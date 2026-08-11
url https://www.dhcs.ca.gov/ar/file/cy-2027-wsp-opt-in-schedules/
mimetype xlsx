--- v0 (2026-06-12)
+++ v1 (2026-08-11)
@@ -12,58 +12,58 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\AGerstel\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{181B2733-210F-48FF-A691-3D09679109C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2F61CCA9-19F2-4DF2-AEC7-67788EA20755}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="631" firstSheet="3" activeTab="5" xr2:uid="{46DEF767-4A8F-41F7-9465-78D4EE090529}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="2" r:id="rId1"/>
     <sheet name="Definitions" sheetId="3" r:id="rId2"/>
     <sheet name="Facility Information" sheetId="5" r:id="rId3"/>
     <sheet name="Sch1 Employers" sheetId="1" r:id="rId4"/>
     <sheet name="Sch2 HBYE27 Benchmark Plan" sheetId="6" r:id="rId5"/>
     <sheet name="Sch3 CBA Information" sheetId="10" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="ColumnTitleRegion1.a4.a.10.1">Instructions!$A$4:$A$9</definedName>
     <definedName name="ColumnTitleRegion2.a11.a15.1">Instructions!$A$10:$A$14</definedName>
     <definedName name="ColumnTitleRegion3.a16.a23.1">Instructions!$A$15:$A$21</definedName>
     <definedName name="ColumnTitleRegion4.a24.a28.1">Instructions!$A$22:$A$26</definedName>
     <definedName name="TitleRegion1.a3.k4.4">FacilityInformation[#All]</definedName>
     <definedName name="TitleRegion1.a3.l53.6">HBYE24[#All]</definedName>
     <definedName name="TitleRegion1.a3.l53.7">#REF!</definedName>
     <definedName name="TitleRegion1.a3.m53.5">Employers[#All]</definedName>
     <definedName name="TitleRegion1.a3.n13.8">CBAInfo[#All]</definedName>
     <definedName name="TitleRegion1.a4.b19.2">Definitions!$A$4:$B$19</definedName>
     <definedName name="TitleRegion2.a20.b33.2">Definitions!$A$20:$B$33</definedName>
     <definedName name="TitleRegion3.a34.b29.2">Definitions!$A$34</definedName>
   </definedNames>
@@ -116,51 +116,51 @@
   <si>
     <t>Failure to submit the required schedules in accordance with these instructions may disqualify a facility from the Workforce Standards Program for the applicable rate years.</t>
   </si>
   <si>
     <t>Schedule 1: Employers</t>
   </si>
   <si>
     <t>Facilities must report the identity of any person who directly or indirectly, or through an agent or any other person, employs or exercises control over the wages, hours, or working conditions of any person primarily working on the premises of a facility and the projected number of workers employed by each such reportable employer.</t>
   </si>
   <si>
     <t>Although the Workforce Standards Program only applies to applicable workers of the facility and related employers, to support program integrity DHCS is requiring facilities to also report basic contact information for non-related employers and counts of non-applicable workers.</t>
   </si>
   <si>
     <t>Facilities should complete this schedule with the best available projections for CY 2027 available at the time the Workforce Standards Program Opt-In Form is submitted.</t>
   </si>
   <si>
     <t>Please refer to the "Definitions" tab for detailed definitions of each field.</t>
   </si>
   <si>
     <t>Schedule 2: Health Benefit Benchmark Plan</t>
   </si>
   <si>
     <t>Facilities opting in through the Basic Wage and Benefit pathway must report the design of the  benchmark health benefit plan offered to each applicable worker in each applicable rate year by the facility and any related employers pursuant to Section 6.2 of Supplement 6 of Attachment 4.19-D of the California Medicaid State Plan. Facilities opting in through the Labor-Management Committee or Collective Bargaining Agreement Pathway are not required to complete this schedule.</t>
   </si>
   <si>
-    <t>If a facility or related employer offers more than one health benefit plan to an applicable worker, the facility must determine which health benefit plan serves as the employee-only benchmark plan. For each applicable worker only one benchmark plan applies.  “Benchmark plan” means the employee-only health benefit plan offered by the facility or related employers to a full-time applicable worker with an actuarial value of at least 80 with the lowest cost gross premium. If a facility's health benefit year is not the same as the 2027 calendar year, the facility must use multiple rows on Schedule 2 to list all of the health benefit benchmark plans with an actuarial value of at least 80 that cover the entirety of calendar year 2026.</t>
+    <t>If a facility or related employer offers more than one health benefit plan to an applicable worker, the facility must determine which health benefit plan serves as the employee-only benchmark plan. For each applicable worker only one benchmark plan applies.  “Benchmark plan” means the employee-only health benefit plan offered by the facility or related employers to a full-time applicable worker with an actuarial value of at least 80 with the lowest cost gross premium. If a facility's health benefit year is not the same as the 2027 calendar year, the facility must use multiple rows on Schedule 2 to list all of the health benefit benchmark plans with an actuarial value of at least 80 that cover the entirety of calendar year 2027.</t>
   </si>
   <si>
     <t>The benchmark plan may be different from the plan selected by the worker. A worker's selection of a dual or family plan does not affect the employee-only benchmark plan. A benchmark plan must be reported even if the worker chooses not to enroll in any health benefit plan. Facilities are not required to report additional plans offered to an applicable worker that are not the applicable worker's benchmark plan.</t>
   </si>
   <si>
     <t>If the design of the benchmark plan varies for different groups of full-time applicable workers, the facility must report the benchmark plan that applies to each grouping of full-time applicable workers.</t>
   </si>
   <si>
     <t>Facilities are not required to report benchmarks plans for non-applicable workers and workers of non-related employers.</t>
   </si>
   <si>
     <t>Schedule 3: Collective Bargaining Agreement Information</t>
   </si>
   <si>
     <t>To opt-in through the Collective Bargaining Agreement (CBA) Pathway, facilities must report all active collective bargaining agreements covering direct care workers to demonstrate that least a majority of the facility’s applicable direct care workers are covered by a CBA compliant with the requirements of Section 2.1(a)(ii) of Supplement 6 of Attachment 4.19-D of the California Medicaid State Plan. Facilities opting in through the Labor-Management Committee or Basic Wages and Benefits Pathway are not required to complete this schedule.</t>
   </si>
   <si>
     <t>After opting in, a facility must notify DHCS of any revised, extended, or new CBAs that cover applicable direct care workers by submitting a revised copy of this schedule within 30 days. Please refer to SNF WSP website at https://www.dhcs.ca.gov/services/medi-cal/Pages/FFSRDD-LTC/SNFWSP.aspx for additional instructions.</t>
   </si>
   <si>
     <t>A CBA that is entered into or extended after the beginning of a rate year, and includes terms making it retroactively effective to an earlier date, may be considered effective for the purposes  of meeting the collective bargaining agreement standard. The Schedule includes separate fields for the date the CBA is signed and the effective date. The effective date may be retroactive to the signed date.</t>
   </si>
   <si>
     <t xml:space="preserve">CY 2027 Definitions  </t>
   </si>
@@ -793,666 +793,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="70">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
-        <scheme val="none"/>
-[...614 lines deleted...]
-        <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right/>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
         <vertical style="thin">
           <color indexed="64"/>
         </vertical>
         <horizontal style="thin">
           <color indexed="64"/>
         </horizontal>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
@@ -2922,147 +2306,763 @@
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="1" hidden="0"/>
     </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="mm/dd/yy;@"/>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+        <vertical style="thin">
+          <color indexed="64"/>
+        </vertical>
+        <horizontal style="thin">
+          <color indexed="64"/>
+        </horizontal>
+      </border>
+      <protection locked="1" hidden="0"/>
+    </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{85D46AE7-F6CC-4C1A-B2D0-6D74AE1841A2}" name="FacilityInformation" displayName="FacilityInformation" ref="A3:K4" totalsRowShown="0" headerRowDxfId="69" dataDxfId="67" headerRowBorderDxfId="68" tableBorderDxfId="66" totalsRowBorderDxfId="65">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{85D46AE7-F6CC-4C1A-B2D0-6D74AE1841A2}" name="FacilityInformation" displayName="FacilityInformation" ref="A3:K4" totalsRowShown="0" headerRowDxfId="50" dataDxfId="48" headerRowBorderDxfId="49" tableBorderDxfId="47" totalsRowBorderDxfId="46">
   <tableColumns count="11">
-    <tableColumn id="1" xr3:uid="{A2757117-EAD9-4E35-B4B2-DB7B46D09D02}" name="Rate Year" dataDxfId="64"/>
-[...9 lines deleted...]
-    <tableColumn id="11" xr3:uid="{BF84F8B2-7592-4030-8C05-AB3D0C3790A9}" name="Zip Code" dataDxfId="54"/>
+    <tableColumn id="1" xr3:uid="{A2757117-EAD9-4E35-B4B2-DB7B46D09D02}" name="Rate Year" dataDxfId="45"/>
+    <tableColumn id="2" xr3:uid="{25D9E314-D225-4B5A-BE51-C7F1E2443A36}" name="Amended" dataDxfId="44"/>
+    <tableColumn id="3" xr3:uid="{DEB2AF4E-3D08-432F-9291-CF134D128DB6}" name="Facility Name" dataDxfId="43"/>
+    <tableColumn id="4" xr3:uid="{07564612-AA86-416D-A37F-8ECC0CCCBF46}" name="Legal Name" dataDxfId="42"/>
+    <tableColumn id="5" xr3:uid="{4436437F-2021-46EF-BFFB-D1BBFC2E36FB}" name="HCAI ID _x000a_(Begins with 206)" dataDxfId="41"/>
+    <tableColumn id="6" xr3:uid="{342116FE-3180-4D22-80BB-F57271AECDE8}" name="NPI" dataDxfId="40"/>
+    <tableColumn id="7" xr3:uid="{FEE8AA51-AC24-4D0A-B6C8-B7C54B783097}" name="Tax ID" dataDxfId="39"/>
+    <tableColumn id="8" xr3:uid="{E48E0E10-A327-4ED4-AFB1-30D2AF523008}" name="Street Address" dataDxfId="38"/>
+    <tableColumn id="9" xr3:uid="{87DC9F7C-1D8F-4EFB-B07A-A00DA5A098E6}" name="City" dataDxfId="37"/>
+    <tableColumn id="10" xr3:uid="{580F21CA-9F26-41E3-BCE9-F002B2243221}" name="State" dataDxfId="36"/>
+    <tableColumn id="11" xr3:uid="{BF84F8B2-7592-4030-8C05-AB3D0C3790A9}" name="Zip Code" dataDxfId="35"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{185B4F6E-0DE4-4C28-87F0-D04388824467}" name="Employers" displayName="Employers" ref="A3:M53" totalsRowShown="0" headerRowDxfId="53" dataDxfId="51" headerRowBorderDxfId="52" tableBorderDxfId="50" totalsRowBorderDxfId="49">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{185B4F6E-0DE4-4C28-87F0-D04388824467}" name="Employers" displayName="Employers" ref="A3:M53" totalsRowShown="0" headerRowDxfId="34" dataDxfId="32" headerRowBorderDxfId="33" tableBorderDxfId="31" totalsRowBorderDxfId="30">
   <autoFilter ref="A3:M53" xr:uid="{185B4F6E-0DE4-4C28-87F0-D04388824467}"/>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{F083D25D-84AF-4CEB-9993-272426FA664E}" name="Legal Name of Employer" dataDxfId="48"/>
-[...11 lines deleted...]
-    <tableColumn id="13" xr3:uid="{CEBBBA46-064B-4DC4-A198-2A5D8A12A75D}" name="Part Time Non-Applicable Workers (Unique)" dataDxfId="36"/>
+    <tableColumn id="1" xr3:uid="{F083D25D-84AF-4CEB-9993-272426FA664E}" name="Legal Name of Employer" dataDxfId="29"/>
+    <tableColumn id="2" xr3:uid="{39A41356-12FE-4278-AD84-E6CA2D961E61}" name="Relationship to Facility" dataDxfId="28"/>
+    <tableColumn id="3" xr3:uid="{402BF9AD-9E9C-4534-8E54-CE638CC3711A}" name="Tax ID" dataDxfId="27"/>
+    <tableColumn id="4" xr3:uid="{2AD175D5-D021-45A0-8101-1F06EA1F0279}" name="Street Address" dataDxfId="26"/>
+    <tableColumn id="5" xr3:uid="{D5155602-135B-4EEB-81C5-65EB765094E1}" name="City" dataDxfId="25"/>
+    <tableColumn id="6" xr3:uid="{57BAFAD5-97A5-426C-B45D-D0F60BC031B7}" name="State" dataDxfId="24"/>
+    <tableColumn id="7" xr3:uid="{E9BC4D5C-9A45-4E71-AFED-CFE6B7145277}" name="Zip Code" dataDxfId="23"/>
+    <tableColumn id="8" xr3:uid="{80945942-CABE-4C17-BDEF-3AA063E6C803}" name="Full Time Applicable Indirect Care Workers (Unique)" dataDxfId="22"/>
+    <tableColumn id="9" xr3:uid="{427CAEF6-3EDD-43A8-B3F2-F19CD1F2752C}" name="Part Time Applicable Indirect Care Workers (Unique)" dataDxfId="21"/>
+    <tableColumn id="10" xr3:uid="{7C47E32A-1018-48F7-8959-F0D2E50C74D4}" name="Full Time Applicable Direct Care Workers (Unique)" dataDxfId="20"/>
+    <tableColumn id="11" xr3:uid="{01D0FCE9-579F-487E-AF39-84050347892C}" name="Part Time Applicable Direct Care Workers (Unique)" dataDxfId="19"/>
+    <tableColumn id="12" xr3:uid="{6C629E32-A06C-4701-91BD-3AE2D879E1B4}" name="Full Time Non-Applicable Workers (Unique)" dataDxfId="18"/>
+    <tableColumn id="13" xr3:uid="{CEBBBA46-064B-4DC4-A198-2A5D8A12A75D}" name="Part Time Non-Applicable Workers (Unique)" dataDxfId="17"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{EDFE97AB-2E3D-4421-8D56-48EA7A0E49A6}" name="HBYE24" displayName="HBYE24" ref="A3:L53" totalsRowShown="0" headerRowDxfId="35" dataDxfId="33" headerRowBorderDxfId="34" tableBorderDxfId="32" totalsRowBorderDxfId="31">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{EDFE97AB-2E3D-4421-8D56-48EA7A0E49A6}" name="HBYE24" displayName="HBYE24" ref="A3:L53" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" tableBorderDxfId="13" totalsRowBorderDxfId="12">
   <autoFilter ref="A3:L53" xr:uid="{EDFE97AB-2E3D-4421-8D56-48EA7A0E49A6}"/>
   <tableColumns count="12">
-    <tableColumn id="1" xr3:uid="{30926FB1-4904-4E36-A032-86312AD256DB}" name="Legal Name of Employer" dataDxfId="30"/>
-[...10 lines deleted...]
-    <tableColumn id="12" xr3:uid="{8FEF1600-C5E2-4F20-B294-F39445AE2B27}" name="Gross Monthly Premium" dataDxfId="19"/>
+    <tableColumn id="1" xr3:uid="{30926FB1-4904-4E36-A032-86312AD256DB}" name="Legal Name of Employer" dataDxfId="11"/>
+    <tableColumn id="2" xr3:uid="{50A037B0-FE26-4B30-928E-AA737C1CCC7F}" name="Tentative Plan Design" dataDxfId="10"/>
+    <tableColumn id="3" xr3:uid="{F2504AE5-618B-4E0D-9453-BA4BB5DED0E9}" name="Employee Grouping" dataDxfId="9"/>
+    <tableColumn id="4" xr3:uid="{55DD2F3B-6192-422D-BF4E-8F11216A5931}" name="Full-Time Applicable Indirect Care Workers (Unique)" dataDxfId="8"/>
+    <tableColumn id="5" xr3:uid="{9C063B9D-07CD-4306-B9B6-0182BD86D0A5}" name="Full-Time Applicable Direct Care Workers (Unique)" dataDxfId="7"/>
+    <tableColumn id="6" xr3:uid="{250F0079-B4CE-41C2-888C-992617E5CB41}" name="Health Benefit Year Beginning" dataDxfId="6"/>
+    <tableColumn id="7" xr3:uid="{EC63FA0A-F716-4512-B2B4-816D8A7A5920}" name="Health Benefit Year End" dataDxfId="5"/>
+    <tableColumn id="8" xr3:uid="{3685245B-E849-4572-BBDB-173ABBBA24C5}" name="Insurance Type" dataDxfId="4"/>
+    <tableColumn id="9" xr3:uid="{24B4008D-EE24-4CDC-983E-2EF3E03DBD07}" name="Carrier" dataDxfId="3"/>
+    <tableColumn id="10" xr3:uid="{C6478891-614F-4C48-BCBE-3178F1E902DC}" name="Benefit Design" dataDxfId="2"/>
+    <tableColumn id="11" xr3:uid="{726BCE54-BC68-4816-A96F-325D0172AFA3}" name="Actuarial Value" dataDxfId="1"/>
+    <tableColumn id="12" xr3:uid="{8FEF1600-C5E2-4F20-B294-F39445AE2B27}" name="Gross Monthly Premium" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{A734118D-3780-461C-988F-E869FAFBABF3}" name="CBAInfo" displayName="CBAInfo" ref="A3:N13" totalsRowShown="0" headerRowDxfId="18" dataDxfId="16" headerRowBorderDxfId="17" tableBorderDxfId="15" totalsRowBorderDxfId="14">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{A734118D-3780-461C-988F-E869FAFBABF3}" name="CBAInfo" displayName="CBAInfo" ref="A3:N13" totalsRowShown="0" headerRowDxfId="69" dataDxfId="67" headerRowBorderDxfId="68" tableBorderDxfId="66" totalsRowBorderDxfId="65">
   <autoFilter ref="A3:N13" xr:uid="{A734118D-3780-461C-988F-E869FAFBABF3}"/>
   <tableColumns count="14">
-    <tableColumn id="1" xr3:uid="{74A592EA-FDEA-48A9-9B2A-3D5816AB9281}" name="Collective Bargaining Agreement" dataDxfId="13"/>
-[...12 lines deleted...]
-    <tableColumn id="14" xr3:uid="{3E077FC7-A7A0-4E2B-A4D1-4341B40E9BBE}" name="Estimated number of applicable direct care workers covered under the Collective Bargaining Agreement " dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{74A592EA-FDEA-48A9-9B2A-3D5816AB9281}" name="Collective Bargaining Agreement" dataDxfId="64"/>
+    <tableColumn id="2" xr3:uid="{28CD6DFC-DA25-4275-BFC0-54495C76A1D7}" name="Labor Organization Name" dataDxfId="63"/>
+    <tableColumn id="3" xr3:uid="{C5B93C1A-0E3B-402A-AD35-11FB95B87C98}" name="Labor Organization Street Address" dataDxfId="62"/>
+    <tableColumn id="4" xr3:uid="{E26E1F13-5445-4611-AAAF-71143FC514C6}" name="Labor Organization City" dataDxfId="61"/>
+    <tableColumn id="5" xr3:uid="{58AC5BBB-AFE3-4EF8-B57C-131D5409714B}" name="Labor Organization State" dataDxfId="60"/>
+    <tableColumn id="6" xr3:uid="{2F9011D0-FC84-4FC6-9938-26DF7BF13A62}" name="Labor Organization Zip Code" dataDxfId="59"/>
+    <tableColumn id="7" xr3:uid="{79B956E3-B186-4ABD-94C2-0381258AE7CC}" name="Labor Organization Authorized Representative Name" dataDxfId="58"/>
+    <tableColumn id="8" xr3:uid="{8E749F1E-F082-49CB-B3CB-F01A1AD530B2}" name="Labor Organization Authorized Representative Title" dataDxfId="57"/>
+    <tableColumn id="9" xr3:uid="{55D5083E-5B6A-4629-9718-339FC16A415B}" name="Labor Organization Authorized Representative Phone Number" dataDxfId="56"/>
+    <tableColumn id="10" xr3:uid="{263D1EB6-5770-4E50-9ACB-AA91688339F0}" name="Labor Organization Authorized Representative Email" dataDxfId="55"/>
+    <tableColumn id="11" xr3:uid="{6437FB31-DDA0-486F-B0DB-55BACD2AA621}" name="Collective Bargaining Agreement Date Signed" dataDxfId="54"/>
+    <tableColumn id="12" xr3:uid="{3B66685F-62B3-47A2-A20E-85FC474A2033}" name="Collective Bargaining Agreement Effective Date" dataDxfId="53"/>
+    <tableColumn id="13" xr3:uid="{E442902D-9804-405F-8DB5-35CD564C662F}" name="Collective Bargaining Agreement End Date" dataDxfId="52"/>
+    <tableColumn id="14" xr3:uid="{3E077FC7-A7A0-4E2B-A4D1-4341B40E9BBE}" name="Estimated number of applicable direct care workers covered under the Collective Bargaining Agreement " dataDxfId="51"/>
   </tableColumns>
   <tableStyleInfo showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -3509,51 +3509,51 @@
     <row r="28" spans="1:1" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A28" s="47"/>
     </row>
     <row r="29" spans="1:1" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A29" s="47"/>
     </row>
     <row r="30" spans="1:1" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A30" s="47"/>
     </row>
     <row r="31" spans="1:1" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A31" s="47"/>
     </row>
     <row r="32" spans="1:1" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A32" s="47"/>
     </row>
     <row r="33" spans="1:1" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A33" s="47"/>
     </row>
     <row r="34" spans="1:1" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A34" s="47"/>
     </row>
     <row r="35" spans="1:1" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A35" s="47"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{124E0BA6-DAE1-46C1-ABE4-D03618C68283}">
   <dimension ref="A1:B54"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="52.7265625" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="104.7265625" customWidth="1"/>
     <col min="3" max="16384" width="9.26953125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="21" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="4" t="s">
@@ -3935,53 +3935,51 @@
       <c r="A51" s="11"/>
       <c r="B51" s="11"/>
     </row>
     <row r="52" spans="1:2" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A52" s="11"/>
       <c r="B52" s="11"/>
     </row>
     <row r="53" spans="1:2" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A53" s="11"/>
       <c r="B53" s="11"/>
     </row>
     <row r="54" spans="1:2" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A54" s="11"/>
       <c r="B54" s="11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2F8A7F1C-2825-4587-930F-F642DD695E66}">
   <dimension ref="A1:L4"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="20.7265625" style="6" customWidth="1"/>
     <col min="2" max="2" width="19.26953125" style="6" customWidth="1"/>
     <col min="3" max="3" width="38.26953125" style="6" customWidth="1"/>
     <col min="4" max="4" width="39.54296875" style="6" customWidth="1"/>
     <col min="5" max="5" width="20.7265625" style="6" customWidth="1"/>
     <col min="6" max="7" width="17.26953125" style="6" customWidth="1"/>
     <col min="8" max="8" width="46.26953125" style="6" customWidth="1"/>
     <col min="9" max="9" width="32.7265625" style="6" customWidth="1"/>
     <col min="10" max="10" width="27.453125" style="6" customWidth="1"/>
     <col min="11" max="11" width="21.453125" style="6" customWidth="1"/>
     <col min="12" max="12" width="8.453125" style="6" hidden="1" customWidth="1"/>
     <col min="13" max="16384" width="9.453125" style="6" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:11" ht="21" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="36" t="s">
         <v>100</v>
@@ -4051,52 +4049,52 @@
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter NPI- 10 digit number" sqref="F4" xr:uid="{157EB667-C09A-4FA9-826C-1D36BE028D88}">
       <formula1>10</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter tax ID number- 9 digit number" sqref="G4" xr:uid="{44EB191E-DF7F-4EDC-9A58-59BAC6199B47}">
       <formula1>9</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter street number and name. Example: 123 Apple Ave" sqref="H4" xr:uid="{72A5729C-82D7-4C8C-8E21-19777E57E51B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter city" sqref="I4" xr:uid="{86F182B4-BCF1-4022-A2CF-1C8E595F58AF}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter state" sqref="J4" xr:uid="{1F8757F2-4EAB-4F09-8967-DDD411AADE6F}"/>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter zip code- 5 digit number" sqref="K4" xr:uid="{4F82954C-DDC4-446D-99B9-FBC9CF72892B}">
       <formula1>5</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{63DD88F3-0BBD-434A-AAC5-F32EBA1AB187}">
   <dimension ref="A1:U53"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="C1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F5" sqref="F5"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="7" width="34.26953125" customWidth="1"/>
     <col min="8" max="9" width="57.26953125" customWidth="1"/>
     <col min="10" max="10" width="55.7265625" customWidth="1"/>
     <col min="11" max="11" width="56.453125" customWidth="1"/>
     <col min="12" max="12" width="48.7265625" customWidth="1"/>
     <col min="13" max="13" width="49.26953125" customWidth="1"/>
     <col min="14" max="21" width="0" hidden="1" customWidth="1"/>
     <col min="22" max="16384" width="9.26953125" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A2" s="5" t="s">
         <v>107</v>
       </c>
       <c r="F2" s="5"/>
     </row>
@@ -4922,52 +4920,52 @@
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the projected number of part time applicable direct care workers." sqref="K4:K53" xr:uid="{CDC402EF-7B79-4B4A-9DED-BE5883AC1EE3}">
       <formula1>0</formula1>
       <formula2>5000</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the projected number of full time workers that are not considered applicable workers working primarily on the premises of the facility." sqref="L4:L53" xr:uid="{1F2C3C03-F7AC-411F-B2AE-76D648074755}">
       <formula1>0</formula1>
       <formula2>5000</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the projected number of part time workers that are not considered applicable workers working primarily on the premises of the facility." sqref="M4:M53" xr:uid="{9EFF35CF-5C12-4A9A-BD8C-24784BEB1C1B}">
       <formula1>0</formula1>
       <formula2>5000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AE18F90F-CD1D-47AE-A287-0AB1CEAA4361}">
   <dimension ref="A1:N53"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="E1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H5" sqref="H5"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="28.7265625" customWidth="1"/>
     <col min="2" max="2" width="26" customWidth="1"/>
     <col min="3" max="3" width="23.54296875" customWidth="1"/>
     <col min="4" max="4" width="57.26953125" customWidth="1"/>
     <col min="5" max="5" width="56.26953125" customWidth="1"/>
     <col min="6" max="6" width="34.7265625" customWidth="1"/>
     <col min="7" max="7" width="28.26953125" customWidth="1"/>
     <col min="8" max="8" width="18.7265625" customWidth="1"/>
     <col min="9" max="9" width="21.26953125" customWidth="1"/>
     <col min="10" max="10" width="18.453125" customWidth="1"/>
     <col min="11" max="11" width="19" customWidth="1"/>
     <col min="12" max="12" width="28.26953125" customWidth="1"/>
     <col min="13" max="14" width="16.7265625" hidden="1" customWidth="1"/>
     <col min="15" max="16384" width="8.7265625" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
       <c r="G1" s="45" t="s">
@@ -5742,51 +5740,51 @@
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the name of the insurer, health plan, or administrative services only (ASO) organization." sqref="I4:I53" xr:uid="{2EF58287-FCDD-4D23-B539-AD14F3BEF74F}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select the benefit design: preferred provider organization (PPO), exclusive provider organization (EPO), or health maintenance organization (HMO)." sqref="J4:J53" xr:uid="{88FC1BF8-DFFF-4BE9-BC54-FF9F5CD2E584}">
       <formula1>"Preferred Provider Organization (PPO), Exclusive Provider Organization (EPO), Health Maintenance Organization (HMO)"</formula1>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the actuarial value of the health benefit plan. Examples: 70, 80, 85. Do NOT enter as a decimal." sqref="K4:K53" xr:uid="{D2668CD5-7244-47B2-BB55-14AFAAA5A44A}">
       <formula1>60</formula1>
       <formula2>100</formula2>
     </dataValidation>
     <dataValidation type="whole" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the cost of the premium for the health benefit before the employer contribution. Enter as a whole number without a dollar sign. Examples: 650, 800" sqref="L4:L53" xr:uid="{ED5FC507-A9BA-442E-B764-B51EF9880258}">
       <formula1>0</formula1>
       <formula2>5000</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5BBF601C-B0C2-422D-8E03-D4DE1D44A45C}">
   <dimension ref="A1:N13"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="E5" sqref="E5"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="37.7265625" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
     <col min="3" max="3" width="39.26953125" customWidth="1"/>
     <col min="4" max="4" width="27.7265625" customWidth="1"/>
     <col min="5" max="5" width="29.26953125" customWidth="1"/>
     <col min="6" max="6" width="33" customWidth="1"/>
     <col min="7" max="10" width="57.26953125" customWidth="1"/>
     <col min="11" max="11" width="51.26953125" customWidth="1"/>
     <col min="12" max="12" width="53.26953125" customWidth="1"/>
     <col min="13" max="13" width="47.7265625" customWidth="1"/>
     <col min="14" max="14" width="77.26953125" bestFit="1" customWidth="1"/>
     <col min="15" max="16384" width="8.7265625" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A1" s="12" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:14" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A2" s="5" t="s">
@@ -5976,120 +5974,98 @@
       <c r="H12" s="17"/>
       <c r="I12" s="17"/>
       <c r="J12" s="17"/>
       <c r="K12" s="26"/>
       <c r="L12" s="26"/>
       <c r="M12" s="26"/>
       <c r="N12" s="19"/>
     </row>
     <row r="13" spans="1:14" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A13" s="20"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
       <c r="D13" s="21"/>
       <c r="E13" s="21"/>
       <c r="F13" s="21"/>
       <c r="G13" s="21"/>
       <c r="H13" s="21"/>
       <c r="I13" s="21"/>
       <c r="J13" s="21"/>
       <c r="K13" s="27"/>
       <c r="L13" s="27"/>
       <c r="M13" s="27"/>
       <c r="N13" s="22"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection sheet="1" selectLockedCells="1"/>
   <dataValidations count="14">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the name of the collective bargaining agreement." sqref="A4:A13" xr:uid="{1227A1EE-7756-48CB-B95C-208BC7E9F878}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the name of the labor organization." sqref="B4:B13" xr:uid="{B9561A2E-6364-4ED9-976C-AB638AC82E94}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the street number and name. Example: 123 Apple Ave" sqref="C4:C13" xr:uid="{A3A9D600-3051-4A4E-9ED5-FBB80D1FF256}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter city" sqref="D4:D13" xr:uid="{7BC47BC1-0831-4F97-A3FE-C795ED7D82F7}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter state" sqref="E4:E13" xr:uid="{A6DDC3AB-A4C5-4A4B-B769-DD068653B943}"/>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter zip code- 5 digit number" sqref="F4:F13" xr:uid="{A3EE5181-E04F-4CDA-8BAC-A7F73C1F4D75}">
       <formula1>5</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the name of the labor organization's authorized representative." sqref="G4:G13" xr:uid="{6D2FA849-D6B9-450C-8BFC-30876C2A9BE3}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the title of the labor organization's authorized representative." sqref="H4:H13" xr:uid="{7C8D12E8-54DA-4EDD-B8E3-3FA6E975A559}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the phone number of the labor organization's authorized representative, with area code. Format example: 123-456-7890" sqref="I4:I13" xr:uid="{8C0DF2A7-9C28-42F4-9BB2-3ACE334C5961}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the email of the labor organization's authorized representative." sqref="J4:J13" xr:uid="{650C0AB1-7A4E-43FF-9518-72EE3D99E2BD}"/>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the date the CBA or CBA extension was signed (MM/DD/YY). Format example: 01/23/45" sqref="K4:K13" xr:uid="{FD346E16-366B-4BEF-AAD6-B3B679B7A864}">
       <formula1>43831</formula1>
       <formula2>46023</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the first date that the CBA is effective (MM/DD/YY). Format example: 01/23/45" sqref="L4:L13" xr:uid="{56C88D53-E317-4318-8E4F-2FE242E75507}">
       <formula1>43831</formula1>
       <formula2>46753</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the end date of the collective bargaining agreement (MM/DD/YY). Format example: 01/23/45" sqref="M4:M13" xr:uid="{B64E0B34-D7CE-44AA-AE88-A91ED6F7EB31}">
       <formula1>43831</formula1>
-      <formula2>46753</formula2>
+      <formula2>47483</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the estimated number of applicable direct care workers covered under the Collective Bargaining Agreement." sqref="N4:N13" xr:uid="{ECFA560D-2A5E-42C8-955A-7222A5073F26}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C5A746553B17F24BBD5AC905186379EC" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="42f54b54f8268da720f8bd58d84ffcf4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="43f00a5d-55c4-41d3-b741-631800661bd5" xmlns:ns3="f3a69106-fb92-4d29-9181-f6efe780d3d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="76c79acea9faee18a94acb2b8bc7190a" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="43f00a5d-55c4-41d3-b741-631800661bd5"/>
     <xsd:import namespace="f3a69106-fb92-4d29-9181-f6efe780d3d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
@@ -6285,86 +6261,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="f3a69106-fb92-4d29-9181-f6efe780d3d9" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="43f00a5d-55c4-41d3-b741-631800661bd5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1281FAE-AE10-4012-AC51-D58E6D154C7B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10500D8B-E813-4D56-A06B-690669B5AB1A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="43f00a5d-55c4-41d3-b741-631800661bd5"/>
+    <ds:schemaRef ds:uri="f3a69106-fb92-4d29-9181-f6efe780d3d9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F3F08111-6D2A-4A98-82B7-843068D1E877}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f3a69106-fb92-4d29-9181-f6efe780d3d9"/>
     <ds:schemaRef ds:uri="43f00a5d-55c4-41d3-b741-631800661bd5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10500D8B-E813-4D56-A06B-690669B5AB1A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1281FAE-AE10-4012-AC51-D58E6D154C7B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...11 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>