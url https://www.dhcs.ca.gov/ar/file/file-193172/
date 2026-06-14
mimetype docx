--- v0 (2026-05-23)
+++ v1 (2026-06-14)
@@ -19153,55 +19153,55 @@
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="1970165268">
           <w:marLeft w:val="504"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="200"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/ECM-and-Community-Supports-Model-of-Care-Legacy-Template.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/CS-Member-Information-Sharing-Guidance.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/CS-Member-Information-Sharing-Guidance.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/CS-Member-Information-Sharing-Guidance.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/formsandpubs/Documents/MMCDAPLsandPolicyLetters/APL2023/APL23-020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/ECM-and-Community-Supports-Model-of-Care-Legacy-Template.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/CS-Member-Information-Sharing-Guidance.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/CS-Member-Information-Sharing-Guidance.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/CS-Member-Information-Sharing-Guidance.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/formsandpubs/Documents/MMCDAPLsandPolicyLetters/APL2023/APL23-020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/MCP-ECM-and-ILOS-Contract-Template-Provisions.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://california.public.law/codes/ca_health_and_safety_code_section_1371" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/provgovpart/Documents/Two-Plan-CCI-Final-Rule-Boilerplate.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://california.public.law/codes/ca_health_and_safety_code_section_1371" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/provgovpart/Documents/Two-Plan-CCI-Final-Rule-Boilerplate.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -19480,51 +19480,51 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Value>20</Value>
     </TaxCatchAll>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
     <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
     <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Managed Care Quality and Monitoring</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">b4f48c19-b6a3-4072-85c4-d61dba84e35f</TermId>
         </TermInfo>
       </Terms>
     </o68eaf9243684232b2418c37bbb152dc>
     <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-1797567310-10396</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
-      <Url>https://dhcscagovauthoring/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-10396</Url>
+      <Url>http://dhcsgovstaging:88/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-10396</Url>
       <Description>DHCSDOC-1797567310-10396</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DHCS Document" ma:contentTypeID="0x010100EEE380F46F125946A8B4C4C90D9FFCDC005D6794E1005A074DB3CDA58DCE25DF47" ma:contentTypeVersion="36" ma:contentTypeDescription="This is the Custom Document Type for use by DHCS" ma:contentTypeScope="" ma:versionID="88071f669bdbd21964ceaa518744dffe">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69bc34b3-1921-46c7-8c7a-d18363374b4b" xmlns:ns4="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8688a3e2b5d3a76042e9603a825619" ns1:_="" ns2:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <xsd:import namespace="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Publication_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Abstract" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingContactName" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGAge" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGBusPart" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGender" minOccurs="0"/>