--- v0 (2026-05-24)
+++ v1 (2026-06-16)
@@ -3073,51 +3073,51 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
     <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Value>11</Value>
     </TaxCatchAll>
     <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
     <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Services</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c23dee46-a4de-4c29-8bbc-79830d9e7d7c</TermId>
         </TermInfo>
       </Terms>
     </o68eaf9243684232b2418c37bbb152dc>
     <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-1797567310-10417</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
-      <Url>https://dhcscagovauthoring/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-10417</Url>
+      <Url>http://dhcsgovstaging:88/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-10417</Url>
       <Description>DHCSDOC-1797567310-10417</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DHCS Document" ma:contentTypeID="0x010100EEE380F46F125946A8B4C4C90D9FFCDC005D6794E1005A074DB3CDA58DCE25DF47" ma:contentTypeVersion="36" ma:contentTypeDescription="This is the Custom Document Type for use by DHCS" ma:contentTypeScope="" ma:versionID="88071f669bdbd21964ceaa518744dffe">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69bc34b3-1921-46c7-8c7a-d18363374b4b" xmlns:ns4="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8688a3e2b5d3a76042e9603a825619" ns1:_="" ns2:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <xsd:import namespace="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Publication_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Abstract" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingContactName" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGAge" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGBusPart" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGender" minOccurs="0"/>