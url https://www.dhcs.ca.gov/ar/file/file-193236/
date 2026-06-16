--- v0 (2026-05-24)
+++ v1 (2026-06-16)
@@ -13211,51 +13211,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/services/MH/Pages/MHSA-Fiscal-Oversight.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sco.ca.gov/ard_payments_mentalhealthservicefund.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/services/MH/Pages/MHSA-Fiscal-Oversight.aspx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sco.ca.gov/ard_payments_mentalhealthservicefund.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:P78"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
       <selection activeCell="H15" sqref="H15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="27.6328125" style="3" customWidth="1"/>
     <col min="2" max="2" width="29.36328125" style="3" customWidth="1"/>
     <col min="3" max="6" width="27.6328125" style="3" customWidth="1"/>
     <col min="7" max="8" width="23.54296875" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="27.36328125" style="3" customWidth="1"/>
     <col min="10" max="10" width="27.36328125" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="13" width="27.36328125" style="3" customWidth="1"/>
     <col min="14" max="15" width="27.6328125" style="3" customWidth="1"/>
     <col min="16" max="16" width="18.6328125" style="3" hidden="1" customWidth="1"/>
     <col min="17" max="16384" width="9.36328125" style="3" hidden="1"/>
@@ -16839,51 +16839,51 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
     <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Value>11</Value>
     </TaxCatchAll>
     <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
     <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Services</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c23dee46-a4de-4c29-8bbc-79830d9e7d7c</TermId>
         </TermInfo>
       </Terms>
     </o68eaf9243684232b2418c37bbb152dc>
     <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-1797567310-10416</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
-      <Url>https://dhcscagovauthoring/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-10416</Url>
+      <Url>http://dhcsgovstaging:88/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-10416</Url>
       <Description>DHCSDOC-1797567310-10416</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>