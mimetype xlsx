--- v0 (2026-05-25)
+++ v1 (2026-06-16)
@@ -2569,51 +2569,51 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
     <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Value>5</Value>
     </TaxCatchAll>
     <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
     <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Capitated Rates Development</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">219759ee-ee76-4cfc-bb80-102b1fe0ea29</TermId>
         </TermInfo>
       </Terms>
     </o68eaf9243684232b2418c37bbb152dc>
     <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-376834418-811</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
-      <Url>https://dhcscagovauthoring/dataandstats/reports/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-376834418-811</Url>
+      <Url>http://dhcsgovstaging:88/dataandstats/reports/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-376834418-811</Url>
       <Description>DHCSDOC-376834418-811</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>