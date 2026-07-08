--- v0 (2026-06-17)
+++ v1 (2026-07-08)
@@ -1,423 +1,92 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-[...9 lines deleted...]
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr codeName="ThisWorkbook" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\dwong2\Desktop\Remediated\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nzarchen\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{ABEE2C9A-F32A-4A7C-AB7F-CF64D4AD02CB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C1CB64EC-3EEB-403A-A75D-AD33B00936EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="1470" yWindow="1470" windowWidth="22410" windowHeight="18660" tabRatio="961" xr2:uid="{BA77B89D-D4F3-4C59-BE1D-027E23C3CD84}"/>
+    <workbookView xWindow="-26385" yWindow="3435" windowWidth="26280" windowHeight="11175" tabRatio="961" activeTab="2" xr2:uid="{BA77B89D-D4F3-4C59-BE1D-027E23C3CD84}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="9" r:id="rId1"/>
     <sheet name="Definitions" sheetId="11" r:id="rId2"/>
     <sheet name="Full ISL Encounter Fields" sheetId="8" r:id="rId3"/>
-    <sheet name="Encounter Fields_DRAFT " sheetId="18" state="hidden" r:id="rId4"/>
-[...1 lines deleted...]
-    <sheet name="Functional Requirements - v1" sheetId="1" state="hidden" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...310 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1013" uniqueCount="483">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="240" uniqueCount="168">
   <si>
     <t>Press TAB to move to input areas. Press UP, DOWN, LEFT, or RIGHT ARROW in column A to read through the document.</t>
   </si>
   <si>
     <t>Overview</t>
   </si>
   <si>
     <t xml:space="preserve"> A comprehensive list of  the data fields counties are required submit to DHCS as part of each ISL encounter</t>
   </si>
   <si>
     <t>Introduction</t>
   </si>
   <si>
     <t xml:space="preserve">Outlines the workbook contents </t>
   </si>
   <si>
     <t>Definitions</t>
   </si>
   <si>
     <t>Identifies and defines the column headers for the "Full ISL Encounter Fields" tab</t>
   </si>
   <si>
     <t>Full ISL Encounter Fields</t>
   </si>
   <si>
@@ -690,1292 +359,72 @@
   <si>
     <t>DHCS  identified modifiers to further indicate specificity of the delivered service</t>
   </si>
   <si>
     <t>Quantity</t>
   </si>
   <si>
     <t>The number of units of the service provided</t>
   </si>
   <si>
     <t>Integer (9)</t>
   </si>
   <si>
     <t>Diagnosis Code(s)</t>
   </si>
   <si>
     <t>Principle diagnosis of the client</t>
   </si>
   <si>
     <t>Secondary Diagnosis Code(s)</t>
   </si>
   <si>
     <t>Secondary diagnoses of the client</t>
   </si>
   <si>
-    <t>Admission Date (as applicable)</t>
-[...1 lines deleted...]
-  <si>
     <t>Date client was admitted to facility</t>
   </si>
   <si>
-    <t>Discharge Date (as applicable)</t>
-[...1 lines deleted...]
-  <si>
     <t>Date client was discharged from the facility</t>
   </si>
   <si>
     <t>Place of Service Code</t>
   </si>
   <si>
     <t>Location where service was delivered; must align with DHCS Place of Service table</t>
   </si>
   <si>
     <t xml:space="preserve">Total amount paid by the county for the service must align with instructions outlined in the ISL Guidance </t>
   </si>
   <si>
     <t>Decimal (20)</t>
   </si>
   <si>
-    <t>ISL Encounter Fields</t>
-[...283 lines deleted...]
-  <si>
     <t>Service Date</t>
   </si>
   <si>
-    <t>Date service was rendered</t>
-[...563 lines deleted...]
-  <si>
     <t>.</t>
-  </si>
-[...362 lines deleted...]
-    <t>SMHS Billing Manual SFY 2025-2026</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>File Information</t>
   </si>
   <si>
     <t>Table of Contents</t>
   </si>
   <si>
     <t>Encounter Fields</t>
   </si>
   <si>
     <t>`</t>
   </si>
   <si>
     <t>senderCountyCode</t>
   </si>
   <si>
     <t>Schema Field Name</t>
   </si>
   <si>
     <t>encounterSubmissionType</t>
   </si>
@@ -2151,236 +600,65 @@
     <r>
       <t xml:space="preserve">Encounter Service Type </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>(not necessary for submission; will be removed in advance of 1/1/27)</t>
     </r>
   </si>
   <si>
     <t>A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="mmm\ dd\,\ yyyy"/>
   </numFmts>
-  <fonts count="44" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...5 lines deleted...]
-      <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
-    </font>
-[...162 lines deleted...]
-      <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Segoe UI"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -2447,469 +725,156 @@
     <font>
       <sz val="12"/>
       <color rgb="FFFFFFFF"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="14">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="3"/>
-[...22 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor theme="0" tint="-0.14999847407452621"/>
-      </patternFill>
-[...16 lines deleted...]
-        <bgColor rgb="FFFBE2D5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF17315A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE47225"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2D6E8D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF9A71C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...11 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...140 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
-      </bottom>
-[...114 lines deleted...]
-        <color theme="5" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
@@ -2946,1782 +911,233 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="182">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment wrapText="1"/>
-[...26 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="1" quotePrefix="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" quotePrefix="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...401 lines deleted...]
-    <xf numFmtId="0" fontId="31" fillId="6" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...48 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="39" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="10" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="36" fillId="10" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="0" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="42" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
-    </xf>
-[...8 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="58">
-[...1165 lines deleted...]
-    </dxf>
+  <dxfs count="9">
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color rgb="FF000000"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none"/>
       </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color rgb="FF000000"/>
         </left>
@@ -4955,151 +1371,64 @@
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFE47225"/>
       <color rgb="FFF9A71C"/>
       <color rgb="FF17315A"/>
       <color rgb="FF2D6E8D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
-[...12 lines deleted...]
-</personList>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{23C491D0-FF5B-4EE3-83D1-C10FD18EC87B}" name="Table36" displayName="Table36" ref="A2:E40" totalsRowShown="0" headerRowDxfId="57" dataDxfId="55" headerRowBorderDxfId="56" totalsRowBorderDxfId="54">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{23C491D0-FF5B-4EE3-83D1-C10FD18EC87B}" name="Table36" displayName="Table36" ref="A2:E40" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" totalsRowBorderDxfId="5">
   <autoFilter ref="A2:E40" xr:uid="{9F899292-DCBA-4D99-B310-F8D624465CE6}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{8AAB8CE7-D841-4242-B9EE-E0A7384ACA99}" name="Data Field Name" dataDxfId="53"/>
-[...3 lines deleted...]
-    <tableColumn id="3" xr3:uid="{F89DFBF4-7DF3-4787-8FF6-84DDA61CC609}" name="Schema Field Name" dataDxfId="49"/>
+    <tableColumn id="1" xr3:uid="{8AAB8CE7-D841-4242-B9EE-E0A7384ACA99}" name="Data Field Name" dataDxfId="4"/>
+    <tableColumn id="5" xr3:uid="{53928BC1-A150-4F85-8A7B-1620EE7B5F58}" name="Description" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{1D542F3E-928C-4A37-BA0B-98C9A5B69FC2}" name="Data Type (Max Length)" dataDxfId="2"/>
+    <tableColumn id="6" xr3:uid="{DE2F4F2B-8175-499A-9F75-F389D6DE65B2}" name="Schema Rule" dataDxfId="1"/>
+    <tableColumn id="3" xr3:uid="{F89DFBF4-7DF3-4787-8FF6-84DDA61CC609}" name="Schema Field Name" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium15" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-</table>
-[...72 lines deleted...]
-  <tableStyleInfo name="TableStyleLight9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -5374,4129 +1703,1120 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...114 lines deleted...]
-
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gis.dhcs.ca.gov/datasets/CADHCS::dhcs-county-code-reference-table/explore" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/SMHS-Service-Tables-24-25.xlsx" TargetMode="External"/></Relationships>
-</file>
-[...10 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2017/10/relationships/threadedComment" Target="../threadedComments/threadedComment3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cadhcs.sharepoint.com/Forms/AllItems.aspx?id=%2Fsites%2FBehavioralHealthTransformation67219%2E036%2FShared%20Documents%2FGeneral%2FWorkstream%204%20%2D%20Strengthen%20quality%20improvement%20and%20equity%2F8%2E%20Zero%2DDollar%20Claims%2FSMHS%2DBilling%2DManual%2DSFY%2D2025%2D26%2Epdf&amp;parent=%2Fsites%2FBehavioralHealthTransformation67219%2E036%2FShared%20Documents%2FGeneral%2FWorkstream%204%20%2D%20Strengthen%20quality%20improvement%20and%20equity%2F8%2E%20Zero%2DDollar%20Claims" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hhs.gov/hipaa/for-professionals/regulatory-initiatives/fact-sheet-42-cfr-part-2-final-rule/index.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{028041F2-1D44-4999-A561-AE5BB8891595}">
   <sheetPr>
     <tabColor theme="1" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:DI20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="28.7109375" style="131" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="0" style="131" hidden="1"/>
+    <col min="1" max="1" width="28.7265625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="116.26953125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="0" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:113" ht="6.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="130" t="s">
+    <row r="1" spans="1:113" ht="6.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="137"/>
-[...122 lines deleted...]
-      <c r="B3" s="155" t="s">
+      <c r="B1" s="8"/>
+    </row>
+    <row r="2" spans="1:113" ht="48" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="37"/>
+      <c r="B2" s="25" t="s">
+        <v>159</v>
+      </c>
+      <c r="C2" s="23"/>
+      <c r="D2" s="24"/>
+      <c r="E2" s="24"/>
+      <c r="F2" s="24"/>
+      <c r="G2" s="24"/>
+      <c r="H2" s="24"/>
+      <c r="I2" s="24"/>
+      <c r="J2" s="24"/>
+      <c r="K2" s="24"/>
+      <c r="L2" s="24"/>
+      <c r="M2" s="24"/>
+      <c r="N2" s="24"/>
+      <c r="O2" s="24"/>
+      <c r="P2" s="24"/>
+      <c r="Q2" s="24"/>
+      <c r="R2" s="24"/>
+      <c r="S2" s="24"/>
+      <c r="T2" s="24"/>
+      <c r="U2" s="24"/>
+      <c r="V2" s="24"/>
+      <c r="W2" s="24"/>
+      <c r="X2" s="24"/>
+      <c r="Y2" s="24"/>
+      <c r="Z2" s="24"/>
+      <c r="AA2" s="24"/>
+      <c r="AB2" s="24"/>
+      <c r="AC2" s="24"/>
+      <c r="AD2" s="24"/>
+      <c r="AE2" s="24"/>
+      <c r="AF2" s="24"/>
+      <c r="AG2" s="24"/>
+      <c r="AH2" s="24"/>
+      <c r="AI2" s="24"/>
+      <c r="AJ2" s="24"/>
+      <c r="AK2" s="24"/>
+      <c r="AL2" s="24"/>
+      <c r="AM2" s="24"/>
+      <c r="AN2" s="24"/>
+      <c r="AO2" s="24"/>
+      <c r="AP2" s="24"/>
+      <c r="AQ2" s="24"/>
+      <c r="AR2" s="24"/>
+      <c r="AS2" s="24"/>
+      <c r="AT2" s="24"/>
+      <c r="AU2" s="24"/>
+      <c r="AV2" s="24"/>
+      <c r="AW2" s="24"/>
+      <c r="AX2" s="24"/>
+      <c r="AY2" s="24"/>
+      <c r="AZ2" s="24"/>
+      <c r="BA2" s="24"/>
+      <c r="BB2" s="24"/>
+      <c r="BC2" s="24"/>
+      <c r="BD2" s="24"/>
+      <c r="BE2" s="24"/>
+      <c r="BF2" s="24"/>
+      <c r="BG2" s="24"/>
+      <c r="BH2" s="24"/>
+      <c r="BI2" s="24"/>
+      <c r="BJ2" s="24"/>
+      <c r="BK2" s="24"/>
+      <c r="BL2" s="24"/>
+      <c r="BM2" s="24"/>
+      <c r="BN2" s="24"/>
+      <c r="BO2" s="24"/>
+      <c r="BP2" s="24"/>
+      <c r="BQ2" s="24"/>
+      <c r="BR2" s="24"/>
+      <c r="BS2" s="24"/>
+      <c r="BT2" s="24"/>
+      <c r="BU2" s="24"/>
+      <c r="BV2" s="24"/>
+      <c r="BW2" s="24"/>
+      <c r="BX2" s="24"/>
+      <c r="BY2" s="24"/>
+      <c r="BZ2" s="24"/>
+      <c r="CA2" s="24"/>
+      <c r="CB2" s="24"/>
+      <c r="CC2" s="24"/>
+      <c r="CD2" s="24"/>
+      <c r="CE2" s="24"/>
+      <c r="CF2" s="24"/>
+      <c r="CG2" s="24"/>
+      <c r="CH2" s="24"/>
+      <c r="CI2" s="24"/>
+      <c r="CJ2" s="24"/>
+      <c r="CK2" s="24"/>
+      <c r="CL2" s="24"/>
+      <c r="CM2" s="24"/>
+      <c r="CN2" s="24"/>
+      <c r="CO2" s="24"/>
+      <c r="CP2" s="24"/>
+      <c r="CQ2" s="24"/>
+      <c r="CR2" s="24"/>
+      <c r="CS2" s="24"/>
+      <c r="CT2" s="24"/>
+      <c r="CU2" s="24"/>
+      <c r="CV2" s="24"/>
+      <c r="CW2" s="24"/>
+      <c r="CX2" s="24"/>
+      <c r="CY2" s="24"/>
+      <c r="CZ2" s="24"/>
+      <c r="DA2" s="24"/>
+      <c r="DB2" s="24"/>
+      <c r="DC2" s="24"/>
+      <c r="DD2" s="24"/>
+      <c r="DE2" s="24"/>
+      <c r="DF2" s="24"/>
+      <c r="DG2" s="24"/>
+      <c r="DH2" s="24"/>
+      <c r="DI2" s="24"/>
+    </row>
+    <row r="3" spans="1:113" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="31" t="s">
+        <v>111</v>
+      </c>
+      <c r="B3" s="26" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="4" spans="1:113" ht="17.25" x14ac:dyDescent="0.3">
-      <c r="A4" s="133" t="s">
+    <row r="4" spans="1:113" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="133" t="s">
+      <c r="B4" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="5" spans="1:113" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
-[...13 lines deleted...]
-      <c r="B7" s="159" t="s">
+    <row r="5" spans="1:113" ht="10.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="33"/>
+      <c r="B5" s="34"/>
+    </row>
+    <row r="6" spans="1:113" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A6" s="30" t="s">
+        <v>112</v>
+      </c>
+      <c r="B6" s="39"/>
+    </row>
+    <row r="7" spans="1:113" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A7" s="29" t="s">
+        <v>110</v>
+      </c>
+      <c r="B7" s="30" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:113" ht="17.25" x14ac:dyDescent="0.3">
-      <c r="A8" s="132" t="s">
+    <row r="8" spans="1:113" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A8" s="3" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="132" t="s">
+      <c r="B8" s="3" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="9" spans="1:113" ht="17.25" x14ac:dyDescent="0.3">
-      <c r="A9" s="132" t="s">
+    <row r="9" spans="1:113" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A9" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="132" t="s">
+      <c r="B9" s="3" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="10" spans="1:113" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
-[...15 lines deleted...]
-      <c r="B12" s="157" t="s">
+    <row r="10" spans="1:113" ht="10.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="35"/>
+      <c r="B10" s="36" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="11" spans="1:113" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A11" s="32" t="s">
+        <v>113</v>
+      </c>
+      <c r="B11" s="38"/>
+    </row>
+    <row r="12" spans="1:113" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B12" s="28" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="13" spans="1:113" ht="17.25" x14ac:dyDescent="0.3">
-      <c r="A13" s="134" t="s">
+    <row r="13" spans="1:113" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A13" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="134" t="s">
+      <c r="B13" s="5" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="1:113" ht="7.7" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-    <row r="20" s="131" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="14" spans="1:113" ht="7.75" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="6"/>
+      <c r="B14" s="7"/>
+    </row>
+    <row r="17" s="2" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="18" s="2" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="19" s="2" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="20" s="2" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <protectedRanges>
     <protectedRange sqref="A1" name="Range2"/>
     <protectedRange sqref="A3:B13" name="Range3"/>
   </protectedRanges>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{76084EFC-6982-459B-AD4D-F76260171547}">
   <sheetPr>
     <tabColor theme="1" tint="0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:D7"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A7" sqref="A7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="51.7109375" style="138" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="0" style="131" hidden="1"/>
+    <col min="1" max="1" width="51.7265625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="28" style="10" customWidth="1"/>
+    <col min="3" max="3" width="33.1796875" style="9" customWidth="1"/>
+    <col min="4" max="4" width="104" style="2" customWidth="1"/>
+    <col min="5" max="16384" width="0" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="130" t="s">
+    <row r="1" spans="1:4" ht="10.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="150"/>
-[...4 lines deleted...]
-      <c r="A2" s="140" t="s">
+      <c r="B1" s="21"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="8"/>
+    </row>
+    <row r="2" spans="1:4" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="11" t="s">
         <v>9</v>
       </c>
-      <c r="B2" s="141" t="s">
+      <c r="B2" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="C2" s="141" t="s">
+      <c r="C2" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="D2" s="142" t="s">
+      <c r="D2" s="13" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:4" s="143" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B3" s="145" t="s">
+    <row r="3" spans="1:4" s="14" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="15" t="s">
+        <v>167</v>
+      </c>
+      <c r="B3" s="16" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="146" t="s">
+      <c r="C3" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="147" t="s">
+      <c r="D3" s="18" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="4" spans="1:4" s="143" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A4" s="144" t="s">
+    <row r="4" spans="1:4" s="14" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="15" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="145" t="s">
+      <c r="B4" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="146" t="s">
+      <c r="C4" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="147" t="s">
+      <c r="D4" s="18" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="5" spans="1:4" s="136" customFormat="1" ht="207" x14ac:dyDescent="0.25">
-      <c r="A5" s="144" t="s">
+    <row r="5" spans="1:4" s="7" customFormat="1" ht="210" x14ac:dyDescent="0.35">
+      <c r="A5" s="15" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="145" t="s">
+      <c r="B5" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="C5" s="146" t="s">
+      <c r="C5" s="17" t="s">
         <v>22</v>
       </c>
-      <c r="D5" s="148" t="s">
+      <c r="D5" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="6" spans="1:4" s="143" customFormat="1" ht="120.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="144" t="s">
+    <row r="6" spans="1:4" s="14" customFormat="1" ht="122.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="B6" s="145" t="s">
+      <c r="B6" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="C6" s="146" t="s">
-[...2 lines deleted...]
-      <c r="D6" s="148" t="s">
+      <c r="C6" s="17" t="s">
+        <v>158</v>
+      </c>
+      <c r="D6" s="19" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="7" spans="1:4" s="143" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A7" s="144" t="s">
+    <row r="7" spans="1:4" s="14" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+      <c r="A7" s="15" t="s">
         <v>24</v>
       </c>
-      <c r="B7" s="145" t="s">
-[...5 lines deleted...]
-      <c r="D7" s="148" t="s">
+      <c r="B7" s="16" t="s">
+        <v>116</v>
+      </c>
+      <c r="C7" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="D7" s="19" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <protectedRanges>
     <protectedRange sqref="A2:D7" name="Range1"/>
     <protectedRange sqref="A1" name="Range2"/>
   </protectedRanges>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F1E0D00-6FE6-417A-B09F-2A66DCD1FECF}">
   <sheetPr>
     <tabColor theme="9" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:XFC41"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E40" sqref="E40"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="32.5703125" style="173" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="16384" max="16384" width="3.85546875" style="173" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="32.54296875" style="44" customWidth="1"/>
+    <col min="2" max="2" width="46.81640625" style="44" customWidth="1"/>
+    <col min="3" max="3" width="33.7265625" style="44" customWidth="1"/>
+    <col min="4" max="4" width="15.81640625" style="44" customWidth="1"/>
+    <col min="5" max="5" width="36.1796875" style="44" customWidth="1"/>
+    <col min="6" max="16383" width="0" style="44" hidden="1"/>
+    <col min="16384" max="16384" width="3.81640625" style="44" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="9.75" customHeight="1" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A2" s="174" t="s">
+    <row r="1" spans="1:5" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="42" t="s">
+        <v>114</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+    </row>
+    <row r="2" spans="1:5" s="47" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="175" t="s">
+      <c r="B2" s="46" t="s">
         <v>18</v>
       </c>
-      <c r="C2" s="175" t="s">
+      <c r="C2" s="46" t="s">
         <v>27</v>
       </c>
-      <c r="D2" s="175" t="s">
+      <c r="D2" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="E2" s="175" t="s">
-[...4 lines deleted...]
-      <c r="A3" s="169" t="s">
+      <c r="E2" s="46" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" s="47" customFormat="1" ht="65.150000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="40" t="s">
         <v>28</v>
       </c>
-      <c r="B3" s="169" t="s">
-[...5 lines deleted...]
-      <c r="D3" s="169" t="s">
+      <c r="B3" s="40" t="s">
+        <v>135</v>
+      </c>
+      <c r="C3" s="40" t="s">
+        <v>136</v>
+      </c>
+      <c r="D3" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E3" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A4" s="169" t="s">
+      <c r="E3" s="40" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="63.65" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="169" t="s">
+      <c r="B4" s="40" t="s">
         <v>31</v>
       </c>
-      <c r="C4" s="169" t="s">
+      <c r="C4" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="169" t="s">
+      <c r="D4" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E4" s="169" t="s">
-[...13 lines deleted...]
-      <c r="D5" s="179" t="s">
+      <c r="E4" s="40" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="78.650000000000006" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="49" t="s">
+        <v>166</v>
+      </c>
+      <c r="B5" s="50" t="s">
+        <v>163</v>
+      </c>
+      <c r="C5" s="50" t="s">
+        <v>164</v>
+      </c>
+      <c r="D5" s="50" t="s">
         <v>51</v>
       </c>
-      <c r="E5" s="178" t="s">
-[...4 lines deleted...]
-      <c r="A6" s="169" t="s">
+      <c r="E5" s="49" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="40" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="177" t="s">
+      <c r="B6" s="48" t="s">
         <v>34</v>
       </c>
-      <c r="C6" s="169" t="s">
+      <c r="C6" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="D6" s="169" t="s">
+      <c r="D6" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E6" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A7" s="169" t="s">
+      <c r="E6" s="40" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="140" x14ac:dyDescent="0.35">
+      <c r="A7" s="40" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="169" t="s">
+      <c r="B7" s="40" t="s">
         <v>37</v>
       </c>
-      <c r="C7" s="169" t="s">
+      <c r="C7" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="D7" s="169" t="s">
+      <c r="D7" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E7" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A8" s="169" t="s">
+      <c r="E7" s="40" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="40" t="s">
         <v>40</v>
       </c>
-      <c r="B8" s="169" t="s">
+      <c r="B8" s="40" t="s">
         <v>41</v>
       </c>
-      <c r="C8" s="169" t="s">
+      <c r="C8" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="D8" s="169" t="s">
+      <c r="D8" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E8" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A9" s="169" t="s">
+      <c r="E8" s="40" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="40" t="s">
         <v>43</v>
       </c>
-      <c r="B9" s="169" t="s">
+      <c r="B9" s="40" t="s">
         <v>44</v>
       </c>
-      <c r="C9" s="169" t="s">
+      <c r="C9" s="40" t="s">
         <v>38</v>
       </c>
-      <c r="D9" s="169" t="s">
+      <c r="D9" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E9" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A10" s="169" t="s">
+      <c r="E9" s="40" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="40" t="s">
         <v>45</v>
       </c>
-      <c r="B10" s="169" t="s">
+      <c r="B10" s="40" t="s">
         <v>46</v>
       </c>
-      <c r="C10" s="169" t="s">
+      <c r="C10" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="D10" s="169" t="s">
+      <c r="D10" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E10" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A11" s="169" t="s">
+      <c r="E10" s="40" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="40" t="s">
         <v>47</v>
       </c>
-      <c r="B11" s="169" t="s">
+      <c r="B11" s="40" t="s">
         <v>48</v>
       </c>
-      <c r="C11" s="169" t="s">
+      <c r="C11" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="D11" s="169" t="s">
+      <c r="D11" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E11" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A12" s="169" t="s">
+      <c r="E11" s="40" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="40" t="s">
         <v>49</v>
       </c>
-      <c r="B12" s="169" t="s">
+      <c r="B12" s="40" t="s">
         <v>50</v>
       </c>
-      <c r="C12" s="169" t="s">
+      <c r="C12" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="169" t="s">
+      <c r="D12" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="E12" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A13" s="169" t="s">
+      <c r="E12" s="40" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="40" t="s">
         <v>52</v>
       </c>
-      <c r="B13" s="169" t="s">
+      <c r="B13" s="40" t="s">
         <v>53</v>
       </c>
-      <c r="C13" s="169" t="s">
+      <c r="C13" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="D13" s="169" t="s">
+      <c r="D13" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E13" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A14" s="169" t="s">
+      <c r="E13" s="40" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="40" t="s">
         <v>55</v>
       </c>
-      <c r="B14" s="169" t="s">
+      <c r="B14" s="40" t="s">
         <v>56</v>
       </c>
-      <c r="C14" s="169" t="s">
+      <c r="C14" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="D14" s="169" t="s">
+      <c r="D14" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E14" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A15" s="169" t="s">
+      <c r="E14" s="40" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="B15" s="169" t="s">
+      <c r="B15" s="40" t="s">
         <v>58</v>
       </c>
-      <c r="C15" s="169" t="s">
+      <c r="C15" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="D15" s="169" t="s">
+      <c r="D15" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E15" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="169" t="s">
+      <c r="E15" s="40" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="40" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="169" t="s">
+      <c r="B16" s="40" t="s">
         <v>60</v>
       </c>
-      <c r="C16" s="169" t="s">
+      <c r="C16" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="D16" s="169" t="s">
+      <c r="D16" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="E16" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A17" s="169" t="s">
+      <c r="E16" s="40" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="40" t="s">
         <v>62</v>
       </c>
-      <c r="B17" s="169" t="s">
+      <c r="B17" s="40" t="s">
         <v>63</v>
       </c>
-      <c r="C17" s="169" t="s">
+      <c r="C17" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="D17" s="169" t="s">
+      <c r="D17" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="E17" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="169" t="s">
+      <c r="E17" s="40" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" ht="76.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="40" t="s">
         <v>64</v>
       </c>
-      <c r="B18" s="169" t="s">
+      <c r="B18" s="40" t="s">
         <v>65</v>
       </c>
-      <c r="C18" s="169" t="s">
+      <c r="C18" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="D18" s="169" t="s">
+      <c r="D18" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="E18" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A19" s="169" t="s">
+      <c r="E18" s="40" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" ht="87" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="40" t="s">
         <v>66</v>
       </c>
-      <c r="B19" s="169" t="s">
+      <c r="B19" s="40" t="s">
         <v>67</v>
       </c>
-      <c r="C19" s="169" t="s">
+      <c r="C19" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="D19" s="169" t="s">
+      <c r="D19" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="E19" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A20" s="169" t="s">
+      <c r="E19" s="40" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" ht="82.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="40" t="s">
         <v>68</v>
       </c>
-      <c r="B20" s="169" t="s">
+      <c r="B20" s="40" t="s">
         <v>69</v>
       </c>
-      <c r="C20" s="169" t="s">
+      <c r="C20" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="D20" s="169" t="s">
+      <c r="D20" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="E20" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A21" s="169" t="s">
+      <c r="E20" s="40" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="40" t="s">
         <v>71</v>
       </c>
-      <c r="B21" s="169" t="s">
+      <c r="B21" s="40" t="s">
         <v>72</v>
       </c>
-      <c r="C21" s="169" t="s">
+      <c r="C21" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="D21" s="169" t="s">
+      <c r="D21" s="40" t="s">
         <v>51</v>
       </c>
-      <c r="E21" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A22" s="169" t="s">
+      <c r="E21" s="40" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="40" t="s">
         <v>74</v>
       </c>
-      <c r="B22" s="169" t="s">
+      <c r="B22" s="40" t="s">
         <v>75</v>
       </c>
-      <c r="C22" s="169" t="s">
+      <c r="C22" s="40" t="s">
         <v>42</v>
       </c>
-      <c r="D22" s="169" t="s">
+      <c r="D22" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="E22" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="169" t="s">
+      <c r="E22" s="40" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="40" t="s">
         <v>76</v>
       </c>
-      <c r="B23" s="169" t="s">
+      <c r="B23" s="40" t="s">
         <v>77</v>
       </c>
-      <c r="C23" s="169" t="s">
+      <c r="C23" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="D23" s="169" t="s">
+      <c r="D23" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E23" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A24" s="169" t="s">
+      <c r="E23" s="40" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="40" t="s">
         <v>79</v>
       </c>
-      <c r="B24" s="169" t="s">
+      <c r="B24" s="40" t="s">
         <v>80</v>
       </c>
-      <c r="C24" s="169" t="s">
+      <c r="C24" s="40" t="s">
         <v>32</v>
       </c>
-      <c r="D24" s="169" t="s">
+      <c r="D24" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E24" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="169" t="s">
+      <c r="E24" s="40" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="40" t="s">
         <v>81</v>
       </c>
-      <c r="B25" s="169" t="s">
+      <c r="B25" s="40" t="s">
         <v>82</v>
       </c>
-      <c r="C25" s="169" t="s">
+      <c r="C25" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="D25" s="169" t="s">
+      <c r="D25" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E25" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A26" s="169" t="s">
+      <c r="E25" s="40" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="40" t="s">
         <v>83</v>
       </c>
-      <c r="B26" s="169" t="s">
+      <c r="B26" s="40" t="s">
         <v>84</v>
       </c>
-      <c r="C26" s="169" t="s">
+      <c r="C26" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="D26" s="169" t="s">
+      <c r="D26" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E26" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A27" s="169" t="s">
+      <c r="E26" s="40" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="40" t="s">
         <v>85</v>
       </c>
-      <c r="B27" s="169" t="s">
+      <c r="B27" s="40" t="s">
         <v>86</v>
       </c>
-      <c r="C27" s="169" t="s">
+      <c r="C27" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="D27" s="169" t="s">
+      <c r="D27" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E27" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A28" s="169" t="s">
+      <c r="E27" s="40" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="40" t="s">
         <v>87</v>
       </c>
-      <c r="B28" s="169" t="s">
+      <c r="B28" s="40" t="s">
         <v>88</v>
       </c>
-      <c r="C28" s="169" t="s">
+      <c r="C28" s="40" t="s">
         <v>78</v>
       </c>
-      <c r="D28" s="169" t="s">
+      <c r="D28" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E28" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A29" s="169" t="s">
+      <c r="E28" s="40" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="40" t="s">
         <v>89</v>
       </c>
-      <c r="B29" s="169" t="s">
+      <c r="B29" s="40" t="s">
         <v>84</v>
       </c>
-      <c r="C29" s="169" t="s">
+      <c r="C29" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="D29" s="169" t="s">
+      <c r="D29" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E29" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A30" s="169" t="s">
+      <c r="E29" s="40" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="40" t="s">
         <v>90</v>
       </c>
-      <c r="B30" s="169" t="s">
+      <c r="B30" s="40" t="s">
         <v>86</v>
       </c>
-      <c r="C30" s="169" t="s">
+      <c r="C30" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="D30" s="169" t="s">
+      <c r="D30" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E30" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A31" s="169" t="s">
+      <c r="E30" s="40" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="40" t="s">
         <v>91</v>
       </c>
-      <c r="B31" s="169" t="s">
+      <c r="B31" s="40" t="s">
         <v>92</v>
       </c>
-      <c r="C31" s="169" t="s">
+      <c r="C31" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="D31" s="169" t="s">
+      <c r="D31" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E31" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="169" t="s">
+      <c r="E31" s="40" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="40" t="s">
         <v>93</v>
       </c>
-      <c r="B32" s="169" t="s">
+      <c r="B32" s="40" t="s">
         <v>94</v>
       </c>
-      <c r="C32" s="169" t="s">
+      <c r="C32" s="40" t="s">
         <v>70</v>
       </c>
-      <c r="D32" s="169" t="s">
+      <c r="D32" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E32" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A33" s="169" t="s">
+      <c r="E32" s="40" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="40" t="s">
         <v>95</v>
       </c>
-      <c r="B33" s="169" t="s">
+      <c r="B33" s="40" t="s">
         <v>96</v>
       </c>
-      <c r="C33" s="169" t="s">
+      <c r="C33" s="40" t="s">
         <v>97</v>
       </c>
-      <c r="D33" s="169" t="s">
+      <c r="D33" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E33" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="169" t="s">
+      <c r="E33" s="40" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="40" t="s">
         <v>98</v>
       </c>
-      <c r="B34" s="169" t="s">
+      <c r="B34" s="40" t="s">
         <v>99</v>
       </c>
-      <c r="C34" s="169" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="169" t="s">
+      <c r="C34" s="40" t="s">
+        <v>161</v>
+      </c>
+      <c r="D34" s="40" t="s">
         <v>61</v>
       </c>
-      <c r="E34" s="169" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="169" t="s">
+      <c r="E34" s="40" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="40" t="s">
         <v>100</v>
       </c>
-      <c r="B35" s="169" t="s">
+      <c r="B35" s="40" t="s">
         <v>101</v>
       </c>
-      <c r="C35" s="169" t="s">
+      <c r="C35" s="40" t="s">
         <v>73</v>
       </c>
-      <c r="D35" s="169" t="s">
+      <c r="D35" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E35" s="169" t="s">
-[...10 lines deleted...]
-      <c r="C36" s="169" t="s">
+      <c r="E35" s="40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="40" t="s">
+        <v>108</v>
+      </c>
+      <c r="B36" s="40" t="s">
+        <v>139</v>
+      </c>
+      <c r="C36" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="D36" s="169" t="s">
+      <c r="D36" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E36" s="169" t="s">
-[...7 lines deleted...]
-      <c r="B37" s="170" t="s">
+      <c r="E36" s="40" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="40" t="s">
+        <v>144</v>
+      </c>
+      <c r="B37" s="41" t="s">
+        <v>102</v>
+      </c>
+      <c r="C37" s="40" t="s">
+        <v>54</v>
+      </c>
+      <c r="D37" s="40" t="s">
+        <v>39</v>
+      </c>
+      <c r="E37" s="40" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="40" t="s">
+        <v>143</v>
+      </c>
+      <c r="B38" s="40" t="s">
         <v>103</v>
       </c>
-      <c r="C37" s="169" t="s">
+      <c r="C38" s="40" t="s">
         <v>54</v>
       </c>
-      <c r="D37" s="169" t="s">
+      <c r="D38" s="40" t="s">
         <v>39</v>
       </c>
-      <c r="E37" s="169" t="s">
-[...7 lines deleted...]
-      <c r="B38" s="169" t="s">
+      <c r="E38" s="40" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="40" t="s">
+        <v>104</v>
+      </c>
+      <c r="B39" s="22" t="s">
         <v>105</v>
       </c>
-      <c r="C38" s="169" t="s">
-[...10 lines deleted...]
-      <c r="A39" s="169" t="s">
+      <c r="C39" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="D39" s="40" t="s">
+        <v>29</v>
+      </c>
+      <c r="E39" s="40" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="40" t="s">
+        <v>162</v>
+      </c>
+      <c r="B40" s="40" t="s">
         <v>106</v>
       </c>
-      <c r="B39" s="151" t="s">
+      <c r="C40" s="40" t="s">
         <v>107</v>
       </c>
-      <c r="C39" s="169" t="s">
-[...19 lines deleted...]
-      <c r="D40" s="169" t="s">
+      <c r="D40" s="40" t="s">
         <v>29</v>
       </c>
-      <c r="E40" s="169" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="1:5" ht="63.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+      <c r="E40" s="40" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="63.75" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <protectedRanges>
     <protectedRange sqref="A2:E40" name="Range1"/>
     <protectedRange sqref="A1" name="Range2"/>
   </protectedRanges>
   <hyperlinks>
     <hyperlink ref="B39" r:id="rId1" xr:uid="{880DC522-FF17-4D03-AA50-1FD3C30E2A9B}"/>
     <hyperlink ref="B6" r:id="rId2" xr:uid="{F85708B8-AF64-45DD-A4F0-27549FD0581C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId3"/>
-  </tableParts>
-[...2879 lines deleted...]
-    <tablePart r:id="rId5"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
@@ -9709,62 +3029,59 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9B51CEA-CAE4-43C6-8FAD-F311EB513FEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>6</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Definitions</vt:lpstr>
       <vt:lpstr>Full ISL Encounter Fields</vt:lpstr>
-      <vt:lpstr>Encounter Fields_DRAFT </vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Functional Requirements - v1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Manatt, Phelps &amp; Phillips, LLP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Nelson, Sophia</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>