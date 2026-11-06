--- v0 (2026-09-24)
+++ v1 (2026-11-06)
@@ -8,60 +8,60 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="H:\Web Contributor-Content Coordinator\LPS\2026\LPS Lists\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\sprakash\Desktop\LPS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D93C1A9A-31FE-4BBC-B3DC-D0F1E8EF183D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9AB96E8E-1AE3-4F1E-BFAB-89C2CB501E44}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-25320" yWindow="1290" windowWidth="25440" windowHeight="15270" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Original Website" sheetId="1" state="hidden" r:id="rId1"/>
     <sheet name="Revisions made" sheetId="2" state="hidden" r:id="rId2"/>
     <sheet name="24-Hour LPS Facilities" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'24-Hour LPS Facilities'!$A$2:$J$167</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Revisions made'!$A$1:$R$407</definedName>
     <definedName name="TitleRegion1.a2.I244" localSheetId="2">'24-Hour LPS Facilities'!$A$2:$J$167</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -6502,53 +6502,50 @@
   <si>
     <t>Sutter/Yuba County Psychiatric Health Facility</t>
   </si>
   <si>
     <t>1965 Live Oak Boulevard</t>
   </si>
   <si>
     <t>(530) 822-7200</t>
   </si>
   <si>
     <t>Tehama</t>
   </si>
   <si>
     <t>925 Walnut Avenue</t>
   </si>
   <si>
     <t>Red Bluff</t>
   </si>
   <si>
     <t>(530) 567-7401</t>
   </si>
   <si>
     <t>Tulare</t>
   </si>
   <si>
-    <t>Kaweah Delta Medical Center</t>
-[...1 lines deleted...]
-  <si>
     <t>1100 South Akers Street</t>
   </si>
   <si>
     <t xml:space="preserve">Visalia </t>
   </si>
   <si>
     <t>(559) 624-3300</t>
   </si>
   <si>
     <t>Ventura</t>
   </si>
   <si>
     <t>Hillmont Psychiatric Center</t>
   </si>
   <si>
     <t>200 North Hillmont Avenue</t>
   </si>
   <si>
     <t>(805) 652-6729</t>
   </si>
   <si>
     <t>Vista Del Mar</t>
   </si>
   <si>
     <t>801 Seneca Street</t>
@@ -6756,50 +6753,53 @@
     <t>(844) 562-1212</t>
   </si>
   <si>
     <t>AHMC Seton Medical Center</t>
   </si>
   <si>
     <t>1900 Sullivan Ave</t>
   </si>
   <si>
     <t>(650) 464-7874</t>
   </si>
   <si>
     <t>820 S. Enborg Court, Building G, Barbara Arons Pavilion (BAP)</t>
   </si>
   <si>
     <t xml:space="preserve">Martin Luther King, Jr. Community Hospital EmPATH Unit </t>
   </si>
   <si>
     <t>12021 S. Wilmington Ave, Building 11</t>
   </si>
   <si>
     <t>(424) 529-4001</t>
   </si>
   <si>
     <t>EmPATH Unit</t>
+  </si>
+  <si>
+    <t>Kaweah Health Mental Health Hospital</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
@@ -7245,51 +7245,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="232">
+  <cellXfs count="231">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
@@ -7925,119 +7925,118 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="22" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="23" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="18" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...47 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Normal 3" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 4" xfId="3" xr:uid="{69097BC9-F1C6-4613-8610-8A3BB7CC0C1A}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Invisible" pivot="0" table="0" count="0" xr9:uid="{EC2E497D-2F58-4A5A-8C1F-090A75FE2391}"/>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF17315A"/>
       <color rgb="FFF9A71C"/>
       <color rgb="FF2D6E8D"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -21086,62 +21085,62 @@
       <c r="H387" s="72">
         <v>42410</v>
       </c>
       <c r="I387" s="69"/>
       <c r="J387" s="69"/>
       <c r="K387" s="69"/>
       <c r="L387" s="82"/>
     </row>
     <row r="388" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A388" s="9" t="s">
         <v>1539</v>
       </c>
       <c r="B388" s="10"/>
       <c r="C388" s="10"/>
       <c r="D388" s="10"/>
       <c r="E388" s="10"/>
       <c r="F388" s="10"/>
       <c r="G388" s="10"/>
       <c r="H388" s="10"/>
       <c r="I388" s="10"/>
       <c r="J388" s="10"/>
       <c r="K388" s="83"/>
       <c r="L388" s="84"/>
     </row>
     <row r="389" spans="1:12" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A389" s="212" t="s">
+      <c r="A389" s="228" t="s">
         <v>1540</v>
       </c>
-      <c r="B389" s="213"/>
-[...7 lines deleted...]
-      <c r="J389" s="213"/>
+      <c r="B389" s="229"/>
+      <c r="C389" s="229"/>
+      <c r="D389" s="229"/>
+      <c r="E389" s="229"/>
+      <c r="F389" s="229"/>
+      <c r="G389" s="229"/>
+      <c r="H389" s="229"/>
+      <c r="I389" s="229"/>
+      <c r="J389" s="229"/>
       <c r="K389" s="85"/>
       <c r="L389" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A389:J389"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr filterMode="1"/>
   <dimension ref="A1:R407"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A326" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A326" sqref="A326:XFD326"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="26.453125" customWidth="1"/>
@@ -21176,51 +21175,51 @@
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="3" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="4" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="5" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="6" t="s">
         <v>9</v>
       </c>
       <c r="K1" s="7" t="s">
         <v>10</v>
       </c>
       <c r="L1" s="8" t="s">
         <v>11</v>
       </c>
-      <c r="M1" s="214" t="s">
+      <c r="M1" s="230" t="s">
         <v>1599</v>
       </c>
       <c r="N1" t="s">
         <v>1598</v>
       </c>
       <c r="O1" s="104" t="s">
         <v>1548</v>
       </c>
       <c r="P1" s="105" t="s">
         <v>1557</v>
       </c>
       <c r="Q1" s="106" t="s">
         <v>1549</v>
       </c>
       <c r="R1" s="107" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="2" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="12" t="s">
         <v>13</v>
       </c>
@@ -21232,160 +21231,160 @@
       </c>
       <c r="E2" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F2" s="13" t="s">
         <v>17</v>
       </c>
       <c r="G2" s="12" t="s">
         <v>18</v>
       </c>
       <c r="H2" s="15">
         <v>43538</v>
       </c>
       <c r="I2" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J2" s="15">
         <v>43538</v>
       </c>
       <c r="K2" s="12" t="s">
         <v>20</v>
       </c>
       <c r="L2" s="16">
         <v>42739</v>
       </c>
-      <c r="M2" s="214"/>
+      <c r="M2" s="230"/>
     </row>
     <row r="3" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A3" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="14" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="13" t="s">
         <v>24</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>25</v>
       </c>
       <c r="G3" s="17" t="s">
         <v>18</v>
       </c>
       <c r="H3" s="18">
         <v>43553</v>
       </c>
       <c r="I3" s="17" t="s">
         <v>19</v>
       </c>
       <c r="J3" s="18">
         <v>43553</v>
       </c>
       <c r="K3" s="12" t="s">
         <v>20</v>
       </c>
       <c r="L3" s="16">
         <v>42717</v>
       </c>
-      <c r="M3" s="214"/>
+      <c r="M3" s="230"/>
     </row>
     <row r="4" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D4" s="14" t="s">
         <v>28</v>
       </c>
       <c r="E4" s="13" t="s">
         <v>16</v>
       </c>
       <c r="F4" s="13">
         <v>94612</v>
       </c>
       <c r="G4" s="12" t="s">
         <v>18</v>
       </c>
       <c r="H4" s="15">
         <v>43517</v>
       </c>
       <c r="I4" s="12" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="15">
         <v>43517</v>
       </c>
       <c r="K4" s="12" t="s">
         <v>20</v>
       </c>
       <c r="L4" s="16">
         <v>43517</v>
       </c>
-      <c r="M4" s="214"/>
+      <c r="M4" s="230"/>
     </row>
     <row r="5" spans="1:18" s="93" customFormat="1" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A5" s="87"/>
       <c r="B5" s="88" t="s">
         <v>1541</v>
       </c>
       <c r="C5" s="89" t="s">
         <v>1542</v>
       </c>
       <c r="D5" s="90"/>
       <c r="E5" s="89"/>
       <c r="F5" s="89"/>
       <c r="G5" s="88" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="91">
         <v>43591</v>
       </c>
       <c r="I5" s="88" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="91">
         <v>43591</v>
       </c>
       <c r="K5" s="88" t="s">
         <v>20</v>
       </c>
       <c r="L5" s="92">
         <v>43591</v>
       </c>
-      <c r="M5" s="214"/>
+      <c r="M5" s="230"/>
     </row>
     <row r="6" spans="1:18" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A6" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="20" t="s">
         <v>29</v>
       </c>
       <c r="C6" s="21" t="s">
         <v>30</v>
       </c>
       <c r="D6" s="22" t="s">
         <v>31</v>
       </c>
       <c r="E6" s="21" t="s">
         <v>32</v>
       </c>
       <c r="F6" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G6" s="20" t="s">
         <v>18</v>
       </c>
       <c r="H6" s="23">
         <v>42474</v>
@@ -34765,5449 +34764,5440 @@
         <v>20</v>
       </c>
       <c r="L405" s="140">
         <v>43565</v>
       </c>
       <c r="M405" s="144"/>
     </row>
     <row r="406" spans="1:13" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A406" s="9" t="s">
         <v>1539</v>
       </c>
       <c r="B406" s="10"/>
       <c r="C406" s="10"/>
       <c r="D406" s="10"/>
       <c r="E406" s="10"/>
       <c r="F406" s="10"/>
       <c r="G406" s="10"/>
       <c r="H406" s="10"/>
       <c r="I406" s="10"/>
       <c r="J406" s="10"/>
       <c r="K406" s="83"/>
       <c r="L406" s="84"/>
       <c r="M406" s="161"/>
     </row>
     <row r="407" spans="1:13" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A407" s="212" t="s">
+      <c r="A407" s="228" t="s">
         <v>1540</v>
       </c>
-      <c r="B407" s="213"/>
-[...7 lines deleted...]
-      <c r="J407" s="213"/>
+      <c r="B407" s="229"/>
+      <c r="C407" s="229"/>
+      <c r="D407" s="229"/>
+      <c r="E407" s="229"/>
+      <c r="F407" s="229"/>
+      <c r="G407" s="229"/>
+      <c r="H407" s="229"/>
+      <c r="I407" s="229"/>
+      <c r="J407" s="229"/>
       <c r="K407" s="85"/>
       <c r="L407" s="86"/>
       <c r="M407" s="161"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:R407" xr:uid="{00000000-0009-0000-0000-000001000000}">
     <filterColumn colId="1">
       <filters>
         <filter val="380001IN"/>
       </filters>
     </filterColumn>
   </autoFilter>
   <mergeCells count="2">
     <mergeCell ref="A407:J407"/>
     <mergeCell ref="M1:M5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <tabColor theme="9" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:V167"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A153" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="bottomLeft" activeCell="D15" sqref="D15"/>
+      <selection pane="bottomLeft" activeCell="C162" sqref="C162"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="8.81640625" style="227" customWidth="1"/>
-[...15 lines deleted...]
-    <col min="23" max="16384" width="9.1796875" style="227" hidden="1"/>
+    <col min="1" max="1" width="8.81640625" style="220" customWidth="1"/>
+    <col min="2" max="2" width="18.453125" style="220" customWidth="1"/>
+    <col min="3" max="3" width="82.81640625" style="220" customWidth="1"/>
+    <col min="4" max="4" width="66.81640625" style="220" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="19" style="222" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.1796875" style="220" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="7.7265625" style="220" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="24.453125" style="220" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10" style="220" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="59.453125" style="220" bestFit="1" customWidth="1"/>
+    <col min="11" max="15" width="0" style="220" hidden="1" customWidth="1"/>
+    <col min="16" max="17" width="9.1796875" style="220" hidden="1" customWidth="1"/>
+    <col min="18" max="18" width="28.1796875" style="220" hidden="1" customWidth="1"/>
+    <col min="19" max="19" width="24" style="220" hidden="1" customWidth="1"/>
+    <col min="20" max="20" width="20.453125" style="220" hidden="1" customWidth="1"/>
+    <col min="21" max="22" width="18.1796875" style="220" hidden="1" customWidth="1"/>
+    <col min="23" max="16384" width="9.1796875" style="220" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="217" customFormat="1" ht="92.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:10" s="211" customFormat="1" ht="92.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.5">
       <c r="A1" s="189" t="s">
-        <v>2202</v>
-[...10 lines deleted...]
-    <row r="2" spans="1:10" s="218" customFormat="1" x14ac:dyDescent="0.45">
+        <v>2201</v>
+      </c>
+      <c r="B1" s="209"/>
+      <c r="C1" s="210"/>
+      <c r="D1" s="210"/>
+      <c r="E1" s="210"/>
+      <c r="F1" s="210"/>
+      <c r="G1" s="210"/>
+      <c r="H1" s="210"/>
+      <c r="I1" s="210"/>
+    </row>
+    <row r="2" spans="1:10" s="212" customFormat="1" x14ac:dyDescent="0.45">
       <c r="A2" s="171" t="s">
         <v>1600</v>
       </c>
       <c r="B2" s="190" t="s">
-        <v>2204</v>
+        <v>2203</v>
       </c>
       <c r="C2" s="172" t="s">
         <v>1602</v>
       </c>
       <c r="D2" s="172" t="s">
         <v>1601</v>
       </c>
       <c r="E2" s="172" t="s">
         <v>1603</v>
       </c>
       <c r="F2" s="172" t="s">
         <v>1604</v>
       </c>
       <c r="G2" s="172" t="s">
         <v>1605</v>
       </c>
       <c r="H2" s="172" t="s">
         <v>1606</v>
       </c>
       <c r="I2" s="172" t="s">
         <v>1607</v>
       </c>
       <c r="J2" s="172" t="s">
         <v>1608</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A3" s="180">
         <v>1</v>
       </c>
       <c r="B3" s="192" t="s">
         <v>1609</v>
       </c>
       <c r="C3" s="191" t="s">
-        <v>2154</v>
+        <v>2153</v>
       </c>
       <c r="D3" s="191" t="s">
         <v>1610</v>
       </c>
       <c r="E3" s="173" t="s">
         <v>1611</v>
       </c>
       <c r="F3" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G3" s="178">
         <v>94704</v>
       </c>
       <c r="H3" s="173" t="s">
         <v>1613</v>
       </c>
       <c r="I3" s="179">
         <v>105</v>
       </c>
       <c r="J3" s="180" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A4" s="180">
         <v>2</v>
       </c>
       <c r="B4" s="192" t="s">
         <v>1609</v>
       </c>
       <c r="C4" s="191" t="s">
         <v>1615</v>
       </c>
       <c r="D4" s="191" t="s">
         <v>1616</v>
       </c>
       <c r="E4" s="173" t="s">
         <v>1617</v>
       </c>
       <c r="F4" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G4" s="178">
         <v>94538</v>
       </c>
       <c r="H4" s="173" t="s">
         <v>1618</v>
       </c>
       <c r="I4" s="179">
         <v>96</v>
       </c>
       <c r="J4" s="180" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A5" s="180">
         <v>3</v>
       </c>
       <c r="B5" s="192" t="s">
         <v>1609</v>
       </c>
       <c r="C5" s="191" t="s">
         <v>1620</v>
       </c>
       <c r="D5" s="191" t="s">
         <v>1621</v>
       </c>
       <c r="E5" s="173" t="s">
         <v>1622</v>
       </c>
       <c r="F5" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G5" s="178">
         <v>94578</v>
       </c>
       <c r="H5" s="173" t="s">
         <v>1623</v>
       </c>
       <c r="I5" s="179">
         <v>80</v>
       </c>
       <c r="J5" s="180" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A6" s="180">
         <v>4</v>
       </c>
       <c r="B6" s="192" t="s">
         <v>1609</v>
       </c>
       <c r="C6" s="191" t="s">
         <v>1624</v>
       </c>
       <c r="D6" s="191" t="s">
         <v>1625</v>
       </c>
       <c r="E6" s="173" t="s">
         <v>1617</v>
       </c>
       <c r="F6" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G6" s="178">
         <v>94538</v>
       </c>
       <c r="H6" s="173" t="s">
         <v>1626</v>
       </c>
       <c r="I6" s="179">
         <v>18</v>
       </c>
       <c r="J6" s="180" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A7" s="180">
         <v>5</v>
       </c>
       <c r="B7" s="192" t="s">
         <v>1609</v>
       </c>
       <c r="C7" s="191" t="s">
         <v>1627</v>
       </c>
       <c r="D7" s="191" t="s">
         <v>1628</v>
       </c>
       <c r="E7" s="173" t="s">
         <v>1629</v>
       </c>
       <c r="F7" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G7" s="178">
         <v>94601</v>
       </c>
       <c r="H7" s="173" t="s">
         <v>1630</v>
       </c>
       <c r="I7" s="179">
         <v>24</v>
       </c>
       <c r="J7" s="180" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A8" s="180">
         <v>6</v>
       </c>
       <c r="B8" s="192" t="s">
         <v>1609</v>
       </c>
       <c r="C8" s="191" t="s">
         <v>1632</v>
       </c>
       <c r="D8" s="191" t="s">
         <v>1633</v>
       </c>
       <c r="E8" s="173" t="s">
         <v>1622</v>
       </c>
       <c r="F8" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G8" s="178">
         <v>94578</v>
       </c>
       <c r="H8" s="173" t="s">
         <v>1634</v>
       </c>
       <c r="I8" s="179">
         <v>16</v>
       </c>
       <c r="J8" s="180" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A9" s="180">
         <v>7</v>
       </c>
       <c r="B9" s="192" t="s">
         <v>1609</v>
       </c>
       <c r="C9" s="191" t="s">
         <v>1635</v>
       </c>
       <c r="D9" s="191" t="s">
         <v>1636</v>
       </c>
       <c r="E9" s="173" t="s">
         <v>1622</v>
       </c>
       <c r="F9" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G9" s="178">
         <v>94578</v>
       </c>
       <c r="H9" s="173" t="s">
         <v>1637</v>
       </c>
       <c r="I9" s="179">
         <v>10</v>
       </c>
       <c r="J9" s="180" t="s">
         <v>1638</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A10" s="180">
         <v>8</v>
       </c>
       <c r="B10" s="193" t="s">
         <v>1639</v>
       </c>
       <c r="C10" s="195" t="s">
         <v>1640</v>
       </c>
       <c r="D10" s="195" t="s">
         <v>1641</v>
       </c>
       <c r="E10" s="187" t="s">
         <v>1642</v>
       </c>
       <c r="F10" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G10" s="188">
         <v>95926</v>
       </c>
       <c r="H10" s="187" t="s">
         <v>1643</v>
       </c>
       <c r="I10" s="188">
         <v>16</v>
       </c>
       <c r="J10" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A11" s="180">
         <v>9</v>
       </c>
       <c r="B11" s="193" t="s">
         <v>1644</v>
       </c>
       <c r="C11" s="195" t="s">
         <v>1645</v>
       </c>
       <c r="D11" s="195" t="s">
         <v>1646</v>
       </c>
       <c r="E11" s="187" t="s">
         <v>1647</v>
       </c>
       <c r="F11" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G11" s="188">
         <v>94553</v>
       </c>
       <c r="H11" s="187" t="s">
         <v>1648</v>
       </c>
       <c r="I11" s="188">
         <v>43</v>
       </c>
       <c r="J11" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="12" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A12" s="180">
         <v>10</v>
       </c>
       <c r="B12" s="193" t="s">
         <v>1644</v>
       </c>
       <c r="C12" s="195" t="s">
         <v>1649</v>
       </c>
       <c r="D12" s="195" t="s">
         <v>1650</v>
       </c>
       <c r="E12" s="187" t="s">
         <v>1651</v>
       </c>
       <c r="F12" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G12" s="188">
         <v>94520</v>
       </c>
       <c r="H12" s="187" t="s">
         <v>1652</v>
       </c>
       <c r="I12" s="188">
         <v>73</v>
       </c>
       <c r="J12" s="175" t="s">
         <v>1653</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A13" s="180">
         <v>11</v>
       </c>
       <c r="B13" s="193" t="s">
         <v>1654</v>
       </c>
       <c r="C13" s="195" t="s">
         <v>1655</v>
       </c>
       <c r="D13" s="195" t="s">
         <v>1656</v>
       </c>
       <c r="E13" s="187" t="s">
         <v>1657</v>
       </c>
       <c r="F13" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G13" s="188">
         <v>95667</v>
       </c>
       <c r="H13" s="187" t="s">
         <v>1658</v>
       </c>
       <c r="I13" s="188">
         <v>16</v>
       </c>
       <c r="J13" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A14" s="180">
         <v>12</v>
       </c>
       <c r="B14" s="193" t="s">
         <v>1659</v>
       </c>
       <c r="C14" s="195" t="s">
-        <v>2191</v>
+        <v>2190</v>
       </c>
       <c r="D14" s="195" t="s">
-        <v>2200</v>
+        <v>2199</v>
       </c>
       <c r="E14" s="187" t="s">
         <v>1659</v>
       </c>
       <c r="F14" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G14" s="188">
         <v>93703</v>
       </c>
       <c r="H14" s="174" t="s">
-        <v>2192</v>
+        <v>2191</v>
       </c>
       <c r="I14" s="188">
         <v>16</v>
       </c>
       <c r="J14" s="187" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A15" s="180">
         <v>13</v>
       </c>
       <c r="B15" s="193" t="s">
         <v>1659</v>
       </c>
       <c r="C15" s="199" t="s">
-        <v>2190</v>
+        <v>2189</v>
       </c>
       <c r="D15" s="199" t="s">
         <v>1660</v>
       </c>
       <c r="E15" s="174" t="s">
         <v>1659</v>
       </c>
       <c r="F15" s="181" t="s">
         <v>1612</v>
       </c>
       <c r="G15" s="181">
         <v>93710</v>
       </c>
       <c r="H15" s="174" t="s">
         <v>1661</v>
       </c>
       <c r="I15" s="181">
         <v>61</v>
       </c>
       <c r="J15" s="174" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="16" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A16" s="180">
         <v>14</v>
       </c>
       <c r="B16" s="193" t="s">
         <v>1659</v>
       </c>
       <c r="C16" s="195" t="s">
         <v>1662</v>
       </c>
       <c r="D16" s="195" t="s">
-        <v>2201</v>
+        <v>2200</v>
       </c>
       <c r="E16" s="174" t="s">
         <v>1659</v>
       </c>
       <c r="F16" s="181" t="s">
         <v>1612</v>
       </c>
       <c r="G16" s="181">
         <v>93703</v>
       </c>
       <c r="H16" s="187" t="s">
         <v>1663</v>
       </c>
       <c r="I16" s="181">
         <v>16</v>
       </c>
       <c r="J16" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="17" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A17" s="180">
         <v>15</v>
       </c>
       <c r="B17" s="193" t="s">
         <v>1659</v>
       </c>
       <c r="C17" s="195" t="s">
         <v>1664</v>
       </c>
       <c r="D17" s="195" t="s">
         <v>1665</v>
       </c>
       <c r="E17" s="187" t="s">
         <v>1659</v>
       </c>
       <c r="F17" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G17" s="188">
         <v>93703</v>
       </c>
       <c r="H17" s="187" t="s">
         <v>1666</v>
       </c>
       <c r="I17" s="188">
         <v>12</v>
       </c>
       <c r="J17" s="175" t="s">
         <v>1667</v>
       </c>
     </row>
-    <row r="18" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A18" s="180">
         <v>16</v>
       </c>
       <c r="B18" s="193" t="s">
         <v>1668</v>
       </c>
       <c r="C18" s="195" t="s">
         <v>1669</v>
       </c>
       <c r="D18" s="195" t="s">
         <v>1670</v>
       </c>
       <c r="E18" s="187" t="s">
         <v>1671</v>
       </c>
       <c r="F18" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G18" s="188">
         <v>95501</v>
       </c>
       <c r="H18" s="187" t="s">
         <v>1672</v>
       </c>
       <c r="I18" s="188">
         <v>16</v>
       </c>
       <c r="J18" s="175" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="19" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A19" s="180">
         <v>17</v>
       </c>
       <c r="B19" s="191" t="s">
         <v>1674</v>
       </c>
       <c r="C19" s="191" t="s">
         <v>1675</v>
       </c>
       <c r="D19" s="191" t="s">
         <v>1676</v>
       </c>
       <c r="E19" s="173" t="s">
         <v>1677</v>
       </c>
       <c r="F19" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G19" s="178">
         <v>93309</v>
       </c>
       <c r="H19" s="173" t="s">
         <v>1678</v>
       </c>
       <c r="I19" s="179">
         <v>90</v>
       </c>
       <c r="J19" s="180" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="20" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A20" s="180">
         <v>18</v>
       </c>
       <c r="B20" s="191" t="s">
         <v>1674</v>
       </c>
       <c r="C20" s="191" t="s">
         <v>1679</v>
       </c>
       <c r="D20" s="191" t="s">
         <v>1680</v>
       </c>
       <c r="E20" s="173" t="s">
         <v>1677</v>
       </c>
       <c r="F20" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G20" s="178">
         <v>93306</v>
       </c>
       <c r="H20" s="173" t="s">
         <v>1681</v>
       </c>
       <c r="I20" s="179">
         <v>16</v>
       </c>
       <c r="J20" s="180" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="21" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A21" s="180">
         <v>19</v>
       </c>
       <c r="B21" s="191" t="s">
         <v>1674</v>
       </c>
       <c r="C21" s="191" t="s">
         <v>1682</v>
       </c>
       <c r="D21" s="191" t="s">
         <v>1683</v>
       </c>
       <c r="E21" s="173" t="s">
         <v>1677</v>
       </c>
       <c r="F21" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G21" s="178">
         <v>93308</v>
       </c>
       <c r="H21" s="173" t="s">
         <v>1684</v>
       </c>
       <c r="I21" s="179">
         <v>21</v>
       </c>
       <c r="J21" s="180" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="22" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A22" s="180">
         <v>20</v>
       </c>
       <c r="B22" s="191" t="s">
         <v>1674</v>
       </c>
       <c r="C22" s="191" t="s">
         <v>1685</v>
       </c>
       <c r="D22" s="191" t="s">
         <v>1686</v>
       </c>
       <c r="E22" s="173" t="s">
         <v>1677</v>
       </c>
       <c r="F22" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G22" s="178">
         <v>93306</v>
       </c>
       <c r="H22" s="173" t="s">
         <v>1687</v>
       </c>
       <c r="I22" s="179">
         <v>25</v>
       </c>
       <c r="J22" s="173" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="23" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A23" s="180">
         <v>21</v>
       </c>
       <c r="B23" s="194" t="s">
         <v>1674</v>
       </c>
       <c r="C23" s="191" t="s">
-        <v>2179</v>
+        <v>2178</v>
       </c>
       <c r="D23" s="191" t="s">
-        <v>2182</v>
+        <v>2181</v>
       </c>
       <c r="E23" s="173" t="s">
         <v>1677</v>
       </c>
       <c r="F23" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G23" s="178">
         <v>93307</v>
       </c>
       <c r="H23" s="173" t="s">
-        <v>2183</v>
+        <v>2182</v>
       </c>
       <c r="I23" s="179">
         <v>16</v>
       </c>
       <c r="J23" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="24" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A24" s="180">
         <v>22</v>
       </c>
       <c r="B24" s="191" t="s">
         <v>1674</v>
       </c>
       <c r="C24" s="191" t="s">
+        <v>2179</v>
+      </c>
+      <c r="D24" s="191" t="s">
         <v>2180</v>
-      </c>
-[...1 lines deleted...]
-        <v>2181</v>
       </c>
       <c r="E24" s="173" t="s">
         <v>1677</v>
       </c>
       <c r="F24" s="178" t="s">
         <v>1612</v>
       </c>
       <c r="G24" s="178">
         <v>93307</v>
       </c>
       <c r="H24" s="173" t="s">
-        <v>2184</v>
+        <v>2183</v>
       </c>
       <c r="I24" s="179">
         <v>16</v>
       </c>
       <c r="J24" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="25" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A25" s="180">
         <v>23</v>
       </c>
       <c r="B25" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C25" s="195" t="s">
         <v>1689</v>
       </c>
       <c r="D25" s="195" t="s">
         <v>1690</v>
       </c>
       <c r="E25" s="187" t="s">
         <v>1691</v>
       </c>
       <c r="F25" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G25" s="188">
         <v>93534</v>
       </c>
       <c r="H25" s="187" t="s">
-        <v>2155</v>
+        <v>2154</v>
       </c>
       <c r="I25" s="188">
         <v>14</v>
       </c>
       <c r="J25" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="26" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A26" s="180">
         <v>24</v>
       </c>
       <c r="B26" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C26" s="195" t="s">
         <v>1692</v>
       </c>
       <c r="D26" s="195" t="s">
         <v>1693</v>
       </c>
       <c r="E26" s="187" t="s">
         <v>1694</v>
       </c>
       <c r="F26" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G26" s="188">
         <v>91724</v>
       </c>
       <c r="H26" s="187" t="s">
         <v>1695</v>
       </c>
       <c r="I26" s="188">
         <v>134</v>
       </c>
       <c r="J26" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="27" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A27" s="180">
         <v>25</v>
       </c>
       <c r="B27" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C27" s="195" t="s">
         <v>1696</v>
       </c>
       <c r="D27" s="195" t="s">
         <v>1697</v>
       </c>
       <c r="E27" s="187" t="s">
         <v>1698</v>
       </c>
       <c r="F27" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G27" s="188">
         <v>91107</v>
       </c>
       <c r="H27" s="187" t="s">
         <v>1699</v>
       </c>
       <c r="I27" s="188">
         <v>118</v>
       </c>
       <c r="J27" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="28" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A28" s="180">
         <v>26</v>
       </c>
       <c r="B28" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C28" s="195" t="s">
         <v>1700</v>
       </c>
       <c r="D28" s="195" t="s">
         <v>1701</v>
       </c>
       <c r="E28" s="187" t="s">
         <v>1702</v>
       </c>
       <c r="F28" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G28" s="188">
         <v>91770</v>
       </c>
       <c r="H28" s="187" t="s">
         <v>1703</v>
       </c>
       <c r="I28" s="188">
         <v>97</v>
       </c>
       <c r="J28" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="29" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A29" s="180">
         <v>27</v>
       </c>
       <c r="B29" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C29" s="195" t="s">
-        <v>2171</v>
+        <v>2170</v>
       </c>
       <c r="D29" s="195" t="s">
         <v>1704</v>
       </c>
       <c r="E29" s="187" t="s">
         <v>1694</v>
       </c>
       <c r="F29" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G29" s="188">
         <v>91723</v>
       </c>
       <c r="H29" s="187" t="s">
-        <v>2156</v>
+        <v>2155</v>
       </c>
       <c r="I29" s="188">
         <v>30</v>
       </c>
       <c r="J29" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="30" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A30" s="180">
         <v>28</v>
       </c>
       <c r="B30" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C30" s="195" t="s">
         <v>1705</v>
       </c>
       <c r="D30" s="195" t="s">
         <v>1706</v>
       </c>
       <c r="E30" s="187" t="s">
         <v>1707</v>
       </c>
       <c r="F30" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G30" s="188">
         <v>90650</v>
       </c>
       <c r="H30" s="187" t="s">
         <v>1708</v>
       </c>
       <c r="I30" s="188">
         <v>37</v>
       </c>
       <c r="J30" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="31" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A31" s="180">
         <v>29</v>
       </c>
       <c r="B31" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C31" s="195" t="s">
         <v>1709</v>
       </c>
       <c r="D31" s="195" t="s">
         <v>1710</v>
       </c>
       <c r="E31" s="187" t="s">
         <v>1711</v>
       </c>
       <c r="F31" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G31" s="188">
         <v>90703</v>
       </c>
       <c r="H31" s="187" t="s">
         <v>1712</v>
       </c>
       <c r="I31" s="188">
         <v>187</v>
       </c>
       <c r="J31" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="32" spans="1:10" s="220" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:10" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
       <c r="A32" s="180">
         <v>30</v>
       </c>
       <c r="B32" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C32" s="195" t="s">
         <v>1713</v>
       </c>
       <c r="D32" s="195" t="s">
         <v>1714</v>
       </c>
       <c r="E32" s="187" t="s">
         <v>1715</v>
       </c>
       <c r="F32" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G32" s="188">
         <v>90806</v>
       </c>
       <c r="H32" s="187" t="s">
         <v>1716</v>
       </c>
       <c r="I32" s="188">
         <v>73</v>
       </c>
       <c r="J32" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="33" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A33" s="180">
         <v>31</v>
       </c>
       <c r="B33" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C33" s="195" t="s">
         <v>1717</v>
       </c>
       <c r="D33" s="195" t="s">
         <v>1718</v>
       </c>
       <c r="E33" s="187" t="s">
         <v>1715</v>
       </c>
       <c r="F33" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G33" s="188">
         <v>90804</v>
       </c>
       <c r="H33" s="187" t="s">
         <v>1719</v>
       </c>
       <c r="I33" s="188">
         <v>28</v>
       </c>
       <c r="J33" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="34" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A34" s="180">
         <v>32</v>
       </c>
       <c r="B34" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C34" s="195" t="s">
         <v>1720</v>
       </c>
       <c r="D34" s="195" t="s">
         <v>1721</v>
       </c>
       <c r="E34" s="187" t="s">
         <v>1722</v>
       </c>
       <c r="F34" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G34" s="188">
         <v>90505</v>
       </c>
       <c r="H34" s="187" t="s">
         <v>1723</v>
       </c>
       <c r="I34" s="188">
         <v>166</v>
       </c>
       <c r="J34" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="35" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A35" s="180">
         <v>33</v>
       </c>
       <c r="B35" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C35" s="195" t="s">
         <v>1724</v>
       </c>
       <c r="D35" s="195" t="s">
         <v>1725</v>
       </c>
       <c r="E35" s="187" t="s">
         <v>1726</v>
       </c>
       <c r="F35" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G35" s="188">
         <v>91436</v>
       </c>
       <c r="H35" s="187" t="s">
-        <v>2157</v>
+        <v>2156</v>
       </c>
       <c r="I35" s="188">
         <v>13</v>
       </c>
       <c r="J35" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="36" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A36" s="180">
         <v>34</v>
       </c>
       <c r="B36" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C36" s="195" t="s">
         <v>1727</v>
       </c>
       <c r="D36" s="195" t="s">
         <v>1728</v>
       </c>
       <c r="E36" s="187" t="s">
         <v>1729</v>
       </c>
       <c r="F36" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G36" s="188">
         <v>90232</v>
       </c>
       <c r="H36" s="187" t="s">
         <v>1730</v>
       </c>
       <c r="I36" s="188">
         <v>16</v>
       </c>
       <c r="J36" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="37" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A37" s="180">
         <v>35</v>
       </c>
       <c r="B37" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C37" s="195" t="s">
         <v>1731</v>
       </c>
       <c r="D37" s="195" t="s">
         <v>1732</v>
       </c>
       <c r="E37" s="187" t="s">
         <v>1688</v>
       </c>
       <c r="F37" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G37" s="188">
         <v>90026</v>
       </c>
       <c r="H37" s="187" t="s">
         <v>1733</v>
       </c>
       <c r="I37" s="188">
         <v>55</v>
       </c>
       <c r="J37" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="38" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A38" s="180">
         <v>36</v>
       </c>
       <c r="B38" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C38" s="195" t="s">
-        <v>2178</v>
+        <v>2177</v>
       </c>
       <c r="D38" s="195" t="s">
         <v>1734</v>
       </c>
       <c r="E38" s="187" t="s">
         <v>1735</v>
       </c>
       <c r="F38" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G38" s="188">
         <v>91206</v>
       </c>
       <c r="H38" s="187" t="s">
-        <v>2158</v>
+        <v>2157</v>
       </c>
       <c r="I38" s="188">
         <v>60</v>
       </c>
       <c r="J38" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="39" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A39" s="180">
         <v>37</v>
       </c>
       <c r="B39" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C39" s="195" t="s">
         <v>1736</v>
       </c>
       <c r="D39" s="195" t="s">
         <v>1737</v>
       </c>
       <c r="E39" s="187" t="s">
         <v>1735</v>
       </c>
       <c r="F39" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G39" s="188">
         <v>91204</v>
       </c>
       <c r="H39" s="187" t="s">
         <v>1738</v>
       </c>
       <c r="I39" s="188">
         <v>30</v>
       </c>
       <c r="J39" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="40" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A40" s="180">
         <v>38</v>
       </c>
       <c r="B40" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C40" s="195" t="s">
         <v>1739</v>
       </c>
       <c r="D40" s="195" t="s">
         <v>1740</v>
       </c>
       <c r="E40" s="187" t="s">
         <v>1741</v>
       </c>
       <c r="F40" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G40" s="188">
         <v>91740</v>
       </c>
       <c r="H40" s="187" t="s">
         <v>1742</v>
       </c>
       <c r="I40" s="188">
         <v>21</v>
       </c>
       <c r="J40" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="41" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A41" s="180">
         <v>39</v>
       </c>
       <c r="B41" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C41" s="195" t="s">
         <v>1743</v>
       </c>
       <c r="D41" s="195" t="s">
         <v>1744</v>
       </c>
       <c r="E41" s="187" t="s">
         <v>1722</v>
       </c>
       <c r="F41" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G41" s="188">
         <v>90509</v>
       </c>
       <c r="H41" s="187" t="s">
         <v>1745</v>
       </c>
       <c r="I41" s="188">
         <v>38</v>
       </c>
       <c r="J41" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="42" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A42" s="180">
         <v>40</v>
       </c>
       <c r="B42" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C42" s="195" t="s">
         <v>1746</v>
       </c>
       <c r="D42" s="195" t="s">
         <v>1747</v>
       </c>
       <c r="E42" s="187" t="s">
         <v>1748</v>
       </c>
       <c r="F42" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G42" s="188">
         <v>91355</v>
       </c>
       <c r="H42" s="187" t="s">
-        <v>2159</v>
+        <v>2158</v>
       </c>
       <c r="I42" s="188">
         <v>23</v>
       </c>
       <c r="J42" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="43" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A43" s="180">
         <v>41</v>
       </c>
       <c r="B43" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C43" s="195" t="s">
-        <v>2172</v>
+        <v>2171</v>
       </c>
       <c r="D43" s="195" t="s">
         <v>1749</v>
       </c>
       <c r="E43" s="187" t="s">
         <v>1698</v>
       </c>
       <c r="F43" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G43" s="188">
         <v>91105</v>
       </c>
       <c r="H43" s="187" t="s">
-        <v>2160</v>
+        <v>2159</v>
       </c>
       <c r="I43" s="188">
         <v>50</v>
       </c>
       <c r="J43" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="44" spans="1:10" s="220" customFormat="1" ht="70" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:10" customFormat="1" ht="70" x14ac:dyDescent="0.35">
       <c r="A44" s="180">
         <v>42</v>
       </c>
       <c r="B44" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C44" s="195" t="s">
         <v>1750</v>
       </c>
       <c r="D44" s="195" t="s">
         <v>1751</v>
       </c>
       <c r="E44" s="187" t="s">
         <v>1688</v>
       </c>
       <c r="F44" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G44" s="188" t="s">
         <v>1752</v>
       </c>
       <c r="H44" s="187" t="s">
-        <v>2161</v>
+        <v>2160</v>
       </c>
       <c r="I44" s="188">
         <v>68</v>
       </c>
       <c r="J44" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="45" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A45" s="180">
         <v>43</v>
       </c>
       <c r="B45" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C45" s="195" t="s">
         <v>1753</v>
       </c>
       <c r="D45" s="195" t="s">
         <v>1754</v>
       </c>
       <c r="E45" s="187" t="s">
         <v>1688</v>
       </c>
       <c r="F45" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G45" s="188">
         <v>90011</v>
       </c>
       <c r="H45" s="187" t="s">
         <v>1755</v>
       </c>
       <c r="I45" s="188">
         <v>66</v>
       </c>
       <c r="J45" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="46" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A46" s="180">
         <v>44</v>
       </c>
       <c r="B46" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C46" s="196" t="s">
         <v>1756</v>
       </c>
       <c r="D46" s="196" t="s">
         <v>1757</v>
       </c>
       <c r="E46" s="176" t="s">
         <v>1702</v>
       </c>
       <c r="F46" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G46" s="179">
         <v>91770</v>
       </c>
       <c r="H46" s="176" t="s">
         <v>1758</v>
       </c>
       <c r="I46" s="188">
         <v>96</v>
       </c>
       <c r="J46" s="182" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="47" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A47" s="180">
         <v>45</v>
       </c>
       <c r="B47" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C47" s="196" t="s">
         <v>1759</v>
       </c>
       <c r="D47" s="196" t="s">
         <v>1760</v>
       </c>
       <c r="E47" s="176" t="s">
         <v>1688</v>
       </c>
       <c r="F47" s="179" t="s">
         <v>1612</v>
       </c>
       <c r="G47" s="179">
         <v>90026</v>
       </c>
       <c r="H47" s="176" t="s">
         <v>1761</v>
       </c>
       <c r="I47" s="179">
         <v>29</v>
       </c>
       <c r="J47" s="182" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="48" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A48" s="180">
         <v>46</v>
       </c>
       <c r="B48" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C48" s="196" t="s">
         <v>1762</v>
       </c>
       <c r="D48" s="196" t="s">
         <v>1763</v>
       </c>
       <c r="E48" s="176" t="s">
         <v>1715</v>
       </c>
       <c r="F48" s="179" t="s">
         <v>1612</v>
       </c>
       <c r="G48" s="179">
         <v>90805</v>
       </c>
       <c r="H48" s="176" t="s">
-        <v>2162</v>
+        <v>2161</v>
       </c>
       <c r="I48" s="179">
         <v>16</v>
       </c>
       <c r="J48" s="182" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="49" spans="1:10" s="220" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:10" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
       <c r="A49" s="180">
         <v>47</v>
       </c>
       <c r="B49" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C49" s="195" t="s">
         <v>1764</v>
       </c>
       <c r="D49" s="195" t="s">
-        <v>2163</v>
+        <v>2162</v>
       </c>
       <c r="E49" s="187" t="s">
         <v>1688</v>
       </c>
       <c r="F49" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G49" s="188">
         <v>90033</v>
       </c>
       <c r="H49" s="187" t="s">
-        <v>2164</v>
+        <v>2163</v>
       </c>
       <c r="I49" s="188">
         <v>76</v>
       </c>
       <c r="J49" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="50" spans="1:10" s="225" customFormat="1" ht="70" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:10" s="218" customFormat="1" ht="70" x14ac:dyDescent="0.35">
       <c r="A50" s="200">
         <v>48</v>
       </c>
       <c r="B50" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C50" s="195" t="s">
         <v>1765</v>
       </c>
       <c r="D50" s="195" t="s">
         <v>1766</v>
       </c>
       <c r="E50" s="187" t="s">
         <v>1767</v>
       </c>
       <c r="F50" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G50" s="188">
         <v>91335</v>
       </c>
       <c r="H50" s="187" t="s">
         <v>1768</v>
       </c>
       <c r="I50" s="188">
         <v>10</v>
       </c>
       <c r="J50" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="51" spans="1:10" s="225" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:10" s="218" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A51" s="200">
         <v>49</v>
       </c>
       <c r="B51" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C51" s="195" t="s">
         <v>1769</v>
       </c>
       <c r="D51" s="195" t="s">
         <v>1770</v>
       </c>
       <c r="E51" s="187" t="s">
         <v>1771</v>
       </c>
       <c r="F51" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G51" s="188">
         <v>91402</v>
       </c>
       <c r="H51" s="187" t="s">
-        <v>2165</v>
+        <v>2164</v>
       </c>
       <c r="I51" s="188">
         <v>60</v>
       </c>
       <c r="J51" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="52" spans="1:10" s="225" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:10" s="218" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A52" s="200">
         <v>50</v>
       </c>
       <c r="B52" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C52" s="195" t="s">
+        <v>2212</v>
+      </c>
+      <c r="D52" s="195" t="s">
         <v>2213</v>
-      </c>
-[...1 lines deleted...]
-        <v>2214</v>
       </c>
       <c r="E52" s="208" t="s">
         <v>1688</v>
       </c>
       <c r="F52" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G52" s="188">
         <v>90059</v>
       </c>
       <c r="H52" s="187" t="s">
+        <v>2214</v>
+      </c>
+      <c r="I52" s="188">
+        <v>20</v>
+      </c>
+      <c r="J52" s="175" t="s">
         <v>2215</v>
       </c>
-      <c r="I52" s="188">
-[...6 lines deleted...]
-    <row r="53" spans="1:10" s="225" customFormat="1" x14ac:dyDescent="0.35">
+    </row>
+    <row r="53" spans="1:10" s="218" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A53" s="200">
         <v>51</v>
       </c>
       <c r="B53" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C53" s="195" t="s">
         <v>1772</v>
       </c>
       <c r="D53" s="195" t="s">
         <v>1773</v>
       </c>
       <c r="E53" s="187" t="s">
         <v>1774</v>
       </c>
       <c r="F53" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G53" s="188">
         <v>91364</v>
       </c>
       <c r="H53" s="187" t="s">
         <v>1775</v>
       </c>
       <c r="I53" s="188">
         <v>12</v>
       </c>
       <c r="J53" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="54" spans="1:10" s="225" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:10" s="218" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A54" s="200">
         <v>52</v>
       </c>
       <c r="B54" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C54" s="195" t="s">
         <v>1776</v>
       </c>
       <c r="D54" s="195" t="s">
         <v>1777</v>
       </c>
       <c r="E54" s="187" t="s">
         <v>1778</v>
       </c>
       <c r="F54" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G54" s="188">
         <v>91328</v>
       </c>
       <c r="H54" s="187" t="s">
         <v>1779</v>
       </c>
       <c r="I54" s="188">
         <v>40</v>
       </c>
       <c r="J54" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="55" spans="1:10" s="226" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:10" s="219" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A55" s="202">
         <v>53</v>
       </c>
-      <c r="B55" s="230" t="s">
+      <c r="B55" s="223" t="s">
         <v>1688</v>
       </c>
       <c r="C55" s="195" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D55" s="195" t="s">
         <v>2206</v>
-      </c>
-[...1 lines deleted...]
-        <v>2207</v>
       </c>
       <c r="E55" s="195" t="s">
         <v>1715</v>
       </c>
       <c r="F55" s="203" t="s">
         <v>1612</v>
       </c>
       <c r="G55" s="188">
         <v>90806</v>
       </c>
       <c r="H55" s="187" t="s">
-        <v>2208</v>
+        <v>2207</v>
       </c>
       <c r="I55" s="188">
         <v>79</v>
       </c>
-      <c r="J55" s="231" t="s">
+      <c r="J55" s="224" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="56" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A56" s="180">
         <v>54</v>
       </c>
       <c r="B56" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C56" s="195" t="s">
         <v>1780</v>
       </c>
       <c r="D56" s="195" t="s">
         <v>1781</v>
       </c>
       <c r="E56" s="187" t="s">
         <v>1782</v>
       </c>
       <c r="F56" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G56" s="188">
         <v>91352</v>
       </c>
       <c r="H56" s="187" t="s">
-        <v>2166</v>
+        <v>2165</v>
       </c>
       <c r="I56" s="188">
         <v>36</v>
       </c>
       <c r="J56" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="57" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A57" s="180">
         <v>55</v>
       </c>
       <c r="B57" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C57" s="195" t="s">
         <v>1783</v>
       </c>
       <c r="D57" s="195" t="s">
         <v>1784</v>
       </c>
       <c r="E57" s="187" t="s">
         <v>1785</v>
       </c>
       <c r="F57" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G57" s="188">
         <v>91732</v>
       </c>
       <c r="H57" s="187" t="s">
         <v>1786</v>
       </c>
       <c r="I57" s="188">
         <v>45</v>
       </c>
       <c r="J57" s="175" t="s">
         <v>1787</v>
       </c>
     </row>
-    <row r="58" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A58" s="180">
         <v>56</v>
       </c>
       <c r="B58" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C58" s="195" t="s">
         <v>1788</v>
       </c>
       <c r="D58" s="195" t="s">
         <v>1789</v>
       </c>
       <c r="E58" s="187" t="s">
         <v>1790</v>
       </c>
       <c r="F58" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G58" s="188">
         <v>90732</v>
       </c>
       <c r="H58" s="187" t="s">
-        <v>2167</v>
+        <v>2166</v>
       </c>
       <c r="I58" s="188">
         <v>25</v>
       </c>
       <c r="J58" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="59" spans="1:10" s="220" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:10" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
       <c r="A59" s="200">
         <v>57</v>
       </c>
       <c r="B59" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C59" s="195" t="s">
         <v>1791</v>
       </c>
       <c r="D59" s="195" t="s">
         <v>1792</v>
       </c>
       <c r="E59" s="187" t="s">
         <v>1688</v>
       </c>
       <c r="F59" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G59" s="188">
         <v>90095</v>
       </c>
       <c r="H59" s="187" t="s">
         <v>1793</v>
       </c>
       <c r="I59" s="188">
         <v>74</v>
       </c>
       <c r="J59" s="175" t="s">
         <v>1794</v>
       </c>
     </row>
-    <row r="60" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A60" s="200">
         <v>58</v>
       </c>
       <c r="B60" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C60" s="195" t="s">
         <v>1795</v>
       </c>
       <c r="D60" s="195" t="s">
         <v>1796</v>
       </c>
       <c r="E60" s="187" t="s">
         <v>1797</v>
       </c>
       <c r="F60" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G60" s="188">
         <v>91776</v>
       </c>
       <c r="H60" s="187" t="s">
         <v>1798</v>
       </c>
       <c r="I60" s="188">
         <v>42</v>
       </c>
       <c r="J60" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="61" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A61" s="200">
         <v>59</v>
       </c>
       <c r="B61" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C61" s="195" t="s">
         <v>1799</v>
       </c>
       <c r="D61" s="195" t="s">
         <v>1800</v>
       </c>
       <c r="E61" s="187" t="s">
         <v>1801</v>
       </c>
       <c r="F61" s="188" t="s">
         <v>1802</v>
       </c>
       <c r="G61" s="188">
         <v>91403</v>
       </c>
       <c r="H61" s="187" t="s">
         <v>1803</v>
       </c>
       <c r="I61" s="188">
         <v>19</v>
       </c>
       <c r="J61" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="62" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A62" s="200">
         <v>60</v>
       </c>
       <c r="B62" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C62" s="195" t="s">
         <v>1804</v>
       </c>
       <c r="D62" s="195" t="s">
         <v>1805</v>
       </c>
       <c r="E62" s="187" t="s">
         <v>1806</v>
       </c>
       <c r="F62" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G62" s="188">
         <v>90262</v>
       </c>
       <c r="H62" s="187" t="s">
-        <v>2168</v>
+        <v>2167</v>
       </c>
       <c r="I62" s="188">
         <v>40</v>
       </c>
       <c r="J62" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="63" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A63" s="200">
         <v>61</v>
       </c>
       <c r="B63" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C63" s="195" t="s">
+        <v>2192</v>
+      </c>
+      <c r="D63" s="195" t="s">
         <v>2193</v>
-      </c>
-[...1 lines deleted...]
-        <v>2194</v>
       </c>
       <c r="E63" s="187" t="s">
         <v>1688</v>
       </c>
       <c r="F63" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G63" s="188">
         <v>90059</v>
       </c>
       <c r="H63" s="187" t="s">
-        <v>2195</v>
+        <v>2194</v>
       </c>
       <c r="I63" s="188">
         <v>16</v>
       </c>
       <c r="J63" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="64" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A64" s="202">
         <v>62</v>
       </c>
       <c r="B64" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C64" s="195" t="s">
         <v>1807</v>
       </c>
       <c r="D64" s="195" t="s">
         <v>1808</v>
       </c>
       <c r="E64" s="187" t="s">
         <v>1722</v>
       </c>
       <c r="F64" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G64" s="188">
         <v>90505</v>
       </c>
       <c r="H64" s="187" t="s">
         <v>1809</v>
       </c>
       <c r="I64" s="188">
         <v>16</v>
       </c>
       <c r="J64" s="175" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="65" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A65" s="180">
         <v>63</v>
       </c>
       <c r="B65" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C65" s="195" t="s">
         <v>1810</v>
       </c>
       <c r="D65" s="195" t="s">
         <v>1811</v>
       </c>
       <c r="E65" s="187" t="s">
         <v>1735</v>
       </c>
       <c r="F65" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G65" s="188">
         <v>91208</v>
       </c>
       <c r="H65" s="187" t="s">
-        <v>2169</v>
+        <v>2168</v>
       </c>
       <c r="I65" s="188">
         <v>24</v>
       </c>
       <c r="J65" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="66" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A66" s="180">
         <v>64</v>
       </c>
       <c r="B66" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C66" s="195" t="s">
-        <v>2177</v>
+        <v>2176</v>
       </c>
       <c r="D66" s="195" t="s">
         <v>1812</v>
       </c>
       <c r="E66" s="187" t="s">
         <v>1813</v>
       </c>
       <c r="F66" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G66" s="188">
         <v>91342</v>
       </c>
       <c r="H66" s="187" t="s">
-        <v>2170</v>
+        <v>2169</v>
       </c>
       <c r="I66" s="188">
         <v>32</v>
       </c>
       <c r="J66" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="67" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A67" s="180">
         <v>65</v>
       </c>
       <c r="B67" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C67" s="195" t="s">
-        <v>2173</v>
+        <v>2172</v>
       </c>
       <c r="D67" s="195" t="s">
         <v>1814</v>
       </c>
       <c r="E67" s="187" t="s">
         <v>1688</v>
       </c>
       <c r="F67" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G67" s="188">
         <v>90073</v>
       </c>
       <c r="H67" s="187" t="s">
         <v>1815</v>
       </c>
       <c r="I67" s="188">
         <v>70</v>
       </c>
       <c r="J67" s="175" t="s">
         <v>1816</v>
       </c>
     </row>
-    <row r="68" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A68" s="200">
         <v>66</v>
       </c>
       <c r="B68" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C68" s="195" t="s">
-        <v>2174</v>
+        <v>2173</v>
       </c>
       <c r="D68" s="195" t="s">
         <v>1817</v>
       </c>
       <c r="E68" s="187" t="s">
         <v>1715</v>
       </c>
       <c r="F68" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G68" s="188">
         <v>90822</v>
       </c>
       <c r="H68" s="187" t="s">
         <v>1818</v>
       </c>
       <c r="I68" s="188">
         <v>30</v>
       </c>
       <c r="J68" s="175" t="s">
         <v>1816</v>
       </c>
     </row>
-    <row r="69" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A69" s="200">
         <v>67</v>
       </c>
       <c r="B69" s="195" t="s">
         <v>1688</v>
       </c>
       <c r="C69" s="195" t="s">
         <v>1819</v>
       </c>
       <c r="D69" s="195" t="s">
         <v>1820</v>
       </c>
       <c r="E69" s="187" t="s">
         <v>1688</v>
       </c>
       <c r="F69" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G69" s="188">
         <v>90033</v>
       </c>
       <c r="H69" s="187" t="s">
         <v>1821</v>
       </c>
       <c r="I69" s="188">
         <v>35</v>
       </c>
       <c r="J69" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="70" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A70" s="200">
         <v>68</v>
       </c>
       <c r="B70" s="195" t="s">
         <v>1822</v>
       </c>
       <c r="C70" s="195" t="s">
         <v>1823</v>
       </c>
       <c r="D70" s="195" t="s">
         <v>1824</v>
       </c>
       <c r="E70" s="187" t="s">
         <v>1822</v>
       </c>
       <c r="F70" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G70" s="188">
         <v>93638</v>
       </c>
       <c r="H70" s="187" t="s">
         <v>1825</v>
       </c>
       <c r="I70" s="188">
         <v>128</v>
       </c>
       <c r="J70" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="71" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A71" s="200">
         <v>69</v>
       </c>
       <c r="B71" s="195" t="s">
         <v>1826</v>
       </c>
       <c r="C71" s="195" t="s">
         <v>1827</v>
       </c>
       <c r="D71" s="195" t="s">
         <v>1828</v>
       </c>
       <c r="E71" s="187" t="s">
         <v>1829</v>
       </c>
       <c r="F71" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G71" s="188">
         <v>94904</v>
       </c>
       <c r="H71" s="187" t="s">
         <v>1830</v>
       </c>
       <c r="I71" s="188">
         <v>17</v>
       </c>
       <c r="J71" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="72" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A72" s="200">
         <v>70</v>
       </c>
       <c r="B72" s="197" t="s">
         <v>1831</v>
       </c>
       <c r="C72" s="197" t="s">
         <v>1832</v>
       </c>
       <c r="D72" s="197" t="s">
         <v>1833</v>
       </c>
       <c r="E72" s="175" t="s">
         <v>1831</v>
       </c>
       <c r="F72" s="183" t="s">
         <v>1612</v>
       </c>
       <c r="G72" s="183">
         <v>95341</v>
       </c>
       <c r="H72" s="175" t="s">
         <v>1834</v>
       </c>
       <c r="I72" s="183">
         <v>16</v>
       </c>
       <c r="J72" s="175" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="73" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A73" s="202">
         <v>71</v>
       </c>
       <c r="B73" s="195" t="s">
         <v>1835</v>
       </c>
       <c r="C73" s="195" t="s">
-        <v>2176</v>
+        <v>2175</v>
       </c>
       <c r="D73" s="195" t="s">
         <v>1836</v>
       </c>
       <c r="E73" s="187" t="s">
         <v>1835</v>
       </c>
       <c r="F73" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G73" s="188">
         <v>93942</v>
       </c>
       <c r="H73" s="187" t="s">
         <v>1837</v>
       </c>
       <c r="I73" s="188">
         <v>18</v>
       </c>
       <c r="J73" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="74" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A74" s="180">
         <v>72</v>
       </c>
       <c r="B74" s="195" t="s">
         <v>1835</v>
       </c>
       <c r="C74" s="195" t="s">
         <v>1838</v>
       </c>
       <c r="D74" s="195" t="s">
         <v>1839</v>
       </c>
       <c r="E74" s="187" t="s">
         <v>1840</v>
       </c>
       <c r="F74" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G74" s="188">
         <v>93906</v>
       </c>
       <c r="H74" s="187" t="s">
         <v>1841</v>
       </c>
       <c r="I74" s="188">
         <v>22</v>
       </c>
       <c r="J74" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="75" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A75" s="180">
         <v>73</v>
       </c>
       <c r="B75" s="195" t="s">
         <v>1842</v>
       </c>
       <c r="C75" s="195" t="s">
         <v>1843</v>
       </c>
       <c r="D75" s="195" t="s">
         <v>1844</v>
       </c>
       <c r="E75" s="187" t="s">
         <v>1842</v>
       </c>
       <c r="F75" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G75" s="188">
         <v>94558</v>
       </c>
       <c r="H75" s="187" t="s">
         <v>1845</v>
       </c>
       <c r="I75" s="188">
         <v>45</v>
       </c>
       <c r="J75" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="76" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A76" s="180">
         <v>74</v>
       </c>
       <c r="B76" s="195" t="s">
         <v>1842</v>
       </c>
       <c r="C76" s="195" t="s">
         <v>1846</v>
       </c>
       <c r="D76" s="195" t="s">
         <v>1847</v>
       </c>
       <c r="E76" s="187" t="s">
         <v>1848</v>
       </c>
       <c r="F76" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G76" s="188">
         <v>94574</v>
       </c>
       <c r="H76" s="187" t="s">
         <v>1849</v>
       </c>
       <c r="I76" s="188">
         <v>21</v>
       </c>
       <c r="J76" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="77" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A77" s="200">
         <v>75</v>
       </c>
       <c r="B77" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C77" s="195" t="s">
         <v>1851</v>
       </c>
       <c r="D77" s="195" t="s">
         <v>1852</v>
       </c>
       <c r="E77" s="187" t="s">
         <v>1853</v>
       </c>
       <c r="F77" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G77" s="188">
         <v>92656</v>
       </c>
       <c r="H77" s="187" t="s">
         <v>1854</v>
       </c>
       <c r="I77" s="188">
         <v>88</v>
       </c>
       <c r="J77" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="78" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A78" s="200">
         <v>76</v>
       </c>
       <c r="B78" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C78" s="195" t="s">
         <v>1855</v>
       </c>
       <c r="D78" s="195" t="s">
         <v>1856</v>
       </c>
       <c r="E78" s="187" t="s">
         <v>1857</v>
       </c>
       <c r="F78" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G78" s="188">
         <v>92804</v>
       </c>
       <c r="H78" s="187" t="s">
         <v>1858</v>
       </c>
       <c r="I78" s="188">
         <v>92</v>
       </c>
       <c r="J78" s="175" t="s">
         <v>1859</v>
       </c>
     </row>
-    <row r="79" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A79" s="200">
         <v>77</v>
       </c>
       <c r="B79" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C79" s="195" t="s">
         <v>1860</v>
       </c>
       <c r="D79" s="195" t="s">
         <v>1861</v>
       </c>
       <c r="E79" s="187" t="s">
         <v>1857</v>
       </c>
       <c r="F79" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G79" s="188">
         <v>92805</v>
       </c>
       <c r="H79" s="187" t="s">
         <v>1862</v>
       </c>
       <c r="I79" s="188">
         <v>90</v>
       </c>
       <c r="J79" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="80" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A80" s="200">
         <v>78</v>
       </c>
       <c r="B80" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C80" s="195" t="s">
         <v>1863</v>
       </c>
       <c r="D80" s="195" t="s">
         <v>1864</v>
       </c>
       <c r="E80" s="187" t="s">
         <v>1850</v>
       </c>
       <c r="F80" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G80" s="188">
         <v>92869</v>
       </c>
       <c r="H80" s="187" t="s">
         <v>1865</v>
       </c>
       <c r="I80" s="188">
         <v>12</v>
       </c>
       <c r="J80" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="81" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A81" s="200">
         <v>79</v>
       </c>
       <c r="B81" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C81" s="195" t="s">
         <v>1866</v>
       </c>
       <c r="D81" s="195" t="s">
         <v>1867</v>
       </c>
       <c r="E81" s="187" t="s">
         <v>1850</v>
       </c>
       <c r="F81" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G81" s="188">
         <v>92868</v>
       </c>
       <c r="H81" s="187" t="s">
         <v>1868</v>
       </c>
       <c r="I81" s="188">
         <v>18</v>
       </c>
       <c r="J81" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="82" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A82" s="202">
         <v>80</v>
       </c>
       <c r="B82" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C82" s="195" t="s">
         <v>1869</v>
       </c>
       <c r="D82" s="195" t="s">
         <v>1870</v>
       </c>
       <c r="E82" s="187" t="s">
         <v>1871</v>
       </c>
       <c r="F82" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G82" s="188">
         <v>92627</v>
       </c>
       <c r="H82" s="187" t="s">
         <v>1872</v>
       </c>
       <c r="I82" s="188">
         <v>109</v>
       </c>
       <c r="J82" s="175" t="s">
         <v>1859</v>
       </c>
     </row>
-    <row r="83" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A83" s="180">
         <v>81</v>
       </c>
       <c r="B83" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C83" s="195" t="s">
         <v>1873</v>
       </c>
       <c r="D83" s="195" t="s">
         <v>1874</v>
       </c>
       <c r="E83" s="187" t="s">
         <v>1875</v>
       </c>
       <c r="F83" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G83" s="188">
         <v>92647</v>
       </c>
       <c r="H83" s="187" t="s">
         <v>1876</v>
       </c>
       <c r="I83" s="188">
         <v>49</v>
       </c>
       <c r="J83" s="175" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="84" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A84" s="180">
         <v>82</v>
       </c>
       <c r="B84" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C84" s="195" t="s">
         <v>1878</v>
       </c>
       <c r="D84" s="195" t="s">
         <v>1879</v>
       </c>
       <c r="E84" s="187" t="s">
         <v>1880</v>
       </c>
       <c r="F84" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G84" s="188">
         <v>90623</v>
       </c>
       <c r="H84" s="187" t="s">
         <v>1881</v>
       </c>
       <c r="I84" s="188">
         <v>23</v>
       </c>
       <c r="J84" s="175" t="s">
         <v>1859</v>
       </c>
     </row>
-    <row r="85" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A85" s="180">
         <v>83</v>
       </c>
       <c r="B85" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C85" s="195" t="s">
         <v>1882</v>
       </c>
       <c r="D85" s="195" t="s">
         <v>1883</v>
       </c>
       <c r="E85" s="187" t="s">
         <v>1884</v>
       </c>
       <c r="F85" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G85" s="188">
         <v>92651</v>
       </c>
       <c r="H85" s="187" t="s">
         <v>1885</v>
       </c>
       <c r="I85" s="188">
         <v>28</v>
       </c>
       <c r="J85" s="175" t="s">
         <v>1859</v>
       </c>
     </row>
-    <row r="86" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A86" s="200">
         <v>84</v>
       </c>
       <c r="B86" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C86" s="195" t="s">
         <v>1886</v>
       </c>
       <c r="D86" s="195" t="s">
         <v>1887</v>
       </c>
       <c r="E86" s="187" t="s">
         <v>1888</v>
       </c>
       <c r="F86" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G86" s="188">
         <v>92705</v>
       </c>
       <c r="H86" s="187" t="s">
         <v>1889</v>
       </c>
       <c r="I86" s="188">
         <v>28</v>
       </c>
       <c r="J86" s="175" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="87" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A87" s="200">
         <v>85</v>
       </c>
       <c r="B87" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C87" s="195" t="s">
         <v>1890</v>
       </c>
       <c r="D87" s="195" t="s">
         <v>1891</v>
       </c>
       <c r="E87" s="187" t="s">
         <v>1888</v>
       </c>
       <c r="F87" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G87" s="188">
         <v>92707</v>
       </c>
       <c r="H87" s="187" t="s">
         <v>1892</v>
       </c>
       <c r="I87" s="188">
         <v>40</v>
       </c>
       <c r="J87" s="175" t="s">
         <v>1787</v>
       </c>
     </row>
-    <row r="88" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A88" s="200">
         <v>86</v>
       </c>
       <c r="B88" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C88" s="195" t="s">
         <v>1893</v>
       </c>
       <c r="D88" s="195" t="s">
         <v>1894</v>
       </c>
       <c r="E88" s="187" t="s">
         <v>1850</v>
       </c>
       <c r="F88" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G88" s="188">
         <v>92668</v>
       </c>
       <c r="H88" s="187" t="s">
         <v>1895</v>
       </c>
       <c r="I88" s="188">
         <v>36</v>
       </c>
       <c r="J88" s="175" t="s">
         <v>1859</v>
       </c>
     </row>
-    <row r="89" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A89" s="200">
         <v>87</v>
       </c>
       <c r="B89" s="195" t="s">
         <v>1850</v>
       </c>
       <c r="C89" s="195" t="s">
         <v>1896</v>
       </c>
       <c r="D89" s="195" t="s">
         <v>1897</v>
       </c>
       <c r="E89" s="187" t="s">
         <v>1850</v>
       </c>
       <c r="F89" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G89" s="188">
         <v>92868</v>
       </c>
       <c r="H89" s="187" t="s">
         <v>1898</v>
       </c>
       <c r="I89" s="188">
         <v>48</v>
       </c>
       <c r="J89" s="175" t="s">
         <v>1859</v>
       </c>
     </row>
-    <row r="90" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A90" s="200">
         <v>88</v>
       </c>
       <c r="B90" s="195" t="s">
         <v>1899</v>
       </c>
       <c r="C90" s="195" t="s">
         <v>1900</v>
       </c>
       <c r="D90" s="195" t="s">
         <v>1901</v>
       </c>
       <c r="E90" s="187" t="s">
         <v>1902</v>
       </c>
       <c r="F90" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G90" s="188">
         <v>95678</v>
       </c>
       <c r="H90" s="187" t="s">
         <v>1903</v>
       </c>
       <c r="I90" s="188">
         <v>16</v>
       </c>
       <c r="J90" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="91" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A91" s="202">
         <v>89</v>
       </c>
       <c r="B91" s="195" t="s">
         <v>1904</v>
       </c>
       <c r="C91" s="195" t="s">
+        <v>2184</v>
+      </c>
+      <c r="D91" s="195" t="s">
         <v>2185</v>
-      </c>
-[...1 lines deleted...]
-        <v>2186</v>
       </c>
       <c r="E91" s="187" t="s">
         <v>1917</v>
       </c>
       <c r="F91" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G91" s="188">
         <v>92201</v>
       </c>
       <c r="H91" s="187" t="s">
-        <v>2187</v>
+        <v>2186</v>
       </c>
       <c r="I91" s="188">
         <v>80</v>
       </c>
       <c r="J91" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="92" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A92" s="180">
         <v>90</v>
       </c>
       <c r="B92" s="195" t="s">
         <v>1904</v>
       </c>
       <c r="C92" s="195" t="s">
         <v>1905</v>
       </c>
       <c r="D92" s="195" t="s">
         <v>1906</v>
       </c>
       <c r="E92" s="187" t="s">
         <v>1907</v>
       </c>
       <c r="F92" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G92" s="188">
         <v>92879</v>
       </c>
       <c r="H92" s="187" t="s">
         <v>1908</v>
       </c>
       <c r="I92" s="188">
         <v>37</v>
       </c>
       <c r="J92" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="93" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A93" s="180">
         <v>91</v>
       </c>
       <c r="B93" s="195" t="s">
         <v>1904</v>
       </c>
       <c r="C93" s="195" t="s">
         <v>1909</v>
       </c>
       <c r="D93" s="195" t="s">
         <v>1910</v>
       </c>
       <c r="E93" s="187" t="s">
         <v>1904</v>
       </c>
       <c r="F93" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G93" s="188">
         <v>92506</v>
       </c>
       <c r="H93" s="187" t="s">
         <v>1911</v>
       </c>
       <c r="I93" s="188">
         <v>62</v>
       </c>
       <c r="J93" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="94" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A94" s="180">
         <v>92</v>
       </c>
       <c r="B94" s="195" t="s">
         <v>1904</v>
       </c>
       <c r="C94" s="195" t="s">
         <v>1912</v>
       </c>
       <c r="D94" s="195" t="s">
         <v>1913</v>
       </c>
       <c r="E94" s="187" t="s">
         <v>1904</v>
       </c>
       <c r="F94" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G94" s="188">
         <v>92503</v>
       </c>
       <c r="H94" s="187" t="s">
         <v>1914</v>
       </c>
       <c r="I94" s="188">
         <v>77</v>
       </c>
       <c r="J94" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="95" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A95" s="200">
         <v>93</v>
       </c>
       <c r="B95" s="195" t="s">
         <v>1904</v>
       </c>
       <c r="C95" s="195" t="s">
         <v>1915</v>
       </c>
       <c r="D95" s="195" t="s">
         <v>1916</v>
       </c>
       <c r="E95" s="187" t="s">
         <v>1917</v>
       </c>
       <c r="F95" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G95" s="188">
         <v>92201</v>
       </c>
       <c r="H95" s="187" t="s">
         <v>1918</v>
       </c>
       <c r="I95" s="188">
         <v>16</v>
       </c>
       <c r="J95" s="175" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="96" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A96" s="200">
         <v>94</v>
       </c>
       <c r="B96" s="195" t="s">
         <v>1919</v>
       </c>
       <c r="C96" s="195" t="s">
         <v>1679</v>
       </c>
       <c r="D96" s="195" t="s">
         <v>1920</v>
       </c>
       <c r="E96" s="187" t="s">
         <v>1921</v>
       </c>
       <c r="F96" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G96" s="188">
         <v>95608</v>
       </c>
       <c r="H96" s="187" t="s">
         <v>1922</v>
       </c>
       <c r="I96" s="188">
         <v>16</v>
       </c>
       <c r="J96" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="97" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A97" s="200">
         <v>95</v>
       </c>
       <c r="B97" s="195" t="s">
         <v>1919</v>
       </c>
       <c r="C97" s="195" t="s">
         <v>1679</v>
       </c>
       <c r="D97" s="195" t="s">
         <v>1923</v>
       </c>
       <c r="E97" s="187" t="s">
         <v>1919</v>
       </c>
       <c r="F97" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G97" s="188">
         <v>95817</v>
       </c>
       <c r="H97" s="187" t="s">
         <v>1924</v>
       </c>
       <c r="I97" s="188">
         <v>16</v>
       </c>
       <c r="J97" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="98" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A98" s="200">
         <v>96</v>
       </c>
       <c r="B98" s="195" t="s">
         <v>1919</v>
       </c>
       <c r="C98" s="195" t="s">
         <v>1925</v>
       </c>
       <c r="D98" s="195" t="s">
         <v>1926</v>
       </c>
       <c r="E98" s="187" t="s">
         <v>1919</v>
       </c>
       <c r="F98" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G98" s="188">
         <v>95841</v>
       </c>
       <c r="H98" s="187" t="s">
         <v>1927</v>
       </c>
       <c r="I98" s="188">
         <v>125</v>
       </c>
       <c r="J98" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="99" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="99" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A99" s="200">
         <v>97</v>
       </c>
       <c r="B99" s="195" t="s">
         <v>1919</v>
       </c>
       <c r="C99" s="195" t="s">
         <v>1928</v>
       </c>
       <c r="D99" s="195" t="s">
         <v>1929</v>
       </c>
       <c r="E99" s="187" t="s">
         <v>1919</v>
       </c>
       <c r="F99" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G99" s="188">
         <v>95841</v>
       </c>
       <c r="H99" s="187" t="s">
         <v>1930</v>
       </c>
       <c r="I99" s="188">
         <v>16</v>
       </c>
       <c r="J99" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="100" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="100" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A100" s="202">
         <v>98</v>
       </c>
       <c r="B100" s="195" t="s">
         <v>1919</v>
       </c>
       <c r="C100" s="195" t="s">
         <v>1931</v>
       </c>
       <c r="D100" s="195" t="s">
         <v>1932</v>
       </c>
       <c r="E100" s="187" t="s">
         <v>1919</v>
       </c>
       <c r="F100" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G100" s="188">
         <v>95815</v>
       </c>
       <c r="H100" s="187" t="s">
         <v>1933</v>
       </c>
       <c r="I100" s="188">
         <v>117</v>
       </c>
       <c r="J100" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="101" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="101" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A101" s="180">
         <v>99</v>
       </c>
       <c r="B101" s="195" t="s">
         <v>1919</v>
       </c>
       <c r="C101" s="195" t="s">
         <v>1934</v>
       </c>
       <c r="D101" s="195" t="s">
         <v>1935</v>
       </c>
       <c r="E101" s="187" t="s">
         <v>1919</v>
       </c>
       <c r="F101" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G101" s="188">
         <v>95817</v>
       </c>
       <c r="H101" s="187" t="s">
         <v>1936</v>
       </c>
       <c r="I101" s="188">
         <v>50</v>
       </c>
       <c r="J101" s="175" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="102" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A102" s="180">
         <v>100</v>
       </c>
       <c r="B102" s="195" t="s">
         <v>1919</v>
       </c>
       <c r="C102" s="195" t="s">
         <v>1937</v>
       </c>
       <c r="D102" s="195" t="s">
         <v>1938</v>
       </c>
       <c r="E102" s="187" t="s">
         <v>1939</v>
       </c>
       <c r="F102" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G102" s="188">
         <v>95655</v>
       </c>
       <c r="H102" s="187" t="s">
         <v>1940</v>
       </c>
       <c r="I102" s="188">
         <v>10</v>
       </c>
       <c r="J102" s="175" t="s">
         <v>1667</v>
       </c>
     </row>
-    <row r="103" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="103" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A103" s="180">
         <v>101</v>
       </c>
       <c r="B103" s="194" t="s">
         <v>1919</v>
       </c>
       <c r="C103" s="195" t="s">
         <v>1941</v>
       </c>
       <c r="D103" s="195" t="s">
         <v>1942</v>
       </c>
       <c r="E103" s="187" t="s">
         <v>1919</v>
       </c>
       <c r="F103" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G103" s="188">
         <v>95823</v>
       </c>
       <c r="H103" s="187" t="s">
         <v>1943</v>
       </c>
       <c r="I103" s="188">
         <v>120</v>
       </c>
       <c r="J103" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="104" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="104" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A104" s="200">
         <v>102</v>
       </c>
       <c r="B104" s="194" t="s">
         <v>1919</v>
       </c>
       <c r="C104" s="195" t="s">
         <v>1944</v>
       </c>
       <c r="D104" s="195" t="s">
         <v>1945</v>
       </c>
       <c r="E104" s="187" t="s">
         <v>1919</v>
       </c>
       <c r="F104" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G104" s="188">
         <v>95826</v>
       </c>
       <c r="H104" s="187" t="s">
         <v>1946</v>
       </c>
       <c r="I104" s="188">
         <v>69</v>
       </c>
       <c r="J104" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="105" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="105" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A105" s="200">
         <v>103</v>
       </c>
       <c r="B105" s="195" t="s">
         <v>1947</v>
       </c>
       <c r="C105" s="195" t="s">
         <v>1948</v>
       </c>
       <c r="D105" s="195" t="s">
         <v>1949</v>
       </c>
       <c r="E105" s="187" t="s">
         <v>1950</v>
       </c>
       <c r="F105" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G105" s="188">
         <v>92324</v>
       </c>
       <c r="H105" s="187" t="s">
         <v>1951</v>
       </c>
       <c r="I105" s="188">
         <v>90</v>
       </c>
       <c r="J105" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="106" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="106" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A106" s="200">
         <v>104</v>
       </c>
       <c r="B106" s="195" t="s">
         <v>1947</v>
       </c>
       <c r="C106" s="195" t="s">
         <v>1952</v>
       </c>
       <c r="D106" s="195" t="s">
         <v>1953</v>
       </c>
       <c r="E106" s="187" t="s">
         <v>1954</v>
       </c>
       <c r="F106" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G106" s="188">
         <v>91710</v>
       </c>
       <c r="H106" s="187" t="s">
         <v>1955</v>
       </c>
       <c r="I106" s="188">
         <v>106</v>
       </c>
       <c r="J106" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="107" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="107" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A107" s="200">
         <v>105</v>
       </c>
       <c r="B107" s="195" t="s">
         <v>1947</v>
       </c>
       <c r="C107" s="195" t="s">
         <v>1956</v>
       </c>
       <c r="D107" s="195" t="s">
         <v>1957</v>
       </c>
       <c r="E107" s="187" t="s">
         <v>1947</v>
       </c>
       <c r="F107" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G107" s="188">
         <v>92411</v>
       </c>
       <c r="H107" s="187" t="s">
         <v>1958</v>
       </c>
       <c r="I107" s="188">
         <v>37</v>
       </c>
       <c r="J107" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="108" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="108" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A108" s="200">
         <v>106</v>
       </c>
       <c r="B108" s="195" t="s">
         <v>1947</v>
       </c>
       <c r="C108" s="195" t="s">
         <v>1959</v>
       </c>
       <c r="D108" s="195" t="s">
         <v>1960</v>
       </c>
       <c r="E108" s="187" t="s">
         <v>1961</v>
       </c>
       <c r="F108" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G108" s="188">
         <v>92357</v>
       </c>
       <c r="H108" s="187" t="s">
         <v>1962</v>
       </c>
       <c r="I108" s="188">
         <v>30</v>
       </c>
       <c r="J108" s="175" t="s">
         <v>1667</v>
       </c>
     </row>
-    <row r="109" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="109" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A109" s="202">
         <v>107</v>
       </c>
       <c r="B109" s="195" t="s">
         <v>1947</v>
       </c>
       <c r="C109" s="195" t="s">
         <v>1963</v>
       </c>
       <c r="D109" s="195" t="s">
         <v>1964</v>
       </c>
       <c r="E109" s="187" t="s">
         <v>1965</v>
       </c>
       <c r="F109" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G109" s="188">
         <v>92373</v>
       </c>
       <c r="H109" s="187" t="s">
         <v>1966</v>
       </c>
       <c r="I109" s="188">
         <v>89</v>
       </c>
       <c r="J109" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="110" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="110" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A110" s="180">
         <v>108</v>
       </c>
       <c r="B110" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C110" s="196" t="s">
-        <v>2203</v>
+        <v>2202</v>
       </c>
       <c r="D110" s="196" t="s">
         <v>1968</v>
       </c>
       <c r="E110" s="176" t="s">
         <v>1967</v>
       </c>
       <c r="F110" s="179" t="s">
         <v>1612</v>
       </c>
       <c r="G110" s="179">
         <v>92120</v>
       </c>
       <c r="H110" s="176" t="s">
         <v>1969</v>
       </c>
       <c r="I110" s="179">
         <v>30</v>
       </c>
       <c r="J110" s="182" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="111" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="111" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A111" s="180">
         <v>109</v>
       </c>
       <c r="B111" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C111" s="195" t="s">
         <v>1970</v>
       </c>
       <c r="D111" s="195" t="s">
         <v>1971</v>
       </c>
       <c r="E111" s="187" t="s">
         <v>1972</v>
       </c>
       <c r="F111" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G111" s="188">
         <v>91942</v>
       </c>
       <c r="H111" s="187" t="s">
         <v>1973</v>
       </c>
       <c r="I111" s="188">
         <v>66</v>
       </c>
       <c r="J111" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="112" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="112" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A112" s="180">
         <v>110</v>
       </c>
       <c r="B112" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C112" s="195" t="s">
         <v>1974</v>
       </c>
-      <c r="D112" s="209" t="s">
+      <c r="D112" s="225" t="s">
         <v>1975</v>
       </c>
-      <c r="E112" s="210" t="s">
+      <c r="E112" s="226" t="s">
         <v>1967</v>
       </c>
-      <c r="F112" s="211" t="s">
+      <c r="F112" s="227" t="s">
         <v>1612</v>
       </c>
-      <c r="G112" s="211">
+      <c r="G112" s="227">
         <v>92128</v>
       </c>
       <c r="H112" s="187" t="s">
         <v>1976</v>
       </c>
       <c r="I112" s="188">
         <v>81</v>
       </c>
       <c r="J112" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="113" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="113" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A113" s="200">
         <v>111</v>
       </c>
       <c r="B113" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C113" s="195" t="s">
         <v>1977</v>
       </c>
-      <c r="D113" s="209"/>
-[...2 lines deleted...]
-      <c r="G113" s="211"/>
+      <c r="D113" s="225"/>
+      <c r="E113" s="226"/>
+      <c r="F113" s="227"/>
+      <c r="G113" s="227"/>
       <c r="H113" s="187" t="s">
         <v>1976</v>
       </c>
       <c r="I113" s="188">
         <v>20</v>
       </c>
       <c r="J113" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="114" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="114" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A114" s="200">
         <v>112</v>
       </c>
       <c r="B114" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C114" s="195" t="s">
+        <v>2195</v>
+      </c>
+      <c r="D114" s="195" t="s">
         <v>2196</v>
       </c>
-      <c r="D114" s="195" t="s">
+      <c r="E114" s="187" t="s">
         <v>2197</v>
-      </c>
-[...1 lines deleted...]
-        <v>2198</v>
       </c>
       <c r="F114" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G114" s="188">
         <v>92056</v>
       </c>
       <c r="H114" s="187" t="s">
-        <v>2199</v>
+        <v>2198</v>
       </c>
       <c r="I114" s="188">
         <v>16</v>
       </c>
       <c r="J114" s="175" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="115" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="115" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A115" s="200">
         <v>113</v>
       </c>
       <c r="B115" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C115" s="201" t="s">
         <v>1978</v>
       </c>
       <c r="D115" s="201" t="s">
         <v>1979</v>
       </c>
       <c r="E115" s="184" t="s">
         <v>1967</v>
       </c>
       <c r="F115" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G115" s="188">
         <v>92134</v>
       </c>
       <c r="H115" s="184" t="s">
         <v>1980</v>
       </c>
       <c r="I115" s="188">
         <v>30</v>
       </c>
       <c r="J115" s="185" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="116" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="116" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A116" s="200">
         <v>114</v>
       </c>
       <c r="B116" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C116" s="195" t="s">
         <v>1981</v>
       </c>
       <c r="D116" s="201" t="s">
         <v>1982</v>
       </c>
       <c r="E116" s="184" t="s">
         <v>1983</v>
       </c>
       <c r="F116" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G116" s="188">
         <v>91911</v>
       </c>
       <c r="H116" s="184" t="s">
         <v>1984</v>
       </c>
       <c r="I116" s="188">
         <v>64</v>
       </c>
       <c r="J116" s="185" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="117" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="117" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A117" s="200">
         <v>115</v>
       </c>
       <c r="B117" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C117" s="195" t="s">
         <v>1985</v>
       </c>
       <c r="D117" s="195" t="s">
         <v>1986</v>
       </c>
       <c r="E117" s="184" t="s">
         <v>1987</v>
       </c>
       <c r="F117" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G117" s="188">
         <v>91950</v>
       </c>
       <c r="H117" s="184" t="s">
         <v>1988</v>
       </c>
       <c r="I117" s="188">
         <v>39</v>
       </c>
       <c r="J117" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="118" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="118" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A118" s="202">
         <v>116</v>
       </c>
       <c r="B118" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C118" s="195" t="s">
         <v>1989</v>
       </c>
       <c r="D118" s="195" t="s">
         <v>1990</v>
       </c>
       <c r="E118" s="187" t="s">
         <v>1967</v>
       </c>
       <c r="F118" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G118" s="188">
         <v>92123</v>
       </c>
       <c r="H118" s="187" t="s">
         <v>1991</v>
       </c>
       <c r="I118" s="188">
         <v>24</v>
       </c>
       <c r="J118" s="175" t="s">
         <v>1992</v>
       </c>
     </row>
-    <row r="119" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="119" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A119" s="180">
         <v>117</v>
       </c>
       <c r="B119" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C119" s="195" t="s">
         <v>1993</v>
       </c>
       <c r="D119" s="195" t="s">
         <v>1994</v>
       </c>
       <c r="E119" s="187" t="s">
         <v>1967</v>
       </c>
       <c r="F119" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G119" s="188">
         <v>92110</v>
       </c>
       <c r="H119" s="187" t="s">
         <v>1995</v>
       </c>
       <c r="I119" s="188">
         <v>60</v>
       </c>
       <c r="J119" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="120" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="120" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A120" s="180">
         <v>118</v>
       </c>
       <c r="B120" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C120" s="195" t="s">
         <v>1996</v>
       </c>
       <c r="D120" s="195" t="s">
         <v>1997</v>
       </c>
       <c r="E120" s="187" t="s">
         <v>1967</v>
       </c>
       <c r="F120" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G120" s="188">
         <v>92103</v>
       </c>
       <c r="H120" s="187" t="s">
         <v>1998</v>
       </c>
       <c r="I120" s="188">
         <v>36</v>
       </c>
       <c r="J120" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="121" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="121" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A121" s="180">
         <v>119</v>
       </c>
       <c r="B121" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C121" s="195" t="s">
         <v>1999</v>
       </c>
       <c r="D121" s="195" t="s">
         <v>2000</v>
       </c>
       <c r="E121" s="187" t="s">
         <v>1972</v>
       </c>
       <c r="F121" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G121" s="188">
         <v>91942</v>
       </c>
       <c r="H121" s="187" t="s">
         <v>2001</v>
       </c>
       <c r="I121" s="188">
         <v>46</v>
       </c>
       <c r="J121" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="122" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="122" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A122" s="200">
         <v>120</v>
       </c>
       <c r="B122" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C122" s="196" t="s">
         <v>2002</v>
       </c>
       <c r="D122" s="196" t="s">
         <v>2003</v>
       </c>
       <c r="E122" s="176" t="s">
         <v>1967</v>
       </c>
       <c r="F122" s="179" t="s">
         <v>1612</v>
       </c>
       <c r="G122" s="179">
         <v>92123</v>
       </c>
       <c r="H122" s="176" t="s">
         <v>2004</v>
       </c>
       <c r="I122" s="179">
         <v>22</v>
       </c>
       <c r="J122" s="182" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="123" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="123" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A123" s="200">
         <v>121</v>
       </c>
       <c r="B123" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C123" s="195" t="s">
         <v>2005</v>
       </c>
       <c r="D123" s="195" t="s">
         <v>2003</v>
       </c>
       <c r="E123" s="187" t="s">
         <v>1967</v>
       </c>
       <c r="F123" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G123" s="188">
         <v>92123</v>
       </c>
       <c r="H123" s="187" t="s">
         <v>2004</v>
       </c>
       <c r="I123" s="188">
         <v>138</v>
       </c>
       <c r="J123" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="124" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="124" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A124" s="200">
         <v>122</v>
       </c>
       <c r="B124" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C124" s="195" t="s">
         <v>2007</v>
       </c>
       <c r="D124" s="195" t="s">
         <v>2006</v>
       </c>
       <c r="E124" s="187" t="s">
         <v>1967</v>
       </c>
       <c r="F124" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G124" s="188">
         <v>92103</v>
       </c>
       <c r="H124" s="187" t="s">
         <v>2008</v>
       </c>
       <c r="I124" s="188">
         <v>18</v>
       </c>
       <c r="J124" s="175" t="s">
         <v>1992</v>
       </c>
     </row>
-    <row r="125" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="125" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A125" s="200">
         <v>123</v>
       </c>
       <c r="B125" s="196" t="s">
         <v>1967</v>
       </c>
       <c r="C125" s="195" t="s">
         <v>2009</v>
       </c>
       <c r="D125" s="195" t="s">
         <v>2010</v>
       </c>
       <c r="E125" s="187" t="s">
         <v>1967</v>
       </c>
       <c r="F125" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G125" s="188">
         <v>92161</v>
       </c>
       <c r="H125" s="187" t="s">
         <v>2011</v>
       </c>
       <c r="I125" s="188">
         <v>38</v>
       </c>
       <c r="J125" s="175" t="s">
         <v>1992</v>
       </c>
     </row>
-    <row r="126" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="126" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A126" s="200">
         <v>124</v>
       </c>
       <c r="B126" s="196" t="s">
         <v>2012</v>
       </c>
       <c r="C126" s="195" t="s">
         <v>2013</v>
       </c>
       <c r="D126" s="195" t="s">
         <v>2014</v>
       </c>
       <c r="E126" s="187" t="s">
         <v>2012</v>
       </c>
       <c r="F126" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G126" s="188">
         <v>94115</v>
       </c>
       <c r="H126" s="187" t="s">
         <v>2015</v>
       </c>
       <c r="I126" s="188">
         <v>16</v>
       </c>
       <c r="J126" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="127" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="127" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A127" s="202">
         <v>125</v>
       </c>
       <c r="B127" s="196" t="s">
         <v>2012</v>
       </c>
       <c r="C127" s="195" t="s">
         <v>2016</v>
       </c>
       <c r="D127" s="195" t="s">
         <v>2017</v>
       </c>
       <c r="E127" s="187" t="s">
         <v>2012</v>
       </c>
       <c r="F127" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G127" s="188">
         <v>94117</v>
       </c>
       <c r="H127" s="187" t="s">
         <v>2018</v>
       </c>
       <c r="I127" s="188">
         <v>35</v>
       </c>
       <c r="J127" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="128" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="128" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A128" s="180">
         <v>126</v>
       </c>
       <c r="B128" s="196" t="s">
         <v>2012</v>
       </c>
       <c r="C128" s="195" t="s">
         <v>2019</v>
       </c>
       <c r="D128" s="195" t="s">
         <v>2020</v>
       </c>
       <c r="E128" s="187" t="s">
         <v>2012</v>
       </c>
       <c r="F128" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G128" s="188">
         <v>94112</v>
       </c>
       <c r="H128" s="187" t="s">
         <v>2021</v>
       </c>
       <c r="I128" s="188">
         <v>12</v>
       </c>
       <c r="J128" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="129" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="129" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A129" s="180">
         <v>127</v>
       </c>
       <c r="B129" s="196" t="s">
         <v>2012</v>
       </c>
       <c r="C129" s="196" t="s">
         <v>2022</v>
       </c>
       <c r="D129" s="196" t="s">
         <v>2023</v>
       </c>
       <c r="E129" s="176" t="s">
         <v>2012</v>
       </c>
       <c r="F129" s="179" t="s">
         <v>1612</v>
       </c>
       <c r="G129" s="179">
         <v>94143</v>
       </c>
       <c r="H129" s="176" t="s">
         <v>2024</v>
       </c>
       <c r="I129" s="179">
         <v>30</v>
       </c>
       <c r="J129" s="182" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="130" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="130" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A130" s="180">
         <v>128</v>
       </c>
       <c r="B130" s="196" t="s">
         <v>2012</v>
       </c>
       <c r="C130" s="195" t="s">
         <v>2025</v>
       </c>
       <c r="D130" s="195" t="s">
         <v>2026</v>
       </c>
       <c r="E130" s="187" t="s">
         <v>2012</v>
       </c>
       <c r="F130" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G130" s="188">
         <v>94110</v>
       </c>
       <c r="H130" s="187" t="s">
         <v>2027</v>
       </c>
       <c r="I130" s="188">
         <v>66</v>
       </c>
       <c r="J130" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="131" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="131" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A131" s="200">
         <v>129</v>
       </c>
       <c r="B131" s="196" t="s">
         <v>2012</v>
       </c>
       <c r="C131" s="195" t="s">
         <v>2028</v>
       </c>
       <c r="D131" s="195" t="s">
         <v>2029</v>
       </c>
       <c r="E131" s="187" t="s">
         <v>2012</v>
       </c>
       <c r="F131" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G131" s="188">
         <v>94121</v>
       </c>
       <c r="H131" s="187" t="s">
         <v>2030</v>
       </c>
       <c r="I131" s="188">
         <v>12</v>
       </c>
       <c r="J131" s="175" t="s">
         <v>1667</v>
       </c>
     </row>
-    <row r="132" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="132" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A132" s="200">
         <v>130</v>
       </c>
       <c r="B132" s="196" t="s">
         <v>2012</v>
       </c>
       <c r="C132" s="195" t="s">
         <v>2031</v>
       </c>
       <c r="D132" s="195" t="s">
         <v>2032</v>
       </c>
       <c r="E132" s="187" t="s">
         <v>2012</v>
       </c>
       <c r="F132" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G132" s="188">
         <v>94109</v>
       </c>
       <c r="H132" s="187" t="s">
         <v>2033</v>
       </c>
       <c r="I132" s="188">
         <v>24</v>
       </c>
       <c r="J132" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="133" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="133" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A133" s="200">
         <v>131</v>
       </c>
       <c r="B133" s="195" t="s">
-        <v>2205</v>
+        <v>2204</v>
       </c>
       <c r="C133" s="195" t="s">
         <v>2034</v>
       </c>
       <c r="D133" s="195" t="s">
         <v>2035</v>
       </c>
       <c r="E133" s="187" t="s">
         <v>2036</v>
       </c>
       <c r="F133" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G133" s="188">
         <v>95204</v>
       </c>
       <c r="H133" s="187" t="s">
         <v>2037</v>
       </c>
       <c r="I133" s="188">
         <v>35</v>
       </c>
       <c r="J133" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="134" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="134" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A134" s="200">
         <v>132</v>
       </c>
       <c r="B134" s="195" t="s">
-        <v>2205</v>
+        <v>2204</v>
       </c>
       <c r="C134" s="195" t="s">
         <v>2038</v>
       </c>
       <c r="D134" s="195" t="s">
         <v>2039</v>
       </c>
       <c r="E134" s="187" t="s">
         <v>2036</v>
       </c>
       <c r="F134" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G134" s="188">
         <v>95202</v>
       </c>
       <c r="H134" s="187" t="s">
         <v>2040</v>
       </c>
       <c r="I134" s="188">
         <v>16</v>
       </c>
       <c r="J134" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="135" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="135" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A135" s="200">
         <v>133</v>
       </c>
       <c r="B135" s="195" t="s">
         <v>2041</v>
       </c>
       <c r="C135" s="195" t="s">
         <v>2042</v>
       </c>
       <c r="D135" s="195" t="s">
         <v>2043</v>
       </c>
       <c r="E135" s="187" t="s">
         <v>2041</v>
       </c>
       <c r="F135" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G135" s="188">
         <v>93401</v>
       </c>
       <c r="H135" s="187" t="s">
         <v>2044</v>
       </c>
       <c r="I135" s="188">
         <v>16</v>
       </c>
       <c r="J135" s="175" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="136" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="136" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A136" s="202">
         <v>134</v>
       </c>
       <c r="B136" s="195" t="s">
         <v>2045</v>
       </c>
       <c r="C136" s="199" t="s">
+        <v>2208</v>
+      </c>
+      <c r="D136" s="199" t="s">
         <v>2209</v>
-      </c>
-[...1 lines deleted...]
-        <v>2210</v>
       </c>
       <c r="E136" s="174" t="s">
         <v>2045</v>
       </c>
       <c r="F136" s="181" t="s">
         <v>1612</v>
       </c>
       <c r="G136" s="181">
         <v>94015</v>
       </c>
       <c r="H136" s="187" t="s">
-        <v>2211</v>
+        <v>2210</v>
       </c>
       <c r="I136" s="188">
         <v>20</v>
       </c>
       <c r="J136" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="137" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="137" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A137" s="180">
         <v>135</v>
       </c>
       <c r="B137" s="195" t="s">
         <v>2045</v>
       </c>
       <c r="C137" s="195" t="s">
         <v>2046</v>
       </c>
       <c r="D137" s="195" t="s">
         <v>2047</v>
       </c>
       <c r="E137" s="187" t="s">
         <v>2048</v>
       </c>
       <c r="F137" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G137" s="188">
         <v>94010</v>
       </c>
       <c r="H137" s="187" t="s">
         <v>2049</v>
       </c>
       <c r="I137" s="188">
         <v>28</v>
       </c>
       <c r="J137" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="138" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="138" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A138" s="180">
         <v>136</v>
       </c>
       <c r="B138" s="195" t="s">
         <v>2045</v>
       </c>
       <c r="C138" s="195" t="s">
         <v>2050</v>
       </c>
       <c r="D138" s="195" t="s">
         <v>2051</v>
       </c>
       <c r="E138" s="187" t="s">
         <v>2045</v>
       </c>
       <c r="F138" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G138" s="188">
         <v>94403</v>
       </c>
       <c r="H138" s="187" t="s">
         <v>2052</v>
       </c>
       <c r="I138" s="188">
         <v>34</v>
       </c>
       <c r="J138" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="139" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="139" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A139" s="180">
         <v>137</v>
       </c>
       <c r="B139" s="198" t="s">
         <v>2053</v>
       </c>
       <c r="C139" s="198" t="s">
         <v>2054</v>
       </c>
       <c r="D139" s="198" t="s">
         <v>2055</v>
       </c>
       <c r="E139" s="177" t="s">
         <v>2053</v>
       </c>
       <c r="F139" s="186" t="s">
         <v>1612</v>
       </c>
       <c r="G139" s="186">
         <v>93110</v>
       </c>
       <c r="H139" s="177" t="s">
         <v>2056</v>
       </c>
       <c r="I139" s="186">
         <v>16</v>
       </c>
       <c r="J139" s="177" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="140" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="140" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A140" s="200">
         <v>138</v>
       </c>
       <c r="B140" s="195" t="s">
         <v>2057</v>
       </c>
       <c r="C140" s="195" t="s">
         <v>1679</v>
       </c>
       <c r="D140" s="195" t="s">
         <v>2058</v>
       </c>
       <c r="E140" s="187" t="s">
         <v>2059</v>
       </c>
       <c r="F140" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G140" s="188">
         <v>95128</v>
       </c>
       <c r="H140" s="187" t="s">
         <v>2060</v>
       </c>
       <c r="I140" s="188">
         <v>16</v>
       </c>
       <c r="J140" s="175" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="141" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="141" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A141" s="200">
         <v>139</v>
       </c>
       <c r="B141" s="195" t="s">
         <v>2057</v>
       </c>
       <c r="C141" s="195" t="s">
         <v>2061</v>
       </c>
       <c r="D141" s="195" t="s">
         <v>2062</v>
       </c>
       <c r="E141" s="187" t="s">
         <v>2063</v>
       </c>
       <c r="F141" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G141" s="188">
         <v>94039</v>
       </c>
       <c r="H141" s="187" t="s">
         <v>2064</v>
       </c>
       <c r="I141" s="188">
         <v>25</v>
       </c>
       <c r="J141" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="142" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="142" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A142" s="200">
         <v>140</v>
       </c>
       <c r="B142" s="195" t="s">
         <v>2057</v>
       </c>
       <c r="C142" s="195" t="s">
         <v>2065</v>
       </c>
       <c r="D142" s="195" t="s">
         <v>2066</v>
       </c>
       <c r="E142" s="187" t="s">
         <v>2057</v>
       </c>
       <c r="F142" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G142" s="188">
         <v>95051</v>
       </c>
       <c r="H142" s="187" t="s">
         <v>2067</v>
       </c>
       <c r="I142" s="188">
         <v>24</v>
       </c>
       <c r="J142" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="143" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="143" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A143" s="200">
         <v>141</v>
       </c>
       <c r="B143" s="195" t="s">
         <v>2057</v>
       </c>
       <c r="C143" s="195" t="s">
         <v>2068</v>
       </c>
       <c r="D143" s="195" t="s">
         <v>2069</v>
       </c>
       <c r="E143" s="187" t="s">
         <v>2059</v>
       </c>
       <c r="F143" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G143" s="188">
         <v>95138</v>
       </c>
       <c r="H143" s="187" t="s">
         <v>2070</v>
       </c>
       <c r="I143" s="188">
         <v>80</v>
       </c>
       <c r="J143" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="144" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="144" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A144" s="200">
         <v>142</v>
       </c>
       <c r="B144" s="195" t="s">
         <v>2057</v>
       </c>
       <c r="C144" s="195" t="s">
         <v>2071</v>
       </c>
       <c r="D144" s="195" t="s">
-        <v>2212</v>
+        <v>2211</v>
       </c>
       <c r="E144" s="187" t="s">
         <v>2059</v>
       </c>
       <c r="F144" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G144" s="188">
         <v>95128</v>
       </c>
       <c r="H144" s="187" t="s">
         <v>2072</v>
       </c>
       <c r="I144" s="188">
         <v>50</v>
       </c>
       <c r="J144" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="145" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="145" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A145" s="202">
         <v>143</v>
       </c>
       <c r="B145" s="195" t="s">
         <v>2057</v>
       </c>
       <c r="C145" s="195" t="s">
         <v>2073</v>
       </c>
       <c r="D145" s="195" t="s">
         <v>2074</v>
       </c>
       <c r="E145" s="187" t="s">
         <v>2075</v>
       </c>
       <c r="F145" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G145" s="188">
         <v>94305</v>
       </c>
       <c r="H145" s="187" t="s">
         <v>2076</v>
       </c>
       <c r="I145" s="188">
         <v>30</v>
       </c>
       <c r="J145" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="146" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="146" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A146" s="180">
         <v>144</v>
       </c>
       <c r="B146" s="195" t="s">
         <v>2057</v>
       </c>
       <c r="C146" s="195" t="s">
         <v>2077</v>
       </c>
       <c r="D146" s="195" t="s">
         <v>2078</v>
       </c>
       <c r="E146" s="187" t="s">
         <v>2079</v>
       </c>
       <c r="F146" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G146" s="188">
         <v>94304</v>
       </c>
       <c r="H146" s="187" t="s">
         <v>2080</v>
       </c>
       <c r="I146" s="188">
         <v>60</v>
       </c>
       <c r="J146" s="175" t="s">
         <v>1667</v>
       </c>
     </row>
-    <row r="147" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="147" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A147" s="180">
         <v>145</v>
       </c>
       <c r="B147" s="195" t="s">
         <v>2081</v>
       </c>
       <c r="C147" s="195" t="s">
         <v>2082</v>
       </c>
       <c r="D147" s="195" t="s">
         <v>2083</v>
       </c>
       <c r="E147" s="187" t="s">
         <v>2081</v>
       </c>
       <c r="F147" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G147" s="188">
         <v>95062</v>
       </c>
       <c r="H147" s="187" t="s">
         <v>2084</v>
       </c>
       <c r="I147" s="188">
         <v>16</v>
       </c>
       <c r="J147" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="148" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="148" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A148" s="180">
         <v>146</v>
       </c>
       <c r="B148" s="195" t="s">
         <v>2085</v>
       </c>
       <c r="C148" s="195" t="s">
         <v>2086</v>
       </c>
       <c r="D148" s="195" t="s">
         <v>2087</v>
       </c>
       <c r="E148" s="187" t="s">
         <v>2088</v>
       </c>
       <c r="F148" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G148" s="188">
         <v>96001</v>
       </c>
       <c r="H148" s="187" t="s">
         <v>2089</v>
       </c>
       <c r="I148" s="188">
         <v>16</v>
       </c>
       <c r="J148" s="175" t="s">
         <v>1673</v>
       </c>
     </row>
-    <row r="149" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="149" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A149" s="200">
         <v>147</v>
       </c>
       <c r="B149" s="195" t="s">
         <v>2085</v>
       </c>
       <c r="C149" s="195" t="s">
         <v>2090</v>
       </c>
       <c r="D149" s="195" t="s">
         <v>2091</v>
       </c>
       <c r="E149" s="187" t="s">
         <v>2088</v>
       </c>
       <c r="F149" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G149" s="188">
         <v>96001</v>
       </c>
       <c r="H149" s="187" t="s">
         <v>2092</v>
       </c>
       <c r="I149" s="188">
         <v>20</v>
       </c>
       <c r="J149" s="175" t="s">
         <v>1877</v>
       </c>
     </row>
-    <row r="150" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="150" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A150" s="200">
         <v>148</v>
       </c>
       <c r="B150" s="195" t="s">
         <v>2093</v>
       </c>
       <c r="C150" s="195" t="s">
         <v>2094</v>
       </c>
       <c r="D150" s="195" t="s">
         <v>2095</v>
       </c>
       <c r="E150" s="187" t="s">
         <v>2096</v>
       </c>
       <c r="F150" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G150" s="188">
         <v>94590</v>
       </c>
       <c r="H150" s="187" t="s">
         <v>2097</v>
       </c>
       <c r="I150" s="188">
         <v>61</v>
       </c>
       <c r="J150" s="175" t="s">
         <v>2098</v>
       </c>
     </row>
-    <row r="151" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="151" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A151" s="200">
         <v>149</v>
       </c>
       <c r="B151" s="195" t="s">
         <v>2093</v>
       </c>
       <c r="C151" s="195" t="s">
         <v>2099</v>
       </c>
       <c r="D151" s="195" t="s">
         <v>2100</v>
       </c>
       <c r="E151" s="187" t="s">
         <v>2096</v>
       </c>
       <c r="F151" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G151" s="188">
         <v>94589</v>
       </c>
       <c r="H151" s="187" t="s">
         <v>2101</v>
       </c>
       <c r="I151" s="188">
         <v>16</v>
       </c>
       <c r="J151" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="152" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="152" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A152" s="200">
         <v>150</v>
       </c>
       <c r="B152" s="195" t="s">
         <v>2093</v>
       </c>
       <c r="C152" s="195" t="s">
         <v>2102</v>
       </c>
       <c r="D152" s="195" t="s">
         <v>2103</v>
       </c>
       <c r="E152" s="187" t="s">
         <v>2104</v>
       </c>
       <c r="F152" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G152" s="188">
         <v>94535</v>
       </c>
       <c r="H152" s="187" t="s">
         <v>2105</v>
       </c>
       <c r="I152" s="188">
         <v>9</v>
       </c>
       <c r="J152" s="175" t="s">
         <v>1667</v>
       </c>
     </row>
-    <row r="153" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="153" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A153" s="200">
         <v>151</v>
       </c>
       <c r="B153" s="195" t="s">
         <v>2093</v>
       </c>
       <c r="C153" s="195" t="s">
-        <v>2188</v>
+        <v>2187</v>
       </c>
       <c r="D153" s="195" t="s">
         <v>2095</v>
       </c>
       <c r="E153" s="187" t="s">
         <v>2096</v>
       </c>
       <c r="F153" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G153" s="188">
         <v>94590</v>
       </c>
       <c r="H153" s="187" t="s">
         <v>2097</v>
       </c>
       <c r="I153" s="188">
         <v>61</v>
       </c>
       <c r="J153" s="175" t="s">
         <v>2098</v>
       </c>
     </row>
-    <row r="154" spans="1:10" s="220" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+    <row r="154" spans="1:10" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A154" s="202">
         <v>152</v>
       </c>
       <c r="B154" s="195" t="s">
         <v>2106</v>
       </c>
       <c r="C154" s="195" t="s">
         <v>2107</v>
       </c>
       <c r="D154" s="195" t="s">
         <v>2108</v>
       </c>
       <c r="E154" s="187" t="s">
         <v>2109</v>
       </c>
       <c r="F154" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G154" s="188">
         <v>95401</v>
       </c>
       <c r="H154" s="187" t="s">
         <v>2110</v>
       </c>
       <c r="I154" s="188">
         <v>30</v>
       </c>
       <c r="J154" s="175" t="s">
         <v>1619</v>
       </c>
     </row>
-    <row r="155" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="155" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A155" s="180">
         <v>153</v>
       </c>
       <c r="B155" s="195" t="s">
         <v>2106</v>
       </c>
       <c r="C155" s="195" t="s">
         <v>2111</v>
       </c>
       <c r="D155" s="195" t="s">
         <v>2112</v>
       </c>
       <c r="E155" s="187" t="s">
         <v>2109</v>
       </c>
       <c r="F155" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G155" s="188">
         <v>95409</v>
       </c>
       <c r="H155" s="187" t="s">
         <v>2113</v>
       </c>
       <c r="I155" s="188">
         <v>16</v>
       </c>
       <c r="J155" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="156" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="156" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A156" s="180">
         <v>154</v>
       </c>
       <c r="B156" s="199" t="s">
         <v>2114</v>
       </c>
       <c r="C156" s="199" t="s">
         <v>2115</v>
       </c>
       <c r="D156" s="199" t="s">
         <v>2116</v>
       </c>
       <c r="E156" s="174" t="s">
         <v>2117</v>
       </c>
       <c r="F156" s="181" t="s">
         <v>1612</v>
       </c>
       <c r="G156" s="181">
         <v>95355</v>
       </c>
       <c r="H156" s="174" t="s">
         <v>2118</v>
       </c>
       <c r="I156" s="181">
         <v>67</v>
       </c>
       <c r="J156" s="174" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="157" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="157" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A157" s="180">
         <v>155</v>
       </c>
       <c r="B157" s="195" t="s">
         <v>2114</v>
       </c>
       <c r="C157" s="195" t="s">
         <v>2119</v>
       </c>
       <c r="D157" s="195" t="s">
         <v>2120</v>
       </c>
       <c r="E157" s="187" t="s">
         <v>2121</v>
       </c>
       <c r="F157" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G157" s="188">
         <v>95307</v>
       </c>
       <c r="H157" s="187" t="s">
         <v>2122</v>
       </c>
       <c r="I157" s="188">
         <v>16</v>
       </c>
       <c r="J157" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="158" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="158" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A158" s="200">
         <v>156</v>
       </c>
       <c r="B158" s="195" t="s">
         <v>2123</v>
       </c>
       <c r="C158" s="195" t="s">
         <v>2124</v>
       </c>
       <c r="D158" s="195" t="s">
         <v>2125</v>
       </c>
       <c r="E158" s="187" t="s">
         <v>2126</v>
       </c>
       <c r="F158" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G158" s="179">
         <v>95991</v>
       </c>
       <c r="H158" s="176" t="s">
         <v>2127</v>
       </c>
       <c r="I158" s="188">
         <v>16</v>
       </c>
       <c r="J158" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="159" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="159" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A159" s="200">
         <v>157</v>
       </c>
       <c r="B159" s="195" t="s">
         <v>2123</v>
       </c>
       <c r="C159" s="196" t="s">
         <v>2128</v>
       </c>
       <c r="D159" s="196" t="s">
         <v>2129</v>
       </c>
       <c r="E159" s="187" t="s">
         <v>2126</v>
       </c>
       <c r="F159" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G159" s="179">
         <v>95993</v>
       </c>
       <c r="H159" s="176" t="s">
         <v>2130</v>
       </c>
       <c r="I159" s="188">
         <v>16</v>
       </c>
       <c r="J159" s="182" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="160" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="160" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A160" s="200">
         <v>158</v>
       </c>
       <c r="B160" s="195" t="s">
         <v>2123</v>
       </c>
       <c r="C160" s="196" t="s">
         <v>2131</v>
       </c>
       <c r="D160" s="196" t="s">
         <v>2132</v>
       </c>
       <c r="E160" s="176" t="s">
         <v>2126</v>
       </c>
       <c r="F160" s="179" t="s">
         <v>1612</v>
       </c>
       <c r="G160" s="179">
         <v>95992</v>
       </c>
       <c r="H160" s="176" t="s">
         <v>2133</v>
       </c>
       <c r="I160" s="179">
         <v>16</v>
       </c>
       <c r="J160" s="182" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="161" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="161" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A161" s="200">
         <v>159</v>
       </c>
       <c r="B161" s="197" t="s">
         <v>2134</v>
       </c>
       <c r="C161" s="197" t="s">
         <v>2086</v>
       </c>
       <c r="D161" s="197" t="s">
         <v>2135</v>
       </c>
       <c r="E161" s="175" t="s">
         <v>2136</v>
       </c>
       <c r="F161" s="183" t="s">
         <v>1612</v>
       </c>
       <c r="G161" s="183">
         <v>96080</v>
       </c>
       <c r="H161" s="175" t="s">
         <v>2137</v>
       </c>
       <c r="I161" s="183">
         <v>16</v>
       </c>
       <c r="J161" s="175" t="s">
         <v>1631</v>
       </c>
     </row>
-    <row r="162" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="162" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A162" s="200">
         <v>160</v>
       </c>
       <c r="B162" s="195" t="s">
         <v>2138</v>
       </c>
       <c r="C162" s="195" t="s">
+        <v>2216</v>
+      </c>
+      <c r="D162" s="195" t="s">
         <v>2139</v>
       </c>
-      <c r="D162" s="195" t="s">
+      <c r="E162" s="187" t="s">
         <v>2140</v>
-      </c>
-[...1 lines deleted...]
-        <v>2141</v>
       </c>
       <c r="F162" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G162" s="188">
         <v>93277</v>
       </c>
       <c r="H162" s="187" t="s">
-        <v>2142</v>
+        <v>2141</v>
       </c>
       <c r="I162" s="188">
         <v>63</v>
       </c>
       <c r="J162" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="163" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="163" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A163" s="202">
         <v>161</v>
       </c>
       <c r="B163" s="195" t="s">
+        <v>2142</v>
+      </c>
+      <c r="C163" s="195" t="s">
         <v>2143</v>
       </c>
-      <c r="C163" s="195" t="s">
+      <c r="D163" s="195" t="s">
         <v>2144</v>
       </c>
-      <c r="D163" s="195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E163" s="187" t="s">
-        <v>2143</v>
+        <v>2142</v>
       </c>
       <c r="F163" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G163" s="188">
         <v>93003</v>
       </c>
       <c r="H163" s="187" t="s">
-        <v>2146</v>
+        <v>2145</v>
       </c>
       <c r="I163" s="188">
         <v>43</v>
       </c>
       <c r="J163" s="175" t="s">
         <v>1614</v>
       </c>
     </row>
-    <row r="164" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="164" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A164" s="180">
         <v>162</v>
       </c>
       <c r="B164" s="195" t="s">
-        <v>2143</v>
+        <v>2142</v>
       </c>
       <c r="C164" s="195" t="s">
+        <v>2146</v>
+      </c>
+      <c r="D164" s="195" t="s">
         <v>2147</v>
       </c>
-      <c r="D164" s="195" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E164" s="187" t="s">
-        <v>2143</v>
+        <v>2142</v>
       </c>
       <c r="F164" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G164" s="188">
         <v>93001</v>
       </c>
       <c r="H164" s="187" t="s">
-        <v>2149</v>
+        <v>2148</v>
       </c>
       <c r="I164" s="188">
         <v>87</v>
       </c>
       <c r="J164" s="175" t="s">
         <v>2098</v>
       </c>
     </row>
-    <row r="165" spans="1:10" s="220" customFormat="1" x14ac:dyDescent="0.35">
+    <row r="165" spans="1:10" customFormat="1" x14ac:dyDescent="0.35">
       <c r="A165" s="180">
         <v>163</v>
       </c>
       <c r="B165" s="204" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C165" s="204" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D165" s="204" t="s">
         <v>2150</v>
       </c>
-      <c r="C165" s="204" t="s">
-[...2 lines deleted...]
-      <c r="D165" s="204" t="s">
+      <c r="E165" s="205" t="s">
         <v>2151</v>
-      </c>
-[...1 lines deleted...]
-        <v>2152</v>
       </c>
       <c r="F165" s="188" t="s">
         <v>1612</v>
       </c>
       <c r="G165" s="206">
         <v>95695</v>
       </c>
       <c r="H165" s="205" t="s">
-        <v>2153</v>
+        <v>2152</v>
       </c>
       <c r="I165" s="206">
         <v>18</v>
       </c>
       <c r="J165" s="207" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="166" spans="1:10" hidden="1" x14ac:dyDescent="0.45">
-      <c r="A166" s="219">
+      <c r="A166" s="213">
         <v>160</v>
       </c>
-      <c r="B166" s="221" t="s">
+      <c r="B166" s="214" t="s">
+        <v>2149</v>
+      </c>
+      <c r="C166" s="215" t="s">
+        <v>2174</v>
+      </c>
+      <c r="D166" s="215" t="s">
         <v>2150</v>
       </c>
-      <c r="C166" s="222" t="s">
-[...2 lines deleted...]
-      <c r="D166" s="222" t="s">
+      <c r="E166" s="215" t="s">
         <v>2151</v>
       </c>
-      <c r="E166" s="222" t="s">
+      <c r="F166" s="216" t="s">
+        <v>1612</v>
+      </c>
+      <c r="G166" s="216">
+        <v>95695</v>
+      </c>
+      <c r="H166" s="215" t="s">
         <v>2152</v>
       </c>
-      <c r="F166" s="223" t="s">
-[...11 lines deleted...]
-      <c r="J166" s="224" t="s">
+      <c r="I166" s="216">
+        <v>18</v>
+      </c>
+      <c r="J166" s="217" t="s">
         <v>1614</v>
       </c>
     </row>
     <row r="167" spans="1:10" hidden="1" x14ac:dyDescent="0.45">
-      <c r="A167" s="228" t="s">
-[...2 lines deleted...]
-      <c r="B167" s="228"/>
+      <c r="A167" s="221" t="s">
+        <v>2188</v>
+      </c>
+      <c r="B167" s="221"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <autoFilter ref="A2:J167" xr:uid="{00000000-0001-0000-0200-000000000000}"/>
   <mergeCells count="4">
     <mergeCell ref="D112:D113"/>
     <mergeCell ref="E112:E113"/>
     <mergeCell ref="F112:F113"/>
     <mergeCell ref="G112:G113"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DHCS Document" ma:contentTypeID="0x010100EEE380F46F125946A8B4C4C90D9FFCDC002BD714A348B448409FBFD44A860871DB" ma:contentTypeVersion="36" ma:contentTypeDescription="This is the Custom Document Type for use by DHCS" ma:contentTypeScope="" ma:versionID="59c3955d1bcefbbb80e389060b879c5e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69bc34b3-1921-46c7-8c7a-d18363374b4b" xmlns:ns4="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8688a3e2b5d3a76042e9603a825619" ns1:_="" ns2:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <xsd:import namespace="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Publication_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Abstract" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingContactName" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGAge" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGBusPart" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGender" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGEthnicity" minOccurs="0"/>
                 <xsd:element ref="ns2:Topics" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:o68eaf9243684232b2418c37bbb152dc" minOccurs="0"/>
@@ -40492,183 +40482,192 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
+    <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
+      <Value>27</Value>
+    </TaxCatchAll>
+    <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
+    <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Licensing and Certification</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6dac3bd5-716d-4b07-addf-45d5f2e67fbc</TermId>
+        </TermInfo>
+      </Terms>
+    </o68eaf9243684232b2418c37bbb152dc>
+    <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-2129867196-6607</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
+      <Url>https://dhcscagovauthoring/provgovpart/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-2129867196-6607</Url>
+      <Description>DHCSDOC-2129867196-6607</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01EBF91A-96D8-4C03-800F-0D5899CD9E09}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28730DB1-BE74-4F1E-9F01-65D10A3DC8A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <ds:schemaRef ds:uri="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{927632A1-790E-4654-938D-4BB192074C26}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01EBF91A-96D8-4C03-800F-0D5899CD9E09}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A6C5B5E-F5B1-4B57-AEE6-6D1F05F9B04B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{927632A1-790E-4654-938D-4BB192074C26}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{d3a2644e-974a-4913-8ea7-60eaac19794d}" enabled="1" method="Privileged" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>