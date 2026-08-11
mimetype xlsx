--- v0 (2026-07-09)
+++ v1 (2026-08-11)
@@ -1,61 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\KBravo\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://cadhcs.sharepoint.com/teams/SNFWQIPAB186Workgroup/Shared Documents/General/WQIP/WQIP Support Docs/SNF WQIP MCP Contacts/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D87C5BDB-53AB-4CCC-92A3-34CBBD93D7E2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="31" documentId="13_ncr:1_{F4DA3CFE-4116-4A9D-9F26-DD2C02DF5A2F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{69DF4D9B-889D-4BD5-9512-666FD6126A60}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="q3f8+JmaY43oQgFm2oEFsrasxKmY5nQUlWZKtmtAfRiWu6CbxoIjxWfTNqCDyjrPZZCeS1LdRDq/tW4pxSi9zQ==" workbookSaltValue="NQ22b74hdumEoAa2D4FYwg==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{83991D4F-1D63-4E72-B85F-4CE033D6D28C}"/>
   </bookViews>
   <sheets>
     <sheet name="Health Plan" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Health Plan'!$A$2:$F$48</definedName>
     <definedName name="TitleRegion1.a2.g251.1">'Health Plan'!#REF!</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
@@ -310,62 +311,50 @@
   <si>
     <t>Director of Compliance</t>
   </si>
   <si>
     <t>matthew.verdier@cchealth.org</t>
   </si>
   <si>
     <t>Shulin </t>
   </si>
   <si>
     <t>Lin</t>
   </si>
   <si>
     <t>Deputy Director - Finance</t>
   </si>
   <si>
     <t>shulin.lin@cchealth.org</t>
   </si>
   <si>
     <t>Compliance@cchealth.org</t>
   </si>
   <si>
     <t>Gold Coast (Ventura)</t>
   </si>
   <si>
-    <t>Victor</t>
-[...10 lines deleted...]
-  <si>
     <t>Health Net</t>
   </si>
   <si>
     <t>Health Plan of San Joaquin</t>
   </si>
   <si>
     <t>Villar</t>
   </si>
   <si>
     <t>Provider Services Representative II</t>
   </si>
   <si>
     <t>CVillar@hpsj.com</t>
   </si>
   <si>
     <t>Patti</t>
   </si>
   <si>
     <t>Jasso</t>
   </si>
   <si>
     <t>Project Manager</t>
   </si>
   <si>
     <t>pjasso@hpsj.com</t>
@@ -590,102 +579,114 @@
     <t>Rivera</t>
   </si>
   <si>
     <t xml:space="preserve">Compliance Specialist Sr. </t>
   </si>
   <si>
     <t>hrivera@scanhealthplan.com</t>
   </si>
   <si>
     <t>SAffairs@scanhealthplan.com</t>
   </si>
   <si>
     <t>United Healthcare</t>
   </si>
   <si>
     <t>Carrie</t>
   </si>
   <si>
     <t>Pafford</t>
   </si>
   <si>
     <t>Account Manager</t>
   </si>
   <si>
     <t>carrie_pafford@uhc.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>*Updated as of 6/2/2026</t>
   </si>
   <si>
     <t xml:space="preserve">ncarillo@lacare.org </t>
   </si>
   <si>
     <t>kminass@lacare.org</t>
   </si>
   <si>
     <t>Minassian</t>
   </si>
   <si>
     <t xml:space="preserve">Kerstin </t>
   </si>
   <si>
     <t>Director, Provider Contracts and Relationship Management</t>
   </si>
   <si>
     <t xml:space="preserve">Kimberly </t>
   </si>
   <si>
     <t>Ko</t>
   </si>
   <si>
     <t>Manager, Regulatory Affairs</t>
   </si>
   <si>
     <r>
       <t>kko@lacare.org 
 Please also include the L.A. Care Regulatory Affairs (Compliance) inbox to ensure continued visibility (</t>
     </r>
     <r>
       <rPr>
         <u/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>LACareComplianceOfficer@lacare.org</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> )</t>
     </r>
+  </si>
+  <si>
+    <t>vwrighster@goldchp.org</t>
+  </si>
+  <si>
+    <t>Senior Director, Network Operations</t>
+  </si>
+  <si>
+    <t>Wrighster</t>
+  </si>
+  <si>
+    <t>Vicki</t>
+  </si>
+  <si>
+    <t>*Updated as of 7/23/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
@@ -1258,51 +1259,55 @@
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FF2D6E8D"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <protection locked="0" hidden="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{1D2E37ED-DE09-4ADF-A3F3-DA7FA25E9B33}" name="Table3" displayName="Table3" ref="A2:F48" totalsRowShown="0" headerRowDxfId="10" dataDxfId="8" headerRowBorderDxfId="9" tableBorderDxfId="7" totalsRowBorderDxfId="6">
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:F48">
     <sortCondition ref="A2:A48"/>
   </sortState>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{1A676C50-A483-4E67-9763-8F2A1D67EFAC}" name="HEALTH PLAN" dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{EE52C457-C626-4FF7-9D78-883E072BA8E1}" name="FIRST NAME" dataDxfId="4"/>
     <tableColumn id="3" xr3:uid="{4CA1C6D9-34A8-40C9-9F99-4511114EFC0D}" name="LAST NAME" dataDxfId="3"/>
     <tableColumn id="4" xr3:uid="{39512902-F7BE-48EA-8D2C-2B18198E63A5}" name="TITLE" dataDxfId="2"/>
     <tableColumn id="6" xr3:uid="{D10598C2-1B58-46B4-BB12-948A25E091BE}" name="EMAIL" dataDxfId="1" dataCellStyle="Hyperlink"/>
     <tableColumn id="11" xr3:uid="{4D496C8B-B22B-42FA-9461-7BF2B49A6659}" name="SNF WQIP CONTACT" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -1574,60 +1579,60 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HDPPInquiries@blueshieldca.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlam@partnershiphp.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DWelch@scfhp.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lgrossmann@alamedaalliance.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAffairs@scanhealthplan.com" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CVillar@hpsj.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chanda.Gonzales@cchealth.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rducay@partnershiphp.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BGranieri@scfhp.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cslaughter@cencalhealth.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JeLopez@partnershiphp.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrivera@scanhealthplan.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shulin.lin@cchealth.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LTSSLiaison@sfhp.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gyan.Sharma@Blueshieldca.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Compliance@cchealth.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Blen.Eshete-Roesler@molinahealthcare.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SCarro@chgsd.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbooker@alamedaalliance.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mina.Farag@Anthem.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.verdier@cchealth.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncarillo@lacare.org%20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swhite@scanhealthplan.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kko@lacare.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ancillaryrelationsserviceteam@iehp.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EMcKeeman@schfp.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjasso@hpsj.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anthemliaison@anthem.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RNguyen@scfhp.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kminass@lacare.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RAProgram@hpsm.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:HDPPInquiries@blueshieldca.com" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mlam@partnershiphp.org" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DWelch@scfhp.com" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lgrossmann@alamedaalliance.org" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAffairs@scanhealthplan.com" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:CVillar@hpsj.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Chanda.Gonzales@cchealth.org" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rducay@partnershiphp.org" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:BGranieri@scfhp.com" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cslaughter@cencalhealth.org" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:JeLopez@partnershiphp.org" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hrivera@scanhealthplan.com" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shulin.lin@cchealth.org" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:LTSSLiaison@sfhp.org" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Gyan.Sharma@Blueshieldca.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Compliance@cchealth.org" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Blen.Eshete-Roesler@molinahealthcare.com" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vwrighster@goldchp.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SCarro@chgsd.com" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cbooker@alamedaalliance.org" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Mina.Farag@Anthem.com" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:matthew.verdier@cchealth.org" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncarillo@lacare.org%20" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:swhite@scanhealthplan.com" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kko@lacare.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ancillaryrelationsserviceteam@iehp.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:EMcKeeman@schfp.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pjasso@hpsj.com" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:anthemliaison@anthem.com" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RNguyen@scfhp.com" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kminass@lacare.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:RAProgram@hpsm.org" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3EA6E6C9-0E07-4332-A7BC-B6FB084C6039}">
   <dimension ref="A1:G50"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A18" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="B34" sqref="B34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.42578125" style="4" customWidth="1"/>
     <col min="2" max="2" width="22.42578125" style="4" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="23.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="75.140625" style="4" customWidth="1"/>
     <col min="5" max="5" width="56" style="5" customWidth="1"/>
     <col min="6" max="6" width="32.7109375" style="4" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="4" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="20.25" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1" s="15"/>
       <c r="F1"/>
     </row>
     <row r="2" spans="1:6" ht="20.25" x14ac:dyDescent="0.25">
@@ -2011,645 +2016,624 @@
         <v>85</v>
       </c>
       <c r="F21" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="18" t="s">
         <v>73</v>
       </c>
       <c r="B22" s="3"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="9" t="s">
         <v>86</v>
       </c>
       <c r="F22" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="18" t="s">
         <v>87</v>
       </c>
       <c r="B23" s="6" t="s">
-        <v>88</v>
+        <v>190</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>89</v>
+        <v>189</v>
       </c>
       <c r="D23" s="6" t="s">
-        <v>90</v>
+        <v>188</v>
       </c>
       <c r="E23" s="9" t="s">
-        <v>91</v>
+        <v>187</v>
       </c>
       <c r="F23" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="18" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="B24" s="10" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="3"/>
       <c r="E24" s="9" t="s">
         <v>50</v>
       </c>
       <c r="F24" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="18" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="B25" s="10" t="s">
         <v>28</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="E25" s="9" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="F25" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="18" t="s">
+        <v>89</v>
+      </c>
+      <c r="B26" s="10" t="s">
         <v>93</v>
       </c>
-      <c r="B26" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C26" s="10" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="E26" s="9" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="F26" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="18" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="B27" s="10" t="s">
         <v>67</v>
       </c>
       <c r="C27" s="28"/>
       <c r="D27" s="6" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="E27" s="9" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="F27" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="18" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" s="10" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>102</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="E28" s="9" t="s">
         <v>104</v>
-      </c>
-[...10 lines deleted...]
-        <v>108</v>
       </c>
       <c r="F28" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="29" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="18" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="B29" s="10" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="E29" s="9" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="F29" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="18" t="s">
+        <v>109</v>
+      </c>
+      <c r="B30" s="10" t="s">
+        <v>110</v>
+      </c>
+      <c r="C30" s="10" t="s">
+        <v>111</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>112</v>
+      </c>
+      <c r="E30" s="9" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>117</v>
       </c>
       <c r="F30" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="21" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31" s="10" t="s">
+        <v>115</v>
+      </c>
+      <c r="C31" s="10" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" s="7" t="s">
+        <v>117</v>
+      </c>
+      <c r="E31" s="9" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>122</v>
       </c>
       <c r="F31" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="21" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B32" s="10" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C32" s="10" t="s">
-        <v>185</v>
+        <v>180</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="E32" s="9" t="s">
-        <v>184</v>
+        <v>179</v>
       </c>
       <c r="F32" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6" s="8" customFormat="1" ht="86.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="21" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="B33" s="10" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="D33" s="7" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="E33" s="29" t="s">
-        <v>191</v>
+        <v>186</v>
       </c>
       <c r="F33" s="22" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="21" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" s="10" t="s">
+        <v>121</v>
+      </c>
+      <c r="C34" s="10" t="s">
+        <v>122</v>
+      </c>
+      <c r="D34" s="7" t="s">
         <v>123</v>
       </c>
-      <c r="B34" s="10" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E34" s="9" t="s">
-        <v>183</v>
+        <v>178</v>
       </c>
       <c r="F34" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="18" t="s">
+        <v>124</v>
+      </c>
+      <c r="B35" s="10" t="s">
+        <v>125</v>
+      </c>
+      <c r="C35" s="10" t="s">
+        <v>126</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>127</v>
+      </c>
+      <c r="E35" s="9" t="s">
         <v>128</v>
-      </c>
-[...10 lines deleted...]
-        <v>132</v>
       </c>
       <c r="F35" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="18" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B36" s="10" t="s">
         <v>78</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="E36" s="9" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="18" t="s">
+        <v>129</v>
+      </c>
+      <c r="B37" s="10" t="s">
         <v>133</v>
       </c>
-      <c r="B37" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C37" s="10" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="D37" s="3"/>
       <c r="E37" s="9" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="18" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B38" s="10" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="C38" s="10" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
       <c r="D38" s="3"/>
       <c r="E38" s="9" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="F38" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="39" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="18" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="B39" s="10" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="C39" s="10" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
       <c r="D39" s="6" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="E39" s="9" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
       <c r="F39" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="18" t="s">
+        <v>143</v>
+      </c>
+      <c r="B40" s="10" t="s">
+        <v>144</v>
+      </c>
+      <c r="C40" s="10" t="s">
+        <v>145</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>146</v>
+      </c>
+      <c r="E40" s="9" t="s">
         <v>147</v>
-      </c>
-[...10 lines deleted...]
-        <v>151</v>
       </c>
       <c r="F40" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="41" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="18" t="s">
+        <v>148</v>
+      </c>
+      <c r="B41" s="10" t="s">
+        <v>149</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>150</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>151</v>
+      </c>
+      <c r="E41" s="9" t="s">
         <v>152</v>
-      </c>
-[...10 lines deleted...]
-        <v>156</v>
       </c>
       <c r="F41" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="18" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B42" s="10" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="C42" s="10" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="E42" s="9" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="F42" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="18" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B43" s="10" t="s">
-        <v>161</v>
+        <v>157</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="E43" s="9" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="F43" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="18" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
       <c r="B44" s="10" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="C44" s="10" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="9" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="F44" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="45" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="18" t="s">
+        <v>163</v>
+      </c>
+      <c r="B45" s="10" t="s">
+        <v>164</v>
+      </c>
+      <c r="C45" s="10" t="s">
+        <v>165</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>166</v>
+      </c>
+      <c r="E45" s="9" t="s">
         <v>167</v>
-      </c>
-[...10 lines deleted...]
-        <v>171</v>
       </c>
       <c r="F45" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="46" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="18" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B46" s="10" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
       <c r="C46" s="10" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="D46" s="6" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
       <c r="E46" s="9" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
       <c r="F46" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="47" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="18" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="B47" s="28"/>
       <c r="C47" s="28"/>
       <c r="D47" s="3"/>
       <c r="E47" s="9" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
       <c r="F47" s="19" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="23" t="s">
+        <v>173</v>
+      </c>
+      <c r="B48" s="24" t="s">
+        <v>174</v>
+      </c>
+      <c r="C48" s="24" t="s">
+        <v>175</v>
+      </c>
+      <c r="D48" s="25" t="s">
+        <v>176</v>
+      </c>
+      <c r="E48" s="26" t="s">
         <v>177</v>
-      </c>
-[...10 lines deleted...]
-        <v>181</v>
       </c>
       <c r="F48" s="27" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="49" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A49"/>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49" s="15"/>
       <c r="F49"/>
     </row>
     <row r="50" spans="1:6" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A50" s="14" t="s">
-        <v>182</v>
+        <v>191</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50" s="15"/>
       <c r="F50"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="/PdD4MwUaRhTIUwcpSU4Hkfa8hiEnxgE+xQjUozXJLXR3b7/qKl6T+AXoQic0vF2QBT5uQzLGSdm9pOp2NKwFA==" saltValue="GGgufq8if+x/pnzRnn6SFg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="jl9Gbx8fsfp8JQz86nONJbacqpRN0jKNvlsTNbnI71mgbtsZ76+/I2VTs4TX1ke1OTrJBHYcXmrX9O3bLT6gRQ==" saltValue="aC/QytBOLzlVfsY3JKwiVA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <hyperlinks>
     <hyperlink ref="E40" r:id="rId1" xr:uid="{2DD76B1E-4B0B-4F9B-982D-E000089F4C9D}"/>
     <hyperlink ref="E16" r:id="rId2" display="mailto:cslaughter@cencalhealth.org" xr:uid="{D795943B-2EC4-4646-84E6-ED19AFC2E6A7}"/>
     <hyperlink ref="E5" r:id="rId3" xr:uid="{672BBC77-C571-4A29-8BFA-5F1809F6100F}"/>
     <hyperlink ref="E28" r:id="rId4" xr:uid="{6E08124A-F4E6-4BE4-AF2F-7B80CC7FE45A}"/>
     <hyperlink ref="E18" r:id="rId5" xr:uid="{B56B0538-1785-4C33-9633-05D9DC3C1D3C}"/>
     <hyperlink ref="E10" r:id="rId6" xr:uid="{1C5E592B-C6D8-4A60-AA96-9042603D879F}"/>
     <hyperlink ref="E25" r:id="rId7" xr:uid="{4812C0C7-4DEB-47DA-A32E-92747D9D7888}"/>
     <hyperlink ref="E27" r:id="rId8" xr:uid="{C13730A6-0274-48AB-816B-EB9F0F7D3AA6}"/>
     <hyperlink ref="E41" r:id="rId9" xr:uid="{7585C249-935F-4CC0-8A5F-782B74D52F04}"/>
     <hyperlink ref="E34" r:id="rId10" xr:uid="{180988DE-C66D-4F56-81EE-21260577B62C}"/>
     <hyperlink ref="E22" r:id="rId11" tooltip="Compliance@cchealth.org" display="mailto:Compliance@cchealth.org" xr:uid="{8545CC16-F713-4242-A466-FA8B06A9AE85}"/>
     <hyperlink ref="E19" r:id="rId12" display="mailto:Chanda.Gonzales@cchealth.org" xr:uid="{B9F6E865-BC5F-46A9-B508-B1F3F79BC11A}"/>
     <hyperlink ref="E12" r:id="rId13" xr:uid="{CA6EB83A-D607-48FF-9C8C-8421C22E8BDA}"/>
     <hyperlink ref="E26" r:id="rId14" xr:uid="{3ECC1144-A1BA-4FFF-BCD8-34C2A5996F7B}"/>
     <hyperlink ref="E6" r:id="rId15" xr:uid="{36EE2435-B599-4EA2-8347-A1F9DE296B50}"/>
     <hyperlink ref="E39" r:id="rId16" xr:uid="{2FDAF025-29FB-4F76-9F24-43A1E641AAEA}"/>
     <hyperlink ref="E38" r:id="rId17" display="mailto:rducay@partnershiphp.org" xr:uid="{A4963A45-BBF3-4D0A-9DE1-12CAB76D0DBD}"/>
     <hyperlink ref="E37" r:id="rId18" display="mailto:mlam@partnershiphp.org" xr:uid="{4760D7FA-EDFF-4A78-BF2F-F4B1F638F045}"/>
     <hyperlink ref="E45" r:id="rId19" xr:uid="{47AA511C-57DF-4E6B-B071-C187E4985D11}"/>
     <hyperlink ref="E46" r:id="rId20" xr:uid="{7F1C5727-AC8A-439D-AC13-47C6C1C29CF8}"/>
     <hyperlink ref="E47" r:id="rId21" xr:uid="{60900C0A-997D-410D-933F-A090FBCBE205}"/>
     <hyperlink ref="E8" r:id="rId22" xr:uid="{C1EB89C9-CE00-43B3-B25B-64464FD58D09}"/>
     <hyperlink ref="E9" r:id="rId23" xr:uid="{8C36247A-F6A9-49B5-93C1-564F44F9B8B8}"/>
     <hyperlink ref="E35" r:id="rId24" xr:uid="{DBB4E672-7E2F-438C-ACD0-C71F2F892C75}"/>
     <hyperlink ref="E42" r:id="rId25" xr:uid="{381443B2-D855-49F5-BB9C-899C9710F46D}"/>
     <hyperlink ref="E43" r:id="rId26" xr:uid="{C2FD6404-A07C-4AC8-89EC-5FD0FB90FE9E}"/>
     <hyperlink ref="E44" r:id="rId27" xr:uid="{D3CE692A-B6B3-456C-B931-91725BB997E4}"/>
     <hyperlink ref="E20" r:id="rId28" display="mailto:matthew.verdier@cchealth.org" xr:uid="{8C0621CC-7E85-41CD-AF97-9BC15D5650BC}"/>
     <hyperlink ref="E21" r:id="rId29" display="mailto:shulin.lin@cchealth.org" xr:uid="{E0B18E24-9206-4239-B9C9-77E5ED39E047}"/>
     <hyperlink ref="E32" r:id="rId30" xr:uid="{3C45BB9D-6B14-454C-A7A8-5F727069C720}"/>
     <hyperlink ref="E33" r:id="rId31" display="kko@lacare.org" xr:uid="{3683CB3C-E9EC-4718-A68B-6676C0DE7A18}"/>
+    <hyperlink ref="E23" r:id="rId32" xr:uid="{E33C6F04-F6B1-4EF0-8E68-30CA808C7312}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId32"/>
+  <pageSetup orientation="portrait" r:id="rId33"/>
   <tableParts count="1">
-    <tablePart r:id="rId33"/>
+    <tablePart r:id="rId34"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...20 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DE4F9E8523896041A7949B30372170B5" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="281cdf9b0de72ce319506dbdd40c5fb3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="dfd12183-ef20-48f5-b076-dac3db5c7381" xmlns:ns3="0abda5ce-5afc-4713-bf4c-236c4fef3fd5" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c021ac1b33fa3b29120bf8d1a30b648" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="dfd12183-ef20-48f5-b076-dac3db5c7381"/>
     <xsd:import namespace="0abda5ce-5afc-4713-bf4c-236c4fef3fd5"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
@@ -2851,92 +2835,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="0abda5ce-5afc-4713-bf4c-236c4fef3fd5" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="dfd12183-ef20-48f5-b076-dac3db5c7381">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4754C574-8F1A-4FE0-8774-FE564B5E8713}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="dfd12183-ef20-48f5-b076-dac3db5c7381"/>
     <ds:schemaRef ds:uri="0abda5ce-5afc-4713-bf4c-236c4fef3fd5"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1D76C64C-6A0B-41AD-8473-061B3CA4BC1E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="0abda5ce-5afc-4713-bf4c-236c4fef3fd5"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="dfd12183-ef20-48f5-b076-dac3db5c7381"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75991569-3D55-4720-8F28-A9307F828555}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>