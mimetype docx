--- v0 (2026-05-23)
+++ v1 (2026-06-13)
@@ -1,57 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="51669563" w14:textId="1EF7B8DD" w:rsidR="009848EF" w:rsidRPr="0030585E" w:rsidRDefault="00C47526" w:rsidP="00C76707">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="225"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc196320252"/>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01100064" wp14:editId="2F7AEEAA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>-190500</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8077200" cy="2971800"/>
@@ -59,208 +61,263 @@
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId8">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8077200" cy="2971800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00931073" w:rsidRPr="0030585E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="782DAFEC" wp14:editId="46B30680">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="782DAFEC" wp14:editId="5963DE97">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-85725</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1153795" cy="561975"/>
             <wp:effectExtent l="0" t="0" r="8255" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1153795" cy="561975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EF437F">
         <w:t>Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidR="00C76707" w:rsidRPr="0030585E">
         <w:t xml:space="preserve"> Model of Care Template</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="4DBEA9FB" w14:textId="6B9ED283" w:rsidR="00AA4362" w:rsidRPr="00FE60DE" w:rsidRDefault="00C76707" w:rsidP="00FE60DE">
+    <w:p w14:paraId="4DBEA9FB" w14:textId="4DA38A0E" w:rsidR="00AA4362" w:rsidRPr="00FE60DE" w:rsidRDefault="00C76707" w:rsidP="00FE60DE">
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
         <w:spacing w:before="0" w:after="1800"/>
         <w:ind w:left="1890"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
+          <w:color w:val="002060"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="58EDD429">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="58EDD429">
+      <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00291912" w:rsidRPr="58EDD429">
+        <w:t>Due Date to DHCS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="58EDD429">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">September </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB1062" w:rsidRPr="58EDD429">
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D36033" w:rsidRPr="00D36033">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t>February 6,</w:t>
       </w:r>
       <w:r w:rsidR="00291912" w:rsidRPr="58EDD429">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>, 2025 (for go live on January 1, 2026)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003C305D" w:rsidRPr="58EDD429">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="003C305D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003C305D" w:rsidRPr="58EDD429">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00291912" w:rsidRPr="58EDD429">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(for </w:t>
+      </w:r>
+      <w:r w:rsidR="00291912" w:rsidRPr="58EDD429" w:rsidDel="007A7081">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>go</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7081">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00291912" w:rsidRPr="58EDD429">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>live on J</w:t>
+      </w:r>
+      <w:r w:rsidR="00655D3D">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>uly</w:t>
+      </w:r>
+      <w:r w:rsidR="00291912" w:rsidRPr="58EDD429">
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, 2026)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D959F75" w14:textId="27C2E4D9" w:rsidR="00C76707" w:rsidRPr="0030585E" w:rsidRDefault="00C76707" w:rsidP="00FE60DE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="960"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc196320253"/>
       <w:r w:rsidRPr="0030585E">
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4E2830AA" w14:textId="78DF8092" w:rsidR="00FF5FD4" w:rsidRDefault="00C76707">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
@@ -1209,113 +1266,197 @@
       </w:r>
       <w:r w:rsidR="005062E6">
         <w:t xml:space="preserve">Community Supports </w:t>
       </w:r>
       <w:r w:rsidR="00146E2F">
         <w:t>elections and/</w:t>
       </w:r>
       <w:r w:rsidR="005062E6">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00C974EA">
         <w:t xml:space="preserve">corresponding </w:t>
       </w:r>
       <w:r w:rsidR="005062E6">
         <w:t>policies and procedures</w:t>
       </w:r>
       <w:r w:rsidR="005062E6" w:rsidRPr="0030585E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDD2B7C" w14:textId="48AB98D2" w:rsidR="009722A6" w:rsidRPr="00FF0D9F" w:rsidRDefault="002E255E" w:rsidP="00FF0D9F">
       <w:r w:rsidRPr="002E255E">
         <w:t>MCPs will provide up to 6 months of Transitional Rent for transitioning populations who meet certain clinical criteria and who are experiencing or at risk of homelessness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76483BC8" w14:textId="3B8C3DC0" w:rsidR="00FE044C" w:rsidRDefault="009722A6" w:rsidP="00FF0D9F">
+    <w:p w14:paraId="76483BC8" w14:textId="61E98503" w:rsidR="00FE044C" w:rsidRDefault="009722A6" w:rsidP="00FF0D9F">
       <w:r w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">On July 1, 2025 </w:t>
+        <w:t>On July 1, 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="26E9FAE5" w:rsidRPr="099C2870">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C256C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008345C9" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MCPs </w:t>
       </w:r>
+      <w:r w:rsidR="000F2071" w:rsidRPr="099C2870">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>were</w:t>
+      </w:r>
+      <w:r w:rsidR="000F2071">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permitted to optionally</w:t>
+      </w:r>
       <w:r w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>may optionally go-live with Trans</w:t>
+        <w:t xml:space="preserve"> go-live with Trans</w:t>
       </w:r>
       <w:r w:rsidR="008345C9" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">itional Rent. </w:t>
       </w:r>
       <w:r w:rsidR="002E255E" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>​</w:t>
       </w:r>
       <w:r w:rsidR="002C44A9" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MCPs </w:t>
       </w:r>
-      <w:r w:rsidR="002F0C63" w:rsidRPr="004C256C">
-[...4 lines deleted...]
-        <w:t>opting</w:t>
+      <w:r w:rsidR="00FD11D7" w:rsidRPr="099C2870">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">that </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE32C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>chose</w:t>
+      </w:r>
+      <w:r w:rsidR="00152C64">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to</w:t>
       </w:r>
       <w:r w:rsidR="002C44A9" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> to launch at this time may </w:t>
+        <w:t xml:space="preserve"> launch at </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE32C3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>that</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE32C3" w:rsidRPr="004C256C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C44A9" w:rsidRPr="004C256C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">time </w:t>
+      </w:r>
+      <w:r w:rsidR="001D2D32">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>could have</w:t>
+      </w:r>
+      <w:r w:rsidR="008364E8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C557DB" w:rsidRPr="099C2870">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>selected</w:t>
       </w:r>
       <w:r w:rsidR="00402A04" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">choose </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C44A9" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>one or more Transitional Rent-eligible populations</w:t>
       </w:r>
       <w:r w:rsidR="009B41DE" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00C974EA" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">herein referred to as </w:t>
       </w:r>
       <w:r w:rsidR="009B41DE" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
@@ -1364,191 +1505,211 @@
       <w:r w:rsidR="00C974EA">
         <w:t>in Section 1 below</w:t>
       </w:r>
       <w:r w:rsidR="001E54F7">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002C44A9" w:rsidRPr="002C44A9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00492AA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D668C">
         <w:t>These Populations of Focus are sub-sets of the total eligible population</w:t>
       </w:r>
       <w:r w:rsidR="00A83087">
         <w:t xml:space="preserve"> for Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidR="006D668C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="003670B7">
         <w:t xml:space="preserve">Upon receiving approval, </w:t>
       </w:r>
       <w:r w:rsidR="00E5331C" w:rsidRPr="00E5331C">
-        <w:t xml:space="preserve">MCPs will be required to continue </w:t>
+        <w:t xml:space="preserve">MCPs </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9625C">
+        <w:t>would have been</w:t>
+      </w:r>
+      <w:r w:rsidR="00E5331C" w:rsidRPr="00E5331C">
+        <w:t xml:space="preserve"> required to continue </w:t>
       </w:r>
       <w:r w:rsidR="003C51BE">
         <w:t>offering</w:t>
       </w:r>
       <w:r w:rsidR="00E5331C" w:rsidRPr="00E5331C">
         <w:t xml:space="preserve"> Transitional Rent for </w:t>
       </w:r>
       <w:r w:rsidR="007E41D0">
         <w:t>each of the</w:t>
       </w:r>
       <w:r w:rsidR="00AC3B2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001572CB">
         <w:t>Populations of Focus</w:t>
       </w:r>
       <w:r w:rsidR="00FC74EB">
         <w:t xml:space="preserve"> they elect to cover</w:t>
       </w:r>
       <w:r w:rsidR="00E5331C" w:rsidRPr="00E5331C">
         <w:t xml:space="preserve"> for the duration of the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidR="00C25DD8">
+      <w:hyperlink r:id="rId10">
+        <w:r w:rsidR="00C25DD8" w:rsidRPr="099C2870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BH-CONNECT waiver demonstration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E5331C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B69369" w14:textId="3195DCBA" w:rsidR="00C36F86" w:rsidRPr="00FF0D9F" w:rsidRDefault="009722A6" w:rsidP="00FF0D9F">
-[...12 lines deleted...]
-        <w:t>n</w:t>
+    <w:p w14:paraId="73B69369" w14:textId="232178DA" w:rsidR="00C36F86" w:rsidRPr="00FF0D9F" w:rsidRDefault="00E07A6C" w:rsidP="00FF0D9F">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>As of</w:t>
       </w:r>
       <w:r w:rsidR="009F27AD" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> January 1, 2026, </w:t>
       </w:r>
       <w:r w:rsidR="00FE044C" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MCPs </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>are</w:t>
+      </w:r>
       <w:r w:rsidR="0033080A" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">will be required to </w:t>
+        <w:t xml:space="preserve"> required to </w:t>
       </w:r>
       <w:r w:rsidR="00CC7DF6" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">offer Transitional Rent for </w:t>
       </w:r>
       <w:r w:rsidR="00B76569">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00B76569" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">embers </w:t>
       </w:r>
       <w:r w:rsidR="00CC7DF6" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>who meet the Behavioral Health Population of Focus criteria</w:t>
+        <w:t>who me</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7DF6" w:rsidRPr="004C256C" w:rsidDel="00CB1BCA">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC7DF6" w:rsidRPr="004C256C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>t the Behavioral Health Population of Focus criteria</w:t>
       </w:r>
       <w:r w:rsidR="00D308DD" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00D308DD">
+      <w:r w:rsidR="00CE3A75">
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="006A37FD" w:rsidRPr="006A37FD">
         <w:t>MCPs may</w:t>
       </w:r>
       <w:r w:rsidR="00AC3B2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:t xml:space="preserve">also </w:t>
+      </w:r>
       <w:r w:rsidR="003966E0">
         <w:t>choose to cover</w:t>
       </w:r>
       <w:r w:rsidR="006A37FD" w:rsidRPr="006A37FD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003966E0">
         <w:t>additional</w:t>
       </w:r>
       <w:r w:rsidR="00680523">
         <w:t xml:space="preserve"> Populations of Focus</w:t>
       </w:r>
       <w:r w:rsidR="006A37FD" w:rsidRPr="006A37FD">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00443435">
         <w:t xml:space="preserve">subject to DHCS approval. MCPs </w:t>
       </w:r>
+      <w:r>
+        <w:t>are</w:t>
+      </w:r>
       <w:r w:rsidR="009E3B02">
-        <w:t xml:space="preserve">will be required to </w:t>
+        <w:t xml:space="preserve"> required to </w:t>
       </w:r>
       <w:r w:rsidR="006C1495">
         <w:t>continue offering Transitional Rent for</w:t>
       </w:r>
       <w:r w:rsidR="00126FB2">
         <w:t xml:space="preserve"> each of the additional Populations of Focus they </w:t>
       </w:r>
       <w:r w:rsidR="00B83D89">
         <w:t xml:space="preserve">elect to </w:t>
       </w:r>
       <w:r w:rsidR="005B087F">
         <w:t xml:space="preserve">cover </w:t>
       </w:r>
       <w:r w:rsidR="00B83D89">
         <w:t>for</w:t>
       </w:r>
       <w:r w:rsidR="006C1495">
         <w:t xml:space="preserve"> the duration of the </w:t>
       </w:r>
       <w:r w:rsidR="00C25DD8">
         <w:t>waiver demonstration</w:t>
       </w:r>
       <w:r w:rsidR="006C1495">
         <w:t>.</w:t>
       </w:r>
@@ -1619,301 +1780,330 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="158D0A57" w14:textId="28550C35" w:rsidR="000529EB" w:rsidRDefault="005062E6" w:rsidP="000529EB">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD2969">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DHCS reserves the right to update the Transitional Rent MOC questions contained in this document</w:t>
       </w:r>
       <w:r w:rsidR="00656146" w:rsidRPr="00AD2969">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="272383EF" w14:textId="77777777" w:rsidR="000529EB" w:rsidRDefault="000529EB">
+    <w:p w14:paraId="272383EF" w14:textId="77777777" w:rsidR="000529EB" w:rsidRPr="00093E0C" w:rsidRDefault="000529EB">
       <w:pPr>
         <w:spacing w:after="160"/>
-        <w:rPr>
-[...2 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381FB84B" w14:textId="457AC965" w:rsidR="00C76707" w:rsidRPr="0055714F" w:rsidRDefault="00AD5012" w:rsidP="00597F0E">
+    <w:p w14:paraId="381FB84B" w14:textId="457AC965" w:rsidR="00C76707" w:rsidRPr="00956A25" w:rsidRDefault="00AD5012" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="270" w:hanging="270"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc196320255"/>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t>Transitional Rent</w:t>
       </w:r>
-      <w:r w:rsidR="00C76707" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00C76707" w:rsidRPr="00956A25">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00ED3258" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00ED3258" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">Populations of Focus </w:t>
       </w:r>
-      <w:r w:rsidR="00C76707" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00C76707" w:rsidRPr="00956A25">
         <w:t>and Provider Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="0A626935" w14:textId="61C2073F" w:rsidR="003114EF" w:rsidRPr="000A191C" w:rsidRDefault="003114EF" w:rsidP="00597F0E">
+    <w:p w14:paraId="0A626935" w14:textId="61C2073F" w:rsidR="003114EF" w:rsidRPr="00093E0C" w:rsidRDefault="003114EF" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:b/>
           <w:iCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C10A3">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Please complete the following section to describe the MCP’s strategy for offering Transitional Rent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27BB7D41" w14:textId="3CA661F2" w:rsidR="003114EF" w:rsidRPr="00FF0D9F" w:rsidRDefault="003114EF" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C10A3">
-        <w:t>Some questions specifically prompt the MCP to provide responses by county. Even if not prompted, the MCP should note any variations by county. If details vary substantially between counties, MCPs may submit multiple responses to questions or sections of the Transitional Rent MOC Template that are clearly labeled by county.</w:t>
+        <w:t xml:space="preserve">Some questions specifically prompt the MCP to provide responses by county. Even if not prompted, the MCP should note any variations by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C10A3">
+        <w:t>county</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C10A3">
+        <w:t>. If details vary substantially between counties, MCPs may submit multiple responses to questions or sections of the Transitional Rent MOC Template that are clearly labeled by county.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18FDD0E5" w14:textId="707250C3" w:rsidR="00D45D27" w:rsidRPr="00FF0D9F" w:rsidRDefault="003114EF" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C10A3">
         <w:t>MCP submissions must include responses for all entities delegated and subcontracted to administer Transitional Rent. For questions related to authorizations for Transitional Rent, including both the adjudication standards and the documentation used for referrals and authorizations, the Prime MCP and their subcontractors must align all standards and Policies and Procedures.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A239C11" w14:textId="6B9CEC5A" w:rsidR="00C76707" w:rsidRPr="0055714F" w:rsidRDefault="00DE1F3E" w:rsidP="00597F0E">
+    <w:p w14:paraId="4A239C11" w14:textId="6B9CEC5A" w:rsidR="00C76707" w:rsidRPr="00956A25" w:rsidRDefault="00DE1F3E" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="2D6E8D"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc196320256"/>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:t>Populations of Focus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="6ED6FF88" w14:textId="1629F4F1" w:rsidR="00C51F84" w:rsidRDefault="00C76707" w:rsidP="1DFCEB4D">
+    <w:p w14:paraId="6ED6FF88" w14:textId="6635AEE8" w:rsidR="00C51F84" w:rsidRDefault="00C76707" w:rsidP="1DFCEB4D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Using the supplementary Excel template titled “</w:t>
       </w:r>
-      <w:r w:rsidR="00FF5283" w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidR="00FF5283" w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Transitional Rent </w:t>
       </w:r>
-      <w:r w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">MOC Excel File </w:t>
       </w:r>
-      <w:r w:rsidR="003A7558" w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidR="003A7558" w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Populations of Focus </w:t>
       </w:r>
-      <w:r w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Final Elections” </w:t>
       </w:r>
-      <w:r w:rsidR="001F1CEC" w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidR="001F1CEC" w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">indicate which </w:t>
       </w:r>
-      <w:r w:rsidR="003A6BFC" w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidR="003A6BFC" w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Populations of Focus</w:t>
       </w:r>
-      <w:r w:rsidR="001572EA" w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidR="001572EA" w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (POFs)</w:t>
       </w:r>
-      <w:r w:rsidR="005F063E" w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidR="005F063E" w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> in which </w:t>
       </w:r>
-      <w:r w:rsidR="001F1CEC" w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidR="001F1CEC" w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>county or counties will be served</w:t>
       </w:r>
-      <w:r w:rsidR="00E97B0D" w:rsidRPr="1DFCEB4D">
-[...23 lines deleted...]
-      <w:r w:rsidR="003A6BFC" w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidR="00E97B0D" w:rsidRPr="3AD68AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="11A28B9E" w:rsidRPr="3AD68AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">including the start date for each </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="11A28B9E" w:rsidRPr="3AD68AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>POF</w:t>
+      </w:r>
+      <w:r w:rsidR="68BA4CFC" w:rsidRPr="099C2870">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="099C2870">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3AD68AF3">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> A list of the </w:t>
+      </w:r>
+      <w:r w:rsidR="003A6BFC" w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Populations of Focus </w:t>
       </w:r>
-      <w:r w:rsidRPr="1DFCEB4D">
+      <w:r w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>is available below for reference.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518BD345" w14:textId="7526BDE9" w:rsidR="005C4811" w:rsidRDefault="005C4811" w:rsidP="79F6381E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79F6381E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="79F6381E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="79F6381E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Section VI</w:t>
       </w:r>
       <w:r w:rsidR="00214ABA" w:rsidRPr="79F6381E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>I</w:t>
@@ -2353,89 +2543,89 @@
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Experiencing u</w:t>
       </w:r>
       <w:r w:rsidR="00D80A68" w:rsidRPr="00A074BF">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>nsheltered homeless</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>ness</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0490AD" w14:textId="4DFB2BC2" w:rsidR="00CF352C" w:rsidRDefault="00CF352C" w:rsidP="00597F0E">
+    <w:p w14:paraId="4A0490AD" w14:textId="4DFB2BC2" w:rsidR="00CF352C" w:rsidRPr="00093E0C" w:rsidRDefault="00CF352C" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2474D891" w14:textId="565D3D4B" w:rsidR="00C76707" w:rsidRPr="0055714F" w:rsidRDefault="00BF63FF" w:rsidP="00597F0E">
+    <w:p w14:paraId="2474D891" w14:textId="565D3D4B" w:rsidR="00C76707" w:rsidRPr="00956A25" w:rsidRDefault="00BF63FF" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc196320257"/>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t>Transitional Rent</w:t>
       </w:r>
-      <w:r w:rsidR="00C76707" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00C76707" w:rsidRPr="00956A25">
         <w:t xml:space="preserve"> Provider Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="65659875" w14:textId="7E242B2F" w:rsidR="00A074BF" w:rsidRDefault="00BF63FF" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C4701">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
@@ -2803,51 +2993,51 @@
     <w:p w14:paraId="6716D9EC" w14:textId="77777777" w:rsidR="00C76707" w:rsidRPr="002D4799" w:rsidRDefault="00C76707" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17C85679" w14:textId="77777777" w:rsidR="004B7FEA" w:rsidRPr="002D4799" w:rsidRDefault="004B7FEA" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="592402C8" w14:textId="454955B8" w:rsidR="004A38B3" w:rsidRPr="00CC0AE3" w:rsidRDefault="007D015C" w:rsidP="009D08FA">
+    <w:p w14:paraId="592402C8" w14:textId="42FC568F" w:rsidR="004A38B3" w:rsidRPr="00CC0AE3" w:rsidRDefault="007D015C" w:rsidP="009D08FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>For each of the counties the MCP operates in, p</w:t>
@@ -2902,51 +3092,67 @@
         </w:rPr>
         <w:t>Provider network/capacity to ensure adequate provider capacity to serve all eligible Members in the county</w:t>
       </w:r>
       <w:r w:rsidR="00871586" w:rsidRPr="002C4701">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">, including Members with significant behavioral health needs. </w:t>
       </w:r>
       <w:r w:rsidR="001137F0" w:rsidRPr="008372CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Note: </w:t>
       </w:r>
       <w:r w:rsidR="00935C6D" w:rsidRPr="008372CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">In each county in which an MCP operates, the MCP must offer the county behavioral health </w:t>
+        <w:t xml:space="preserve">In each county in which an MCP operates, the MCP must </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00935C6D" w:rsidRPr="008372CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>offer to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00935C6D" w:rsidRPr="008372CD">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the county behavioral health </w:t>
       </w:r>
       <w:r w:rsidR="00DF3336" w:rsidRPr="008372CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>agency</w:t>
       </w:r>
       <w:r w:rsidR="00935C6D" w:rsidRPr="008372CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> a contract to serve as a Transitional Rent Provider</w:t>
       </w:r>
       <w:r w:rsidR="00084CA1" w:rsidRPr="008372CD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="008372CD">
         <w:rPr>
           <w:b/>
@@ -2975,58 +3181,56 @@
         </w:rPr>
         <w:t>each county in which the MCP operates</w:t>
       </w:r>
       <w:r w:rsidR="00CF3F82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, please provide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">: (1) whether the MCP expects to have a contract executed with the behavioral health agency to serve as a Transitional Rent Provider by January 1, 2026; and if not, (2) the date by which the MCP expects a contract to be executed. If the MCP does not expect a contract to be executed, it should provide an explanation of the basis for the expected failure to contract. </w:t>
       </w:r>
       <w:r w:rsidRPr="00875317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MCPs are also required to include a row in the supplementary Excel file titled “Transitional Rent MOC Provider Capacity”, indicating each of the county behavioral health agency the MCP has extended a contract to, along with the contract status (Please see question 24 for more information).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671A24F6" w14:textId="7282268F" w:rsidR="00156753" w:rsidRDefault="00156753" w:rsidP="00597F0E">
+    <w:p w14:paraId="671A24F6" w14:textId="7282268F" w:rsidR="00156753" w:rsidRPr="00E07A6C" w:rsidRDefault="00156753" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-          <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A38B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
       <w:r w:rsidR="007D015C">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> per county</w:t>
       </w:r>
     </w:p>
@@ -3070,69 +3274,69 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="20277899" w14:textId="523C8F95" w:rsidR="00A87545" w:rsidRPr="00B40AE6" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc196320258"/>
       <w:r w:rsidRPr="0030585E">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">II. </w:t>
       </w:r>
       <w:r w:rsidR="00ED1F59">
         <w:t>Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidR="00C76707" w:rsidRPr="0030585E">
         <w:t xml:space="preserve"> Implementation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="4DC11CB0" w14:textId="3D948293" w:rsidR="00A87545" w:rsidRPr="0055714F" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+    <w:p w14:paraId="4DC11CB0" w14:textId="3D948293" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc196320259"/>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:t>Policies and Procedures</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="04766E66" w14:textId="0D9264B1" w:rsidR="00A87545" w:rsidRPr="00A263A6" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A263A6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
@@ -3207,85 +3411,83 @@
         <w:t xml:space="preserve">authorizing Members for </w:t>
       </w:r>
       <w:r w:rsidR="00D504FB" w:rsidRPr="00A263A6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidRPr="00A263A6">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>), add a cross-reference in the appropriate table.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3031B9AB" w14:textId="1BF78711" w:rsidR="00995374" w:rsidRPr="00995374" w:rsidRDefault="00995374" w:rsidP="00597F0E">
+    <w:p w14:paraId="3031B9AB" w14:textId="1BF78711" w:rsidR="00995374" w:rsidRPr="00E07A6C" w:rsidRDefault="00995374" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
-          <w:b/>
-          <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00995374">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>MCPs must complete all sections of the MOC.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4DB7CF" w14:textId="25E5D8EA" w:rsidR="00A87545" w:rsidRPr="0055714F" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+    <w:p w14:paraId="1E4DB7CF" w14:textId="25E5D8EA" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:t xml:space="preserve">MCP Responsibility for Administration of </w:t>
       </w:r>
-      <w:r w:rsidR="00257DC2" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00257DC2" w:rsidRPr="00956A25">
         <w:t>Transitional Rent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E27D01" w14:textId="4234714C" w:rsidR="00084BE9" w:rsidRPr="00FF0D9F" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cstheme="minorBidi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="583B9980">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Provide Policies and Procedures describing how </w:t>
@@ -3646,94 +3848,108 @@
     <w:p w14:paraId="45C06787" w14:textId="585E3AD1" w:rsidR="00405ACD" w:rsidRDefault="00405ACD" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69318034" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRPr="002D4799" w:rsidRDefault="00023AFE" w:rsidP="00067BA3">
+    <w:p w14:paraId="69318034" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRDefault="00023AFE" w:rsidP="00067BA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="015078B1" w14:textId="2B104A32" w:rsidR="00405ACD" w:rsidRPr="0030585E" w:rsidRDefault="00405ACD" w:rsidP="00597F0E">
+    <w:p w14:paraId="37506A54" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRDefault="00E07A6C" w:rsidP="00067BA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="0350430E" w14:textId="77777777" w:rsidR="00405ACD" w:rsidRPr="002D4799" w:rsidRDefault="00405ACD" w:rsidP="00597F0E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19B41D62" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00067BA3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18580FAC" w14:textId="77777777" w:rsidR="00405ACD" w:rsidRPr="002D4799" w:rsidRDefault="00405ACD" w:rsidP="00597F0E">
+    <w:p w14:paraId="015078B1" w14:textId="2B104A32" w:rsidR="00405ACD" w:rsidRPr="0030585E" w:rsidRDefault="00405ACD" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="055E03BE" w14:textId="77777777" w:rsidR="00405ACD" w:rsidRDefault="00405ACD" w:rsidP="00597F0E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030585E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MCP Policies and Procedures (List the file names and page numbers):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0350430E" w14:textId="77777777" w:rsidR="00405ACD" w:rsidRPr="002D4799" w:rsidRDefault="00405ACD" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18580FAC" w14:textId="77777777" w:rsidR="00405ACD" w:rsidRPr="002D4799" w:rsidRDefault="00405ACD" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055E03BE" w14:textId="77777777" w:rsidR="00405ACD" w:rsidRDefault="00405ACD" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Provide brief additional information, as needed:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B999DE3" w14:textId="77777777" w:rsidR="00A87545" w:rsidRPr="002D4799" w:rsidRDefault="00A87545" w:rsidP="00C54B48">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="154AB9A1" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRPr="002D4799" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
@@ -3743,60 +3959,60 @@
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="195BA2E2" w14:textId="6B847611" w:rsidR="000F4E2C" w:rsidRDefault="000F4E2C" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="147EF2BB" w14:textId="5A15CF95" w:rsidR="00A87545" w:rsidRPr="0055714F" w:rsidRDefault="002D6C13" w:rsidP="00597F0E">
+    <w:p w14:paraId="147EF2BB" w14:textId="5A15CF95" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="002D6C13" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t>Transitional Rent</w:t>
       </w:r>
-      <w:r w:rsidR="00A87545" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00A87545" w:rsidRPr="00956A25">
         <w:t xml:space="preserve"> Providers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AB51070" w14:textId="0D4A1FAC" w:rsidR="006F1804" w:rsidRPr="00FF0D9F" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Provide Policies and Procedures describing how the MCP will vet the qualifications of </w:t>
       </w:r>
@@ -4114,161 +4330,175 @@
     <w:p w14:paraId="46AB23BA" w14:textId="37B6E9C7" w:rsidR="00FF0D9F" w:rsidRDefault="0097423B" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2846A8" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRPr="002D4799" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+    <w:p w14:paraId="5E2846A8" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27D9DBBF" w14:textId="67A9DA93" w:rsidR="00A87545" w:rsidRPr="0030585E" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+    <w:p w14:paraId="521ACF52" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="6BCFF830" w14:textId="03B9B786" w:rsidR="00A87545" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6394366C" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71602394" w14:textId="77777777" w:rsidR="00C00498" w:rsidRPr="002D4799" w:rsidRDefault="00C00498" w:rsidP="00597F0E">
+    <w:p w14:paraId="27D9DBBF" w14:textId="67A9DA93" w:rsidR="00A87545" w:rsidRPr="0030585E" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="5DA089C5" w14:textId="69FF5DED" w:rsidR="000F4E2C" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030585E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MCP Policies and Procedures (List the file names and page numbers):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BCFF830" w14:textId="03B9B786" w:rsidR="00A87545" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="51E6E6C0" w14:textId="77777777" w:rsidR="00C9028A" w:rsidRPr="002D4799" w:rsidRDefault="00C9028A" w:rsidP="00597F0E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71602394" w14:textId="77777777" w:rsidR="00C00498" w:rsidRPr="002D4799" w:rsidRDefault="00C00498" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="32587A64" w14:textId="77777777" w:rsidR="00C9028A" w:rsidRPr="002D4799" w:rsidRDefault="00C9028A" w:rsidP="00597F0E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DA089C5" w14:textId="69FF5DED" w:rsidR="000F4E2C" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-    <w:p w14:paraId="429AF51C" w14:textId="77777777" w:rsidR="00C9028A" w:rsidRPr="002D4799" w:rsidRDefault="00C9028A" w:rsidP="00597F0E">
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030585E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Provide brief additional information, as needed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E6E6C0" w14:textId="77777777" w:rsidR="00C9028A" w:rsidRPr="002D4799" w:rsidRDefault="00C9028A" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="32587A64" w14:textId="77777777" w:rsidR="00C9028A" w:rsidRPr="002D4799" w:rsidRDefault="00C9028A" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="429AF51C" w14:textId="77777777" w:rsidR="00C9028A" w:rsidRPr="002D4799" w:rsidRDefault="00C9028A" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="103B871C" w14:textId="34DE8198" w:rsidR="00A87545" w:rsidRPr="0030585E" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D71B391" w14:textId="7AC7098A" w:rsidR="00A87545" w:rsidRPr="0055714F" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+    <w:p w14:paraId="1D71B391" w14:textId="7AC7098A" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Identifying Members for </w:t>
       </w:r>
-      <w:r w:rsidR="006D172C" w:rsidRPr="0055714F">
+      <w:r w:rsidR="006D172C" w:rsidRPr="00956A25">
         <w:t>Transitional Rent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="213A01F0" w14:textId="2FFBC7E3" w:rsidR="0061121D" w:rsidRPr="00FF0D9F" w:rsidRDefault="006D172C" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931321">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
@@ -4409,51 +4639,51 @@
     <w:p w14:paraId="45FD3BC4" w14:textId="77777777" w:rsidR="00A844E8" w:rsidRPr="00931321" w:rsidRDefault="00A844E8" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00931321">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E5DAFF" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRPr="002D4799" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+    <w:p w14:paraId="03E5DAFF" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EEABA67" w14:textId="03A1398D" w:rsidR="00A844E8" w:rsidRPr="0030585E" w:rsidRDefault="00A844E8" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
@@ -5155,75 +5385,73 @@
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24CD8342" w14:textId="741FA10A" w:rsidR="00FF0D9F" w:rsidRDefault="00FF35E8" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4C12C8C6">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Provide brief additional information, as needed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB0E519" w14:textId="77777777" w:rsidR="00067BA3" w:rsidRPr="00F52BF9" w:rsidRDefault="00067BA3" w:rsidP="00597F0E">
+    <w:p w14:paraId="1EB0E519" w14:textId="77777777" w:rsidR="00067BA3" w:rsidRPr="00E07A6C" w:rsidRDefault="00067BA3" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
-          <w:b/>
-          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10C08912" w14:textId="4718FDCD" w:rsidR="00A87545" w:rsidRPr="0055714F" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+    <w:p w14:paraId="10C08912" w14:textId="4718FDCD" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Authorizing Members for </w:t>
       </w:r>
-      <w:r w:rsidR="008D62AB" w:rsidRPr="0055714F">
+      <w:r w:rsidR="008D62AB" w:rsidRPr="00956A25">
         <w:t>Transitional Rent</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:t xml:space="preserve"> and Communication of Authorization Status</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BA44B3C" w14:textId="71644D70" w:rsidR="00A21889" w:rsidRPr="00347862" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Hlk71901903"/>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Provide Policies and Procedures </w:t>
@@ -5344,51 +5572,51 @@
         <w:t>As mentioned above, the Prime MCP and their subcontractors must align all standards and Policies and Procedures pertaining to authorizations, including both the adjudication standards and the documentation used for referrals and authorizations. This requirement applies to each Community Support commonly offered across a prime and its subcontractors.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EAAD48F" w14:textId="33CB2E98" w:rsidR="00620A12" w:rsidRPr="005514E0" w:rsidRDefault="00620A12" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005514E0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00485147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005514E0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
@@ -5425,51 +5653,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="797BC7D8" w14:textId="338E9337" w:rsidR="00486D84" w:rsidRDefault="0097423B" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD2B94E" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRPr="002D4799" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+    <w:p w14:paraId="6AD2B94E" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21866670" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B0E7E3" w14:textId="7C198121" w:rsidR="00A87545" w:rsidRPr="0030585E" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
@@ -5788,51 +6028,51 @@
     </w:p>
     <w:p w14:paraId="1377ACEF" w14:textId="107525A0" w:rsidR="00CE037A" w:rsidRPr="006A172E" w:rsidRDefault="00035706" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A172E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00485147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006A172E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Section VI</w:t>
       </w:r>
       <w:r w:rsidR="00D51A86">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
@@ -5878,52 +6118,62 @@
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E4E1B89" w14:textId="77777777" w:rsidR="008A645D" w:rsidRDefault="008A645D" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
-          <w:b/>
-          <w:bCs/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00326351" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="00E07A6C" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C080DD2" w14:textId="082BFEC2" w:rsidR="00BF6AF5" w:rsidRPr="008A645D" w:rsidRDefault="00BF6AF5" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A645D">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MCP Policies and Procedures (List the file names and page numbers):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BA5C818" w14:textId="77777777" w:rsidR="00BF6AF5" w:rsidRDefault="00BF6AF5" w:rsidP="00597F0E">
       <w:pPr>
@@ -6115,51 +6365,63 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5050A99E" w14:textId="441E6B36" w:rsidR="006F1804" w:rsidRDefault="0097423B" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="401D4395" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRPr="002D4799" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+    <w:p w14:paraId="401D4395" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="578F2BE5" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="157C1E00" w14:textId="77777777" w:rsidR="00A43030" w:rsidRPr="0030585E" w:rsidRDefault="00A43030" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
@@ -6809,93 +7071,104 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="347A15C1" w14:textId="127DBC8E" w:rsidR="00596FBE" w:rsidRPr="006C3CB8" w:rsidRDefault="00596FBE" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3CB8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="00485147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C3CB8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Section IV for information on the global cap on coverage of Room and Board services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55259ED4" w14:textId="7E065E2D" w:rsidR="00A87545" w:rsidRDefault="0097423B" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51F84">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137EE8BD" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRPr="002D4799" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+    <w:p w14:paraId="137EE8BD" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06B118EE" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B82BB8A" w14:textId="04851524" w:rsidR="00A87545" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
@@ -6984,63 +7257,63 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0801DDFD" w14:textId="77777777" w:rsidR="00851DF5" w:rsidRPr="002D4799" w:rsidRDefault="00851DF5" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F7FD234" w14:textId="4413614A" w:rsidR="00364DB3" w:rsidRDefault="00364DB3" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C466E5" w14:textId="1854A14A" w:rsidR="00A87545" w:rsidRPr="0055714F" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+    <w:p w14:paraId="18C466E5" w14:textId="1854A14A" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Referring Members to </w:t>
       </w:r>
-      <w:r w:rsidR="007E6137" w:rsidRPr="0055714F">
+      <w:r w:rsidR="007E6137" w:rsidRPr="00956A25">
         <w:t>Transitional Rent</w:t>
       </w:r>
-      <w:r w:rsidR="007629D6" w:rsidRPr="0055714F">
+      <w:r w:rsidR="007629D6" w:rsidRPr="00956A25">
         <w:t xml:space="preserve"> Providers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="389CFFC7" w14:textId="01733548" w:rsidR="009B2F35" w:rsidRPr="00D132E3" w:rsidRDefault="00A26CA9" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00507AC2">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Provide Policies and Procedures describing how the</w:t>
       </w:r>
@@ -7314,51 +7587,62 @@
         </w:rPr>
         <w:t xml:space="preserve">Word limit: 500 words per </w:t>
       </w:r>
       <w:r w:rsidR="001E34CD">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Transitional Rent </w:t>
       </w:r>
       <w:r w:rsidR="003A6BFC" w:rsidRPr="003A6BFC">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Population of Focus</w:t>
       </w:r>
       <w:r w:rsidRPr="00365781">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068F0B25" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRPr="002D4799" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+    <w:p w14:paraId="068F0B25" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B90556" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06413E94" w14:textId="22FC3F3F" w:rsidR="00B223B2" w:rsidRPr="0030585E" w:rsidRDefault="00B223B2" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -7498,191 +7782,201 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C5E1A9" w14:textId="24DE5BDF" w:rsidR="003F65A0" w:rsidRPr="00086D28" w:rsidRDefault="003F65A0" w:rsidP="00086D28">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00086D28">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57850557" w14:textId="083570E0" w:rsidR="00D132E3" w:rsidRPr="002D4799" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
+    <w:p w14:paraId="57850557" w14:textId="083570E0" w:rsidR="00D132E3" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D6EFADD" w14:textId="11A6FC19" w:rsidR="003F65A0" w:rsidRPr="0030585E" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
+    <w:p w14:paraId="7EFE2062" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w14:paraId="162A64AC" w14:textId="77777777" w:rsidR="003F65A0" w:rsidRPr="002D4799" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D6EFADD" w14:textId="11A6FC19" w:rsidR="003F65A0" w:rsidRPr="0030585E" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4158B16C" w14:textId="77777777" w:rsidR="00851DF5" w:rsidRPr="002D4799" w:rsidRDefault="00851DF5" w:rsidP="00597F0E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030585E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MCP Policies and Procedures (List the file names and page numbers):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="162A64AC" w14:textId="77777777" w:rsidR="003F65A0" w:rsidRPr="002D4799" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="13590578" w14:textId="3F8C2401" w:rsidR="00E72C72" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4158B16C" w14:textId="77777777" w:rsidR="00851DF5" w:rsidRPr="002D4799" w:rsidRDefault="00851DF5" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13590578" w14:textId="3F8C2401" w:rsidR="00E72C72" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Provide brief additional information, as needed:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8EE36A" w14:textId="1D596359" w:rsidR="00D132E3" w:rsidRPr="006A4B6B" w:rsidRDefault="00D132E3" w:rsidP="00067BA3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08E316BB" w14:textId="77777777" w:rsidR="00067BA3" w:rsidRPr="006A4B6B" w:rsidRDefault="00067BA3" w:rsidP="00C54B48">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2472141F" w14:textId="411EB8E9" w:rsidR="00C70837" w:rsidRPr="0055714F" w:rsidRDefault="00DD6AF2" w:rsidP="00597F0E">
+    <w:p w14:paraId="2472141F" w14:textId="411EB8E9" w:rsidR="00C70837" w:rsidRPr="00956A25" w:rsidRDefault="00DD6AF2" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Confirming </w:t>
       </w:r>
-      <w:r w:rsidR="00D91E17" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00D91E17" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">Automatic </w:t>
       </w:r>
-      <w:r w:rsidR="000B4C09" w:rsidRPr="0055714F">
+      <w:r w:rsidR="000B4C09" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">Authorization </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:t xml:space="preserve">For &amp; </w:t>
       </w:r>
-      <w:r w:rsidR="0062417C" w:rsidRPr="0055714F">
+      <w:r w:rsidR="0062417C" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">Connecting </w:t>
       </w:r>
-      <w:r w:rsidR="00C70837" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00C70837" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">Members to </w:t>
       </w:r>
-      <w:r w:rsidR="00233F78" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00233F78" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">ECM and </w:t>
       </w:r>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="007E1651" w:rsidRPr="0055714F">
+      <w:r w:rsidR="007E1651" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">“Housing Trio” </w:t>
       </w:r>
-      <w:r w:rsidR="00233F78" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00233F78" w:rsidRPr="00956A25">
         <w:t>Community Supports</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB49146" w14:textId="0A1E9D35" w:rsidR="00957A09" w:rsidRPr="005C746E" w:rsidRDefault="0011061F" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002436E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">When the MCP authorizes a Member for Transitional Rent, it must also authorize the Member for ECM and the Housing Trio Community Supports. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="00957A09" w:rsidRPr="00485147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>See Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00957A09" w:rsidRPr="002436E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00867A56" w:rsidRPr="002436E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
@@ -7930,51 +8224,56 @@
     <w:p w14:paraId="3068B488" w14:textId="77777777" w:rsidR="003F65A0" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D099BF" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRPr="0016053E" w:rsidRDefault="00023AFE" w:rsidP="000A191C">
+    <w:p w14:paraId="44D099BF" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRDefault="00023AFE" w:rsidP="000A191C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70CE89B7" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="0016053E" w:rsidRDefault="00E07A6C" w:rsidP="000A191C">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BE2A072" w14:textId="734317D2" w:rsidR="003F65A0" w:rsidRPr="0030585E" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>MCP Policies and Procedures (List the file names and page numbers):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00320EFF" w14:textId="77777777" w:rsidR="003F65A0" w:rsidRPr="00E031EC" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -8403,51 +8702,63 @@
     <w:p w14:paraId="019C66ED" w14:textId="06793837" w:rsidR="003F65A0" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608093FD" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRPr="002D4799" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+    <w:p w14:paraId="608093FD" w14:textId="77777777" w:rsidR="00023AFE" w:rsidRDefault="00023AFE" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DC81156" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77D136BF" w14:textId="37791542" w:rsidR="003F65A0" w:rsidRPr="0065479A" w:rsidRDefault="003F65A0" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
@@ -8768,91 +9079,91 @@
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CC68B85" w14:textId="06614674" w:rsidR="00A87545" w:rsidRPr="0030585E" w:rsidRDefault="00C70837" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1893236A" w14:textId="4E8EC254" w:rsidR="00AA625B" w:rsidRPr="0055714F" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+    <w:p w14:paraId="1893236A" w14:textId="4E8EC254" w:rsidR="00AA625B" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc196320260"/>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t>Data System Requirements and Data Sharing to Support Community Supports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="027F4C57" w14:textId="2487993E" w:rsidR="00051108" w:rsidRDefault="3964D273" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Provide Policies and Procedures describing how the MCP intends to share each of the data elements that the ECM and Community Supports Contract and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15">
+      <w:hyperlink r:id="rId16">
         <w:r w:rsidRPr="12BA8046">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Community Supports Member Information Sharing Guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> requires MCPs to share with Community Supports Providers, </w:t>
       </w:r>
       <w:r w:rsidR="2D8791CA" w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>including Transitional Rent Providers</w:t>
       </w:r>
       <w:r w:rsidR="00BB1A5A">
@@ -8948,97 +9259,121 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Physical, behavioral, administrative, and SDOH data (e.g., HMIS data).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58634D75" w14:textId="0DE5272B" w:rsidR="00A87545" w:rsidRPr="00051108" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00051108">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00051108">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
-        <w:t>s of performance on quality measures/metrics, as requested.</w:t>
+        <w:t>s of performance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00051108">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on quality measures/metrics, as requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FA8FCE" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646D0E25" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRPr="002D4799" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
+    <w:p w14:paraId="646D0E25" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D3940DC" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3EDC67D7" w14:textId="46C49551" w:rsidR="00FA1F76" w:rsidRPr="00D132E3" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
@@ -9102,61 +9437,61 @@
         <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34834BF1" w14:textId="77777777" w:rsidR="00D32952" w:rsidRPr="002D4799" w:rsidRDefault="00D32952" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:noProof/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="241544E9" w14:textId="7FFB7516" w:rsidR="00A87545" w:rsidRPr="0055714F" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+    <w:p w14:paraId="241544E9" w14:textId="7FFB7516" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pageBreakBefore/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Oversight of </w:t>
       </w:r>
-      <w:r w:rsidR="00DB6291" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00DB6291" w:rsidRPr="00956A25">
         <w:t>Transitional Rent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AF742F2" w14:textId="6CCD5C50" w:rsidR="00A87545" w:rsidRPr="00D132E3" w:rsidRDefault="3964D273" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Hlk71909298"/>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -9215,51 +9550,63 @@
     <w:p w14:paraId="6F0AB84B" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77219E39" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRPr="002D4799" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
+    <w:p w14:paraId="77219E39" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C396C55" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="094D0737" w14:textId="25E5F77D" w:rsidR="00FA1F76" w:rsidRPr="0030585E" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
@@ -9510,148 +9857,160 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50296684" w14:textId="447DBD92" w:rsidR="006A5D06" w:rsidRDefault="58950617" w:rsidP="6C646C63">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="6C646C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Section IV for information on the global cap on coverage of Room and Board services.</w:t>
       </w:r>
       <w:r w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16AF48FF" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRDefault="1406B5E7" w:rsidP="6C646C63">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1EEED981">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9011F6" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRPr="002D4799" w:rsidRDefault="006A5D06" w:rsidP="006A5D06">
+    <w:p w14:paraId="5D9011F6" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRDefault="006A5D06" w:rsidP="006A5D06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B0DF476" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRPr="0030585E" w:rsidRDefault="006A5D06" w:rsidP="006A5D06">
+    <w:p w14:paraId="132A7BC4" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="006A5D06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w14:paraId="61685ADC" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRPr="002D4799" w:rsidRDefault="006A5D06" w:rsidP="006A5D06">
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B0DF476" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRPr="0030585E" w:rsidRDefault="006A5D06" w:rsidP="006A5D06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="7B729DD5" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRPr="002D4799" w:rsidRDefault="006A5D06" w:rsidP="006A5D06">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030585E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MCP Policies and Procedures (List the file names and page numbers):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61685ADC" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRPr="002D4799" w:rsidRDefault="006A5D06" w:rsidP="006A5D06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="771DF481" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRDefault="006A5D06" w:rsidP="006A5D06">
+    <w:p w14:paraId="7B729DD5" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRPr="002D4799" w:rsidRDefault="006A5D06" w:rsidP="006A5D06">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="771DF481" w14:textId="77777777" w:rsidR="006A5D06" w:rsidRDefault="006A5D06" w:rsidP="006A5D06">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Provide brief additional information, as needed:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FF3D2D" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="29FA122E" w14:textId="77777777" w:rsidR="0053666B" w:rsidRDefault="0053666B" w:rsidP="00597F0E">
       <w:pPr>
@@ -9669,51 +10028,51 @@
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41063EB0" w14:textId="77777777" w:rsidR="003B5824" w:rsidRDefault="003B5824">
       <w:pPr>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F28768" w14:textId="45F0ECA3" w:rsidR="001D0B33" w:rsidRPr="00D132E3" w:rsidRDefault="0BEC474B" w:rsidP="001D0B33">
+    <w:p w14:paraId="51F28768" w14:textId="350058D0" w:rsidR="001D0B33" w:rsidRPr="00D132E3" w:rsidRDefault="0BEC474B" w:rsidP="001D0B33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide Policies and Procedures for how the MCP will </w:t>
       </w:r>
       <w:r w:rsidR="65366087" w:rsidRPr="6C646C63">
@@ -10020,99 +10379,117 @@
         </w:rPr>
         <w:t>Na</w:t>
       </w:r>
       <w:r w:rsidR="4151BCCC" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">vigation </w:t>
       </w:r>
       <w:r w:rsidR="00D273E7">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r w:rsidR="2D4576E3" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> Provider to </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="2D4576E3" w:rsidRPr="6C646C63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Provider</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="2D4576E3" w:rsidRPr="6C646C63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r w:rsidR="76A284D2" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="75EE7617" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ollect information </w:t>
       </w:r>
       <w:r w:rsidR="0829DC49" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">to </w:t>
       </w:r>
       <w:r w:rsidR="75EE7617" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
-      <w:r w:rsidR="0055714F" w:rsidRPr="6C646C63">
-[...5 lines deleted...]
-        <w:t>the housing</w:t>
+      <w:r w:rsidR="18F0C66D" w:rsidRPr="6C646C63">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>h</w:t>
       </w:r>
       <w:r w:rsidR="75EE7617" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">ousing </w:t>
       </w:r>
       <w:r w:rsidR="18F0C66D" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="75EE7617" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">upport </w:t>
       </w:r>
       <w:r w:rsidR="18F0C66D" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
@@ -10131,295 +10508,307 @@
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60417D3E" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRDefault="0BEC474B" w:rsidP="6C646C63">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3746005F">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B6E92E8" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRPr="002D4799" w:rsidRDefault="001D0B33" w:rsidP="001D0B33">
+    <w:p w14:paraId="4B6E92E8" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRDefault="001D0B33" w:rsidP="001D0B33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C06B0E2" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRPr="0030585E" w:rsidRDefault="001D0B33" w:rsidP="001D0B33">
+    <w:p w14:paraId="68A38698" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="001D0B33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w14:paraId="57BCCFCD" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRPr="002D4799" w:rsidRDefault="001D0B33" w:rsidP="001D0B33">
+          <w:rFonts w:eastAsia="Calibri"/>
+          <w:spacing w:val="-3"/>
+          <w:kern w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C06B0E2" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRPr="0030585E" w:rsidRDefault="001D0B33" w:rsidP="001D0B33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="017CD580" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRPr="002D4799" w:rsidRDefault="001D0B33" w:rsidP="001D0B33">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030585E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MCP Policies and Procedures (List the file names and page numbers):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BCCFCD" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRPr="002D4799" w:rsidRDefault="001D0B33" w:rsidP="001D0B33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D1743CD" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRDefault="001D0B33" w:rsidP="001D0B33">
+    <w:p w14:paraId="017CD580" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRPr="002D4799" w:rsidRDefault="001D0B33" w:rsidP="001D0B33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D1743CD" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRDefault="001D0B33" w:rsidP="001D0B33">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Provide brief additional information, as needed:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5D9414" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRPr="002D4799" w:rsidRDefault="001D0B33" w:rsidP="00597F0E">
+    <w:p w14:paraId="5B5D9414" w14:textId="77777777" w:rsidR="001D0B33" w:rsidRDefault="001D0B33" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1F130EC9" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cs="Segoe UI"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p w14:paraId="66481A1B" w14:textId="38145FC0" w:rsidR="00A87545" w:rsidRPr="0030585E" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771E7458" w14:textId="279FB570" w:rsidR="00A87545" w:rsidRPr="0055714F" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
+    <w:p w14:paraId="771E7458" w14:textId="279FB570" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Payment of </w:t>
       </w:r>
-      <w:r w:rsidR="001C3A27" w:rsidRPr="0055714F">
+      <w:r w:rsidR="001C3A27" w:rsidRPr="00956A25">
         <w:t>Transitional Rent</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:t xml:space="preserve"> Providers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F33DB4E" w14:textId="69B69B37" w:rsidR="00EB395B" w:rsidRDefault="00692BE5" w:rsidP="00597F0E">
+    <w:p w14:paraId="0F33DB4E" w14:textId="69B69B37" w:rsidR="00EB395B" w:rsidRPr="002C7B02" w:rsidRDefault="00692BE5" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>MCPs will receive payments that include the costs of directly arranging for the provision of Transitional Rent and costs of contracting with a Transitional Rent Provider (including reasonable provider-level administrative costs).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EA3F4F" w14:textId="08C4A950" w:rsidR="00692BE5" w:rsidRPr="00D132E3" w:rsidRDefault="00EB395B" w:rsidP="00597F0E">
+    <w:p w14:paraId="30EA3F4F" w14:textId="595BF28B" w:rsidR="00692BE5" w:rsidRPr="002C7B02" w:rsidRDefault="00EB395B" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
-          <w:b/>
-[...7 lines deleted...]
-          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>DHCS will pay MCPs a fixed fee for the administrative costs associated with the provision of Transitional Rent</w:t>
       </w:r>
-      <w:r w:rsidR="00297749">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00297749" w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB395B">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> including both MCP and Transitional Rent </w:t>
       </w:r>
-      <w:r w:rsidR="00A13227">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A13227" w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB395B">
-[...15 lines deleted...]
-      <w:r w:rsidRPr="00EB395B">
+      <w:r w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rovider administrative responsibilities. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DHCS is not directing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MCPs</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002C7B02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> how to specifically allocate the administrative </w:t>
       </w:r>
-      <w:r w:rsidR="00E94424" w:rsidRPr="00EB395B">
-[...11 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00E94424" w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>fee</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94424" w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> expects MCP</w:t>
       </w:r>
-      <w:r w:rsidR="00FA454C">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00FA454C" w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB395B">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to allocate the fee reasonably relative to the overall division of administrative responsibilities between the MCP and Transitional Rent </w:t>
       </w:r>
-      <w:r w:rsidR="00A13227">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="00A13227" w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB395B">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidRPr="002C7B02">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>rovider.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B32D435" w14:textId="7E38E006" w:rsidR="00E65488" w:rsidRPr="00D132E3" w:rsidRDefault="00F77245" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -10565,162 +10954,172 @@
     </w:p>
     <w:p w14:paraId="50B9BD9E" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A46BBA" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRPr="002D4799" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
+    <w:p w14:paraId="37A46BBA" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00AC315E" w14:textId="1CEA5935" w:rsidR="00FA1F76" w:rsidRPr="0030585E" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
+    <w:p w14:paraId="7744F1A4" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w14:paraId="68EE83E4" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRPr="0030585E" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00AC315E" w14:textId="1CEA5935" w:rsidR="00FA1F76" w:rsidRPr="0030585E" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="2146AA22" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRPr="0030585E" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030585E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MCP Policies and Procedures (List the file names and page numbers):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68EE83E4" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRPr="0030585E" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A7ECEB6" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
+    <w:p w14:paraId="2146AA22" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRPr="0030585E" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...12 lines deleted...]
-    <w:p w14:paraId="5E507C34" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRPr="002D4799" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A7ECEB6" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Arial"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="48473390" w14:textId="77777777" w:rsidR="00762148" w:rsidRPr="002D4799" w:rsidRDefault="00762148" w:rsidP="00597F0E">
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030585E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Provide brief additional information, as needed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E507C34" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRPr="002D4799" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="28454811" w14:textId="77777777" w:rsidR="00762148" w:rsidRPr="002D4799" w:rsidRDefault="00762148" w:rsidP="00597F0E">
+    <w:p w14:paraId="48473390" w14:textId="77777777" w:rsidR="00762148" w:rsidRPr="002D4799" w:rsidRDefault="00762148" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="28454811" w14:textId="77777777" w:rsidR="00762148" w:rsidRPr="002D4799" w:rsidRDefault="00762148" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="711AD23E" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Segoe UI"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="533F7F5F" w14:textId="4A46FFB2" w:rsidR="00A87545" w:rsidRPr="00D132E3" w:rsidRDefault="3964D273" w:rsidP="00597F0E">
+    <w:p w14:paraId="533F7F5F" w14:textId="641FEA91" w:rsidR="00A87545" w:rsidRPr="00D132E3" w:rsidRDefault="3964D273" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Provide Policies and Procedures </w:t>
       </w:r>
       <w:r w:rsidR="0065CEAA" w:rsidRPr="12BA8046">
@@ -10783,51 +11182,51 @@
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> and CA Health and Safety Code Section 1371</w:t>
       </w:r>
       <w:r w:rsidR="00A87545" w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="6"/>
       </w:r>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> requirements. Include expected time-frames for payment and a description of any circumstances in which </w:t>
       </w:r>
-      <w:r w:rsidR="0055714F" w:rsidRPr="12BA8046">
+      <w:r w:rsidR="00956A25" w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>payment</w:t>
       </w:r>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> to a </w:t>
       </w:r>
       <w:r w:rsidR="6F2FEA96" w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
@@ -10841,97 +11240,107 @@
     <w:p w14:paraId="68ED740A" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A2C534" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRPr="002D4799" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
+    <w:p w14:paraId="71A2C534" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRDefault="00D132E3" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78899D77" w14:textId="102D0FD7" w:rsidR="00FA1F76" w:rsidRPr="0030585E" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
+    <w:p w14:paraId="123ECC20" w14:textId="77777777" w:rsidR="00E07A6C" w:rsidRPr="002D4799" w:rsidRDefault="00E07A6C" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:b/>
-[...11 lines deleted...]
-    <w:p w14:paraId="526AC568" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRPr="002D4799" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78899D77" w14:textId="102D0FD7" w:rsidR="00FA1F76" w:rsidRPr="0030585E" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="65240544" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRPr="002D4799" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030585E">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MCP Policies and Procedures (List the file names and page numbers):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="526AC568" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRPr="002D4799" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="43FB8067" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
+    <w:p w14:paraId="65240544" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRPr="002D4799" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43FB8067" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:b/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Provide brief additional information, as needed:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33755C63" w14:textId="71F86585" w:rsidR="00A87545" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="36612CAF" w14:textId="77777777" w:rsidR="00FA1F76" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
@@ -10953,77 +11362,77 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32F00E7A" w14:textId="2F86DBE5" w:rsidR="00A87545" w:rsidRPr="0030585E" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C7056E" w14:textId="2FF434FE" w:rsidR="00FB26F2" w:rsidRPr="0055714F" w:rsidRDefault="00FB26F2" w:rsidP="00597F0E">
+    <w:p w14:paraId="76C7056E" w14:textId="2FF434FE" w:rsidR="00FB26F2" w:rsidRPr="00956A25" w:rsidRDefault="00FB26F2" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="450"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
       </w:pPr>
-      <w:r w:rsidRPr="0030585E">
+      <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="11" w:name="_Toc196320261"/>
-      <w:r w:rsidR="00F8691D" w:rsidRPr="0055714F">
+      <w:r w:rsidR="00F8691D" w:rsidRPr="00956A25">
         <w:t>Transitional Rent</w:t>
       </w:r>
-      <w:r w:rsidRPr="0055714F">
+      <w:r w:rsidRPr="00956A25">
         <w:t xml:space="preserve"> Provider Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="5A59D7A6" w14:textId="3A80D528" w:rsidR="00FB26F2" w:rsidRPr="00B5298D" w:rsidRDefault="5A07E95C" w:rsidP="00597F0E">
+    <w:p w14:paraId="5A59D7A6" w14:textId="295E0A50" w:rsidR="00FB26F2" w:rsidRPr="00B5298D" w:rsidRDefault="5A07E95C" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="1DFCEB4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Using the supplementary Excel file titled “</w:t>
       </w:r>
       <w:r w:rsidR="00453D94">
         <w:rPr>
           <w:b/>
@@ -11039,51 +11448,67 @@
         </w:rPr>
         <w:t xml:space="preserve">,” list the MCP’s contracted </w:t>
       </w:r>
       <w:r w:rsidR="7DCB3727" w:rsidRPr="1DFCEB4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidRPr="1DFCEB4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Providers by county. </w:t>
       </w:r>
       <w:r w:rsidR="00453D94">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">For each county the MCP operates in, the MCP must provide a contract status update on each county behavioral health agency and other county agencies with which the MCP has executed or extended a contract. If an MCP has not yet extended a contract to a county behavioral health agency in a particular county they operate in, please provide that reporting in the Excel </w:t>
+        <w:t xml:space="preserve">For each county the MCP operates in, the MCP must provide a contract status update on each county behavioral health agency and other county agencies with which the MCP has executed or extended a contract. If an MCP has not yet extended a contract to a county behavioral health agency in a particular county they operate in, please provide that </w:t>
+      </w:r>
+      <w:r w:rsidR="00956A25">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:r w:rsidR="00453D94">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Excel </w:t>
       </w:r>
       <w:r w:rsidR="00254C91">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">file </w:t>
       </w:r>
       <w:r w:rsidR="00453D94">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>as well.</w:t>
       </w:r>
       <w:r w:rsidR="00453D94" w:rsidRPr="1DFCEB4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -11405,51 +11830,51 @@
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not going to be offered county-wide, indicate the targeted service area of each </w:t>
       </w:r>
       <w:r w:rsidR="00107942">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:i/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> Provider)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E387AE7" w14:textId="5A549C9B" w:rsidR="00DD554F" w:rsidRPr="00EA24A1" w:rsidRDefault="5A07E95C" w:rsidP="00EA24A1">
+    <w:p w14:paraId="4E387AE7" w14:textId="1BEF6007" w:rsidR="00DD554F" w:rsidRPr="00EA24A1" w:rsidRDefault="5A07E95C" w:rsidP="00EA24A1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Submit </w:t>
       </w:r>
       <w:r w:rsidR="56DD55BD" w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
@@ -11476,125 +11901,125 @@
       </w:r>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Provider contract that the MCP will use for contracting with its </w:t>
       </w:r>
       <w:r w:rsidR="56DD55BD" w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Providers. Please provide a crosswalk for the location of each of the </w:t>
       </w:r>
-      <w:r w:rsidR="0055714F" w:rsidRPr="12BA8046">
+      <w:r w:rsidR="00956A25" w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DHCS’</w:t>
       </w:r>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> required provisions within the </w:t>
       </w:r>
       <w:r w:rsidR="3B0F9961" w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Standard Provider Terms and Conditions.</w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Appendix:_Transitional_Rent"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:sectPr w:rsidR="00DD554F" w:rsidRPr="00EA24A1" w:rsidSect="00116E46">
-      <w:headerReference w:type="even" r:id="rId17"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="even" r:id="rId18"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="994" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4589F004" w14:textId="77777777" w:rsidR="003A1F8B" w:rsidRDefault="003A1F8B" w:rsidP="000665C7">
+    <w:p w14:paraId="30198D2A" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF" w:rsidP="000665C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C99188" w14:textId="77777777" w:rsidR="003A1F8B" w:rsidRDefault="003A1F8B"/>
+    <w:p w14:paraId="5F4947B1" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="557919AC" w14:textId="77777777" w:rsidR="003A1F8B" w:rsidRDefault="003A1F8B" w:rsidP="000665C7">
+    <w:p w14:paraId="36513632" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF" w:rsidP="000665C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DAC403" w14:textId="77777777" w:rsidR="003A1F8B" w:rsidRDefault="003A1F8B"/>
+    <w:p w14:paraId="6498ED76" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3841449D" w14:textId="77777777" w:rsidR="003A1F8B" w:rsidRDefault="003A1F8B">
+    <w:p w14:paraId="33F04920" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -11671,126 +12096,126 @@
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1950892184"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6484045C" w14:textId="1C0B9922" w:rsidR="00290D3B" w:rsidRDefault="006757CA" w:rsidP="00471F36">
+      <w:p w14:paraId="6484045C" w14:textId="4B680A6B" w:rsidR="00290D3B" w:rsidRDefault="3AD68AF3" w:rsidP="00471F36">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
-        <w:r w:rsidRPr="000A191C">
+        <w:r w:rsidRPr="3AD68AF3">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>Revised as of</w:t>
+          <w:t xml:space="preserve">Revised as of </w:t>
         </w:r>
-        <w:r w:rsidR="007F50BB" w:rsidRPr="000A191C">
+        <w:r w:rsidR="00E07A6C">
+          <w:rPr>
+            <w:i/>
+            <w:iCs/>
+          </w:rPr>
+          <w:t>January</w:t>
+        </w:r>
+        <w:r w:rsidR="00A7060F">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
-        <w:r w:rsidR="007D015C">
+        <w:r w:rsidR="099C2870" w:rsidRPr="099C2870">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t>August</w:t>
+          <w:t>202</w:t>
         </w:r>
-        <w:r w:rsidR="00453D94">
+        <w:r w:rsidR="00E07A6C">
           <w:rPr>
             <w:i/>
             <w:iCs/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t>6</w:t>
         </w:r>
-        <w:r w:rsidR="00F9595A" w:rsidRPr="000A191C">
-[...6 lines deleted...]
-        <w:r w:rsidR="798A8144">
+        <w:r>
           <w:t xml:space="preserve">   |   </w:t>
         </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1884292582"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
-            <w:r w:rsidR="00471F36" w:rsidRPr="798A8144">
+            <w:r w:rsidR="006757CA" w:rsidRPr="3AD68AF3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00471F36">
+            <w:r w:rsidR="006757CA">
               <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00471F36" w:rsidRPr="798A8144">
+            <w:r w:rsidR="006757CA" w:rsidRPr="3AD68AF3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="798A8144" w:rsidRPr="798A8144">
+            <w:r w:rsidRPr="3AD68AF3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="00471F36" w:rsidRPr="798A8144">
+            <w:r w:rsidR="006757CA" w:rsidRPr="3AD68AF3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EC31A79" w14:textId="77777777" w:rsidR="00290D3B" w:rsidRDefault="00290D3B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D14411C" w14:textId="1714DA30" w:rsidR="00527F4F" w:rsidRDefault="00527F4F" w:rsidP="00527F4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
@@ -11821,273 +12246,329 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="623E41F8" w14:textId="77777777" w:rsidR="003A1F8B" w:rsidRDefault="003A1F8B" w:rsidP="000665C7">
+    <w:p w14:paraId="681ACD90" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF" w:rsidP="000665C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="05EA261B" w14:textId="77777777" w:rsidR="003A1F8B" w:rsidRDefault="003A1F8B" w:rsidP="000665C7">
+    <w:p w14:paraId="111ADD7E" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF" w:rsidP="000665C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02C48678" w14:textId="77777777" w:rsidR="003A1F8B" w:rsidRDefault="003A1F8B"/>
+    <w:p w14:paraId="4EAFDEB3" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="41E5BC24" w14:textId="77777777" w:rsidR="003A1F8B" w:rsidRDefault="003A1F8B">
+    <w:p w14:paraId="1C65C878" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w14:paraId="7432DD12" w14:textId="4FBD4614" w:rsidR="00364677" w:rsidRPr="006C65D1" w:rsidRDefault="00364677" w:rsidP="00C054F2">
+    <w:p w14:paraId="7432DD12" w14:textId="4FBD4614" w:rsidR="00364677" w:rsidRPr="00956A25" w:rsidRDefault="00364677" w:rsidP="00C054F2">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006C65D1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006C65D1">
+      <w:r w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B56A74" w:rsidRPr="006C65D1">
+      <w:r w:rsidR="00B56A74" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">A Transitional Rent Provider is the entity that issues payment for housing for Members receiving Transitional Rent, or alternatively, directly provides housing for Members receiving Transitional Rent (as in the case of a nonprofit organization that owns and operates a permanent supportive housing project). </w:t>
       </w:r>
-      <w:r w:rsidR="0040049C" w:rsidRPr="006C65D1">
+      <w:r w:rsidR="0040049C" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">A Transitional Rent Provider may also contract with other organizations that directly provide or issue payment for housing. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="3">
-    <w:p w14:paraId="2FC95D6D" w14:textId="377495CA" w:rsidR="00EB1818" w:rsidRDefault="00EB1818" w:rsidP="00C054F2">
+    <w:p w14:paraId="2FC95D6D" w14:textId="377495CA" w:rsidR="00EB1818" w:rsidRPr="00956A25" w:rsidRDefault="00EB1818" w:rsidP="00C054F2">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C054F2" w:rsidRPr="00C054F2">
+      <w:r w:rsidR="00C054F2" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">In a streamlined provisional authorization, the county behavioral health </w:t>
       </w:r>
-      <w:r w:rsidR="00035706">
+      <w:r w:rsidR="00035706" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">agency </w:t>
       </w:r>
-      <w:r w:rsidR="00C054F2" w:rsidRPr="00C054F2">
+      <w:r w:rsidR="00C054F2" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>makes a temporary determination that the Member is qualified to receive Transitional Rent. This temporary authorization must be approved or denied by the MCP within the timelines set forth</w:t>
       </w:r>
-      <w:r w:rsidR="00BE1702">
+      <w:r w:rsidR="00BE1702" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in the Community Supports Policy Guide Volume 2, in alignment with</w:t>
+      </w:r>
+      <w:r w:rsidR="00403CD3" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE1702" w:rsidRPr="00C054F2">
-[...8 lines deleted...]
-      <w:r w:rsidR="00C054F2" w:rsidRPr="00C054F2">
+      <w:r w:rsidR="00C054F2" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>APL 21-011.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="33078A2D" w14:textId="7FC8A4CD" w:rsidR="00595F51" w:rsidRPr="006C65D1" w:rsidRDefault="00595F51" w:rsidP="00246643">
+    <w:p w14:paraId="33078A2D" w14:textId="7FC8A4CD" w:rsidR="00595F51" w:rsidRPr="00956A25" w:rsidRDefault="00595F51" w:rsidP="00246643">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006C65D1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006C65D1">
+      <w:r w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00DD5452" w:rsidRPr="006C65D1">
+      <w:r w:rsidR="00DD5452" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Consistent with </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
-        <w:r w:rsidR="00DD5452" w:rsidRPr="006C65D1">
+        <w:r w:rsidR="00DD5452" w:rsidRPr="00956A25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>APL 21-011</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00DD5452" w:rsidRPr="006C65D1">
+      <w:r w:rsidR="00DD5452" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, the MCP must authorize or deny coverage of Transitional Rent within the shortest applicable timeframe, but no longer than 5 business days from the MCP’s receipt of information reasonably necessary and requested by the MCP to make a determination, not to exceed 14 calendar days from the MCP’s receipt of the referral from the county behavioral health </w:t>
       </w:r>
-      <w:r w:rsidR="00032944">
+      <w:r w:rsidR="00032944" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>agency</w:t>
       </w:r>
-      <w:r w:rsidR="00DD5452" w:rsidRPr="006C65D1">
+      <w:r w:rsidR="00DD5452" w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3E682727" w14:textId="4BB120F4" w:rsidR="00A87545" w:rsidRPr="006C65D1" w:rsidRDefault="0088089A" w:rsidP="006C65D1">
+    <w:p w14:paraId="3E682727" w14:textId="4BB120F4" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="0088089A" w:rsidP="006C65D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="90" w:hanging="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C65D1">
+      <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006C65D1">
+      <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available here: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
-        <w:r w:rsidRPr="006C65D1">
+        <w:r w:rsidRPr="00956A25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.dhcs.ca.gov/provgovpart/Documents/Two-Plan-CCI-Final-Rule-Boilerplate.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w14:paraId="3CB2CBED" w14:textId="77777777" w:rsidR="00A87545" w:rsidRPr="006C65D1" w:rsidRDefault="00A87545" w:rsidP="006C65D1">
+    <w:p w14:paraId="3CB2CBED" w14:textId="77777777" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="006C65D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006C65D1">
+      <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006C65D1">
+      <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId3" w:history="1">
-        <w:r w:rsidRPr="006C65D1">
+        <w:r w:rsidRPr="00956A25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>California Health and Safety Code Section 1371 requirements</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w14:paraId="32E78BC8" w14:textId="77777777" w:rsidR="00FB26F2" w:rsidRPr="006C65D1" w:rsidRDefault="00FB26F2" w:rsidP="000911E6">
+    <w:p w14:paraId="32E78BC8" w14:textId="77777777" w:rsidR="00FB26F2" w:rsidRPr="00956A25" w:rsidRDefault="00FB26F2" w:rsidP="000911E6">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
-      </w:pPr>
-      <w:r w:rsidRPr="006C65D1">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r w:rsidRPr="006C65D1">
+      <w:r w:rsidRPr="00956A25">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Or Individual Provider, if not part of an Organization</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F331B22" w14:textId="77777777" w:rsidR="003467A5" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:pict w14:anchorId="2834436A">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
@@ -16756,51 +17237,53 @@
   <w:num w:numId="41" w16cid:durableId="786697374">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="379861943">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1627856954">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="424762486">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="530072148">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="22754875">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="0004"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -16821,158 +17304,163 @@
     <w:rsid w:val="000048EB"/>
     <w:rsid w:val="0000550E"/>
     <w:rsid w:val="00006424"/>
     <w:rsid w:val="000118DE"/>
     <w:rsid w:val="0001262A"/>
     <w:rsid w:val="00013AD7"/>
     <w:rsid w:val="00014F02"/>
     <w:rsid w:val="000155E9"/>
     <w:rsid w:val="00015C83"/>
     <w:rsid w:val="000212BE"/>
     <w:rsid w:val="00022192"/>
     <w:rsid w:val="00022C48"/>
     <w:rsid w:val="00023AFE"/>
     <w:rsid w:val="0002405C"/>
     <w:rsid w:val="000243B9"/>
     <w:rsid w:val="00024600"/>
     <w:rsid w:val="00024C05"/>
     <w:rsid w:val="00024D11"/>
     <w:rsid w:val="00024E73"/>
     <w:rsid w:val="00025428"/>
     <w:rsid w:val="00025DAE"/>
     <w:rsid w:val="00026A49"/>
     <w:rsid w:val="00026AF7"/>
     <w:rsid w:val="0002B62E"/>
     <w:rsid w:val="000301FD"/>
+    <w:rsid w:val="00030C1D"/>
     <w:rsid w:val="00031439"/>
     <w:rsid w:val="00031A40"/>
     <w:rsid w:val="00031D92"/>
     <w:rsid w:val="000323FD"/>
     <w:rsid w:val="00032543"/>
     <w:rsid w:val="00032944"/>
     <w:rsid w:val="00033356"/>
     <w:rsid w:val="0003477A"/>
     <w:rsid w:val="00035706"/>
     <w:rsid w:val="000358E1"/>
     <w:rsid w:val="00035E0B"/>
     <w:rsid w:val="00036F10"/>
     <w:rsid w:val="000371C4"/>
     <w:rsid w:val="00037D0E"/>
     <w:rsid w:val="00040004"/>
     <w:rsid w:val="00040445"/>
     <w:rsid w:val="0004091A"/>
     <w:rsid w:val="000416C6"/>
     <w:rsid w:val="000449F7"/>
     <w:rsid w:val="00044D0E"/>
     <w:rsid w:val="00045D51"/>
     <w:rsid w:val="00046C64"/>
     <w:rsid w:val="00051108"/>
     <w:rsid w:val="00051C6F"/>
     <w:rsid w:val="000529EB"/>
     <w:rsid w:val="00052EB2"/>
     <w:rsid w:val="0005398F"/>
     <w:rsid w:val="00053B3E"/>
     <w:rsid w:val="00053D50"/>
     <w:rsid w:val="000547FF"/>
     <w:rsid w:val="00054AC1"/>
     <w:rsid w:val="0005543B"/>
     <w:rsid w:val="00055A2F"/>
     <w:rsid w:val="000569BA"/>
     <w:rsid w:val="000569CA"/>
     <w:rsid w:val="00056AFC"/>
     <w:rsid w:val="00057A8A"/>
     <w:rsid w:val="00060C7D"/>
     <w:rsid w:val="00060D90"/>
     <w:rsid w:val="00061293"/>
     <w:rsid w:val="000619F2"/>
     <w:rsid w:val="000628ED"/>
     <w:rsid w:val="00062DCB"/>
     <w:rsid w:val="00063059"/>
+    <w:rsid w:val="0006369E"/>
     <w:rsid w:val="00064208"/>
     <w:rsid w:val="00064996"/>
     <w:rsid w:val="00065A21"/>
     <w:rsid w:val="00065FD3"/>
     <w:rsid w:val="00066293"/>
     <w:rsid w:val="000665C7"/>
     <w:rsid w:val="00066C42"/>
     <w:rsid w:val="00067BA3"/>
     <w:rsid w:val="00071517"/>
     <w:rsid w:val="00072937"/>
     <w:rsid w:val="000730F6"/>
     <w:rsid w:val="000740C0"/>
     <w:rsid w:val="00074A24"/>
     <w:rsid w:val="00074C3A"/>
     <w:rsid w:val="00075622"/>
     <w:rsid w:val="000758D4"/>
     <w:rsid w:val="00076913"/>
     <w:rsid w:val="00076E49"/>
+    <w:rsid w:val="00077057"/>
     <w:rsid w:val="00077564"/>
     <w:rsid w:val="000809F2"/>
     <w:rsid w:val="00080A46"/>
     <w:rsid w:val="00081C90"/>
     <w:rsid w:val="00081FDE"/>
     <w:rsid w:val="000823D3"/>
     <w:rsid w:val="00082997"/>
     <w:rsid w:val="00082A49"/>
     <w:rsid w:val="00083E9D"/>
     <w:rsid w:val="00084393"/>
     <w:rsid w:val="00084647"/>
     <w:rsid w:val="00084A80"/>
     <w:rsid w:val="00084BE9"/>
     <w:rsid w:val="00084CA1"/>
     <w:rsid w:val="000850A9"/>
     <w:rsid w:val="0008568D"/>
     <w:rsid w:val="00086D28"/>
     <w:rsid w:val="00086F9E"/>
     <w:rsid w:val="00087170"/>
     <w:rsid w:val="00087BC4"/>
     <w:rsid w:val="000901B2"/>
     <w:rsid w:val="00090A08"/>
     <w:rsid w:val="000911E6"/>
     <w:rsid w:val="000916D7"/>
     <w:rsid w:val="00091C51"/>
     <w:rsid w:val="0009352D"/>
     <w:rsid w:val="0009393B"/>
     <w:rsid w:val="00093D13"/>
     <w:rsid w:val="00093D34"/>
+    <w:rsid w:val="00093E0C"/>
     <w:rsid w:val="00094FF0"/>
     <w:rsid w:val="000950FB"/>
     <w:rsid w:val="00095E17"/>
     <w:rsid w:val="0009644A"/>
     <w:rsid w:val="00096798"/>
     <w:rsid w:val="00097D3E"/>
     <w:rsid w:val="000A11BF"/>
     <w:rsid w:val="000A191C"/>
     <w:rsid w:val="000A1AF1"/>
     <w:rsid w:val="000A344D"/>
     <w:rsid w:val="000A34C8"/>
     <w:rsid w:val="000A38A5"/>
     <w:rsid w:val="000A3B2E"/>
     <w:rsid w:val="000A5329"/>
     <w:rsid w:val="000A5E06"/>
     <w:rsid w:val="000A69D7"/>
     <w:rsid w:val="000A7DC7"/>
+    <w:rsid w:val="000B0014"/>
     <w:rsid w:val="000B034D"/>
     <w:rsid w:val="000B07EA"/>
     <w:rsid w:val="000B0CB8"/>
     <w:rsid w:val="000B2281"/>
     <w:rsid w:val="000B273F"/>
     <w:rsid w:val="000B29DC"/>
     <w:rsid w:val="000B34EC"/>
     <w:rsid w:val="000B3C12"/>
     <w:rsid w:val="000B3E37"/>
     <w:rsid w:val="000B4A29"/>
     <w:rsid w:val="000B4C09"/>
     <w:rsid w:val="000B6208"/>
     <w:rsid w:val="000B7083"/>
     <w:rsid w:val="000BDD2F"/>
     <w:rsid w:val="000C0278"/>
     <w:rsid w:val="000C08E5"/>
     <w:rsid w:val="000C0B90"/>
     <w:rsid w:val="000C0CA9"/>
     <w:rsid w:val="000C0F0E"/>
     <w:rsid w:val="000C10A3"/>
     <w:rsid w:val="000C13AA"/>
     <w:rsid w:val="000C15E6"/>
     <w:rsid w:val="000C2448"/>
     <w:rsid w:val="000C2CBB"/>
     <w:rsid w:val="000C30EF"/>
@@ -16990,519 +17478,549 @@
     <w:rsid w:val="000D0F81"/>
     <w:rsid w:val="000D0FC5"/>
     <w:rsid w:val="000D0FC6"/>
     <w:rsid w:val="000D1693"/>
     <w:rsid w:val="000D34C3"/>
     <w:rsid w:val="000D3575"/>
     <w:rsid w:val="000D407E"/>
     <w:rsid w:val="000D4F75"/>
     <w:rsid w:val="000D5902"/>
     <w:rsid w:val="000D6DC5"/>
     <w:rsid w:val="000D6F7B"/>
     <w:rsid w:val="000E068D"/>
     <w:rsid w:val="000E1639"/>
     <w:rsid w:val="000E17B6"/>
     <w:rsid w:val="000E18FE"/>
     <w:rsid w:val="000E198D"/>
     <w:rsid w:val="000E1E36"/>
     <w:rsid w:val="000E37D8"/>
     <w:rsid w:val="000E4058"/>
     <w:rsid w:val="000E4334"/>
     <w:rsid w:val="000E445A"/>
     <w:rsid w:val="000E4C72"/>
     <w:rsid w:val="000E59BC"/>
     <w:rsid w:val="000E6333"/>
     <w:rsid w:val="000E651B"/>
+    <w:rsid w:val="000E7485"/>
     <w:rsid w:val="000E78B1"/>
     <w:rsid w:val="000EE970"/>
     <w:rsid w:val="000F0AF7"/>
+    <w:rsid w:val="000F2071"/>
     <w:rsid w:val="000F2A89"/>
+    <w:rsid w:val="000F3093"/>
     <w:rsid w:val="000F450D"/>
     <w:rsid w:val="000F4E2C"/>
     <w:rsid w:val="000F5D00"/>
     <w:rsid w:val="000F6D61"/>
     <w:rsid w:val="000F6FE5"/>
     <w:rsid w:val="000F7D0A"/>
     <w:rsid w:val="0010027B"/>
     <w:rsid w:val="00100DB3"/>
     <w:rsid w:val="00100F1F"/>
     <w:rsid w:val="00101BD8"/>
     <w:rsid w:val="00102305"/>
     <w:rsid w:val="00103562"/>
     <w:rsid w:val="00103C0A"/>
     <w:rsid w:val="001049B4"/>
     <w:rsid w:val="00104A13"/>
     <w:rsid w:val="00104BCA"/>
     <w:rsid w:val="0010539A"/>
     <w:rsid w:val="001056AF"/>
     <w:rsid w:val="00106404"/>
     <w:rsid w:val="00106A18"/>
     <w:rsid w:val="00107942"/>
     <w:rsid w:val="00107A1B"/>
     <w:rsid w:val="00107C0D"/>
     <w:rsid w:val="0011033C"/>
     <w:rsid w:val="001105A9"/>
     <w:rsid w:val="0011061F"/>
     <w:rsid w:val="00111CBD"/>
     <w:rsid w:val="00112002"/>
     <w:rsid w:val="0011236A"/>
     <w:rsid w:val="001137F0"/>
     <w:rsid w:val="001144F5"/>
     <w:rsid w:val="00114D64"/>
     <w:rsid w:val="00116709"/>
     <w:rsid w:val="00116A0F"/>
     <w:rsid w:val="00116D14"/>
     <w:rsid w:val="00116E46"/>
     <w:rsid w:val="00117752"/>
     <w:rsid w:val="001212BC"/>
     <w:rsid w:val="0012162B"/>
     <w:rsid w:val="00123A7A"/>
+    <w:rsid w:val="00123D98"/>
     <w:rsid w:val="00124284"/>
     <w:rsid w:val="00125727"/>
     <w:rsid w:val="00125891"/>
     <w:rsid w:val="00125AF7"/>
     <w:rsid w:val="00126173"/>
     <w:rsid w:val="001264C6"/>
     <w:rsid w:val="001264E0"/>
     <w:rsid w:val="00126FB2"/>
     <w:rsid w:val="00129781"/>
     <w:rsid w:val="0013048C"/>
     <w:rsid w:val="00130DDC"/>
     <w:rsid w:val="0013151B"/>
     <w:rsid w:val="0013154E"/>
+    <w:rsid w:val="00131F94"/>
     <w:rsid w:val="001321EE"/>
     <w:rsid w:val="001334A8"/>
     <w:rsid w:val="001367B2"/>
     <w:rsid w:val="001373E6"/>
     <w:rsid w:val="00141330"/>
     <w:rsid w:val="001415B9"/>
     <w:rsid w:val="0014185A"/>
     <w:rsid w:val="00141CD2"/>
     <w:rsid w:val="00142EF3"/>
     <w:rsid w:val="00143A7D"/>
     <w:rsid w:val="00143FD5"/>
     <w:rsid w:val="001454B5"/>
     <w:rsid w:val="00145665"/>
     <w:rsid w:val="0014592B"/>
     <w:rsid w:val="001465C5"/>
     <w:rsid w:val="00146E2F"/>
     <w:rsid w:val="00147037"/>
     <w:rsid w:val="00147A98"/>
     <w:rsid w:val="00147CD0"/>
     <w:rsid w:val="0015069E"/>
     <w:rsid w:val="00151327"/>
     <w:rsid w:val="00151D17"/>
     <w:rsid w:val="00152AD3"/>
+    <w:rsid w:val="00152C64"/>
     <w:rsid w:val="00152E84"/>
     <w:rsid w:val="00154295"/>
+    <w:rsid w:val="001550ED"/>
     <w:rsid w:val="00156753"/>
     <w:rsid w:val="00157155"/>
     <w:rsid w:val="001571D6"/>
     <w:rsid w:val="001572CB"/>
     <w:rsid w:val="001572EA"/>
     <w:rsid w:val="00157561"/>
     <w:rsid w:val="00157575"/>
     <w:rsid w:val="001575F3"/>
     <w:rsid w:val="0015FFA7"/>
     <w:rsid w:val="0016053E"/>
     <w:rsid w:val="001613CE"/>
     <w:rsid w:val="00161601"/>
     <w:rsid w:val="00162624"/>
     <w:rsid w:val="00162A0D"/>
     <w:rsid w:val="00162A20"/>
     <w:rsid w:val="001634B2"/>
     <w:rsid w:val="0016388B"/>
     <w:rsid w:val="00163FF6"/>
     <w:rsid w:val="00164824"/>
     <w:rsid w:val="00171828"/>
     <w:rsid w:val="00171A44"/>
     <w:rsid w:val="001724AA"/>
     <w:rsid w:val="001724B2"/>
     <w:rsid w:val="001728B3"/>
     <w:rsid w:val="0017393F"/>
     <w:rsid w:val="0017399D"/>
     <w:rsid w:val="001744DC"/>
     <w:rsid w:val="00175D96"/>
+    <w:rsid w:val="00176001"/>
     <w:rsid w:val="00176135"/>
     <w:rsid w:val="00176F85"/>
     <w:rsid w:val="00177AFE"/>
     <w:rsid w:val="001814A2"/>
     <w:rsid w:val="0018158C"/>
     <w:rsid w:val="00181745"/>
     <w:rsid w:val="00181E49"/>
     <w:rsid w:val="00182252"/>
     <w:rsid w:val="00185B6E"/>
     <w:rsid w:val="00185E29"/>
     <w:rsid w:val="00186976"/>
     <w:rsid w:val="0018721B"/>
     <w:rsid w:val="001873ED"/>
     <w:rsid w:val="001904E9"/>
     <w:rsid w:val="0019054C"/>
     <w:rsid w:val="00190A56"/>
     <w:rsid w:val="00190D02"/>
     <w:rsid w:val="0019112E"/>
+    <w:rsid w:val="001911BE"/>
     <w:rsid w:val="001917A8"/>
     <w:rsid w:val="00191F23"/>
     <w:rsid w:val="001921AF"/>
     <w:rsid w:val="001922DF"/>
     <w:rsid w:val="00192E87"/>
     <w:rsid w:val="00192ECD"/>
     <w:rsid w:val="0019327E"/>
     <w:rsid w:val="001932B9"/>
     <w:rsid w:val="001937C7"/>
     <w:rsid w:val="001943DE"/>
     <w:rsid w:val="001946CB"/>
     <w:rsid w:val="00194AE5"/>
     <w:rsid w:val="001959ED"/>
     <w:rsid w:val="00197488"/>
     <w:rsid w:val="00197725"/>
     <w:rsid w:val="00197775"/>
     <w:rsid w:val="0019798A"/>
     <w:rsid w:val="00197BDF"/>
     <w:rsid w:val="00197F2F"/>
     <w:rsid w:val="001A091B"/>
     <w:rsid w:val="001A0D9F"/>
     <w:rsid w:val="001A18BB"/>
     <w:rsid w:val="001A2DC3"/>
     <w:rsid w:val="001A36A4"/>
     <w:rsid w:val="001A50A1"/>
     <w:rsid w:val="001A53B3"/>
     <w:rsid w:val="001A6402"/>
     <w:rsid w:val="001A6826"/>
     <w:rsid w:val="001A697E"/>
     <w:rsid w:val="001A7283"/>
     <w:rsid w:val="001B04CC"/>
     <w:rsid w:val="001B188F"/>
     <w:rsid w:val="001B4720"/>
     <w:rsid w:val="001B4A30"/>
     <w:rsid w:val="001B4B4C"/>
     <w:rsid w:val="001B50AD"/>
     <w:rsid w:val="001B6E30"/>
     <w:rsid w:val="001C1B06"/>
     <w:rsid w:val="001C20A9"/>
     <w:rsid w:val="001C3A27"/>
     <w:rsid w:val="001C4998"/>
+    <w:rsid w:val="001C6222"/>
     <w:rsid w:val="001C6D3C"/>
     <w:rsid w:val="001C7994"/>
     <w:rsid w:val="001CE094"/>
     <w:rsid w:val="001D0B33"/>
     <w:rsid w:val="001D1BBD"/>
     <w:rsid w:val="001D1F62"/>
     <w:rsid w:val="001D2B91"/>
+    <w:rsid w:val="001D2D32"/>
     <w:rsid w:val="001D34F7"/>
     <w:rsid w:val="001D3607"/>
     <w:rsid w:val="001D4053"/>
     <w:rsid w:val="001D4256"/>
     <w:rsid w:val="001D5166"/>
     <w:rsid w:val="001D518E"/>
     <w:rsid w:val="001D52D4"/>
     <w:rsid w:val="001D68C1"/>
     <w:rsid w:val="001D68FE"/>
+    <w:rsid w:val="001D7440"/>
     <w:rsid w:val="001E0394"/>
     <w:rsid w:val="001E15CC"/>
     <w:rsid w:val="001E1BB2"/>
     <w:rsid w:val="001E1E48"/>
     <w:rsid w:val="001E3101"/>
     <w:rsid w:val="001E319B"/>
     <w:rsid w:val="001E34CD"/>
+    <w:rsid w:val="001E360F"/>
     <w:rsid w:val="001E3828"/>
     <w:rsid w:val="001E4CBB"/>
     <w:rsid w:val="001E4E74"/>
     <w:rsid w:val="001E54F7"/>
     <w:rsid w:val="001E592C"/>
     <w:rsid w:val="001E5D10"/>
     <w:rsid w:val="001E5D64"/>
     <w:rsid w:val="001E63AA"/>
     <w:rsid w:val="001E69F9"/>
     <w:rsid w:val="001E6ADE"/>
     <w:rsid w:val="001E73FA"/>
     <w:rsid w:val="001E7A39"/>
     <w:rsid w:val="001E7C92"/>
     <w:rsid w:val="001F055E"/>
     <w:rsid w:val="001F1713"/>
     <w:rsid w:val="001F1CEC"/>
     <w:rsid w:val="001F1D1C"/>
     <w:rsid w:val="001F2884"/>
     <w:rsid w:val="001F2D07"/>
     <w:rsid w:val="001F3363"/>
     <w:rsid w:val="001F3800"/>
     <w:rsid w:val="001F52D5"/>
+    <w:rsid w:val="001F5A5F"/>
     <w:rsid w:val="001F5AA8"/>
     <w:rsid w:val="001F6072"/>
     <w:rsid w:val="001F624A"/>
     <w:rsid w:val="001F6E74"/>
     <w:rsid w:val="001F71EE"/>
     <w:rsid w:val="001F7844"/>
     <w:rsid w:val="002000B1"/>
     <w:rsid w:val="00201178"/>
     <w:rsid w:val="002019AD"/>
     <w:rsid w:val="002023AC"/>
     <w:rsid w:val="00202693"/>
     <w:rsid w:val="00203C1E"/>
     <w:rsid w:val="002045F8"/>
     <w:rsid w:val="002046E4"/>
     <w:rsid w:val="0020531F"/>
     <w:rsid w:val="002061CD"/>
     <w:rsid w:val="002066D9"/>
     <w:rsid w:val="00206848"/>
     <w:rsid w:val="00206E81"/>
     <w:rsid w:val="0021059E"/>
     <w:rsid w:val="0021088A"/>
     <w:rsid w:val="00210BDE"/>
     <w:rsid w:val="00211549"/>
     <w:rsid w:val="00211964"/>
     <w:rsid w:val="00211F67"/>
     <w:rsid w:val="0021220E"/>
     <w:rsid w:val="00212D78"/>
     <w:rsid w:val="00213173"/>
     <w:rsid w:val="00214ABA"/>
     <w:rsid w:val="00215A76"/>
     <w:rsid w:val="002167BA"/>
     <w:rsid w:val="00217EFE"/>
     <w:rsid w:val="002202E7"/>
     <w:rsid w:val="002206AD"/>
     <w:rsid w:val="00220B45"/>
+    <w:rsid w:val="0022177F"/>
     <w:rsid w:val="0022296D"/>
     <w:rsid w:val="00222D1E"/>
     <w:rsid w:val="002238C0"/>
     <w:rsid w:val="00224D1A"/>
     <w:rsid w:val="0022562D"/>
     <w:rsid w:val="00225A92"/>
     <w:rsid w:val="00225AA0"/>
     <w:rsid w:val="00226EDC"/>
     <w:rsid w:val="00230F01"/>
+    <w:rsid w:val="00231044"/>
     <w:rsid w:val="00232446"/>
     <w:rsid w:val="00232AB9"/>
     <w:rsid w:val="00233CB0"/>
     <w:rsid w:val="00233F78"/>
     <w:rsid w:val="0023467F"/>
     <w:rsid w:val="0023575C"/>
     <w:rsid w:val="00235D3A"/>
+    <w:rsid w:val="00236911"/>
     <w:rsid w:val="002370A3"/>
     <w:rsid w:val="00237AC2"/>
     <w:rsid w:val="00237CE1"/>
     <w:rsid w:val="00240188"/>
     <w:rsid w:val="0024025F"/>
     <w:rsid w:val="0024093F"/>
     <w:rsid w:val="00240EBC"/>
+    <w:rsid w:val="002412EB"/>
     <w:rsid w:val="00242A36"/>
     <w:rsid w:val="002436BA"/>
     <w:rsid w:val="002436E5"/>
     <w:rsid w:val="0024573C"/>
     <w:rsid w:val="00245E30"/>
     <w:rsid w:val="00245F29"/>
     <w:rsid w:val="00246643"/>
     <w:rsid w:val="0024CCC3"/>
     <w:rsid w:val="0025049C"/>
     <w:rsid w:val="002520AB"/>
     <w:rsid w:val="00252770"/>
     <w:rsid w:val="00252DC3"/>
     <w:rsid w:val="00252E9B"/>
     <w:rsid w:val="002542EA"/>
     <w:rsid w:val="00254C91"/>
     <w:rsid w:val="00257DC2"/>
     <w:rsid w:val="0025950A"/>
     <w:rsid w:val="0026016D"/>
     <w:rsid w:val="0026019F"/>
     <w:rsid w:val="002608CA"/>
     <w:rsid w:val="00260A48"/>
     <w:rsid w:val="00261E6F"/>
     <w:rsid w:val="00261F47"/>
     <w:rsid w:val="00262002"/>
     <w:rsid w:val="00264CD9"/>
     <w:rsid w:val="00265A86"/>
     <w:rsid w:val="00265C6B"/>
     <w:rsid w:val="00266401"/>
     <w:rsid w:val="00266CAA"/>
     <w:rsid w:val="0027199F"/>
+    <w:rsid w:val="00274536"/>
     <w:rsid w:val="00274979"/>
     <w:rsid w:val="00274DA2"/>
     <w:rsid w:val="002757E2"/>
     <w:rsid w:val="00275BC5"/>
+    <w:rsid w:val="00277182"/>
     <w:rsid w:val="0028095B"/>
     <w:rsid w:val="00280D08"/>
     <w:rsid w:val="00281EF9"/>
     <w:rsid w:val="00282466"/>
     <w:rsid w:val="002830FC"/>
     <w:rsid w:val="00283291"/>
     <w:rsid w:val="00284332"/>
     <w:rsid w:val="0028499C"/>
     <w:rsid w:val="00284BF3"/>
     <w:rsid w:val="00285053"/>
     <w:rsid w:val="00285318"/>
     <w:rsid w:val="0028684A"/>
     <w:rsid w:val="002900EB"/>
     <w:rsid w:val="00290D3B"/>
     <w:rsid w:val="00290F24"/>
     <w:rsid w:val="002912C2"/>
     <w:rsid w:val="00291912"/>
     <w:rsid w:val="002928D9"/>
     <w:rsid w:val="00292940"/>
     <w:rsid w:val="00292B06"/>
     <w:rsid w:val="002932AD"/>
     <w:rsid w:val="002938A7"/>
+    <w:rsid w:val="00293BFA"/>
     <w:rsid w:val="00295271"/>
+    <w:rsid w:val="00295952"/>
     <w:rsid w:val="00295C73"/>
     <w:rsid w:val="00295D40"/>
     <w:rsid w:val="002961A5"/>
+    <w:rsid w:val="002962AB"/>
     <w:rsid w:val="0029637A"/>
     <w:rsid w:val="00296BDE"/>
     <w:rsid w:val="00297579"/>
     <w:rsid w:val="00297749"/>
     <w:rsid w:val="002A0D4B"/>
     <w:rsid w:val="002A11A3"/>
     <w:rsid w:val="002A1831"/>
     <w:rsid w:val="002A1917"/>
     <w:rsid w:val="002A211E"/>
     <w:rsid w:val="002A2472"/>
     <w:rsid w:val="002A2B33"/>
     <w:rsid w:val="002A2C06"/>
     <w:rsid w:val="002A5595"/>
     <w:rsid w:val="002A63F7"/>
     <w:rsid w:val="002A73D1"/>
     <w:rsid w:val="002A748B"/>
     <w:rsid w:val="002B07EF"/>
     <w:rsid w:val="002B1DB1"/>
     <w:rsid w:val="002B22D7"/>
     <w:rsid w:val="002B25B0"/>
     <w:rsid w:val="002B291D"/>
     <w:rsid w:val="002B2D25"/>
     <w:rsid w:val="002B3B11"/>
     <w:rsid w:val="002B5EEC"/>
     <w:rsid w:val="002B64AA"/>
     <w:rsid w:val="002B726A"/>
     <w:rsid w:val="002C166A"/>
     <w:rsid w:val="002C21FC"/>
     <w:rsid w:val="002C29C7"/>
     <w:rsid w:val="002C2B3E"/>
     <w:rsid w:val="002C2BFD"/>
+    <w:rsid w:val="002C3CE0"/>
     <w:rsid w:val="002C3D0E"/>
     <w:rsid w:val="002C3D8E"/>
     <w:rsid w:val="002C4133"/>
     <w:rsid w:val="002C44A9"/>
     <w:rsid w:val="002C4701"/>
     <w:rsid w:val="002C661B"/>
     <w:rsid w:val="002C79E1"/>
+    <w:rsid w:val="002C7B02"/>
     <w:rsid w:val="002D09DF"/>
+    <w:rsid w:val="002D0C29"/>
     <w:rsid w:val="002D159E"/>
     <w:rsid w:val="002D1A15"/>
     <w:rsid w:val="002D22B3"/>
     <w:rsid w:val="002D4420"/>
     <w:rsid w:val="002D4597"/>
     <w:rsid w:val="002D4799"/>
     <w:rsid w:val="002D5203"/>
     <w:rsid w:val="002D5418"/>
     <w:rsid w:val="002D6C13"/>
     <w:rsid w:val="002E014C"/>
     <w:rsid w:val="002E11A2"/>
     <w:rsid w:val="002E1A6D"/>
     <w:rsid w:val="002E1C9C"/>
     <w:rsid w:val="002E255E"/>
     <w:rsid w:val="002E4286"/>
     <w:rsid w:val="002E4588"/>
     <w:rsid w:val="002E468A"/>
     <w:rsid w:val="002E4A1D"/>
     <w:rsid w:val="002E4D56"/>
     <w:rsid w:val="002E543E"/>
     <w:rsid w:val="002E5BE0"/>
     <w:rsid w:val="002E6AA6"/>
     <w:rsid w:val="002E6EAC"/>
     <w:rsid w:val="002E6ED8"/>
     <w:rsid w:val="002E72EB"/>
     <w:rsid w:val="002E73CC"/>
     <w:rsid w:val="002F0650"/>
     <w:rsid w:val="002F0C63"/>
     <w:rsid w:val="002F1503"/>
     <w:rsid w:val="002F18CE"/>
     <w:rsid w:val="002F1F12"/>
     <w:rsid w:val="002F283D"/>
     <w:rsid w:val="002F2A99"/>
     <w:rsid w:val="002F2B00"/>
     <w:rsid w:val="002F2EF9"/>
     <w:rsid w:val="002F37A8"/>
     <w:rsid w:val="002F3E5B"/>
+    <w:rsid w:val="002F44AA"/>
     <w:rsid w:val="002F45DE"/>
     <w:rsid w:val="002F67D3"/>
     <w:rsid w:val="00300C5D"/>
     <w:rsid w:val="00300ED6"/>
     <w:rsid w:val="003012C6"/>
     <w:rsid w:val="00301835"/>
     <w:rsid w:val="00301E3A"/>
     <w:rsid w:val="0030232B"/>
+    <w:rsid w:val="00303C8F"/>
     <w:rsid w:val="00303E2E"/>
     <w:rsid w:val="003043B6"/>
     <w:rsid w:val="0030585E"/>
     <w:rsid w:val="00305880"/>
     <w:rsid w:val="00306267"/>
     <w:rsid w:val="003067CA"/>
     <w:rsid w:val="003068A3"/>
     <w:rsid w:val="003071A8"/>
     <w:rsid w:val="003075F4"/>
     <w:rsid w:val="003111C8"/>
     <w:rsid w:val="0031131D"/>
     <w:rsid w:val="00311399"/>
     <w:rsid w:val="003114EF"/>
     <w:rsid w:val="003115C1"/>
     <w:rsid w:val="00311D0A"/>
     <w:rsid w:val="00312B36"/>
     <w:rsid w:val="0031315D"/>
     <w:rsid w:val="00315BF3"/>
     <w:rsid w:val="003161B6"/>
     <w:rsid w:val="00317273"/>
     <w:rsid w:val="003175F5"/>
     <w:rsid w:val="003178DB"/>
     <w:rsid w:val="003203EF"/>
     <w:rsid w:val="003208A8"/>
     <w:rsid w:val="00320CAB"/>
     <w:rsid w:val="00320E69"/>
     <w:rsid w:val="00321542"/>
     <w:rsid w:val="00322584"/>
     <w:rsid w:val="00322F40"/>
     <w:rsid w:val="00323445"/>
     <w:rsid w:val="0032474E"/>
     <w:rsid w:val="00325B42"/>
     <w:rsid w:val="00327386"/>
     <w:rsid w:val="00330093"/>
     <w:rsid w:val="00330739"/>
     <w:rsid w:val="0033080A"/>
     <w:rsid w:val="00330C27"/>
     <w:rsid w:val="00331FCE"/>
     <w:rsid w:val="00332898"/>
     <w:rsid w:val="00332A6E"/>
     <w:rsid w:val="00332AF7"/>
     <w:rsid w:val="003332C7"/>
     <w:rsid w:val="0033352D"/>
+    <w:rsid w:val="0033374F"/>
     <w:rsid w:val="003343B1"/>
     <w:rsid w:val="00334B5C"/>
     <w:rsid w:val="00335921"/>
     <w:rsid w:val="003359AA"/>
     <w:rsid w:val="003359F1"/>
     <w:rsid w:val="00335EA4"/>
     <w:rsid w:val="0033682A"/>
     <w:rsid w:val="003371A7"/>
     <w:rsid w:val="0034012C"/>
     <w:rsid w:val="00340341"/>
+    <w:rsid w:val="003418A6"/>
     <w:rsid w:val="003421FF"/>
     <w:rsid w:val="0034245B"/>
     <w:rsid w:val="00342984"/>
     <w:rsid w:val="00342D09"/>
     <w:rsid w:val="00344325"/>
     <w:rsid w:val="003453BB"/>
     <w:rsid w:val="00345A9D"/>
     <w:rsid w:val="003467A5"/>
     <w:rsid w:val="00347862"/>
     <w:rsid w:val="00350849"/>
     <w:rsid w:val="00351198"/>
     <w:rsid w:val="0035124A"/>
     <w:rsid w:val="00351A3A"/>
     <w:rsid w:val="00352958"/>
     <w:rsid w:val="00353D9C"/>
     <w:rsid w:val="00353F80"/>
     <w:rsid w:val="00354668"/>
     <w:rsid w:val="00354A99"/>
     <w:rsid w:val="0035566C"/>
     <w:rsid w:val="00355B0C"/>
     <w:rsid w:val="0035602F"/>
     <w:rsid w:val="00356901"/>
     <w:rsid w:val="0035749C"/>
     <w:rsid w:val="00357B42"/>
     <w:rsid w:val="00360324"/>
@@ -17515,284 +18033,299 @@
     <w:rsid w:val="00364DB3"/>
     <w:rsid w:val="00364E62"/>
     <w:rsid w:val="003650FC"/>
     <w:rsid w:val="00365781"/>
     <w:rsid w:val="00365BB1"/>
     <w:rsid w:val="00365D96"/>
     <w:rsid w:val="0036630E"/>
     <w:rsid w:val="00366B33"/>
     <w:rsid w:val="00366C3A"/>
     <w:rsid w:val="003670B7"/>
     <w:rsid w:val="003708A5"/>
     <w:rsid w:val="00370D6C"/>
     <w:rsid w:val="00370DEA"/>
     <w:rsid w:val="00370FDD"/>
     <w:rsid w:val="00371691"/>
     <w:rsid w:val="00372383"/>
     <w:rsid w:val="00372D92"/>
     <w:rsid w:val="00373419"/>
     <w:rsid w:val="00374CF3"/>
     <w:rsid w:val="003755D1"/>
     <w:rsid w:val="003759E6"/>
     <w:rsid w:val="00375EC4"/>
     <w:rsid w:val="00375FDB"/>
     <w:rsid w:val="00376448"/>
     <w:rsid w:val="003768DA"/>
+    <w:rsid w:val="00376972"/>
     <w:rsid w:val="00376F8F"/>
     <w:rsid w:val="003776B0"/>
     <w:rsid w:val="00377B20"/>
     <w:rsid w:val="0038034D"/>
     <w:rsid w:val="00380552"/>
     <w:rsid w:val="003807BB"/>
     <w:rsid w:val="00380B68"/>
     <w:rsid w:val="00381BA6"/>
     <w:rsid w:val="00382723"/>
+    <w:rsid w:val="00383A58"/>
     <w:rsid w:val="003859DC"/>
     <w:rsid w:val="00385A16"/>
     <w:rsid w:val="00385A24"/>
     <w:rsid w:val="00385BA3"/>
     <w:rsid w:val="00386459"/>
     <w:rsid w:val="00386AFB"/>
     <w:rsid w:val="00387524"/>
     <w:rsid w:val="0039032E"/>
     <w:rsid w:val="00390781"/>
     <w:rsid w:val="003908A5"/>
     <w:rsid w:val="003908BA"/>
     <w:rsid w:val="00390AC6"/>
     <w:rsid w:val="00391C40"/>
     <w:rsid w:val="00391C59"/>
     <w:rsid w:val="00391FEA"/>
     <w:rsid w:val="003921BF"/>
     <w:rsid w:val="00392B52"/>
+    <w:rsid w:val="003931AB"/>
     <w:rsid w:val="0039343F"/>
     <w:rsid w:val="00393CDD"/>
     <w:rsid w:val="00393ECE"/>
     <w:rsid w:val="00394D26"/>
     <w:rsid w:val="00395012"/>
     <w:rsid w:val="00395858"/>
     <w:rsid w:val="003958DE"/>
     <w:rsid w:val="003966E0"/>
     <w:rsid w:val="00396EB7"/>
     <w:rsid w:val="003A13BC"/>
     <w:rsid w:val="003A165E"/>
     <w:rsid w:val="003A19E6"/>
-    <w:rsid w:val="003A1F8B"/>
     <w:rsid w:val="003A38D7"/>
     <w:rsid w:val="003A4EE9"/>
     <w:rsid w:val="003A6548"/>
     <w:rsid w:val="003A6BFC"/>
     <w:rsid w:val="003A6C27"/>
     <w:rsid w:val="003A7558"/>
     <w:rsid w:val="003A7B37"/>
     <w:rsid w:val="003B0B7C"/>
     <w:rsid w:val="003B15B8"/>
     <w:rsid w:val="003B2AB5"/>
     <w:rsid w:val="003B2F46"/>
     <w:rsid w:val="003B3393"/>
+    <w:rsid w:val="003B4053"/>
     <w:rsid w:val="003B4122"/>
     <w:rsid w:val="003B5824"/>
     <w:rsid w:val="003B6500"/>
     <w:rsid w:val="003B6BAF"/>
     <w:rsid w:val="003B76A1"/>
     <w:rsid w:val="003B78F9"/>
     <w:rsid w:val="003B7C29"/>
     <w:rsid w:val="003C00D0"/>
     <w:rsid w:val="003C24FF"/>
     <w:rsid w:val="003C2975"/>
+    <w:rsid w:val="003C305D"/>
     <w:rsid w:val="003C308F"/>
     <w:rsid w:val="003C3245"/>
     <w:rsid w:val="003C4B34"/>
     <w:rsid w:val="003C4BEB"/>
     <w:rsid w:val="003C508B"/>
     <w:rsid w:val="003C51BE"/>
     <w:rsid w:val="003C6475"/>
     <w:rsid w:val="003C6543"/>
     <w:rsid w:val="003C6BFC"/>
     <w:rsid w:val="003D0140"/>
     <w:rsid w:val="003D0157"/>
     <w:rsid w:val="003D0C51"/>
     <w:rsid w:val="003D1B82"/>
     <w:rsid w:val="003D62D6"/>
     <w:rsid w:val="003D7028"/>
     <w:rsid w:val="003D7077"/>
     <w:rsid w:val="003D79E6"/>
     <w:rsid w:val="003E0272"/>
     <w:rsid w:val="003E10AE"/>
     <w:rsid w:val="003E1B45"/>
     <w:rsid w:val="003E1C2E"/>
     <w:rsid w:val="003E2C7C"/>
     <w:rsid w:val="003E2C8C"/>
     <w:rsid w:val="003E4655"/>
     <w:rsid w:val="003E7418"/>
     <w:rsid w:val="003E767C"/>
     <w:rsid w:val="003E7BDD"/>
     <w:rsid w:val="003F043D"/>
     <w:rsid w:val="003F09F7"/>
     <w:rsid w:val="003F0E04"/>
     <w:rsid w:val="003F0F61"/>
     <w:rsid w:val="003F10F4"/>
     <w:rsid w:val="003F1242"/>
     <w:rsid w:val="003F218C"/>
     <w:rsid w:val="003F2373"/>
     <w:rsid w:val="003F26B9"/>
     <w:rsid w:val="003F32A4"/>
     <w:rsid w:val="003F3A17"/>
     <w:rsid w:val="003F407D"/>
     <w:rsid w:val="003F40F3"/>
     <w:rsid w:val="003F41A1"/>
     <w:rsid w:val="003F48B2"/>
     <w:rsid w:val="003F5CDC"/>
     <w:rsid w:val="003F5E55"/>
     <w:rsid w:val="003F5EBC"/>
     <w:rsid w:val="003F65A0"/>
+    <w:rsid w:val="003F77A7"/>
     <w:rsid w:val="00400488"/>
     <w:rsid w:val="0040049C"/>
     <w:rsid w:val="00400958"/>
     <w:rsid w:val="0040195B"/>
     <w:rsid w:val="00402598"/>
     <w:rsid w:val="00402A04"/>
     <w:rsid w:val="00402CB3"/>
     <w:rsid w:val="00403087"/>
+    <w:rsid w:val="00403A6D"/>
     <w:rsid w:val="00403CD3"/>
     <w:rsid w:val="0040475E"/>
     <w:rsid w:val="00404C14"/>
     <w:rsid w:val="00405ACD"/>
     <w:rsid w:val="004060EF"/>
     <w:rsid w:val="00406FE3"/>
     <w:rsid w:val="00410D50"/>
     <w:rsid w:val="00410F51"/>
     <w:rsid w:val="00410F84"/>
     <w:rsid w:val="00411565"/>
     <w:rsid w:val="00411ECA"/>
     <w:rsid w:val="00411F34"/>
     <w:rsid w:val="004124E9"/>
     <w:rsid w:val="00412E52"/>
     <w:rsid w:val="004131CA"/>
     <w:rsid w:val="004140BF"/>
     <w:rsid w:val="004140D0"/>
     <w:rsid w:val="004142A6"/>
     <w:rsid w:val="00414557"/>
     <w:rsid w:val="00414571"/>
     <w:rsid w:val="004147E1"/>
     <w:rsid w:val="00414E6B"/>
     <w:rsid w:val="0041558E"/>
     <w:rsid w:val="00416ADC"/>
     <w:rsid w:val="00416B3D"/>
     <w:rsid w:val="00417E43"/>
     <w:rsid w:val="004202E3"/>
     <w:rsid w:val="00422332"/>
     <w:rsid w:val="00422F5B"/>
     <w:rsid w:val="004240F8"/>
     <w:rsid w:val="004240FD"/>
     <w:rsid w:val="00424115"/>
     <w:rsid w:val="00424693"/>
     <w:rsid w:val="0042568A"/>
     <w:rsid w:val="00426B49"/>
     <w:rsid w:val="00426C63"/>
+    <w:rsid w:val="00426F3C"/>
     <w:rsid w:val="00427621"/>
     <w:rsid w:val="00430198"/>
+    <w:rsid w:val="00430B14"/>
     <w:rsid w:val="00431EA5"/>
     <w:rsid w:val="004320F1"/>
     <w:rsid w:val="0043312A"/>
     <w:rsid w:val="00433E95"/>
     <w:rsid w:val="004348C8"/>
     <w:rsid w:val="00434CCD"/>
     <w:rsid w:val="00434CF2"/>
+    <w:rsid w:val="00435733"/>
     <w:rsid w:val="00436269"/>
     <w:rsid w:val="0043678C"/>
     <w:rsid w:val="0043774B"/>
     <w:rsid w:val="0043791A"/>
     <w:rsid w:val="00437D6D"/>
     <w:rsid w:val="004408BD"/>
     <w:rsid w:val="00441261"/>
     <w:rsid w:val="00443435"/>
     <w:rsid w:val="0044465B"/>
     <w:rsid w:val="00444AAF"/>
     <w:rsid w:val="00444E8C"/>
     <w:rsid w:val="004457B0"/>
     <w:rsid w:val="004457BA"/>
     <w:rsid w:val="00445993"/>
+    <w:rsid w:val="00447DAE"/>
     <w:rsid w:val="004505A8"/>
     <w:rsid w:val="004512D4"/>
     <w:rsid w:val="00451CE6"/>
     <w:rsid w:val="00452ADB"/>
     <w:rsid w:val="00452B28"/>
     <w:rsid w:val="00452D36"/>
     <w:rsid w:val="00452DCA"/>
     <w:rsid w:val="00453620"/>
     <w:rsid w:val="004536DF"/>
     <w:rsid w:val="00453C43"/>
     <w:rsid w:val="00453D94"/>
     <w:rsid w:val="00453DEB"/>
     <w:rsid w:val="004545DB"/>
     <w:rsid w:val="00454A1A"/>
     <w:rsid w:val="00454F17"/>
     <w:rsid w:val="0045553F"/>
     <w:rsid w:val="004556B5"/>
+    <w:rsid w:val="00455715"/>
     <w:rsid w:val="004558F1"/>
+    <w:rsid w:val="00455CF2"/>
     <w:rsid w:val="00456B77"/>
     <w:rsid w:val="00456C22"/>
     <w:rsid w:val="00460A0B"/>
     <w:rsid w:val="00461D7F"/>
     <w:rsid w:val="00464093"/>
     <w:rsid w:val="00464981"/>
     <w:rsid w:val="00465657"/>
     <w:rsid w:val="00465871"/>
     <w:rsid w:val="00465E79"/>
     <w:rsid w:val="00467ADA"/>
     <w:rsid w:val="00467F73"/>
     <w:rsid w:val="00470FDC"/>
     <w:rsid w:val="00471F36"/>
+    <w:rsid w:val="00472A0B"/>
     <w:rsid w:val="00472D7D"/>
     <w:rsid w:val="00472F3F"/>
     <w:rsid w:val="004740AB"/>
     <w:rsid w:val="0047477C"/>
     <w:rsid w:val="004747F7"/>
     <w:rsid w:val="00474F58"/>
     <w:rsid w:val="00475B26"/>
     <w:rsid w:val="00475E73"/>
+    <w:rsid w:val="004800B2"/>
     <w:rsid w:val="004806E9"/>
     <w:rsid w:val="00481D18"/>
     <w:rsid w:val="004828BE"/>
     <w:rsid w:val="00482EA6"/>
     <w:rsid w:val="004836DB"/>
     <w:rsid w:val="004839B6"/>
     <w:rsid w:val="00484069"/>
     <w:rsid w:val="004846F2"/>
     <w:rsid w:val="00484DBA"/>
     <w:rsid w:val="00485147"/>
     <w:rsid w:val="00486D84"/>
     <w:rsid w:val="004872D3"/>
     <w:rsid w:val="004879CD"/>
     <w:rsid w:val="00488FAC"/>
     <w:rsid w:val="00490BD5"/>
     <w:rsid w:val="004912FA"/>
     <w:rsid w:val="00491E6B"/>
     <w:rsid w:val="00491F59"/>
     <w:rsid w:val="00492176"/>
     <w:rsid w:val="00492AA9"/>
     <w:rsid w:val="004931F2"/>
+    <w:rsid w:val="004948DA"/>
     <w:rsid w:val="00494A93"/>
     <w:rsid w:val="00494D52"/>
     <w:rsid w:val="00494D56"/>
     <w:rsid w:val="00495F44"/>
     <w:rsid w:val="0049684B"/>
     <w:rsid w:val="0049687F"/>
     <w:rsid w:val="0049774D"/>
     <w:rsid w:val="00497F1C"/>
     <w:rsid w:val="004A03EC"/>
     <w:rsid w:val="004A0604"/>
     <w:rsid w:val="004A12A3"/>
     <w:rsid w:val="004A1403"/>
     <w:rsid w:val="004A1A2D"/>
     <w:rsid w:val="004A2CC8"/>
     <w:rsid w:val="004A38B3"/>
     <w:rsid w:val="004A44C7"/>
     <w:rsid w:val="004A4792"/>
     <w:rsid w:val="004A5A71"/>
     <w:rsid w:val="004A636C"/>
     <w:rsid w:val="004A6379"/>
     <w:rsid w:val="004A7110"/>
     <w:rsid w:val="004B163A"/>
     <w:rsid w:val="004B1A35"/>
     <w:rsid w:val="004B1F77"/>
     <w:rsid w:val="004B2C0E"/>
@@ -17801,95 +18334,98 @@
     <w:rsid w:val="004B4A5A"/>
     <w:rsid w:val="004B4D96"/>
     <w:rsid w:val="004B5976"/>
     <w:rsid w:val="004B659E"/>
     <w:rsid w:val="004B6C97"/>
     <w:rsid w:val="004B7811"/>
     <w:rsid w:val="004B7FEA"/>
     <w:rsid w:val="004C00B2"/>
     <w:rsid w:val="004C06B5"/>
     <w:rsid w:val="004C1D71"/>
     <w:rsid w:val="004C256C"/>
     <w:rsid w:val="004C2876"/>
     <w:rsid w:val="004C2F47"/>
     <w:rsid w:val="004C3201"/>
     <w:rsid w:val="004C4168"/>
     <w:rsid w:val="004C4DBA"/>
     <w:rsid w:val="004C4FA2"/>
     <w:rsid w:val="004C52C5"/>
     <w:rsid w:val="004C557C"/>
     <w:rsid w:val="004C5C83"/>
     <w:rsid w:val="004C69F9"/>
     <w:rsid w:val="004D272F"/>
     <w:rsid w:val="004D406C"/>
     <w:rsid w:val="004D418F"/>
     <w:rsid w:val="004D4DEA"/>
+    <w:rsid w:val="004D5EB7"/>
     <w:rsid w:val="004D6683"/>
     <w:rsid w:val="004D68A2"/>
     <w:rsid w:val="004D733E"/>
     <w:rsid w:val="004E03AB"/>
     <w:rsid w:val="004E0704"/>
     <w:rsid w:val="004E153C"/>
     <w:rsid w:val="004E15F8"/>
     <w:rsid w:val="004E22F9"/>
+    <w:rsid w:val="004E23F5"/>
     <w:rsid w:val="004E2A2F"/>
     <w:rsid w:val="004E2FDD"/>
     <w:rsid w:val="004E3D9C"/>
     <w:rsid w:val="004E4F01"/>
     <w:rsid w:val="004E5107"/>
     <w:rsid w:val="004E63A5"/>
     <w:rsid w:val="004E6EE1"/>
     <w:rsid w:val="004E7527"/>
     <w:rsid w:val="004F0410"/>
     <w:rsid w:val="004F10A8"/>
     <w:rsid w:val="004F1763"/>
     <w:rsid w:val="004F34C3"/>
     <w:rsid w:val="004F3847"/>
     <w:rsid w:val="004F4FB1"/>
     <w:rsid w:val="004F4FDA"/>
     <w:rsid w:val="004F587C"/>
     <w:rsid w:val="004F6190"/>
     <w:rsid w:val="004F6699"/>
     <w:rsid w:val="004F7313"/>
     <w:rsid w:val="004F7B7E"/>
     <w:rsid w:val="004F7DBA"/>
     <w:rsid w:val="004F7F82"/>
     <w:rsid w:val="0050040D"/>
     <w:rsid w:val="00500729"/>
     <w:rsid w:val="00500C17"/>
     <w:rsid w:val="0050101B"/>
     <w:rsid w:val="00502322"/>
     <w:rsid w:val="00503729"/>
     <w:rsid w:val="005038B1"/>
     <w:rsid w:val="005045A3"/>
     <w:rsid w:val="005049F0"/>
     <w:rsid w:val="00504C49"/>
     <w:rsid w:val="0050513F"/>
     <w:rsid w:val="005052F9"/>
     <w:rsid w:val="00505C17"/>
     <w:rsid w:val="005062E6"/>
     <w:rsid w:val="0050638E"/>
+    <w:rsid w:val="005066D4"/>
     <w:rsid w:val="00506C42"/>
     <w:rsid w:val="00506DF9"/>
     <w:rsid w:val="0050757C"/>
     <w:rsid w:val="00507AC2"/>
     <w:rsid w:val="00507BE0"/>
     <w:rsid w:val="0050CBB7"/>
     <w:rsid w:val="00510509"/>
     <w:rsid w:val="0051127C"/>
     <w:rsid w:val="005113A0"/>
     <w:rsid w:val="0051175C"/>
     <w:rsid w:val="0051195D"/>
     <w:rsid w:val="00512BF2"/>
     <w:rsid w:val="00513179"/>
     <w:rsid w:val="00513E8B"/>
     <w:rsid w:val="00514345"/>
     <w:rsid w:val="005148F4"/>
     <w:rsid w:val="00514CE4"/>
     <w:rsid w:val="005152DB"/>
     <w:rsid w:val="005153A0"/>
     <w:rsid w:val="0051542A"/>
     <w:rsid w:val="005156CE"/>
     <w:rsid w:val="00517866"/>
     <w:rsid w:val="005209B3"/>
     <w:rsid w:val="0052201E"/>
     <w:rsid w:val="00522146"/>
@@ -17924,51 +18460,50 @@
     <w:rsid w:val="005427F6"/>
     <w:rsid w:val="00544047"/>
     <w:rsid w:val="0054449B"/>
     <w:rsid w:val="005445E1"/>
     <w:rsid w:val="00544E7F"/>
     <w:rsid w:val="00545B69"/>
     <w:rsid w:val="00545D7A"/>
     <w:rsid w:val="0054618D"/>
     <w:rsid w:val="00546A21"/>
     <w:rsid w:val="00546C7A"/>
     <w:rsid w:val="00547165"/>
     <w:rsid w:val="00548938"/>
     <w:rsid w:val="0055002D"/>
     <w:rsid w:val="005514E0"/>
     <w:rsid w:val="00552090"/>
     <w:rsid w:val="005524FD"/>
     <w:rsid w:val="00552647"/>
     <w:rsid w:val="00552D6D"/>
     <w:rsid w:val="005534C7"/>
     <w:rsid w:val="00553C42"/>
     <w:rsid w:val="0055452A"/>
     <w:rsid w:val="005546E3"/>
     <w:rsid w:val="00555189"/>
     <w:rsid w:val="00555D75"/>
     <w:rsid w:val="00556EE8"/>
-    <w:rsid w:val="0055714F"/>
     <w:rsid w:val="00561643"/>
     <w:rsid w:val="005616DC"/>
     <w:rsid w:val="00561CEA"/>
     <w:rsid w:val="005620B1"/>
     <w:rsid w:val="005621DB"/>
     <w:rsid w:val="00563270"/>
     <w:rsid w:val="00563B5A"/>
     <w:rsid w:val="00563BA8"/>
     <w:rsid w:val="00563ED1"/>
     <w:rsid w:val="0056400E"/>
     <w:rsid w:val="00564528"/>
     <w:rsid w:val="00564DAA"/>
     <w:rsid w:val="00566163"/>
     <w:rsid w:val="00567BC9"/>
     <w:rsid w:val="005707EE"/>
     <w:rsid w:val="00570BCB"/>
     <w:rsid w:val="00570C4E"/>
     <w:rsid w:val="0057130A"/>
     <w:rsid w:val="0057180F"/>
     <w:rsid w:val="00572534"/>
     <w:rsid w:val="00572594"/>
     <w:rsid w:val="00572E77"/>
     <w:rsid w:val="005738A3"/>
     <w:rsid w:val="00573BD2"/>
     <w:rsid w:val="005744A6"/>
@@ -17982,326 +18517,341 @@
     <w:rsid w:val="00577486"/>
     <w:rsid w:val="00577E55"/>
     <w:rsid w:val="0058027A"/>
     <w:rsid w:val="0058148E"/>
     <w:rsid w:val="00581FA2"/>
     <w:rsid w:val="005821C7"/>
     <w:rsid w:val="005826D5"/>
     <w:rsid w:val="00583198"/>
     <w:rsid w:val="00583283"/>
     <w:rsid w:val="0058328C"/>
     <w:rsid w:val="00583C63"/>
     <w:rsid w:val="0058466D"/>
     <w:rsid w:val="00585430"/>
     <w:rsid w:val="005869BA"/>
     <w:rsid w:val="005870E4"/>
     <w:rsid w:val="005908A7"/>
     <w:rsid w:val="00593922"/>
     <w:rsid w:val="00593953"/>
     <w:rsid w:val="00593A74"/>
     <w:rsid w:val="00593D3F"/>
     <w:rsid w:val="00594342"/>
     <w:rsid w:val="0059522D"/>
     <w:rsid w:val="0059543C"/>
     <w:rsid w:val="005956DB"/>
     <w:rsid w:val="00595F51"/>
+    <w:rsid w:val="00596443"/>
     <w:rsid w:val="00596A65"/>
     <w:rsid w:val="00596FBE"/>
     <w:rsid w:val="00597297"/>
     <w:rsid w:val="00597F0E"/>
     <w:rsid w:val="005A056E"/>
     <w:rsid w:val="005A0AE0"/>
     <w:rsid w:val="005A152F"/>
     <w:rsid w:val="005A1C26"/>
     <w:rsid w:val="005A1D35"/>
     <w:rsid w:val="005A243D"/>
     <w:rsid w:val="005A2712"/>
     <w:rsid w:val="005A3BFB"/>
     <w:rsid w:val="005A40DE"/>
     <w:rsid w:val="005A5D29"/>
     <w:rsid w:val="005A620E"/>
     <w:rsid w:val="005A6232"/>
     <w:rsid w:val="005A7493"/>
     <w:rsid w:val="005A7644"/>
     <w:rsid w:val="005A7959"/>
     <w:rsid w:val="005B087F"/>
     <w:rsid w:val="005B0960"/>
     <w:rsid w:val="005B0EF9"/>
     <w:rsid w:val="005B19C8"/>
     <w:rsid w:val="005B2BE4"/>
     <w:rsid w:val="005B4008"/>
     <w:rsid w:val="005B521F"/>
     <w:rsid w:val="005B642B"/>
     <w:rsid w:val="005B682F"/>
+    <w:rsid w:val="005B7482"/>
     <w:rsid w:val="005B7522"/>
     <w:rsid w:val="005B7FCF"/>
     <w:rsid w:val="005C0678"/>
     <w:rsid w:val="005C0E5E"/>
     <w:rsid w:val="005C1258"/>
     <w:rsid w:val="005C2E22"/>
     <w:rsid w:val="005C3605"/>
     <w:rsid w:val="005C3D9C"/>
     <w:rsid w:val="005C3DD7"/>
     <w:rsid w:val="005C3EE2"/>
     <w:rsid w:val="005C41CD"/>
     <w:rsid w:val="005C4811"/>
     <w:rsid w:val="005C5999"/>
     <w:rsid w:val="005C5AFD"/>
     <w:rsid w:val="005C5C07"/>
     <w:rsid w:val="005C60B6"/>
     <w:rsid w:val="005C6A4F"/>
     <w:rsid w:val="005C6B06"/>
     <w:rsid w:val="005C7254"/>
     <w:rsid w:val="005C746E"/>
     <w:rsid w:val="005C74F1"/>
     <w:rsid w:val="005D0987"/>
+    <w:rsid w:val="005D0B2B"/>
     <w:rsid w:val="005D17B8"/>
     <w:rsid w:val="005D18E7"/>
     <w:rsid w:val="005D1AE8"/>
     <w:rsid w:val="005D1DDE"/>
     <w:rsid w:val="005D25E2"/>
     <w:rsid w:val="005D2DF4"/>
     <w:rsid w:val="005D3826"/>
+    <w:rsid w:val="005D3E2A"/>
     <w:rsid w:val="005D4246"/>
     <w:rsid w:val="005D45BC"/>
     <w:rsid w:val="005D4690"/>
     <w:rsid w:val="005D46A0"/>
     <w:rsid w:val="005D4FB0"/>
     <w:rsid w:val="005D537F"/>
     <w:rsid w:val="005D595D"/>
     <w:rsid w:val="005D5ECD"/>
     <w:rsid w:val="005D60E2"/>
+    <w:rsid w:val="005D6339"/>
     <w:rsid w:val="005E0146"/>
     <w:rsid w:val="005E0756"/>
     <w:rsid w:val="005E2764"/>
     <w:rsid w:val="005E3965"/>
     <w:rsid w:val="005E3B79"/>
     <w:rsid w:val="005E473B"/>
+    <w:rsid w:val="005E4D6C"/>
     <w:rsid w:val="005E5F29"/>
     <w:rsid w:val="005E66E0"/>
     <w:rsid w:val="005E8BC7"/>
     <w:rsid w:val="005F03AC"/>
     <w:rsid w:val="005F063E"/>
     <w:rsid w:val="005F0F51"/>
     <w:rsid w:val="005F107A"/>
     <w:rsid w:val="005F1DE1"/>
     <w:rsid w:val="005F2379"/>
     <w:rsid w:val="005F39B8"/>
     <w:rsid w:val="005F4433"/>
     <w:rsid w:val="005F4974"/>
     <w:rsid w:val="005F5CFC"/>
     <w:rsid w:val="005F7B15"/>
     <w:rsid w:val="005F7FA7"/>
     <w:rsid w:val="00600682"/>
     <w:rsid w:val="0060118E"/>
     <w:rsid w:val="006015FF"/>
     <w:rsid w:val="00602DA8"/>
     <w:rsid w:val="006041E8"/>
     <w:rsid w:val="006045C8"/>
     <w:rsid w:val="00604D7A"/>
     <w:rsid w:val="006062E6"/>
     <w:rsid w:val="00606579"/>
     <w:rsid w:val="0060662A"/>
     <w:rsid w:val="0060675B"/>
     <w:rsid w:val="0060771D"/>
     <w:rsid w:val="00607B62"/>
     <w:rsid w:val="0061085C"/>
     <w:rsid w:val="0061121D"/>
     <w:rsid w:val="006115CC"/>
     <w:rsid w:val="00611C3B"/>
     <w:rsid w:val="006121AE"/>
     <w:rsid w:val="00612C11"/>
     <w:rsid w:val="0061328D"/>
     <w:rsid w:val="006132B8"/>
     <w:rsid w:val="00614709"/>
+    <w:rsid w:val="006147DF"/>
     <w:rsid w:val="00614DBB"/>
     <w:rsid w:val="006150BF"/>
+    <w:rsid w:val="00620210"/>
     <w:rsid w:val="00620665"/>
     <w:rsid w:val="00620A12"/>
     <w:rsid w:val="00620F7A"/>
     <w:rsid w:val="00621A84"/>
     <w:rsid w:val="00621CA3"/>
     <w:rsid w:val="00621DDA"/>
     <w:rsid w:val="006228D8"/>
     <w:rsid w:val="0062417C"/>
     <w:rsid w:val="00625834"/>
     <w:rsid w:val="00625DF9"/>
     <w:rsid w:val="00626AA5"/>
     <w:rsid w:val="00626F5B"/>
     <w:rsid w:val="00627687"/>
     <w:rsid w:val="00627C41"/>
     <w:rsid w:val="00627E86"/>
     <w:rsid w:val="006303F0"/>
     <w:rsid w:val="00630DD8"/>
     <w:rsid w:val="0063101B"/>
     <w:rsid w:val="0063156D"/>
     <w:rsid w:val="00632BBA"/>
     <w:rsid w:val="00634E3B"/>
     <w:rsid w:val="006359CF"/>
     <w:rsid w:val="006369A2"/>
     <w:rsid w:val="00636B5C"/>
     <w:rsid w:val="006376E3"/>
     <w:rsid w:val="00640C13"/>
     <w:rsid w:val="0064110B"/>
     <w:rsid w:val="00641178"/>
     <w:rsid w:val="00641B29"/>
     <w:rsid w:val="0064228B"/>
     <w:rsid w:val="006429C6"/>
     <w:rsid w:val="00643D7B"/>
     <w:rsid w:val="0064413E"/>
+    <w:rsid w:val="00644242"/>
     <w:rsid w:val="0064530D"/>
     <w:rsid w:val="006455DD"/>
     <w:rsid w:val="00645F72"/>
     <w:rsid w:val="006465AB"/>
     <w:rsid w:val="00646BAD"/>
     <w:rsid w:val="00650AAC"/>
     <w:rsid w:val="0065102E"/>
     <w:rsid w:val="00651381"/>
     <w:rsid w:val="006521C9"/>
     <w:rsid w:val="006521DF"/>
+    <w:rsid w:val="006525CC"/>
     <w:rsid w:val="00652C05"/>
     <w:rsid w:val="00654542"/>
     <w:rsid w:val="0065479A"/>
     <w:rsid w:val="0065488B"/>
     <w:rsid w:val="00655274"/>
     <w:rsid w:val="006559E1"/>
     <w:rsid w:val="00655C63"/>
+    <w:rsid w:val="00655D3D"/>
     <w:rsid w:val="00655D3E"/>
     <w:rsid w:val="00656146"/>
     <w:rsid w:val="0065678F"/>
     <w:rsid w:val="00656BBF"/>
     <w:rsid w:val="006574EB"/>
     <w:rsid w:val="00657674"/>
     <w:rsid w:val="0065CEAA"/>
     <w:rsid w:val="0066030E"/>
     <w:rsid w:val="00660AF0"/>
     <w:rsid w:val="00660F51"/>
     <w:rsid w:val="00661040"/>
     <w:rsid w:val="0066155E"/>
     <w:rsid w:val="006623E8"/>
     <w:rsid w:val="00662DD2"/>
     <w:rsid w:val="00663A54"/>
     <w:rsid w:val="00664021"/>
     <w:rsid w:val="006652B9"/>
     <w:rsid w:val="00665DAA"/>
     <w:rsid w:val="00665EED"/>
     <w:rsid w:val="0066725D"/>
+    <w:rsid w:val="0066733D"/>
     <w:rsid w:val="00667A5B"/>
     <w:rsid w:val="00670166"/>
     <w:rsid w:val="006706D9"/>
     <w:rsid w:val="0067498B"/>
     <w:rsid w:val="006753B8"/>
     <w:rsid w:val="006754C0"/>
     <w:rsid w:val="00675764"/>
     <w:rsid w:val="006757CA"/>
     <w:rsid w:val="0067589A"/>
     <w:rsid w:val="00675B4D"/>
     <w:rsid w:val="00675E0F"/>
     <w:rsid w:val="00675E2D"/>
     <w:rsid w:val="00676545"/>
     <w:rsid w:val="00677AD4"/>
     <w:rsid w:val="00680523"/>
     <w:rsid w:val="006815DD"/>
     <w:rsid w:val="00681894"/>
     <w:rsid w:val="006831CD"/>
+    <w:rsid w:val="006836EE"/>
     <w:rsid w:val="006842A6"/>
     <w:rsid w:val="0068445D"/>
     <w:rsid w:val="006849C8"/>
     <w:rsid w:val="00684A0D"/>
     <w:rsid w:val="00686DA1"/>
     <w:rsid w:val="00686ECB"/>
     <w:rsid w:val="00690B61"/>
     <w:rsid w:val="00690D64"/>
     <w:rsid w:val="006912C7"/>
     <w:rsid w:val="00691FB8"/>
     <w:rsid w:val="00692BE5"/>
     <w:rsid w:val="00692F4E"/>
     <w:rsid w:val="006930D6"/>
     <w:rsid w:val="0069356E"/>
     <w:rsid w:val="00693772"/>
     <w:rsid w:val="00693B6A"/>
     <w:rsid w:val="00693D1A"/>
     <w:rsid w:val="006940BF"/>
     <w:rsid w:val="0069498A"/>
     <w:rsid w:val="00695025"/>
     <w:rsid w:val="00695038"/>
     <w:rsid w:val="00696CB9"/>
     <w:rsid w:val="006A08E5"/>
     <w:rsid w:val="006A172E"/>
     <w:rsid w:val="006A1812"/>
     <w:rsid w:val="006A286C"/>
     <w:rsid w:val="006A37FD"/>
     <w:rsid w:val="006A3BCF"/>
     <w:rsid w:val="006A4B6B"/>
     <w:rsid w:val="006A4C0D"/>
     <w:rsid w:val="006A51CF"/>
     <w:rsid w:val="006A5507"/>
     <w:rsid w:val="006A5752"/>
     <w:rsid w:val="006A5B1A"/>
     <w:rsid w:val="006A5D06"/>
     <w:rsid w:val="006A6F99"/>
     <w:rsid w:val="006A7911"/>
     <w:rsid w:val="006B0866"/>
+    <w:rsid w:val="006B0AA4"/>
     <w:rsid w:val="006B1295"/>
     <w:rsid w:val="006B1C74"/>
     <w:rsid w:val="006B1EB3"/>
     <w:rsid w:val="006B2981"/>
     <w:rsid w:val="006B2A18"/>
     <w:rsid w:val="006B3A3C"/>
     <w:rsid w:val="006B47EF"/>
     <w:rsid w:val="006B493C"/>
     <w:rsid w:val="006B49E0"/>
     <w:rsid w:val="006B6EDF"/>
     <w:rsid w:val="006B70B1"/>
     <w:rsid w:val="006B7A08"/>
     <w:rsid w:val="006B7E25"/>
     <w:rsid w:val="006C0F56"/>
     <w:rsid w:val="006C1495"/>
     <w:rsid w:val="006C152E"/>
     <w:rsid w:val="006C220E"/>
     <w:rsid w:val="006C2A5B"/>
     <w:rsid w:val="006C2C73"/>
     <w:rsid w:val="006C398C"/>
     <w:rsid w:val="006C3A01"/>
     <w:rsid w:val="006C3CB8"/>
     <w:rsid w:val="006C4112"/>
     <w:rsid w:val="006C4B75"/>
     <w:rsid w:val="006C5ABC"/>
     <w:rsid w:val="006C63FA"/>
     <w:rsid w:val="006C65D1"/>
     <w:rsid w:val="006C6694"/>
     <w:rsid w:val="006C6AAC"/>
     <w:rsid w:val="006C6AD0"/>
     <w:rsid w:val="006C6CEB"/>
     <w:rsid w:val="006C6D56"/>
     <w:rsid w:val="006D01ED"/>
     <w:rsid w:val="006D0FF6"/>
     <w:rsid w:val="006D172C"/>
     <w:rsid w:val="006D25F0"/>
     <w:rsid w:val="006D310B"/>
     <w:rsid w:val="006D3C19"/>
     <w:rsid w:val="006D3D24"/>
+    <w:rsid w:val="006D49CD"/>
     <w:rsid w:val="006D5524"/>
     <w:rsid w:val="006D668C"/>
     <w:rsid w:val="006D7A87"/>
     <w:rsid w:val="006E198F"/>
     <w:rsid w:val="006E2BAD"/>
     <w:rsid w:val="006E3094"/>
     <w:rsid w:val="006E320A"/>
     <w:rsid w:val="006E34C3"/>
     <w:rsid w:val="006E35E2"/>
     <w:rsid w:val="006E3E95"/>
     <w:rsid w:val="006E44E7"/>
     <w:rsid w:val="006E5324"/>
     <w:rsid w:val="006E5415"/>
     <w:rsid w:val="006E6179"/>
     <w:rsid w:val="006E6896"/>
     <w:rsid w:val="006E6D67"/>
     <w:rsid w:val="006F063A"/>
     <w:rsid w:val="006F0B7D"/>
     <w:rsid w:val="006F0CBC"/>
     <w:rsid w:val="006F0D03"/>
     <w:rsid w:val="006F0D14"/>
     <w:rsid w:val="006F1051"/>
     <w:rsid w:val="006F1592"/>
     <w:rsid w:val="006F1804"/>
     <w:rsid w:val="006F1D23"/>
@@ -18316,111 +18866,118 @@
     <w:rsid w:val="007029CA"/>
     <w:rsid w:val="0070302B"/>
     <w:rsid w:val="00704389"/>
     <w:rsid w:val="007056E6"/>
     <w:rsid w:val="00705881"/>
     <w:rsid w:val="00706D89"/>
     <w:rsid w:val="0070709A"/>
     <w:rsid w:val="00707207"/>
     <w:rsid w:val="00707595"/>
     <w:rsid w:val="00707625"/>
     <w:rsid w:val="00710C0D"/>
     <w:rsid w:val="00710DCD"/>
     <w:rsid w:val="00711887"/>
     <w:rsid w:val="00711923"/>
     <w:rsid w:val="00711E91"/>
     <w:rsid w:val="00712512"/>
     <w:rsid w:val="007127E6"/>
     <w:rsid w:val="007138EE"/>
     <w:rsid w:val="00713C4D"/>
     <w:rsid w:val="00714487"/>
     <w:rsid w:val="007146AB"/>
     <w:rsid w:val="00715EB4"/>
     <w:rsid w:val="00715F43"/>
     <w:rsid w:val="007160CF"/>
     <w:rsid w:val="0071626A"/>
+    <w:rsid w:val="00717EC4"/>
     <w:rsid w:val="00720E61"/>
     <w:rsid w:val="00720EE7"/>
     <w:rsid w:val="0072235E"/>
     <w:rsid w:val="007229B8"/>
     <w:rsid w:val="00722A86"/>
     <w:rsid w:val="00722EF6"/>
     <w:rsid w:val="00723D2C"/>
     <w:rsid w:val="007246CD"/>
     <w:rsid w:val="00725571"/>
     <w:rsid w:val="00725EE5"/>
     <w:rsid w:val="00726978"/>
+    <w:rsid w:val="00726A27"/>
     <w:rsid w:val="00730202"/>
     <w:rsid w:val="00731131"/>
     <w:rsid w:val="00731159"/>
     <w:rsid w:val="0073130A"/>
     <w:rsid w:val="00731DF8"/>
     <w:rsid w:val="00732B43"/>
     <w:rsid w:val="007335F8"/>
     <w:rsid w:val="0073425E"/>
     <w:rsid w:val="00734645"/>
     <w:rsid w:val="00735AAC"/>
+    <w:rsid w:val="00736032"/>
+    <w:rsid w:val="00737021"/>
     <w:rsid w:val="0073735B"/>
     <w:rsid w:val="00737723"/>
     <w:rsid w:val="0073794B"/>
     <w:rsid w:val="00737DFC"/>
     <w:rsid w:val="00740059"/>
     <w:rsid w:val="00740DEA"/>
     <w:rsid w:val="00740FBF"/>
     <w:rsid w:val="0074137B"/>
     <w:rsid w:val="007414E7"/>
     <w:rsid w:val="00741B1C"/>
     <w:rsid w:val="00742700"/>
     <w:rsid w:val="007435E7"/>
     <w:rsid w:val="007441D5"/>
     <w:rsid w:val="00745A76"/>
     <w:rsid w:val="00745B43"/>
     <w:rsid w:val="00746195"/>
     <w:rsid w:val="00750CEA"/>
+    <w:rsid w:val="00750F4A"/>
     <w:rsid w:val="00751121"/>
     <w:rsid w:val="007516BF"/>
     <w:rsid w:val="00751C55"/>
     <w:rsid w:val="007522C5"/>
     <w:rsid w:val="00752BBB"/>
     <w:rsid w:val="00753452"/>
     <w:rsid w:val="00754791"/>
     <w:rsid w:val="0075589D"/>
     <w:rsid w:val="007559BF"/>
     <w:rsid w:val="00755C5E"/>
     <w:rsid w:val="0075651B"/>
     <w:rsid w:val="007611BE"/>
     <w:rsid w:val="00761D7A"/>
     <w:rsid w:val="00762148"/>
     <w:rsid w:val="0076226A"/>
     <w:rsid w:val="00762507"/>
     <w:rsid w:val="00762816"/>
     <w:rsid w:val="007629D6"/>
     <w:rsid w:val="007630E5"/>
     <w:rsid w:val="0076338C"/>
     <w:rsid w:val="00763FFE"/>
     <w:rsid w:val="007640CC"/>
     <w:rsid w:val="0076423F"/>
+    <w:rsid w:val="007645EF"/>
+    <w:rsid w:val="00765014"/>
     <w:rsid w:val="0076532C"/>
     <w:rsid w:val="0076595D"/>
     <w:rsid w:val="00765DD1"/>
     <w:rsid w:val="0076604D"/>
     <w:rsid w:val="0076652A"/>
     <w:rsid w:val="00767245"/>
     <w:rsid w:val="00770617"/>
     <w:rsid w:val="00770683"/>
     <w:rsid w:val="00771922"/>
     <w:rsid w:val="00771BDE"/>
     <w:rsid w:val="00771E5F"/>
     <w:rsid w:val="00772198"/>
     <w:rsid w:val="007725E2"/>
     <w:rsid w:val="007726AC"/>
     <w:rsid w:val="00772A2B"/>
     <w:rsid w:val="007735F7"/>
     <w:rsid w:val="00774979"/>
     <w:rsid w:val="00774AE6"/>
     <w:rsid w:val="007753A4"/>
     <w:rsid w:val="00775509"/>
     <w:rsid w:val="007758B9"/>
     <w:rsid w:val="00777101"/>
     <w:rsid w:val="007775D3"/>
     <w:rsid w:val="007776AC"/>
     <w:rsid w:val="00777C42"/>
@@ -18434,234 +18991,249 @@
     <w:rsid w:val="007837F2"/>
     <w:rsid w:val="00784199"/>
     <w:rsid w:val="0078421B"/>
     <w:rsid w:val="0078439A"/>
     <w:rsid w:val="0078548C"/>
     <w:rsid w:val="00785E7D"/>
     <w:rsid w:val="00787644"/>
     <w:rsid w:val="00790CE1"/>
     <w:rsid w:val="007925EA"/>
     <w:rsid w:val="0079283E"/>
     <w:rsid w:val="00793FCB"/>
     <w:rsid w:val="00794EBB"/>
     <w:rsid w:val="00795D0D"/>
     <w:rsid w:val="00797054"/>
     <w:rsid w:val="00797473"/>
     <w:rsid w:val="00797CA2"/>
     <w:rsid w:val="007A00D2"/>
     <w:rsid w:val="007A07B6"/>
     <w:rsid w:val="007A0CD1"/>
     <w:rsid w:val="007A2012"/>
     <w:rsid w:val="007A328F"/>
     <w:rsid w:val="007A46EC"/>
     <w:rsid w:val="007A4E9A"/>
     <w:rsid w:val="007A612A"/>
     <w:rsid w:val="007A66BD"/>
+    <w:rsid w:val="007A7081"/>
     <w:rsid w:val="007A77C0"/>
     <w:rsid w:val="007A7EF7"/>
     <w:rsid w:val="007A7FCA"/>
     <w:rsid w:val="007B13EB"/>
     <w:rsid w:val="007B2149"/>
     <w:rsid w:val="007B264B"/>
     <w:rsid w:val="007B2854"/>
     <w:rsid w:val="007B2A2D"/>
     <w:rsid w:val="007B2A5A"/>
     <w:rsid w:val="007B2A5E"/>
     <w:rsid w:val="007B30D8"/>
     <w:rsid w:val="007B3638"/>
     <w:rsid w:val="007B422C"/>
     <w:rsid w:val="007B5343"/>
     <w:rsid w:val="007B5540"/>
     <w:rsid w:val="007B55A7"/>
     <w:rsid w:val="007B571F"/>
     <w:rsid w:val="007B6E33"/>
     <w:rsid w:val="007B7075"/>
     <w:rsid w:val="007B72F1"/>
     <w:rsid w:val="007C03D7"/>
     <w:rsid w:val="007C0EFE"/>
     <w:rsid w:val="007C155D"/>
     <w:rsid w:val="007C188F"/>
     <w:rsid w:val="007C1C28"/>
     <w:rsid w:val="007C289D"/>
     <w:rsid w:val="007C28F1"/>
     <w:rsid w:val="007C2A19"/>
     <w:rsid w:val="007C3B87"/>
     <w:rsid w:val="007C51A5"/>
     <w:rsid w:val="007C6025"/>
+    <w:rsid w:val="007C6BF3"/>
     <w:rsid w:val="007C6FBF"/>
     <w:rsid w:val="007D00D3"/>
     <w:rsid w:val="007D015C"/>
     <w:rsid w:val="007D1425"/>
     <w:rsid w:val="007D1ED2"/>
     <w:rsid w:val="007D2782"/>
     <w:rsid w:val="007D2824"/>
     <w:rsid w:val="007D2AB1"/>
     <w:rsid w:val="007D2BE6"/>
     <w:rsid w:val="007D40D6"/>
     <w:rsid w:val="007D4EEE"/>
     <w:rsid w:val="007D5280"/>
     <w:rsid w:val="007D5BD9"/>
+    <w:rsid w:val="007E0117"/>
     <w:rsid w:val="007E080B"/>
     <w:rsid w:val="007E0EE4"/>
     <w:rsid w:val="007E0F21"/>
     <w:rsid w:val="007E0F69"/>
+    <w:rsid w:val="007E11E5"/>
     <w:rsid w:val="007E1651"/>
     <w:rsid w:val="007E1A8E"/>
     <w:rsid w:val="007E1AAD"/>
     <w:rsid w:val="007E217D"/>
     <w:rsid w:val="007E22E0"/>
+    <w:rsid w:val="007E2C20"/>
     <w:rsid w:val="007E41D0"/>
     <w:rsid w:val="007E56D8"/>
     <w:rsid w:val="007E5A31"/>
     <w:rsid w:val="007E6137"/>
     <w:rsid w:val="007E68AE"/>
     <w:rsid w:val="007E75B2"/>
     <w:rsid w:val="007E7E5D"/>
     <w:rsid w:val="007F084C"/>
     <w:rsid w:val="007F0B5E"/>
     <w:rsid w:val="007F1D0F"/>
     <w:rsid w:val="007F1F00"/>
     <w:rsid w:val="007F2ACD"/>
     <w:rsid w:val="007F3ED4"/>
     <w:rsid w:val="007F3F1F"/>
     <w:rsid w:val="007F4677"/>
     <w:rsid w:val="007F4D0A"/>
     <w:rsid w:val="007F4EF3"/>
     <w:rsid w:val="007F50BB"/>
     <w:rsid w:val="007F53BE"/>
     <w:rsid w:val="007F5B45"/>
     <w:rsid w:val="007F7491"/>
     <w:rsid w:val="007F7C5E"/>
     <w:rsid w:val="007F7C8D"/>
     <w:rsid w:val="007F7ED8"/>
+    <w:rsid w:val="008004C7"/>
     <w:rsid w:val="008010F1"/>
     <w:rsid w:val="008010FA"/>
     <w:rsid w:val="008013E5"/>
     <w:rsid w:val="00801E75"/>
     <w:rsid w:val="00802A30"/>
     <w:rsid w:val="0080515F"/>
     <w:rsid w:val="008053D5"/>
     <w:rsid w:val="0080568C"/>
     <w:rsid w:val="00805C5E"/>
     <w:rsid w:val="00805F53"/>
     <w:rsid w:val="008068BB"/>
     <w:rsid w:val="008070DD"/>
     <w:rsid w:val="00810CC9"/>
     <w:rsid w:val="008115C7"/>
     <w:rsid w:val="008118A7"/>
     <w:rsid w:val="00812A30"/>
     <w:rsid w:val="0081355F"/>
     <w:rsid w:val="008143F0"/>
     <w:rsid w:val="00814581"/>
+    <w:rsid w:val="00814ED2"/>
     <w:rsid w:val="0081588F"/>
     <w:rsid w:val="0081710D"/>
     <w:rsid w:val="0081719C"/>
     <w:rsid w:val="00817C22"/>
+    <w:rsid w:val="00820A8A"/>
     <w:rsid w:val="008213B9"/>
     <w:rsid w:val="00822F2D"/>
     <w:rsid w:val="00822F6D"/>
     <w:rsid w:val="00823580"/>
     <w:rsid w:val="008239BD"/>
     <w:rsid w:val="00823D2A"/>
     <w:rsid w:val="00824267"/>
     <w:rsid w:val="008243BB"/>
     <w:rsid w:val="00824ED5"/>
     <w:rsid w:val="008256F7"/>
     <w:rsid w:val="008257C4"/>
     <w:rsid w:val="00825E34"/>
     <w:rsid w:val="0082625E"/>
     <w:rsid w:val="0082630C"/>
     <w:rsid w:val="00830A8C"/>
     <w:rsid w:val="0083124B"/>
     <w:rsid w:val="008314B7"/>
     <w:rsid w:val="00832B59"/>
     <w:rsid w:val="00834114"/>
     <w:rsid w:val="008345C9"/>
     <w:rsid w:val="00835B14"/>
+    <w:rsid w:val="008364E8"/>
     <w:rsid w:val="008372CD"/>
     <w:rsid w:val="008374F1"/>
     <w:rsid w:val="0084113D"/>
     <w:rsid w:val="00841CF8"/>
     <w:rsid w:val="0084444E"/>
     <w:rsid w:val="0084493A"/>
     <w:rsid w:val="00845C20"/>
     <w:rsid w:val="0084619A"/>
     <w:rsid w:val="00846381"/>
     <w:rsid w:val="0084663B"/>
     <w:rsid w:val="0084690F"/>
     <w:rsid w:val="00847199"/>
     <w:rsid w:val="008472E4"/>
     <w:rsid w:val="0084738D"/>
     <w:rsid w:val="00847AFE"/>
     <w:rsid w:val="00847CEC"/>
     <w:rsid w:val="00847DE2"/>
     <w:rsid w:val="00847EA6"/>
     <w:rsid w:val="00850215"/>
     <w:rsid w:val="00850D58"/>
     <w:rsid w:val="00851DF5"/>
+    <w:rsid w:val="008520C7"/>
     <w:rsid w:val="008525BF"/>
     <w:rsid w:val="00852619"/>
     <w:rsid w:val="008543DF"/>
+    <w:rsid w:val="008553E5"/>
     <w:rsid w:val="00855411"/>
     <w:rsid w:val="00855FE5"/>
     <w:rsid w:val="0085625A"/>
     <w:rsid w:val="00856ED2"/>
     <w:rsid w:val="00857B17"/>
+    <w:rsid w:val="00857CF2"/>
     <w:rsid w:val="00860898"/>
     <w:rsid w:val="00860C75"/>
+    <w:rsid w:val="00861269"/>
     <w:rsid w:val="00861517"/>
     <w:rsid w:val="00862B8E"/>
     <w:rsid w:val="0086440F"/>
     <w:rsid w:val="0086586C"/>
     <w:rsid w:val="00865903"/>
     <w:rsid w:val="00866E63"/>
     <w:rsid w:val="008679C6"/>
     <w:rsid w:val="00867A56"/>
     <w:rsid w:val="00867A7B"/>
     <w:rsid w:val="00867B80"/>
     <w:rsid w:val="00867F98"/>
     <w:rsid w:val="0087011A"/>
     <w:rsid w:val="00871586"/>
     <w:rsid w:val="00871A12"/>
     <w:rsid w:val="00872047"/>
     <w:rsid w:val="0087278B"/>
     <w:rsid w:val="00872C08"/>
     <w:rsid w:val="00872CC5"/>
     <w:rsid w:val="0087359F"/>
     <w:rsid w:val="00873BB4"/>
     <w:rsid w:val="008747FA"/>
     <w:rsid w:val="0087519E"/>
     <w:rsid w:val="008761AB"/>
     <w:rsid w:val="00876E6A"/>
+    <w:rsid w:val="00877253"/>
     <w:rsid w:val="0087726D"/>
     <w:rsid w:val="0087795D"/>
     <w:rsid w:val="00877B58"/>
     <w:rsid w:val="0088089A"/>
     <w:rsid w:val="00881E8E"/>
     <w:rsid w:val="0088208E"/>
     <w:rsid w:val="00882260"/>
     <w:rsid w:val="00882BAA"/>
+    <w:rsid w:val="008836BC"/>
     <w:rsid w:val="00883A72"/>
     <w:rsid w:val="008848C0"/>
     <w:rsid w:val="00884D3A"/>
     <w:rsid w:val="00884FD5"/>
     <w:rsid w:val="008860BA"/>
     <w:rsid w:val="0088741E"/>
     <w:rsid w:val="00890161"/>
     <w:rsid w:val="008901C4"/>
     <w:rsid w:val="008902F6"/>
     <w:rsid w:val="008903C5"/>
     <w:rsid w:val="00890582"/>
     <w:rsid w:val="00891680"/>
     <w:rsid w:val="00891722"/>
     <w:rsid w:val="008920B7"/>
     <w:rsid w:val="008920BC"/>
     <w:rsid w:val="008937E2"/>
     <w:rsid w:val="00894592"/>
     <w:rsid w:val="00894B47"/>
     <w:rsid w:val="00896865"/>
     <w:rsid w:val="00896A40"/>
     <w:rsid w:val="00897095"/>
     <w:rsid w:val="008974FD"/>
     <w:rsid w:val="008977F5"/>
     <w:rsid w:val="00897DBF"/>
     <w:rsid w:val="00897E71"/>
@@ -18708,69 +19280,71 @@
     <w:rsid w:val="008D0F8E"/>
     <w:rsid w:val="008D3067"/>
     <w:rsid w:val="008D3193"/>
     <w:rsid w:val="008D4B2F"/>
     <w:rsid w:val="008D60B2"/>
     <w:rsid w:val="008D61CD"/>
     <w:rsid w:val="008D62AB"/>
     <w:rsid w:val="008D7088"/>
     <w:rsid w:val="008D711F"/>
     <w:rsid w:val="008D721D"/>
     <w:rsid w:val="008D72A3"/>
     <w:rsid w:val="008E0266"/>
     <w:rsid w:val="008E0EE8"/>
     <w:rsid w:val="008E1126"/>
     <w:rsid w:val="008E1A38"/>
     <w:rsid w:val="008E25A4"/>
     <w:rsid w:val="008E2700"/>
     <w:rsid w:val="008E2A05"/>
     <w:rsid w:val="008E2F10"/>
     <w:rsid w:val="008E34E6"/>
     <w:rsid w:val="008E3791"/>
     <w:rsid w:val="008E47FD"/>
     <w:rsid w:val="008E48A2"/>
     <w:rsid w:val="008E4D40"/>
     <w:rsid w:val="008E4DFA"/>
+    <w:rsid w:val="008E6A04"/>
     <w:rsid w:val="008E6AFD"/>
     <w:rsid w:val="008E6B72"/>
     <w:rsid w:val="008E6F49"/>
     <w:rsid w:val="008E76A5"/>
     <w:rsid w:val="008F08C4"/>
     <w:rsid w:val="008F0C21"/>
     <w:rsid w:val="008F0D21"/>
     <w:rsid w:val="008F1E17"/>
     <w:rsid w:val="008F2F01"/>
     <w:rsid w:val="008F34CA"/>
     <w:rsid w:val="008F39F6"/>
     <w:rsid w:val="008F3EEE"/>
     <w:rsid w:val="008F41CB"/>
     <w:rsid w:val="008F42B4"/>
     <w:rsid w:val="008F4CDD"/>
     <w:rsid w:val="008F677D"/>
     <w:rsid w:val="008F6C0F"/>
     <w:rsid w:val="008F7F11"/>
     <w:rsid w:val="00900491"/>
+    <w:rsid w:val="009008CC"/>
     <w:rsid w:val="009012DA"/>
     <w:rsid w:val="009013CE"/>
     <w:rsid w:val="0090183E"/>
     <w:rsid w:val="00901D91"/>
     <w:rsid w:val="00901EBA"/>
     <w:rsid w:val="00903584"/>
     <w:rsid w:val="00903652"/>
     <w:rsid w:val="00903AB3"/>
     <w:rsid w:val="009107EA"/>
     <w:rsid w:val="0091097B"/>
     <w:rsid w:val="009113DC"/>
     <w:rsid w:val="00912B1F"/>
     <w:rsid w:val="00912E6E"/>
     <w:rsid w:val="00912FF5"/>
     <w:rsid w:val="0091370B"/>
     <w:rsid w:val="0091486F"/>
     <w:rsid w:val="009153EE"/>
     <w:rsid w:val="009165A1"/>
     <w:rsid w:val="009168A4"/>
     <w:rsid w:val="00916F94"/>
     <w:rsid w:val="00917225"/>
     <w:rsid w:val="00917A4D"/>
     <w:rsid w:val="0092000C"/>
     <w:rsid w:val="009203A0"/>
     <w:rsid w:val="00920684"/>
@@ -18795,264 +19369,283 @@
     <w:rsid w:val="009353B6"/>
     <w:rsid w:val="00935B4E"/>
     <w:rsid w:val="00935C6D"/>
     <w:rsid w:val="00936378"/>
     <w:rsid w:val="0093681D"/>
     <w:rsid w:val="00936C4B"/>
     <w:rsid w:val="009370B3"/>
     <w:rsid w:val="00937D9D"/>
     <w:rsid w:val="00941259"/>
     <w:rsid w:val="00941ABF"/>
     <w:rsid w:val="00941C8A"/>
     <w:rsid w:val="00941D2C"/>
     <w:rsid w:val="009421FE"/>
     <w:rsid w:val="00943A0B"/>
     <w:rsid w:val="00943CA0"/>
     <w:rsid w:val="0094592C"/>
     <w:rsid w:val="00945CB5"/>
     <w:rsid w:val="00946DD9"/>
     <w:rsid w:val="00947125"/>
     <w:rsid w:val="009476AB"/>
     <w:rsid w:val="00947969"/>
     <w:rsid w:val="009501B5"/>
     <w:rsid w:val="0095165F"/>
     <w:rsid w:val="009517AF"/>
     <w:rsid w:val="00952CB5"/>
+    <w:rsid w:val="00952F8D"/>
     <w:rsid w:val="0095337C"/>
     <w:rsid w:val="009536B9"/>
     <w:rsid w:val="00953F09"/>
     <w:rsid w:val="0095459F"/>
     <w:rsid w:val="00954F4C"/>
     <w:rsid w:val="00955A62"/>
+    <w:rsid w:val="00956A25"/>
     <w:rsid w:val="0095777F"/>
     <w:rsid w:val="00957A09"/>
     <w:rsid w:val="00957A38"/>
     <w:rsid w:val="0096072B"/>
     <w:rsid w:val="00961906"/>
     <w:rsid w:val="0096255A"/>
     <w:rsid w:val="00962D3F"/>
     <w:rsid w:val="00963485"/>
     <w:rsid w:val="00964129"/>
     <w:rsid w:val="00964C0A"/>
     <w:rsid w:val="00964D10"/>
     <w:rsid w:val="00966563"/>
     <w:rsid w:val="00967C5B"/>
     <w:rsid w:val="0097023F"/>
     <w:rsid w:val="0097062C"/>
     <w:rsid w:val="00970659"/>
     <w:rsid w:val="00970A93"/>
     <w:rsid w:val="0097130E"/>
     <w:rsid w:val="009717AB"/>
     <w:rsid w:val="00971870"/>
     <w:rsid w:val="009722A6"/>
     <w:rsid w:val="0097242D"/>
     <w:rsid w:val="009725E9"/>
     <w:rsid w:val="0097369B"/>
     <w:rsid w:val="0097423B"/>
     <w:rsid w:val="00974C7F"/>
     <w:rsid w:val="00975850"/>
     <w:rsid w:val="00975C8C"/>
     <w:rsid w:val="00976F39"/>
     <w:rsid w:val="00977669"/>
     <w:rsid w:val="0097784D"/>
     <w:rsid w:val="009803C7"/>
     <w:rsid w:val="00980445"/>
     <w:rsid w:val="009808B3"/>
+    <w:rsid w:val="00981F46"/>
     <w:rsid w:val="009848EF"/>
     <w:rsid w:val="00984AED"/>
     <w:rsid w:val="0098555B"/>
     <w:rsid w:val="009856BE"/>
     <w:rsid w:val="00985749"/>
     <w:rsid w:val="00985F85"/>
     <w:rsid w:val="00986F93"/>
     <w:rsid w:val="00987332"/>
     <w:rsid w:val="00987F18"/>
     <w:rsid w:val="00990089"/>
     <w:rsid w:val="009901E7"/>
     <w:rsid w:val="0099037E"/>
     <w:rsid w:val="00990868"/>
     <w:rsid w:val="00990C25"/>
     <w:rsid w:val="00992C29"/>
     <w:rsid w:val="009934AB"/>
     <w:rsid w:val="00994EEB"/>
     <w:rsid w:val="00995177"/>
     <w:rsid w:val="00995374"/>
     <w:rsid w:val="009963A4"/>
     <w:rsid w:val="00997A9E"/>
     <w:rsid w:val="009A118C"/>
     <w:rsid w:val="009A254B"/>
     <w:rsid w:val="009A28FA"/>
     <w:rsid w:val="009A29B0"/>
+    <w:rsid w:val="009A362F"/>
     <w:rsid w:val="009A4522"/>
     <w:rsid w:val="009A460E"/>
     <w:rsid w:val="009A5017"/>
     <w:rsid w:val="009A6FE3"/>
     <w:rsid w:val="009AEF21"/>
     <w:rsid w:val="009AF3E2"/>
     <w:rsid w:val="009B042A"/>
     <w:rsid w:val="009B05F9"/>
     <w:rsid w:val="009B2509"/>
     <w:rsid w:val="009B2F35"/>
     <w:rsid w:val="009B3429"/>
     <w:rsid w:val="009B36BC"/>
     <w:rsid w:val="009B3AF9"/>
     <w:rsid w:val="009B407B"/>
     <w:rsid w:val="009B41DE"/>
     <w:rsid w:val="009B570F"/>
     <w:rsid w:val="009B5D87"/>
     <w:rsid w:val="009B76E6"/>
     <w:rsid w:val="009C07C5"/>
     <w:rsid w:val="009C1E82"/>
     <w:rsid w:val="009C39A4"/>
     <w:rsid w:val="009C3C7D"/>
     <w:rsid w:val="009C697F"/>
     <w:rsid w:val="009C7492"/>
     <w:rsid w:val="009D07D4"/>
     <w:rsid w:val="009D08FA"/>
     <w:rsid w:val="009D1E8D"/>
+    <w:rsid w:val="009D2B9C"/>
     <w:rsid w:val="009D34D8"/>
     <w:rsid w:val="009D3C79"/>
     <w:rsid w:val="009D503F"/>
     <w:rsid w:val="009D5100"/>
     <w:rsid w:val="009D5142"/>
     <w:rsid w:val="009D59F9"/>
     <w:rsid w:val="009D742A"/>
     <w:rsid w:val="009D74B5"/>
     <w:rsid w:val="009E10D1"/>
     <w:rsid w:val="009E1E66"/>
     <w:rsid w:val="009E3B02"/>
+    <w:rsid w:val="009E3DAA"/>
     <w:rsid w:val="009E44BE"/>
     <w:rsid w:val="009E5842"/>
     <w:rsid w:val="009E5B95"/>
     <w:rsid w:val="009E5B98"/>
     <w:rsid w:val="009E67AC"/>
     <w:rsid w:val="009E67C9"/>
     <w:rsid w:val="009E79A8"/>
     <w:rsid w:val="009E7A86"/>
     <w:rsid w:val="009F19A3"/>
     <w:rsid w:val="009F19AA"/>
     <w:rsid w:val="009F27AD"/>
+    <w:rsid w:val="009F285E"/>
+    <w:rsid w:val="009F2C93"/>
     <w:rsid w:val="009F2DE2"/>
     <w:rsid w:val="009F333D"/>
     <w:rsid w:val="009F3723"/>
     <w:rsid w:val="009F3855"/>
     <w:rsid w:val="009F3FAB"/>
     <w:rsid w:val="009F542A"/>
     <w:rsid w:val="009F587F"/>
     <w:rsid w:val="009F6408"/>
     <w:rsid w:val="009F6B68"/>
     <w:rsid w:val="009F6B88"/>
     <w:rsid w:val="009F7ED1"/>
     <w:rsid w:val="009F7F05"/>
     <w:rsid w:val="00A01484"/>
     <w:rsid w:val="00A016D7"/>
+    <w:rsid w:val="00A02222"/>
     <w:rsid w:val="00A0247E"/>
     <w:rsid w:val="00A028A8"/>
     <w:rsid w:val="00A04921"/>
     <w:rsid w:val="00A057EE"/>
     <w:rsid w:val="00A06BBE"/>
     <w:rsid w:val="00A074BF"/>
     <w:rsid w:val="00A07D52"/>
     <w:rsid w:val="00A1096E"/>
     <w:rsid w:val="00A1140D"/>
+    <w:rsid w:val="00A116BE"/>
     <w:rsid w:val="00A118C1"/>
     <w:rsid w:val="00A11A37"/>
     <w:rsid w:val="00A11EF8"/>
+    <w:rsid w:val="00A12C1E"/>
     <w:rsid w:val="00A12E76"/>
     <w:rsid w:val="00A13227"/>
     <w:rsid w:val="00A137BE"/>
     <w:rsid w:val="00A14462"/>
     <w:rsid w:val="00A151EC"/>
     <w:rsid w:val="00A15FB5"/>
     <w:rsid w:val="00A161BB"/>
     <w:rsid w:val="00A1665A"/>
     <w:rsid w:val="00A16C47"/>
     <w:rsid w:val="00A17032"/>
     <w:rsid w:val="00A17789"/>
     <w:rsid w:val="00A17C85"/>
     <w:rsid w:val="00A203E4"/>
     <w:rsid w:val="00A20ECB"/>
     <w:rsid w:val="00A2120D"/>
+    <w:rsid w:val="00A21753"/>
     <w:rsid w:val="00A2176A"/>
     <w:rsid w:val="00A21889"/>
     <w:rsid w:val="00A219F9"/>
     <w:rsid w:val="00A21B80"/>
     <w:rsid w:val="00A2295E"/>
     <w:rsid w:val="00A22A5B"/>
     <w:rsid w:val="00A22B06"/>
     <w:rsid w:val="00A2318F"/>
     <w:rsid w:val="00A232DC"/>
     <w:rsid w:val="00A23947"/>
     <w:rsid w:val="00A2436E"/>
     <w:rsid w:val="00A24593"/>
     <w:rsid w:val="00A24CBF"/>
     <w:rsid w:val="00A25CE1"/>
     <w:rsid w:val="00A25EBE"/>
     <w:rsid w:val="00A25F5B"/>
     <w:rsid w:val="00A263A6"/>
     <w:rsid w:val="00A26927"/>
     <w:rsid w:val="00A26CA9"/>
     <w:rsid w:val="00A26E41"/>
     <w:rsid w:val="00A3045D"/>
     <w:rsid w:val="00A3093C"/>
     <w:rsid w:val="00A32601"/>
     <w:rsid w:val="00A3315E"/>
     <w:rsid w:val="00A349CF"/>
     <w:rsid w:val="00A34D97"/>
     <w:rsid w:val="00A34EEA"/>
     <w:rsid w:val="00A35F7D"/>
     <w:rsid w:val="00A36D99"/>
     <w:rsid w:val="00A40013"/>
     <w:rsid w:val="00A40188"/>
+    <w:rsid w:val="00A401D1"/>
     <w:rsid w:val="00A4037A"/>
     <w:rsid w:val="00A40AC0"/>
     <w:rsid w:val="00A41104"/>
     <w:rsid w:val="00A41AF2"/>
     <w:rsid w:val="00A42508"/>
     <w:rsid w:val="00A43030"/>
     <w:rsid w:val="00A457FD"/>
     <w:rsid w:val="00A47C89"/>
     <w:rsid w:val="00A505CE"/>
     <w:rsid w:val="00A51C3D"/>
+    <w:rsid w:val="00A52965"/>
+    <w:rsid w:val="00A53980"/>
     <w:rsid w:val="00A53C1C"/>
     <w:rsid w:val="00A54557"/>
     <w:rsid w:val="00A54649"/>
     <w:rsid w:val="00A54F13"/>
     <w:rsid w:val="00A553E8"/>
     <w:rsid w:val="00A55565"/>
     <w:rsid w:val="00A55DC6"/>
     <w:rsid w:val="00A566F3"/>
     <w:rsid w:val="00A57A6A"/>
     <w:rsid w:val="00A61400"/>
     <w:rsid w:val="00A61693"/>
     <w:rsid w:val="00A61A13"/>
     <w:rsid w:val="00A61F5C"/>
+    <w:rsid w:val="00A62534"/>
     <w:rsid w:val="00A627AC"/>
+    <w:rsid w:val="00A639A9"/>
     <w:rsid w:val="00A64C00"/>
     <w:rsid w:val="00A66D29"/>
     <w:rsid w:val="00A66DAB"/>
     <w:rsid w:val="00A66E22"/>
+    <w:rsid w:val="00A676FF"/>
+    <w:rsid w:val="00A7060F"/>
     <w:rsid w:val="00A70E2D"/>
     <w:rsid w:val="00A71340"/>
     <w:rsid w:val="00A71996"/>
     <w:rsid w:val="00A7262A"/>
     <w:rsid w:val="00A73290"/>
     <w:rsid w:val="00A732C1"/>
     <w:rsid w:val="00A737AE"/>
     <w:rsid w:val="00A73F23"/>
     <w:rsid w:val="00A752A5"/>
     <w:rsid w:val="00A75D6A"/>
     <w:rsid w:val="00A76196"/>
     <w:rsid w:val="00A76EDA"/>
     <w:rsid w:val="00A7715F"/>
     <w:rsid w:val="00A77948"/>
     <w:rsid w:val="00A8116A"/>
     <w:rsid w:val="00A81483"/>
     <w:rsid w:val="00A83087"/>
     <w:rsid w:val="00A844E8"/>
     <w:rsid w:val="00A859EB"/>
     <w:rsid w:val="00A8652F"/>
     <w:rsid w:val="00A86C31"/>
     <w:rsid w:val="00A87545"/>
     <w:rsid w:val="00A8795A"/>
     <w:rsid w:val="00A9201F"/>
     <w:rsid w:val="00A9238D"/>
@@ -19074,364 +19667,389 @@
     <w:rsid w:val="00AB0889"/>
     <w:rsid w:val="00AB1062"/>
     <w:rsid w:val="00AB10C3"/>
     <w:rsid w:val="00AB1E51"/>
     <w:rsid w:val="00AB3873"/>
     <w:rsid w:val="00AB39CB"/>
     <w:rsid w:val="00AB3BE6"/>
     <w:rsid w:val="00AB415F"/>
     <w:rsid w:val="00AB4F7D"/>
     <w:rsid w:val="00AB5F08"/>
     <w:rsid w:val="00AB64FC"/>
     <w:rsid w:val="00AB6521"/>
     <w:rsid w:val="00AB70E3"/>
     <w:rsid w:val="00AB7D60"/>
     <w:rsid w:val="00AC0110"/>
     <w:rsid w:val="00AC05C8"/>
     <w:rsid w:val="00AC0FB8"/>
     <w:rsid w:val="00AC24B7"/>
     <w:rsid w:val="00AC3B2E"/>
     <w:rsid w:val="00AC48BA"/>
     <w:rsid w:val="00AC48D5"/>
     <w:rsid w:val="00AC58BE"/>
     <w:rsid w:val="00AC72A8"/>
     <w:rsid w:val="00AC75D9"/>
     <w:rsid w:val="00AD02E7"/>
+    <w:rsid w:val="00AD09EB"/>
     <w:rsid w:val="00AD13E3"/>
     <w:rsid w:val="00AD16A3"/>
     <w:rsid w:val="00AD2969"/>
     <w:rsid w:val="00AD2BEC"/>
     <w:rsid w:val="00AD2E36"/>
     <w:rsid w:val="00AD2F52"/>
     <w:rsid w:val="00AD41B6"/>
     <w:rsid w:val="00AD4A4F"/>
     <w:rsid w:val="00AD4D9F"/>
     <w:rsid w:val="00AD4F4F"/>
     <w:rsid w:val="00AD5012"/>
     <w:rsid w:val="00AD503A"/>
     <w:rsid w:val="00AD6576"/>
     <w:rsid w:val="00AD6F87"/>
     <w:rsid w:val="00AD7080"/>
     <w:rsid w:val="00AD7179"/>
     <w:rsid w:val="00AD78E8"/>
     <w:rsid w:val="00AE01F6"/>
     <w:rsid w:val="00AE0709"/>
     <w:rsid w:val="00AE0C7D"/>
     <w:rsid w:val="00AE0D41"/>
     <w:rsid w:val="00AE3038"/>
     <w:rsid w:val="00AE36D4"/>
     <w:rsid w:val="00AE383A"/>
     <w:rsid w:val="00AE3F4B"/>
+    <w:rsid w:val="00AE468D"/>
+    <w:rsid w:val="00AE4A3F"/>
     <w:rsid w:val="00AE5284"/>
+    <w:rsid w:val="00AE5ACF"/>
     <w:rsid w:val="00AE6034"/>
+    <w:rsid w:val="00AE6432"/>
     <w:rsid w:val="00AE6AD2"/>
     <w:rsid w:val="00AE6EAC"/>
     <w:rsid w:val="00AE71E3"/>
     <w:rsid w:val="00AE7C55"/>
     <w:rsid w:val="00AF07F6"/>
     <w:rsid w:val="00AF16F5"/>
     <w:rsid w:val="00AF1B24"/>
     <w:rsid w:val="00AF2B4D"/>
     <w:rsid w:val="00AF3FA4"/>
     <w:rsid w:val="00AF462E"/>
     <w:rsid w:val="00AF50A1"/>
     <w:rsid w:val="00AF50CA"/>
     <w:rsid w:val="00AF54D8"/>
     <w:rsid w:val="00AF5727"/>
     <w:rsid w:val="00AF5915"/>
     <w:rsid w:val="00AF5C52"/>
     <w:rsid w:val="00AF658D"/>
     <w:rsid w:val="00AF65D2"/>
     <w:rsid w:val="00AF78CF"/>
+    <w:rsid w:val="00B00859"/>
     <w:rsid w:val="00B014C5"/>
     <w:rsid w:val="00B015BF"/>
     <w:rsid w:val="00B01704"/>
     <w:rsid w:val="00B01711"/>
     <w:rsid w:val="00B01808"/>
     <w:rsid w:val="00B035A0"/>
     <w:rsid w:val="00B03EDC"/>
     <w:rsid w:val="00B0428C"/>
     <w:rsid w:val="00B04E45"/>
     <w:rsid w:val="00B04FB4"/>
     <w:rsid w:val="00B05C32"/>
     <w:rsid w:val="00B05C40"/>
     <w:rsid w:val="00B05D63"/>
     <w:rsid w:val="00B06E7E"/>
     <w:rsid w:val="00B071B4"/>
     <w:rsid w:val="00B105AD"/>
+    <w:rsid w:val="00B108E4"/>
     <w:rsid w:val="00B11D09"/>
     <w:rsid w:val="00B1298A"/>
     <w:rsid w:val="00B12FF9"/>
     <w:rsid w:val="00B133AB"/>
     <w:rsid w:val="00B14275"/>
     <w:rsid w:val="00B14D04"/>
+    <w:rsid w:val="00B150BD"/>
     <w:rsid w:val="00B156F2"/>
     <w:rsid w:val="00B160F4"/>
     <w:rsid w:val="00B1630C"/>
     <w:rsid w:val="00B166A4"/>
     <w:rsid w:val="00B17B2E"/>
     <w:rsid w:val="00B17DC3"/>
     <w:rsid w:val="00B21ACB"/>
     <w:rsid w:val="00B223B2"/>
     <w:rsid w:val="00B22773"/>
     <w:rsid w:val="00B22A1F"/>
     <w:rsid w:val="00B235B0"/>
     <w:rsid w:val="00B23B9C"/>
     <w:rsid w:val="00B247A5"/>
     <w:rsid w:val="00B24998"/>
     <w:rsid w:val="00B24DA9"/>
     <w:rsid w:val="00B24F00"/>
+    <w:rsid w:val="00B25651"/>
     <w:rsid w:val="00B266A4"/>
+    <w:rsid w:val="00B26AFB"/>
     <w:rsid w:val="00B27867"/>
     <w:rsid w:val="00B30226"/>
     <w:rsid w:val="00B30C4F"/>
     <w:rsid w:val="00B315B6"/>
     <w:rsid w:val="00B31724"/>
     <w:rsid w:val="00B319EF"/>
     <w:rsid w:val="00B32674"/>
     <w:rsid w:val="00B32B69"/>
     <w:rsid w:val="00B336A4"/>
     <w:rsid w:val="00B33F45"/>
     <w:rsid w:val="00B3500F"/>
     <w:rsid w:val="00B35D07"/>
     <w:rsid w:val="00B360F0"/>
     <w:rsid w:val="00B366A5"/>
     <w:rsid w:val="00B3760A"/>
     <w:rsid w:val="00B4010A"/>
     <w:rsid w:val="00B40AE6"/>
     <w:rsid w:val="00B41207"/>
     <w:rsid w:val="00B41C44"/>
     <w:rsid w:val="00B4264B"/>
     <w:rsid w:val="00B431A3"/>
     <w:rsid w:val="00B45DDA"/>
     <w:rsid w:val="00B4620B"/>
     <w:rsid w:val="00B46295"/>
     <w:rsid w:val="00B47926"/>
     <w:rsid w:val="00B47A53"/>
     <w:rsid w:val="00B514DD"/>
     <w:rsid w:val="00B51B32"/>
     <w:rsid w:val="00B525F5"/>
     <w:rsid w:val="00B5298D"/>
     <w:rsid w:val="00B53E1E"/>
     <w:rsid w:val="00B54137"/>
     <w:rsid w:val="00B54409"/>
+    <w:rsid w:val="00B54566"/>
     <w:rsid w:val="00B54B37"/>
     <w:rsid w:val="00B55497"/>
     <w:rsid w:val="00B5552B"/>
     <w:rsid w:val="00B55539"/>
     <w:rsid w:val="00B5569C"/>
     <w:rsid w:val="00B567DE"/>
     <w:rsid w:val="00B56A74"/>
     <w:rsid w:val="00B57373"/>
     <w:rsid w:val="00B57EC8"/>
     <w:rsid w:val="00B60062"/>
     <w:rsid w:val="00B60197"/>
     <w:rsid w:val="00B60982"/>
     <w:rsid w:val="00B61326"/>
     <w:rsid w:val="00B6165A"/>
     <w:rsid w:val="00B621BC"/>
     <w:rsid w:val="00B62B02"/>
     <w:rsid w:val="00B63489"/>
     <w:rsid w:val="00B64A91"/>
     <w:rsid w:val="00B64C51"/>
     <w:rsid w:val="00B65E8D"/>
     <w:rsid w:val="00B6707A"/>
     <w:rsid w:val="00B719D5"/>
     <w:rsid w:val="00B71E2B"/>
     <w:rsid w:val="00B7292B"/>
     <w:rsid w:val="00B72A41"/>
     <w:rsid w:val="00B72F3F"/>
     <w:rsid w:val="00B730E4"/>
     <w:rsid w:val="00B73421"/>
     <w:rsid w:val="00B73467"/>
     <w:rsid w:val="00B7411D"/>
     <w:rsid w:val="00B75BCD"/>
     <w:rsid w:val="00B76569"/>
     <w:rsid w:val="00B77C25"/>
     <w:rsid w:val="00B807F8"/>
     <w:rsid w:val="00B80E25"/>
     <w:rsid w:val="00B82071"/>
     <w:rsid w:val="00B82275"/>
+    <w:rsid w:val="00B822C7"/>
     <w:rsid w:val="00B824A5"/>
     <w:rsid w:val="00B8272B"/>
     <w:rsid w:val="00B8307C"/>
     <w:rsid w:val="00B830AC"/>
     <w:rsid w:val="00B83D89"/>
     <w:rsid w:val="00B84E36"/>
     <w:rsid w:val="00B868E1"/>
+    <w:rsid w:val="00B869C7"/>
     <w:rsid w:val="00B872E5"/>
     <w:rsid w:val="00B92550"/>
     <w:rsid w:val="00B931F3"/>
     <w:rsid w:val="00B9336E"/>
     <w:rsid w:val="00B936ED"/>
     <w:rsid w:val="00B941E4"/>
     <w:rsid w:val="00B96E21"/>
     <w:rsid w:val="00B97DDE"/>
     <w:rsid w:val="00BA09F3"/>
     <w:rsid w:val="00BA0C66"/>
     <w:rsid w:val="00BA168D"/>
     <w:rsid w:val="00BA19E3"/>
     <w:rsid w:val="00BA1AB6"/>
     <w:rsid w:val="00BA51B5"/>
     <w:rsid w:val="00BA557A"/>
     <w:rsid w:val="00BA5890"/>
+    <w:rsid w:val="00BA6CA7"/>
     <w:rsid w:val="00BA7B2B"/>
     <w:rsid w:val="00BB0FA7"/>
     <w:rsid w:val="00BB1947"/>
     <w:rsid w:val="00BB1A5A"/>
     <w:rsid w:val="00BB1C50"/>
     <w:rsid w:val="00BB2A04"/>
     <w:rsid w:val="00BB31A7"/>
     <w:rsid w:val="00BB432D"/>
     <w:rsid w:val="00BB4FBC"/>
     <w:rsid w:val="00BB55DD"/>
     <w:rsid w:val="00BB6264"/>
     <w:rsid w:val="00BB6F6B"/>
     <w:rsid w:val="00BB757E"/>
     <w:rsid w:val="00BC0413"/>
     <w:rsid w:val="00BC11E6"/>
     <w:rsid w:val="00BC283B"/>
     <w:rsid w:val="00BC3798"/>
     <w:rsid w:val="00BC4B61"/>
+    <w:rsid w:val="00BC5C08"/>
+    <w:rsid w:val="00BC5EAA"/>
     <w:rsid w:val="00BC6A55"/>
     <w:rsid w:val="00BC6D29"/>
     <w:rsid w:val="00BC6D68"/>
     <w:rsid w:val="00BD055C"/>
     <w:rsid w:val="00BD1523"/>
     <w:rsid w:val="00BD1570"/>
     <w:rsid w:val="00BD1C01"/>
     <w:rsid w:val="00BD1C60"/>
     <w:rsid w:val="00BD1D92"/>
     <w:rsid w:val="00BD318B"/>
     <w:rsid w:val="00BD33D1"/>
     <w:rsid w:val="00BD3A87"/>
     <w:rsid w:val="00BD41B8"/>
     <w:rsid w:val="00BD4229"/>
     <w:rsid w:val="00BD428D"/>
     <w:rsid w:val="00BD57BC"/>
     <w:rsid w:val="00BD5F5C"/>
     <w:rsid w:val="00BD6423"/>
     <w:rsid w:val="00BD642F"/>
     <w:rsid w:val="00BD6B8F"/>
+    <w:rsid w:val="00BD6E09"/>
     <w:rsid w:val="00BD71E6"/>
     <w:rsid w:val="00BD7B97"/>
     <w:rsid w:val="00BE017D"/>
     <w:rsid w:val="00BE0501"/>
     <w:rsid w:val="00BE0A31"/>
     <w:rsid w:val="00BE105C"/>
     <w:rsid w:val="00BE1702"/>
     <w:rsid w:val="00BE2F75"/>
+    <w:rsid w:val="00BE32C3"/>
     <w:rsid w:val="00BE3EE4"/>
+    <w:rsid w:val="00BE4044"/>
     <w:rsid w:val="00BE40D7"/>
     <w:rsid w:val="00BE552C"/>
     <w:rsid w:val="00BE6A09"/>
     <w:rsid w:val="00BE6A28"/>
     <w:rsid w:val="00BF2F3C"/>
     <w:rsid w:val="00BF61BF"/>
     <w:rsid w:val="00BF63FF"/>
     <w:rsid w:val="00BF6AF5"/>
     <w:rsid w:val="00BF6C6E"/>
     <w:rsid w:val="00BF762E"/>
     <w:rsid w:val="00BF7BE9"/>
     <w:rsid w:val="00C00498"/>
     <w:rsid w:val="00C00F02"/>
     <w:rsid w:val="00C01D73"/>
     <w:rsid w:val="00C01F19"/>
     <w:rsid w:val="00C01FB8"/>
     <w:rsid w:val="00C028E9"/>
     <w:rsid w:val="00C02926"/>
     <w:rsid w:val="00C02B38"/>
     <w:rsid w:val="00C03DB4"/>
     <w:rsid w:val="00C054F2"/>
     <w:rsid w:val="00C06590"/>
+    <w:rsid w:val="00C0662F"/>
     <w:rsid w:val="00C06B74"/>
     <w:rsid w:val="00C06E60"/>
     <w:rsid w:val="00C06F52"/>
     <w:rsid w:val="00C0C2BC"/>
     <w:rsid w:val="00C1000A"/>
     <w:rsid w:val="00C1187A"/>
     <w:rsid w:val="00C11DCE"/>
     <w:rsid w:val="00C12CC2"/>
     <w:rsid w:val="00C1392E"/>
     <w:rsid w:val="00C13CA8"/>
     <w:rsid w:val="00C1590E"/>
     <w:rsid w:val="00C15B93"/>
     <w:rsid w:val="00C16DB2"/>
     <w:rsid w:val="00C174F2"/>
     <w:rsid w:val="00C200B2"/>
     <w:rsid w:val="00C2074C"/>
     <w:rsid w:val="00C2315D"/>
     <w:rsid w:val="00C2332F"/>
     <w:rsid w:val="00C2496D"/>
     <w:rsid w:val="00C258D7"/>
     <w:rsid w:val="00C25DD8"/>
     <w:rsid w:val="00C31337"/>
     <w:rsid w:val="00C32AE4"/>
     <w:rsid w:val="00C32C4A"/>
     <w:rsid w:val="00C32FE4"/>
     <w:rsid w:val="00C33E88"/>
     <w:rsid w:val="00C34651"/>
     <w:rsid w:val="00C35395"/>
     <w:rsid w:val="00C36095"/>
     <w:rsid w:val="00C360DC"/>
     <w:rsid w:val="00C362B2"/>
     <w:rsid w:val="00C36565"/>
+    <w:rsid w:val="00C3656B"/>
     <w:rsid w:val="00C36AD5"/>
     <w:rsid w:val="00C36F86"/>
     <w:rsid w:val="00C379C9"/>
     <w:rsid w:val="00C37AD1"/>
     <w:rsid w:val="00C400F8"/>
     <w:rsid w:val="00C40759"/>
     <w:rsid w:val="00C41687"/>
     <w:rsid w:val="00C4173F"/>
     <w:rsid w:val="00C4174B"/>
     <w:rsid w:val="00C41AC9"/>
     <w:rsid w:val="00C42345"/>
     <w:rsid w:val="00C424C0"/>
     <w:rsid w:val="00C4301B"/>
     <w:rsid w:val="00C4436F"/>
+    <w:rsid w:val="00C445BE"/>
     <w:rsid w:val="00C44611"/>
     <w:rsid w:val="00C44A9F"/>
     <w:rsid w:val="00C44CDD"/>
+    <w:rsid w:val="00C45364"/>
     <w:rsid w:val="00C45B13"/>
     <w:rsid w:val="00C46C23"/>
     <w:rsid w:val="00C4706D"/>
     <w:rsid w:val="00C47270"/>
     <w:rsid w:val="00C47526"/>
     <w:rsid w:val="00C5007D"/>
     <w:rsid w:val="00C50D17"/>
     <w:rsid w:val="00C51227"/>
     <w:rsid w:val="00C51674"/>
     <w:rsid w:val="00C51750"/>
     <w:rsid w:val="00C51F84"/>
     <w:rsid w:val="00C526E3"/>
     <w:rsid w:val="00C548FE"/>
     <w:rsid w:val="00C54B48"/>
     <w:rsid w:val="00C550EE"/>
     <w:rsid w:val="00C55390"/>
+    <w:rsid w:val="00C557DB"/>
     <w:rsid w:val="00C55C57"/>
     <w:rsid w:val="00C55F94"/>
+    <w:rsid w:val="00C56009"/>
     <w:rsid w:val="00C57400"/>
     <w:rsid w:val="00C57615"/>
     <w:rsid w:val="00C5782C"/>
     <w:rsid w:val="00C57C7A"/>
     <w:rsid w:val="00C5831C"/>
     <w:rsid w:val="00C615EE"/>
     <w:rsid w:val="00C6245C"/>
     <w:rsid w:val="00C63A74"/>
     <w:rsid w:val="00C63F5F"/>
     <w:rsid w:val="00C64558"/>
     <w:rsid w:val="00C64CD1"/>
     <w:rsid w:val="00C65C27"/>
     <w:rsid w:val="00C65EA7"/>
     <w:rsid w:val="00C662F0"/>
     <w:rsid w:val="00C670CC"/>
     <w:rsid w:val="00C67291"/>
     <w:rsid w:val="00C67DB2"/>
     <w:rsid w:val="00C67E29"/>
     <w:rsid w:val="00C70837"/>
     <w:rsid w:val="00C70B3A"/>
     <w:rsid w:val="00C72463"/>
     <w:rsid w:val="00C73D54"/>
     <w:rsid w:val="00C73EF1"/>
     <w:rsid w:val="00C745DE"/>
     <w:rsid w:val="00C7585F"/>
@@ -19449,61 +20067,61 @@
     <w:rsid w:val="00C846F1"/>
     <w:rsid w:val="00C84D55"/>
     <w:rsid w:val="00C85D4B"/>
     <w:rsid w:val="00C85EDC"/>
     <w:rsid w:val="00C86AB9"/>
     <w:rsid w:val="00C86E5E"/>
     <w:rsid w:val="00C87D23"/>
     <w:rsid w:val="00C9028A"/>
     <w:rsid w:val="00C903FF"/>
     <w:rsid w:val="00C90B4B"/>
     <w:rsid w:val="00C90C62"/>
     <w:rsid w:val="00C90F11"/>
     <w:rsid w:val="00C90F7B"/>
     <w:rsid w:val="00C91263"/>
     <w:rsid w:val="00C9199E"/>
     <w:rsid w:val="00C91A0E"/>
     <w:rsid w:val="00C934E9"/>
     <w:rsid w:val="00C938AC"/>
     <w:rsid w:val="00C968FD"/>
     <w:rsid w:val="00C974EA"/>
     <w:rsid w:val="00CA0804"/>
     <w:rsid w:val="00CA18B7"/>
     <w:rsid w:val="00CA35AC"/>
     <w:rsid w:val="00CA3BDD"/>
     <w:rsid w:val="00CA3D30"/>
-    <w:rsid w:val="00CA45B0"/>
     <w:rsid w:val="00CA4BC5"/>
     <w:rsid w:val="00CA56F0"/>
     <w:rsid w:val="00CA6331"/>
     <w:rsid w:val="00CA657B"/>
     <w:rsid w:val="00CA67BE"/>
     <w:rsid w:val="00CA688C"/>
     <w:rsid w:val="00CA7FCD"/>
     <w:rsid w:val="00CB066A"/>
     <w:rsid w:val="00CB195E"/>
     <w:rsid w:val="00CB19E2"/>
+    <w:rsid w:val="00CB1BCA"/>
     <w:rsid w:val="00CB2237"/>
     <w:rsid w:val="00CB53A1"/>
     <w:rsid w:val="00CB554C"/>
     <w:rsid w:val="00CB5667"/>
     <w:rsid w:val="00CB5BD5"/>
     <w:rsid w:val="00CB69AE"/>
     <w:rsid w:val="00CB6CE8"/>
     <w:rsid w:val="00CB7482"/>
     <w:rsid w:val="00CB778A"/>
     <w:rsid w:val="00CC0AE3"/>
     <w:rsid w:val="00CC131A"/>
     <w:rsid w:val="00CC18D9"/>
     <w:rsid w:val="00CC208A"/>
     <w:rsid w:val="00CC22CC"/>
     <w:rsid w:val="00CC250C"/>
     <w:rsid w:val="00CC52F9"/>
     <w:rsid w:val="00CC5EF0"/>
     <w:rsid w:val="00CC704A"/>
     <w:rsid w:val="00CC72FD"/>
     <w:rsid w:val="00CC7C4C"/>
     <w:rsid w:val="00CC7DF6"/>
     <w:rsid w:val="00CD000E"/>
     <w:rsid w:val="00CD00F7"/>
     <w:rsid w:val="00CD08E0"/>
     <w:rsid w:val="00CD1EB0"/>
@@ -19574,124 +20192,129 @@
     <w:rsid w:val="00D161D2"/>
     <w:rsid w:val="00D16215"/>
     <w:rsid w:val="00D164F8"/>
     <w:rsid w:val="00D17803"/>
     <w:rsid w:val="00D201EF"/>
     <w:rsid w:val="00D21560"/>
     <w:rsid w:val="00D21D15"/>
     <w:rsid w:val="00D22B9D"/>
     <w:rsid w:val="00D233DE"/>
     <w:rsid w:val="00D23740"/>
     <w:rsid w:val="00D23CC1"/>
     <w:rsid w:val="00D24BA9"/>
     <w:rsid w:val="00D25E22"/>
     <w:rsid w:val="00D273E7"/>
     <w:rsid w:val="00D275F7"/>
     <w:rsid w:val="00D3023D"/>
     <w:rsid w:val="00D30604"/>
     <w:rsid w:val="00D30639"/>
     <w:rsid w:val="00D308DD"/>
     <w:rsid w:val="00D30FB9"/>
     <w:rsid w:val="00D31516"/>
     <w:rsid w:val="00D31E24"/>
     <w:rsid w:val="00D32952"/>
     <w:rsid w:val="00D3358D"/>
     <w:rsid w:val="00D3402D"/>
+    <w:rsid w:val="00D36033"/>
     <w:rsid w:val="00D37830"/>
     <w:rsid w:val="00D3784D"/>
     <w:rsid w:val="00D37B01"/>
     <w:rsid w:val="00D37FD5"/>
-    <w:rsid w:val="00D40373"/>
     <w:rsid w:val="00D4089E"/>
     <w:rsid w:val="00D41187"/>
     <w:rsid w:val="00D41260"/>
     <w:rsid w:val="00D415C8"/>
     <w:rsid w:val="00D41D02"/>
     <w:rsid w:val="00D42A06"/>
     <w:rsid w:val="00D44135"/>
     <w:rsid w:val="00D44501"/>
     <w:rsid w:val="00D4493D"/>
     <w:rsid w:val="00D44C7C"/>
     <w:rsid w:val="00D45D27"/>
     <w:rsid w:val="00D468E8"/>
     <w:rsid w:val="00D479EB"/>
     <w:rsid w:val="00D47C9E"/>
     <w:rsid w:val="00D49805"/>
     <w:rsid w:val="00D504FB"/>
     <w:rsid w:val="00D512DA"/>
     <w:rsid w:val="00D51A86"/>
     <w:rsid w:val="00D51B04"/>
     <w:rsid w:val="00D52494"/>
     <w:rsid w:val="00D52562"/>
     <w:rsid w:val="00D54582"/>
     <w:rsid w:val="00D56638"/>
     <w:rsid w:val="00D56905"/>
     <w:rsid w:val="00D56BC6"/>
     <w:rsid w:val="00D574A5"/>
+    <w:rsid w:val="00D6019C"/>
     <w:rsid w:val="00D61298"/>
     <w:rsid w:val="00D6219D"/>
     <w:rsid w:val="00D62746"/>
     <w:rsid w:val="00D62A64"/>
     <w:rsid w:val="00D62D5B"/>
     <w:rsid w:val="00D63544"/>
     <w:rsid w:val="00D63B7D"/>
     <w:rsid w:val="00D641E0"/>
     <w:rsid w:val="00D65105"/>
+    <w:rsid w:val="00D656F3"/>
     <w:rsid w:val="00D666F8"/>
     <w:rsid w:val="00D66720"/>
     <w:rsid w:val="00D67220"/>
     <w:rsid w:val="00D6742C"/>
     <w:rsid w:val="00D67867"/>
     <w:rsid w:val="00D67B17"/>
     <w:rsid w:val="00D67EBC"/>
     <w:rsid w:val="00D70253"/>
     <w:rsid w:val="00D70467"/>
     <w:rsid w:val="00D706D7"/>
     <w:rsid w:val="00D71323"/>
     <w:rsid w:val="00D715CC"/>
     <w:rsid w:val="00D71B08"/>
     <w:rsid w:val="00D720BF"/>
     <w:rsid w:val="00D7212F"/>
     <w:rsid w:val="00D721A8"/>
     <w:rsid w:val="00D72541"/>
     <w:rsid w:val="00D739CD"/>
     <w:rsid w:val="00D73E5F"/>
     <w:rsid w:val="00D75369"/>
     <w:rsid w:val="00D754EB"/>
     <w:rsid w:val="00D7556F"/>
     <w:rsid w:val="00D75F90"/>
     <w:rsid w:val="00D77112"/>
     <w:rsid w:val="00D80A68"/>
     <w:rsid w:val="00D80DE7"/>
     <w:rsid w:val="00D81135"/>
     <w:rsid w:val="00D811D9"/>
     <w:rsid w:val="00D81814"/>
     <w:rsid w:val="00D8183B"/>
     <w:rsid w:val="00D82619"/>
     <w:rsid w:val="00D8326F"/>
     <w:rsid w:val="00D833F1"/>
+    <w:rsid w:val="00D83F56"/>
+    <w:rsid w:val="00D84760"/>
     <w:rsid w:val="00D84A1F"/>
+    <w:rsid w:val="00D84B4F"/>
     <w:rsid w:val="00D84B65"/>
     <w:rsid w:val="00D85672"/>
     <w:rsid w:val="00D866D1"/>
     <w:rsid w:val="00D87020"/>
     <w:rsid w:val="00D8739D"/>
     <w:rsid w:val="00D91B12"/>
     <w:rsid w:val="00D91E17"/>
     <w:rsid w:val="00D924AF"/>
     <w:rsid w:val="00D932B3"/>
     <w:rsid w:val="00D96025"/>
     <w:rsid w:val="00D96147"/>
     <w:rsid w:val="00D96588"/>
     <w:rsid w:val="00D9690A"/>
     <w:rsid w:val="00D97CE6"/>
     <w:rsid w:val="00DA0557"/>
     <w:rsid w:val="00DA104E"/>
     <w:rsid w:val="00DA1409"/>
     <w:rsid w:val="00DA1BEA"/>
     <w:rsid w:val="00DA22D7"/>
     <w:rsid w:val="00DA29AD"/>
     <w:rsid w:val="00DA3AB3"/>
     <w:rsid w:val="00DA46A6"/>
     <w:rsid w:val="00DA50B5"/>
     <w:rsid w:val="00DA56E7"/>
     <w:rsid w:val="00DA5FEC"/>
@@ -19711,283 +20334,300 @@
     <w:rsid w:val="00DB3F41"/>
     <w:rsid w:val="00DB4462"/>
     <w:rsid w:val="00DB44E7"/>
     <w:rsid w:val="00DB58A7"/>
     <w:rsid w:val="00DB6291"/>
     <w:rsid w:val="00DB6449"/>
     <w:rsid w:val="00DB7984"/>
     <w:rsid w:val="00DC0423"/>
     <w:rsid w:val="00DC163B"/>
     <w:rsid w:val="00DC1E24"/>
     <w:rsid w:val="00DC1F90"/>
     <w:rsid w:val="00DC2769"/>
     <w:rsid w:val="00DC3443"/>
     <w:rsid w:val="00DC357A"/>
     <w:rsid w:val="00DC3AE2"/>
     <w:rsid w:val="00DC3DCC"/>
     <w:rsid w:val="00DC418D"/>
     <w:rsid w:val="00DC4FF4"/>
     <w:rsid w:val="00DC5641"/>
     <w:rsid w:val="00DC56B9"/>
     <w:rsid w:val="00DC5CB4"/>
     <w:rsid w:val="00DC67F3"/>
     <w:rsid w:val="00DC6A8B"/>
     <w:rsid w:val="00DC74FB"/>
     <w:rsid w:val="00DC76FD"/>
+    <w:rsid w:val="00DC7C7E"/>
     <w:rsid w:val="00DC7FB1"/>
     <w:rsid w:val="00DD0001"/>
     <w:rsid w:val="00DD0A0E"/>
     <w:rsid w:val="00DD0F7C"/>
     <w:rsid w:val="00DD111C"/>
     <w:rsid w:val="00DD18EB"/>
     <w:rsid w:val="00DD2405"/>
     <w:rsid w:val="00DD246F"/>
     <w:rsid w:val="00DD26E7"/>
     <w:rsid w:val="00DD2EF8"/>
     <w:rsid w:val="00DD38B1"/>
     <w:rsid w:val="00DD40F0"/>
     <w:rsid w:val="00DD417F"/>
     <w:rsid w:val="00DD5452"/>
     <w:rsid w:val="00DD554F"/>
     <w:rsid w:val="00DD59A7"/>
     <w:rsid w:val="00DD60D6"/>
     <w:rsid w:val="00DD6AF2"/>
     <w:rsid w:val="00DD7415"/>
     <w:rsid w:val="00DD7B30"/>
     <w:rsid w:val="00DE0222"/>
     <w:rsid w:val="00DE0B37"/>
     <w:rsid w:val="00DE1E6F"/>
     <w:rsid w:val="00DE1F3E"/>
     <w:rsid w:val="00DE20D1"/>
     <w:rsid w:val="00DE39DE"/>
     <w:rsid w:val="00DE4DC4"/>
     <w:rsid w:val="00DE5CA5"/>
     <w:rsid w:val="00DE7497"/>
     <w:rsid w:val="00DE7563"/>
+    <w:rsid w:val="00DE76FA"/>
     <w:rsid w:val="00DF023F"/>
     <w:rsid w:val="00DF0609"/>
     <w:rsid w:val="00DF0712"/>
     <w:rsid w:val="00DF1F57"/>
     <w:rsid w:val="00DF2959"/>
     <w:rsid w:val="00DF2ABD"/>
     <w:rsid w:val="00DF2D9D"/>
     <w:rsid w:val="00DF3336"/>
     <w:rsid w:val="00DF3B1F"/>
     <w:rsid w:val="00DF434A"/>
     <w:rsid w:val="00DF4872"/>
     <w:rsid w:val="00DF5E25"/>
     <w:rsid w:val="00DF6252"/>
     <w:rsid w:val="00DF6CD1"/>
     <w:rsid w:val="00E000D6"/>
     <w:rsid w:val="00E031EC"/>
     <w:rsid w:val="00E0372D"/>
     <w:rsid w:val="00E03B15"/>
     <w:rsid w:val="00E04513"/>
     <w:rsid w:val="00E048E2"/>
     <w:rsid w:val="00E04F7F"/>
     <w:rsid w:val="00E0506B"/>
     <w:rsid w:val="00E051D4"/>
     <w:rsid w:val="00E055DC"/>
     <w:rsid w:val="00E05753"/>
     <w:rsid w:val="00E05CA4"/>
     <w:rsid w:val="00E05E0A"/>
     <w:rsid w:val="00E06872"/>
+    <w:rsid w:val="00E07A6C"/>
     <w:rsid w:val="00E100C0"/>
     <w:rsid w:val="00E1076C"/>
     <w:rsid w:val="00E10AEF"/>
     <w:rsid w:val="00E10F95"/>
     <w:rsid w:val="00E1133E"/>
     <w:rsid w:val="00E11DCE"/>
     <w:rsid w:val="00E140B0"/>
     <w:rsid w:val="00E14435"/>
     <w:rsid w:val="00E14860"/>
     <w:rsid w:val="00E1519E"/>
     <w:rsid w:val="00E1527C"/>
     <w:rsid w:val="00E1667C"/>
     <w:rsid w:val="00E167B6"/>
     <w:rsid w:val="00E16BD6"/>
     <w:rsid w:val="00E17111"/>
     <w:rsid w:val="00E17EC9"/>
     <w:rsid w:val="00E20313"/>
     <w:rsid w:val="00E20710"/>
     <w:rsid w:val="00E21A12"/>
+    <w:rsid w:val="00E21CB4"/>
     <w:rsid w:val="00E2249B"/>
     <w:rsid w:val="00E23070"/>
     <w:rsid w:val="00E24489"/>
     <w:rsid w:val="00E24CA6"/>
     <w:rsid w:val="00E24D02"/>
     <w:rsid w:val="00E25FAB"/>
     <w:rsid w:val="00E26095"/>
+    <w:rsid w:val="00E2774D"/>
     <w:rsid w:val="00E27A7B"/>
     <w:rsid w:val="00E27AC0"/>
     <w:rsid w:val="00E30926"/>
     <w:rsid w:val="00E314D8"/>
     <w:rsid w:val="00E31809"/>
     <w:rsid w:val="00E31DF3"/>
     <w:rsid w:val="00E321F0"/>
+    <w:rsid w:val="00E33DC1"/>
     <w:rsid w:val="00E34339"/>
     <w:rsid w:val="00E34AB2"/>
     <w:rsid w:val="00E34E4D"/>
     <w:rsid w:val="00E3572A"/>
     <w:rsid w:val="00E35866"/>
     <w:rsid w:val="00E35A83"/>
     <w:rsid w:val="00E3684A"/>
     <w:rsid w:val="00E36A29"/>
     <w:rsid w:val="00E37A39"/>
+    <w:rsid w:val="00E37ED0"/>
+    <w:rsid w:val="00E41210"/>
     <w:rsid w:val="00E412DA"/>
     <w:rsid w:val="00E413CE"/>
     <w:rsid w:val="00E41AB9"/>
     <w:rsid w:val="00E41F99"/>
     <w:rsid w:val="00E42E1B"/>
     <w:rsid w:val="00E42EAC"/>
     <w:rsid w:val="00E441E5"/>
     <w:rsid w:val="00E450E5"/>
     <w:rsid w:val="00E45CB0"/>
     <w:rsid w:val="00E477A6"/>
     <w:rsid w:val="00E5006B"/>
     <w:rsid w:val="00E50818"/>
     <w:rsid w:val="00E51704"/>
     <w:rsid w:val="00E52FC2"/>
     <w:rsid w:val="00E5331C"/>
     <w:rsid w:val="00E53A2C"/>
     <w:rsid w:val="00E5510C"/>
     <w:rsid w:val="00E55350"/>
     <w:rsid w:val="00E559C4"/>
     <w:rsid w:val="00E5618F"/>
     <w:rsid w:val="00E56332"/>
     <w:rsid w:val="00E566D2"/>
     <w:rsid w:val="00E578C8"/>
     <w:rsid w:val="00E60C61"/>
     <w:rsid w:val="00E614B6"/>
     <w:rsid w:val="00E61C6D"/>
     <w:rsid w:val="00E621A6"/>
     <w:rsid w:val="00E625DB"/>
     <w:rsid w:val="00E62714"/>
+    <w:rsid w:val="00E62B98"/>
     <w:rsid w:val="00E62D29"/>
     <w:rsid w:val="00E62F1E"/>
     <w:rsid w:val="00E64A67"/>
+    <w:rsid w:val="00E64D45"/>
     <w:rsid w:val="00E64F23"/>
     <w:rsid w:val="00E65488"/>
     <w:rsid w:val="00E659D2"/>
     <w:rsid w:val="00E671D2"/>
     <w:rsid w:val="00E67411"/>
     <w:rsid w:val="00E711EA"/>
     <w:rsid w:val="00E72550"/>
     <w:rsid w:val="00E72C72"/>
     <w:rsid w:val="00E72D0D"/>
     <w:rsid w:val="00E73817"/>
     <w:rsid w:val="00E747B6"/>
     <w:rsid w:val="00E75330"/>
     <w:rsid w:val="00E76FCD"/>
     <w:rsid w:val="00E8012F"/>
     <w:rsid w:val="00E80A35"/>
     <w:rsid w:val="00E80CC8"/>
     <w:rsid w:val="00E80E2B"/>
     <w:rsid w:val="00E8146B"/>
+    <w:rsid w:val="00E8190A"/>
     <w:rsid w:val="00E81BEC"/>
     <w:rsid w:val="00E82247"/>
     <w:rsid w:val="00E82B87"/>
     <w:rsid w:val="00E83476"/>
     <w:rsid w:val="00E8350C"/>
     <w:rsid w:val="00E844AF"/>
     <w:rsid w:val="00E845E3"/>
     <w:rsid w:val="00E84E2A"/>
     <w:rsid w:val="00E8597B"/>
     <w:rsid w:val="00E85F9F"/>
     <w:rsid w:val="00E863F0"/>
     <w:rsid w:val="00E87A52"/>
     <w:rsid w:val="00E903D6"/>
     <w:rsid w:val="00E9079B"/>
     <w:rsid w:val="00E908A5"/>
     <w:rsid w:val="00E9151E"/>
     <w:rsid w:val="00E91585"/>
     <w:rsid w:val="00E91B16"/>
     <w:rsid w:val="00E91C6F"/>
     <w:rsid w:val="00E91EBE"/>
     <w:rsid w:val="00E91EF6"/>
     <w:rsid w:val="00E93519"/>
     <w:rsid w:val="00E94330"/>
     <w:rsid w:val="00E94424"/>
     <w:rsid w:val="00E95246"/>
     <w:rsid w:val="00E95298"/>
     <w:rsid w:val="00E95764"/>
+    <w:rsid w:val="00E9625C"/>
     <w:rsid w:val="00E962EC"/>
     <w:rsid w:val="00E96649"/>
     <w:rsid w:val="00E9702A"/>
     <w:rsid w:val="00E970C7"/>
     <w:rsid w:val="00E9792B"/>
     <w:rsid w:val="00E97B0D"/>
     <w:rsid w:val="00E97DE4"/>
     <w:rsid w:val="00E97E1B"/>
     <w:rsid w:val="00E97E90"/>
     <w:rsid w:val="00EA10E9"/>
     <w:rsid w:val="00EA1D8F"/>
     <w:rsid w:val="00EA24A1"/>
-    <w:rsid w:val="00EA2BCD"/>
     <w:rsid w:val="00EA2E68"/>
     <w:rsid w:val="00EA305B"/>
     <w:rsid w:val="00EA3249"/>
     <w:rsid w:val="00EA326D"/>
     <w:rsid w:val="00EA32E6"/>
+    <w:rsid w:val="00EA548E"/>
     <w:rsid w:val="00EA5B56"/>
     <w:rsid w:val="00EA5E93"/>
     <w:rsid w:val="00EA6031"/>
     <w:rsid w:val="00EA67FD"/>
     <w:rsid w:val="00EA6A3D"/>
     <w:rsid w:val="00EA6D54"/>
+    <w:rsid w:val="00EA6DB5"/>
     <w:rsid w:val="00EB0F63"/>
     <w:rsid w:val="00EB11CF"/>
     <w:rsid w:val="00EB1668"/>
     <w:rsid w:val="00EB1818"/>
     <w:rsid w:val="00EB191D"/>
     <w:rsid w:val="00EB260B"/>
     <w:rsid w:val="00EB267A"/>
+    <w:rsid w:val="00EB2852"/>
     <w:rsid w:val="00EB2BB0"/>
     <w:rsid w:val="00EB395B"/>
     <w:rsid w:val="00EB3C2E"/>
+    <w:rsid w:val="00EB3D39"/>
     <w:rsid w:val="00EB4238"/>
     <w:rsid w:val="00EB45C5"/>
     <w:rsid w:val="00EC0FF0"/>
     <w:rsid w:val="00EC1487"/>
     <w:rsid w:val="00EC2989"/>
     <w:rsid w:val="00EC32D5"/>
     <w:rsid w:val="00EC3A03"/>
     <w:rsid w:val="00EC3F35"/>
     <w:rsid w:val="00EC5035"/>
     <w:rsid w:val="00EC5D6B"/>
     <w:rsid w:val="00EC670E"/>
     <w:rsid w:val="00EC674A"/>
     <w:rsid w:val="00EC702E"/>
     <w:rsid w:val="00EC71D5"/>
     <w:rsid w:val="00EC77C3"/>
     <w:rsid w:val="00EC7A24"/>
     <w:rsid w:val="00EC7E3D"/>
     <w:rsid w:val="00ED09A6"/>
     <w:rsid w:val="00ED0D24"/>
+    <w:rsid w:val="00ED0D91"/>
     <w:rsid w:val="00ED0FA1"/>
     <w:rsid w:val="00ED1447"/>
     <w:rsid w:val="00ED16B6"/>
+    <w:rsid w:val="00ED1868"/>
     <w:rsid w:val="00ED1F59"/>
     <w:rsid w:val="00ED259D"/>
     <w:rsid w:val="00ED2825"/>
     <w:rsid w:val="00ED3258"/>
     <w:rsid w:val="00ED389C"/>
     <w:rsid w:val="00ED45A0"/>
     <w:rsid w:val="00ED49AC"/>
     <w:rsid w:val="00ED5F6B"/>
     <w:rsid w:val="00ED6614"/>
     <w:rsid w:val="00ED6945"/>
     <w:rsid w:val="00ED7B36"/>
     <w:rsid w:val="00EE0143"/>
     <w:rsid w:val="00EE0D4C"/>
     <w:rsid w:val="00EE0F8F"/>
     <w:rsid w:val="00EE2B02"/>
     <w:rsid w:val="00EE2DC0"/>
     <w:rsid w:val="00EE2EF5"/>
     <w:rsid w:val="00EE3C72"/>
     <w:rsid w:val="00EE4C8C"/>
     <w:rsid w:val="00EE517D"/>
     <w:rsid w:val="00EE69C3"/>
     <w:rsid w:val="00EE69FF"/>
     <w:rsid w:val="00EE6AD3"/>
     <w:rsid w:val="00EE6C17"/>
     <w:rsid w:val="00EE76AF"/>
@@ -19999,50 +20639,51 @@
     <w:rsid w:val="00EF437F"/>
     <w:rsid w:val="00EF50E3"/>
     <w:rsid w:val="00EF5943"/>
     <w:rsid w:val="00EF62D8"/>
     <w:rsid w:val="00EF6429"/>
     <w:rsid w:val="00EF7567"/>
     <w:rsid w:val="00EF7A47"/>
     <w:rsid w:val="00EF7AB2"/>
     <w:rsid w:val="00EF7BF0"/>
     <w:rsid w:val="00F011DA"/>
     <w:rsid w:val="00F01C7F"/>
     <w:rsid w:val="00F0255A"/>
     <w:rsid w:val="00F0258F"/>
     <w:rsid w:val="00F028F6"/>
     <w:rsid w:val="00F04258"/>
     <w:rsid w:val="00F06EF2"/>
     <w:rsid w:val="00F06FCD"/>
     <w:rsid w:val="00F072FF"/>
     <w:rsid w:val="00F07CE8"/>
     <w:rsid w:val="00F10EB8"/>
     <w:rsid w:val="00F12556"/>
     <w:rsid w:val="00F1293F"/>
     <w:rsid w:val="00F12FB8"/>
     <w:rsid w:val="00F13762"/>
     <w:rsid w:val="00F13B83"/>
+    <w:rsid w:val="00F1531D"/>
     <w:rsid w:val="00F15459"/>
     <w:rsid w:val="00F162E5"/>
     <w:rsid w:val="00F16FAA"/>
     <w:rsid w:val="00F17143"/>
     <w:rsid w:val="00F217A2"/>
     <w:rsid w:val="00F2204A"/>
     <w:rsid w:val="00F22973"/>
     <w:rsid w:val="00F22E99"/>
     <w:rsid w:val="00F23296"/>
     <w:rsid w:val="00F239B9"/>
     <w:rsid w:val="00F24A16"/>
     <w:rsid w:val="00F25991"/>
     <w:rsid w:val="00F25E7B"/>
     <w:rsid w:val="00F262CD"/>
     <w:rsid w:val="00F2652C"/>
     <w:rsid w:val="00F269AB"/>
     <w:rsid w:val="00F27B5E"/>
     <w:rsid w:val="00F27ECF"/>
     <w:rsid w:val="00F33C9E"/>
     <w:rsid w:val="00F34392"/>
     <w:rsid w:val="00F352D7"/>
     <w:rsid w:val="00F356E0"/>
     <w:rsid w:val="00F372DA"/>
     <w:rsid w:val="00F3731B"/>
     <w:rsid w:val="00F3799B"/>
@@ -20062,58 +20703,60 @@
     <w:rsid w:val="00F5494E"/>
     <w:rsid w:val="00F5541A"/>
     <w:rsid w:val="00F555AD"/>
     <w:rsid w:val="00F55BC5"/>
     <w:rsid w:val="00F55DE2"/>
     <w:rsid w:val="00F5604B"/>
     <w:rsid w:val="00F5671B"/>
     <w:rsid w:val="00F57175"/>
     <w:rsid w:val="00F57586"/>
     <w:rsid w:val="00F60356"/>
     <w:rsid w:val="00F60C16"/>
     <w:rsid w:val="00F60FAE"/>
     <w:rsid w:val="00F61210"/>
     <w:rsid w:val="00F61D2E"/>
     <w:rsid w:val="00F627AC"/>
     <w:rsid w:val="00F62C91"/>
     <w:rsid w:val="00F64010"/>
     <w:rsid w:val="00F64FC7"/>
     <w:rsid w:val="00F65050"/>
     <w:rsid w:val="00F6505E"/>
     <w:rsid w:val="00F66D09"/>
     <w:rsid w:val="00F66EF6"/>
     <w:rsid w:val="00F671AB"/>
     <w:rsid w:val="00F67635"/>
     <w:rsid w:val="00F67F47"/>
+    <w:rsid w:val="00F721AB"/>
     <w:rsid w:val="00F72E7D"/>
     <w:rsid w:val="00F73832"/>
     <w:rsid w:val="00F738A9"/>
     <w:rsid w:val="00F747E9"/>
     <w:rsid w:val="00F74F95"/>
     <w:rsid w:val="00F7629B"/>
     <w:rsid w:val="00F76E3A"/>
     <w:rsid w:val="00F77245"/>
+    <w:rsid w:val="00F77A53"/>
     <w:rsid w:val="00F77DF4"/>
     <w:rsid w:val="00F80B73"/>
     <w:rsid w:val="00F8130D"/>
     <w:rsid w:val="00F81661"/>
     <w:rsid w:val="00F821F6"/>
     <w:rsid w:val="00F82F57"/>
     <w:rsid w:val="00F8363C"/>
     <w:rsid w:val="00F845EA"/>
     <w:rsid w:val="00F8547B"/>
     <w:rsid w:val="00F856C9"/>
     <w:rsid w:val="00F85DA6"/>
     <w:rsid w:val="00F86392"/>
     <w:rsid w:val="00F8691D"/>
     <w:rsid w:val="00F86AB1"/>
     <w:rsid w:val="00F86DF1"/>
     <w:rsid w:val="00F8731D"/>
     <w:rsid w:val="00F874DE"/>
     <w:rsid w:val="00F874F1"/>
     <w:rsid w:val="00F90BE5"/>
     <w:rsid w:val="00F910EE"/>
     <w:rsid w:val="00F931FD"/>
     <w:rsid w:val="00F93F52"/>
     <w:rsid w:val="00F9407B"/>
     <w:rsid w:val="00F94193"/>
     <w:rsid w:val="00F9489A"/>
@@ -20133,111 +20776,114 @@
     <w:rsid w:val="00FA2C7D"/>
     <w:rsid w:val="00FA2D76"/>
     <w:rsid w:val="00FA353E"/>
     <w:rsid w:val="00FA3A7E"/>
     <w:rsid w:val="00FA454C"/>
     <w:rsid w:val="00FA4AFB"/>
     <w:rsid w:val="00FA4B0B"/>
     <w:rsid w:val="00FA52B2"/>
     <w:rsid w:val="00FA5A44"/>
     <w:rsid w:val="00FB0930"/>
     <w:rsid w:val="00FB0DD5"/>
     <w:rsid w:val="00FB1546"/>
     <w:rsid w:val="00FB1D8B"/>
     <w:rsid w:val="00FB1E3B"/>
     <w:rsid w:val="00FB24B1"/>
     <w:rsid w:val="00FB26F2"/>
     <w:rsid w:val="00FB286B"/>
     <w:rsid w:val="00FB2D77"/>
     <w:rsid w:val="00FB3C72"/>
     <w:rsid w:val="00FB4AB5"/>
     <w:rsid w:val="00FB52E1"/>
     <w:rsid w:val="00FB56B7"/>
     <w:rsid w:val="00FB5803"/>
     <w:rsid w:val="00FB5884"/>
     <w:rsid w:val="00FB6DEE"/>
+    <w:rsid w:val="00FB74AA"/>
     <w:rsid w:val="00FC0028"/>
     <w:rsid w:val="00FC065E"/>
     <w:rsid w:val="00FC0775"/>
     <w:rsid w:val="00FC1036"/>
     <w:rsid w:val="00FC13CF"/>
     <w:rsid w:val="00FC191D"/>
     <w:rsid w:val="00FC1B21"/>
     <w:rsid w:val="00FC1E09"/>
+    <w:rsid w:val="00FC286B"/>
     <w:rsid w:val="00FC2F56"/>
     <w:rsid w:val="00FC352E"/>
     <w:rsid w:val="00FC3F05"/>
     <w:rsid w:val="00FC47FF"/>
     <w:rsid w:val="00FC5274"/>
     <w:rsid w:val="00FC5CE4"/>
     <w:rsid w:val="00FC5FBC"/>
     <w:rsid w:val="00FC649B"/>
     <w:rsid w:val="00FC74EB"/>
     <w:rsid w:val="00FC7F7E"/>
     <w:rsid w:val="00FD066F"/>
     <w:rsid w:val="00FD0945"/>
+    <w:rsid w:val="00FD11D7"/>
     <w:rsid w:val="00FD21C0"/>
     <w:rsid w:val="00FD225D"/>
     <w:rsid w:val="00FD3262"/>
     <w:rsid w:val="00FD35EF"/>
     <w:rsid w:val="00FD37CE"/>
     <w:rsid w:val="00FD3824"/>
     <w:rsid w:val="00FD4DA6"/>
     <w:rsid w:val="00FD4F7E"/>
     <w:rsid w:val="00FD5A99"/>
     <w:rsid w:val="00FD5AE3"/>
     <w:rsid w:val="00FD5DF0"/>
     <w:rsid w:val="00FD6465"/>
     <w:rsid w:val="00FD6586"/>
     <w:rsid w:val="00FD6E4A"/>
-    <w:rsid w:val="00FD6EFC"/>
     <w:rsid w:val="00FE044C"/>
     <w:rsid w:val="00FE16B2"/>
     <w:rsid w:val="00FE20D3"/>
     <w:rsid w:val="00FE2AB7"/>
     <w:rsid w:val="00FE2B7C"/>
     <w:rsid w:val="00FE310A"/>
     <w:rsid w:val="00FE416D"/>
     <w:rsid w:val="00FE5153"/>
     <w:rsid w:val="00FE5193"/>
     <w:rsid w:val="00FE5AFC"/>
     <w:rsid w:val="00FE60DE"/>
     <w:rsid w:val="00FE6155"/>
     <w:rsid w:val="00FE6625"/>
     <w:rsid w:val="00FE6DC3"/>
     <w:rsid w:val="00FE6E66"/>
     <w:rsid w:val="00FF0417"/>
     <w:rsid w:val="00FF0D9F"/>
     <w:rsid w:val="00FF1B63"/>
     <w:rsid w:val="00FF1BF2"/>
     <w:rsid w:val="00FF27AE"/>
     <w:rsid w:val="00FF2A71"/>
     <w:rsid w:val="00FF2B77"/>
     <w:rsid w:val="00FF2F62"/>
     <w:rsid w:val="00FF35E8"/>
     <w:rsid w:val="00FF3FFA"/>
     <w:rsid w:val="00FF4200"/>
+    <w:rsid w:val="00FF437B"/>
     <w:rsid w:val="00FF4E4A"/>
     <w:rsid w:val="00FF51F0"/>
     <w:rsid w:val="00FF5283"/>
     <w:rsid w:val="00FF5A29"/>
     <w:rsid w:val="00FF5B94"/>
     <w:rsid w:val="00FF5FB1"/>
     <w:rsid w:val="00FF5FD4"/>
     <w:rsid w:val="00FF7171"/>
     <w:rsid w:val="01058BC8"/>
     <w:rsid w:val="01105828"/>
     <w:rsid w:val="011565D6"/>
     <w:rsid w:val="011AD5DE"/>
     <w:rsid w:val="011B1985"/>
     <w:rsid w:val="011D85E6"/>
     <w:rsid w:val="011E175C"/>
     <w:rsid w:val="0121E5EB"/>
     <w:rsid w:val="01227378"/>
     <w:rsid w:val="01233BF2"/>
     <w:rsid w:val="01292119"/>
     <w:rsid w:val="012BAE20"/>
     <w:rsid w:val="012DB18E"/>
     <w:rsid w:val="012EDF02"/>
     <w:rsid w:val="01313878"/>
     <w:rsid w:val="0141D55F"/>
     <w:rsid w:val="0142770E"/>
@@ -20353,50 +20999,51 @@
     <w:rsid w:val="04031BE6"/>
     <w:rsid w:val="04091EAA"/>
     <w:rsid w:val="04092484"/>
     <w:rsid w:val="0417259A"/>
     <w:rsid w:val="04195838"/>
     <w:rsid w:val="041A5F2B"/>
     <w:rsid w:val="041BBC13"/>
     <w:rsid w:val="0420BA77"/>
     <w:rsid w:val="04283005"/>
     <w:rsid w:val="042EB6B7"/>
     <w:rsid w:val="04358ADD"/>
     <w:rsid w:val="043B8B76"/>
     <w:rsid w:val="043BF342"/>
     <w:rsid w:val="044288EA"/>
     <w:rsid w:val="04459C80"/>
     <w:rsid w:val="04487657"/>
     <w:rsid w:val="044AB241"/>
     <w:rsid w:val="04525251"/>
     <w:rsid w:val="0461ADBD"/>
     <w:rsid w:val="04652E7E"/>
     <w:rsid w:val="0466A19F"/>
     <w:rsid w:val="0467C194"/>
     <w:rsid w:val="046F3180"/>
     <w:rsid w:val="046F68F4"/>
     <w:rsid w:val="0470B47F"/>
+    <w:rsid w:val="047755CD"/>
     <w:rsid w:val="04801B3F"/>
     <w:rsid w:val="0483DFF8"/>
     <w:rsid w:val="04849665"/>
     <w:rsid w:val="048A84BD"/>
     <w:rsid w:val="048FD08A"/>
     <w:rsid w:val="0490515D"/>
     <w:rsid w:val="04923967"/>
     <w:rsid w:val="0496BD78"/>
     <w:rsid w:val="049A4EBC"/>
     <w:rsid w:val="049B75BF"/>
     <w:rsid w:val="049BE3B8"/>
     <w:rsid w:val="049D2A2F"/>
     <w:rsid w:val="04A31FD9"/>
     <w:rsid w:val="04B65500"/>
     <w:rsid w:val="04B6C45D"/>
     <w:rsid w:val="04BB29E1"/>
     <w:rsid w:val="04BBC74B"/>
     <w:rsid w:val="04BC4B5C"/>
     <w:rsid w:val="04C08BA6"/>
     <w:rsid w:val="04CEE035"/>
     <w:rsid w:val="04CFD8F0"/>
     <w:rsid w:val="04D3FF21"/>
     <w:rsid w:val="04D76834"/>
     <w:rsid w:val="04DB2EB4"/>
     <w:rsid w:val="04DB7A39"/>
@@ -20613,50 +21260,51 @@
     <w:rsid w:val="091E5D07"/>
     <w:rsid w:val="0926D3A1"/>
     <w:rsid w:val="09288B84"/>
     <w:rsid w:val="092B8421"/>
     <w:rsid w:val="092DFC23"/>
     <w:rsid w:val="093232D1"/>
     <w:rsid w:val="093364EA"/>
     <w:rsid w:val="0936ACDE"/>
     <w:rsid w:val="093792D2"/>
     <w:rsid w:val="0948721E"/>
     <w:rsid w:val="094F164C"/>
     <w:rsid w:val="09519DB6"/>
     <w:rsid w:val="0953FDBB"/>
     <w:rsid w:val="09555BFD"/>
     <w:rsid w:val="0958C3EE"/>
     <w:rsid w:val="095E1D49"/>
     <w:rsid w:val="09630877"/>
     <w:rsid w:val="09752AE3"/>
     <w:rsid w:val="09771A81"/>
     <w:rsid w:val="097E490C"/>
     <w:rsid w:val="097F09A5"/>
     <w:rsid w:val="0985186C"/>
     <w:rsid w:val="09871C66"/>
     <w:rsid w:val="0998157B"/>
     <w:rsid w:val="099C2517"/>
+    <w:rsid w:val="099C2870"/>
     <w:rsid w:val="099D5A66"/>
     <w:rsid w:val="09A0BD75"/>
     <w:rsid w:val="09A78C34"/>
     <w:rsid w:val="09A8B147"/>
     <w:rsid w:val="09AC7870"/>
     <w:rsid w:val="09B0D5D1"/>
     <w:rsid w:val="09B18791"/>
     <w:rsid w:val="09B31CDA"/>
     <w:rsid w:val="09B832F3"/>
     <w:rsid w:val="09C188D1"/>
     <w:rsid w:val="09C23A5F"/>
     <w:rsid w:val="09C5D57D"/>
     <w:rsid w:val="09CA6606"/>
     <w:rsid w:val="09CFEC93"/>
     <w:rsid w:val="09D10D30"/>
     <w:rsid w:val="09D2EA25"/>
     <w:rsid w:val="09D7474C"/>
     <w:rsid w:val="09D9F2D4"/>
     <w:rsid w:val="09DD6A96"/>
     <w:rsid w:val="09E4B2B4"/>
     <w:rsid w:val="09E71ABB"/>
     <w:rsid w:val="09EA0C72"/>
     <w:rsid w:val="0A0A9447"/>
     <w:rsid w:val="0A0C5594"/>
     <w:rsid w:val="0A0CD9C7"/>
@@ -21006,50 +21654,51 @@
     <w:rsid w:val="11388DC7"/>
     <w:rsid w:val="113C7301"/>
     <w:rsid w:val="113FDE88"/>
     <w:rsid w:val="114331A8"/>
     <w:rsid w:val="11450BA3"/>
     <w:rsid w:val="11454A6D"/>
     <w:rsid w:val="114AEF65"/>
     <w:rsid w:val="114BE0F2"/>
     <w:rsid w:val="114D6D02"/>
     <w:rsid w:val="115B06D1"/>
     <w:rsid w:val="115F6205"/>
     <w:rsid w:val="1165792D"/>
     <w:rsid w:val="1171397A"/>
     <w:rsid w:val="117BB52C"/>
     <w:rsid w:val="117BDFFD"/>
     <w:rsid w:val="117F2B54"/>
     <w:rsid w:val="1182629F"/>
     <w:rsid w:val="11849EC1"/>
     <w:rsid w:val="118A8579"/>
     <w:rsid w:val="118ADA86"/>
     <w:rsid w:val="118CE9B8"/>
     <w:rsid w:val="118FDBC8"/>
     <w:rsid w:val="11949C2F"/>
     <w:rsid w:val="11960455"/>
     <w:rsid w:val="11A02613"/>
+    <w:rsid w:val="11A28B9E"/>
     <w:rsid w:val="11A43114"/>
     <w:rsid w:val="11A6FC34"/>
     <w:rsid w:val="11B0A56A"/>
     <w:rsid w:val="11B8E86C"/>
     <w:rsid w:val="11BAE6FB"/>
     <w:rsid w:val="11C25C27"/>
     <w:rsid w:val="11CB9E47"/>
     <w:rsid w:val="11CD9CF6"/>
     <w:rsid w:val="11CE3AF9"/>
     <w:rsid w:val="11D026DD"/>
     <w:rsid w:val="11D33928"/>
     <w:rsid w:val="11D76575"/>
     <w:rsid w:val="11DA0A72"/>
     <w:rsid w:val="11EBAF09"/>
     <w:rsid w:val="11F8A3C5"/>
     <w:rsid w:val="11FB6129"/>
     <w:rsid w:val="12023734"/>
     <w:rsid w:val="120CFC21"/>
     <w:rsid w:val="120EB47C"/>
     <w:rsid w:val="1210369A"/>
     <w:rsid w:val="1212EB93"/>
     <w:rsid w:val="121492BA"/>
     <w:rsid w:val="1214F598"/>
     <w:rsid w:val="121F1D47"/>
     <w:rsid w:val="1228CCB8"/>
@@ -22035,50 +22684,51 @@
     <w:rsid w:val="2676C251"/>
     <w:rsid w:val="267C1920"/>
     <w:rsid w:val="268EE28C"/>
     <w:rsid w:val="26995DA6"/>
     <w:rsid w:val="269A7759"/>
     <w:rsid w:val="26AEB345"/>
     <w:rsid w:val="26B45D23"/>
     <w:rsid w:val="26B9764A"/>
     <w:rsid w:val="26BB7E16"/>
     <w:rsid w:val="26BD35B3"/>
     <w:rsid w:val="26C9AB44"/>
     <w:rsid w:val="26CBCC84"/>
     <w:rsid w:val="26CC4C91"/>
     <w:rsid w:val="26CD4724"/>
     <w:rsid w:val="26CE89BA"/>
     <w:rsid w:val="26CF95C2"/>
     <w:rsid w:val="26D256FA"/>
     <w:rsid w:val="26D3E880"/>
     <w:rsid w:val="26D690C6"/>
     <w:rsid w:val="26D6DF51"/>
     <w:rsid w:val="26DA3B5C"/>
     <w:rsid w:val="26DE2C03"/>
     <w:rsid w:val="26E170B6"/>
     <w:rsid w:val="26E331F3"/>
     <w:rsid w:val="26E64BA5"/>
+    <w:rsid w:val="26E9FAE5"/>
     <w:rsid w:val="26EEC9CC"/>
     <w:rsid w:val="26F48761"/>
     <w:rsid w:val="26F5264C"/>
     <w:rsid w:val="26FCBF52"/>
     <w:rsid w:val="26FCE099"/>
     <w:rsid w:val="270126CE"/>
     <w:rsid w:val="27019408"/>
     <w:rsid w:val="270678AF"/>
     <w:rsid w:val="270E2DC3"/>
     <w:rsid w:val="2713120A"/>
     <w:rsid w:val="271849DE"/>
     <w:rsid w:val="2718BB35"/>
     <w:rsid w:val="272033AC"/>
     <w:rsid w:val="2724306A"/>
     <w:rsid w:val="2725C147"/>
     <w:rsid w:val="27267091"/>
     <w:rsid w:val="27295955"/>
     <w:rsid w:val="272FEDD5"/>
     <w:rsid w:val="2730B4D3"/>
     <w:rsid w:val="27339724"/>
     <w:rsid w:val="2739265B"/>
     <w:rsid w:val="273C4B24"/>
     <w:rsid w:val="2740C57C"/>
     <w:rsid w:val="274627CA"/>
     <w:rsid w:val="274CA126"/>
@@ -22732,50 +23382,51 @@
     <w:rsid w:val="35893E69"/>
     <w:rsid w:val="359629C6"/>
     <w:rsid w:val="359B6B07"/>
     <w:rsid w:val="359C699D"/>
     <w:rsid w:val="35A3BCF1"/>
     <w:rsid w:val="35A54935"/>
     <w:rsid w:val="35A6FC7E"/>
     <w:rsid w:val="35B7D49A"/>
     <w:rsid w:val="35B9CEC9"/>
     <w:rsid w:val="35C49B1B"/>
     <w:rsid w:val="35C5CE3B"/>
     <w:rsid w:val="35CBBEF8"/>
     <w:rsid w:val="35CD0F24"/>
     <w:rsid w:val="35D6BA58"/>
     <w:rsid w:val="35D81A1D"/>
     <w:rsid w:val="35E2BDAE"/>
     <w:rsid w:val="35F4C5DF"/>
     <w:rsid w:val="35F826D3"/>
     <w:rsid w:val="35FCB1AB"/>
     <w:rsid w:val="36062286"/>
     <w:rsid w:val="3612CA5E"/>
     <w:rsid w:val="3617F03E"/>
     <w:rsid w:val="361E6AEC"/>
     <w:rsid w:val="362BE630"/>
     <w:rsid w:val="362FA22B"/>
+    <w:rsid w:val="363D43DB"/>
     <w:rsid w:val="363EC745"/>
     <w:rsid w:val="36660A52"/>
     <w:rsid w:val="36682D6B"/>
     <w:rsid w:val="366AD871"/>
     <w:rsid w:val="366BB10E"/>
     <w:rsid w:val="36752465"/>
     <w:rsid w:val="367BC122"/>
     <w:rsid w:val="367C93D9"/>
     <w:rsid w:val="368B897B"/>
     <w:rsid w:val="368D3F43"/>
     <w:rsid w:val="368F299B"/>
     <w:rsid w:val="368F2EDF"/>
     <w:rsid w:val="36949BA7"/>
     <w:rsid w:val="369F4DCA"/>
     <w:rsid w:val="36A2EF1A"/>
     <w:rsid w:val="36A36C75"/>
     <w:rsid w:val="36AA56EB"/>
     <w:rsid w:val="36AC0EFA"/>
     <w:rsid w:val="36AD60EA"/>
     <w:rsid w:val="36AE14AF"/>
     <w:rsid w:val="36B51C50"/>
     <w:rsid w:val="36BB6E42"/>
     <w:rsid w:val="36C43A8C"/>
     <w:rsid w:val="36CD7ED0"/>
     <w:rsid w:val="36D71BBD"/>
@@ -22938,50 +23589,51 @@
     <w:rsid w:val="3A548E79"/>
     <w:rsid w:val="3A5B0E83"/>
     <w:rsid w:val="3A5BE4CF"/>
     <w:rsid w:val="3A61CB45"/>
     <w:rsid w:val="3A623415"/>
     <w:rsid w:val="3A62E47C"/>
     <w:rsid w:val="3A64080D"/>
     <w:rsid w:val="3A77AC51"/>
     <w:rsid w:val="3A7AD190"/>
     <w:rsid w:val="3A7E78F2"/>
     <w:rsid w:val="3A815812"/>
     <w:rsid w:val="3A8B9F40"/>
     <w:rsid w:val="3A8E0D2E"/>
     <w:rsid w:val="3A9077E4"/>
     <w:rsid w:val="3A91D1AC"/>
     <w:rsid w:val="3AB23120"/>
     <w:rsid w:val="3AB6B03E"/>
     <w:rsid w:val="3ABACE50"/>
     <w:rsid w:val="3AC074B2"/>
     <w:rsid w:val="3AC1A395"/>
     <w:rsid w:val="3AC64F98"/>
     <w:rsid w:val="3AC9E1A0"/>
     <w:rsid w:val="3ACB7935"/>
     <w:rsid w:val="3AD00261"/>
     <w:rsid w:val="3AD67BA0"/>
+    <w:rsid w:val="3AD68AF3"/>
     <w:rsid w:val="3ADF3AC2"/>
     <w:rsid w:val="3AEBDB0D"/>
     <w:rsid w:val="3AEBF683"/>
     <w:rsid w:val="3AFE685B"/>
     <w:rsid w:val="3B0F4716"/>
     <w:rsid w:val="3B0F9961"/>
     <w:rsid w:val="3B168D01"/>
     <w:rsid w:val="3B181845"/>
     <w:rsid w:val="3B27F1FA"/>
     <w:rsid w:val="3B2F83CA"/>
     <w:rsid w:val="3B2FBC37"/>
     <w:rsid w:val="3B3D0D2C"/>
     <w:rsid w:val="3B454433"/>
     <w:rsid w:val="3B460E94"/>
     <w:rsid w:val="3B4CC918"/>
     <w:rsid w:val="3B523F5A"/>
     <w:rsid w:val="3B5395D5"/>
     <w:rsid w:val="3B5C978C"/>
     <w:rsid w:val="3B63CAA3"/>
     <w:rsid w:val="3B6C6F73"/>
     <w:rsid w:val="3B6F035F"/>
     <w:rsid w:val="3B7328D3"/>
     <w:rsid w:val="3B77A2F2"/>
     <w:rsid w:val="3B7FE99C"/>
     <w:rsid w:val="3B81BC19"/>
@@ -24766,50 +25418,51 @@
     <w:rsid w:val="602B36E5"/>
     <w:rsid w:val="602FADC6"/>
     <w:rsid w:val="6037546B"/>
     <w:rsid w:val="60393DCE"/>
     <w:rsid w:val="603997AD"/>
     <w:rsid w:val="6039E02E"/>
     <w:rsid w:val="603C1F78"/>
     <w:rsid w:val="60469440"/>
     <w:rsid w:val="604A0CAE"/>
     <w:rsid w:val="6053B3E1"/>
     <w:rsid w:val="6056957D"/>
     <w:rsid w:val="605738E7"/>
     <w:rsid w:val="605F783C"/>
     <w:rsid w:val="606BEA05"/>
     <w:rsid w:val="606C3317"/>
     <w:rsid w:val="607190E2"/>
     <w:rsid w:val="60767007"/>
     <w:rsid w:val="6081EBDD"/>
     <w:rsid w:val="60839E88"/>
     <w:rsid w:val="608458BD"/>
     <w:rsid w:val="60849596"/>
     <w:rsid w:val="60895F4D"/>
     <w:rsid w:val="608FBFDE"/>
     <w:rsid w:val="6092CA64"/>
     <w:rsid w:val="60A12AA6"/>
+    <w:rsid w:val="60A1C84D"/>
     <w:rsid w:val="60A62428"/>
     <w:rsid w:val="60A746ED"/>
     <w:rsid w:val="60B680B6"/>
     <w:rsid w:val="60BA058D"/>
     <w:rsid w:val="60D03C87"/>
     <w:rsid w:val="60D2D1EA"/>
     <w:rsid w:val="60D3566D"/>
     <w:rsid w:val="60D7CD3F"/>
     <w:rsid w:val="60D7D685"/>
     <w:rsid w:val="60E6E5FB"/>
     <w:rsid w:val="60E83BF8"/>
     <w:rsid w:val="60E9FB02"/>
     <w:rsid w:val="60F30BA0"/>
     <w:rsid w:val="6111859E"/>
     <w:rsid w:val="61190311"/>
     <w:rsid w:val="611D984C"/>
     <w:rsid w:val="611E811E"/>
     <w:rsid w:val="6126FC8E"/>
     <w:rsid w:val="612BA8BC"/>
     <w:rsid w:val="61381BBF"/>
     <w:rsid w:val="613A8CEF"/>
     <w:rsid w:val="6142A0A4"/>
     <w:rsid w:val="61453421"/>
     <w:rsid w:val="61473796"/>
     <w:rsid w:val="615064F3"/>
@@ -25133,50 +25786,51 @@
     <w:rsid w:val="683859EA"/>
     <w:rsid w:val="683A98EF"/>
     <w:rsid w:val="6842E52C"/>
     <w:rsid w:val="6844E2C6"/>
     <w:rsid w:val="6852BDA5"/>
     <w:rsid w:val="685A7E76"/>
     <w:rsid w:val="685F456A"/>
     <w:rsid w:val="6864A23F"/>
     <w:rsid w:val="6867B6EA"/>
     <w:rsid w:val="686F795B"/>
     <w:rsid w:val="687A6222"/>
     <w:rsid w:val="687AD5B0"/>
     <w:rsid w:val="687D6555"/>
     <w:rsid w:val="6884D307"/>
     <w:rsid w:val="6885F522"/>
     <w:rsid w:val="688981E4"/>
     <w:rsid w:val="688A9E3E"/>
     <w:rsid w:val="688D5566"/>
     <w:rsid w:val="688ECF0F"/>
     <w:rsid w:val="689A5B29"/>
     <w:rsid w:val="689B7E76"/>
     <w:rsid w:val="68A2DF76"/>
     <w:rsid w:val="68AB6F17"/>
     <w:rsid w:val="68B445C9"/>
     <w:rsid w:val="68B888A3"/>
+    <w:rsid w:val="68BA4CFC"/>
     <w:rsid w:val="68BC7B32"/>
     <w:rsid w:val="68C9B6C7"/>
     <w:rsid w:val="68D32A68"/>
     <w:rsid w:val="68D3848E"/>
     <w:rsid w:val="68F452E2"/>
     <w:rsid w:val="68F4578E"/>
     <w:rsid w:val="68F87EF4"/>
     <w:rsid w:val="68FC9E77"/>
     <w:rsid w:val="6904CE05"/>
     <w:rsid w:val="690567D6"/>
     <w:rsid w:val="690569CC"/>
     <w:rsid w:val="690BBEA0"/>
     <w:rsid w:val="690CCD5A"/>
     <w:rsid w:val="691CD78D"/>
     <w:rsid w:val="691FFE08"/>
     <w:rsid w:val="692B43DC"/>
     <w:rsid w:val="692C7677"/>
     <w:rsid w:val="692E7268"/>
     <w:rsid w:val="693155DC"/>
     <w:rsid w:val="6934495C"/>
     <w:rsid w:val="6934A64E"/>
     <w:rsid w:val="69376707"/>
     <w:rsid w:val="693B76EB"/>
     <w:rsid w:val="693CC18E"/>
     <w:rsid w:val="693FDA80"/>
@@ -26276,51 +26930,50 @@
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2495BEAA"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{595D7B2A-3026-4230-B650-79BC222BD12C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Segoe UI" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -28397,60 +29050,61 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1968315919">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/CS-Member-Information-Sharing-Guidance.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicaid.gov/medicaid/section-1115-demonstrations/downloads/ca-bh-connect-01102025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/CS-Member-Information-Sharing-Guidance.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicaid.gov/medicaid/section-1115-demonstrations/downloads/ca-bh-connect-01102025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://california.public.law/codes/ca_health_and_safety_code_section_1371" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/provgovpart/Documents/Two-Plan-CCI-Final-Rule-Boilerplate.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/formsandpubs/Documents/MMCDAPLsandPolicyLetters/APL2021/APL21-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://california.public.law/codes/ca_health_and_safety_code_section_1371" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/provgovpart/Documents/Two-Plan-CCI-Final-Rule-Boilerplate.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/formsandpubs/Documents/MMCDAPLsandPolicyLetters/APL2021/APL21-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -28690,51 +29344,59 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DHCS Document" ma:contentTypeID="0x010100EEE380F46F125946A8B4C4C90D9FFCDC005D6794E1005A074DB3CDA58DCE25DF47" ma:contentTypeVersion="36" ma:contentTypeDescription="This is the Custom Document Type for use by DHCS" ma:contentTypeScope="" ma:versionID="88071f669bdbd21964ceaa518744dffe">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69bc34b3-1921-46c7-8c7a-d18363374b4b" xmlns:ns4="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8688a3e2b5d3a76042e9603a825619" ns1:_="" ns2:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <xsd:import namespace="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Publication_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Abstract" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingContactName" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGAge" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGBusPart" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGender" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGEthnicity" minOccurs="0"/>
                 <xsd:element ref="ns2:Topics" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:o68eaf9243684232b2418c37bbb152dc" minOccurs="0"/>
@@ -29019,199 +29681,198 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Managed Care Quality and Monitoring</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">b4f48c19-b6a3-4072-85c4-d61dba84e35f</TermId>
         </TermInfo>
       </Terms>
     </o68eaf9243684232b2418c37bbb152dc>
+    <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
-    <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-1797567310-9273</_dlc_DocId>
     <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Value>20</Value>
     </TaxCatchAll>
     <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
-      <Url>https://dhcscagovauthoring/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-9273</Url>
+      <Url>http://dhcsgovstaging:88/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-9273</Url>
       <Description>DHCSDOC-1797567310-9273</Description>
     </_dlc_DocIdUrl>
+    <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
-    <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E79CE940-8B36-4264-9AF1-CDF694DA9DC6}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E488F8A-9321-47BF-81DF-9D493E250133}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D848FDD2-B681-420D-B39A-F05ABA06DBAC}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B41081F-E232-4E08-912F-F57AC65452B9}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{211A01EF-C824-4BC5-BA93-4813E9528529}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCBF6B34-60B0-4B62-A55D-FC0A3F8030BF}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BED5D369-B955-4740-A8CD-EE492707D030}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{778620BD-A3DF-46DD-926B-9DA49965327E}"/>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFBA43B7-231D-421D-A65D-5D1DBBA70ED2}"/>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
+</clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>3969</Words>
-  <Characters>22628</Characters>
+  <Words>3955</Words>
+  <Characters>22664</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>188</Lines>
-  <Paragraphs>53</Paragraphs>
+  <Lines>596</Lines>
+  <Paragraphs>209</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26544</CharactersWithSpaces>
+  <CharactersWithSpaces>26410</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Transitional-Rent-MOC-Template</dc:title>
   <dc:subject/>
   <dc:creator/>
-  <cp:keywords>transitional, rent, model, care, moc, may, august, 2025, january, community, supports, ilos, bh-connect, dhcs, medi-cal, housing, assistance, transition, transitions</cp:keywords>
+  <cp:keywords>transitional, transition, rent, MOC, model, care, calaim, ilos, in, lieu, services, july, 2026, submission</cp:keywords>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x010100EEE380F46F125946A8B4C4C90D9FFCDC005D6794E1005A074DB3CDA58DCE25DF47</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>a711a3e4-2eb1-425e-9d78-e7216bd5fcce</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Division">
     <vt:lpwstr>20;#Managed Care Quality and Monitoring|b4f48c19-b6a3-4072-85c4-d61dba84e35f</vt:lpwstr>
   </property>
 </Properties>
 </file>