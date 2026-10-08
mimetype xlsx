--- v0 (2026-08-23)
+++ v1 (2026-10-08)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\DRG\Rate Setting\SFY 26-27 Ratesetting\Hospital &amp; Characteristic List\Characteristics List\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\DRG\Desk Manuals\AGPA - Ed\Create a Page &amp; add documents\SFY 26-27\Test\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F8B2A2E7-E3AE-4FED-9151-553E550B5042}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3912D729-F1B5-4EDE-9130-3A02A461A589}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-23148" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="664" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="22932" yWindow="-108" windowWidth="23256" windowHeight="12456" tabRatio="664" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="BOR Hosp Char SFY 26-27" sheetId="12" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'BOR Hosp Char SFY 26-27'!$A$2:$J$2</definedName>
     <definedName name="TitleRegion1.a2.j54.1">'BOR Hosp Char SFY 26-27'!$A$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -350,89 +350,89 @@
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-[...29 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
-      <name val="Arial"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color theme="0"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF333333"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color rgb="FF000000"/>
+      <name val="Segoe UI"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF17305A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
@@ -441,105 +441,105 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="2" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="44" fontId="7" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="right" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-      <protection locked="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 15 3" xfId="4" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="Normal 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
     <cellStyle name="Percent" xfId="3" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -796,1823 +796,1873 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor rgb="FFFFC000"/>
   </sheetPr>
   <dimension ref="A1:J58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="33.90625" style="2" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="16384" width="9.08984375" style="2" hidden="1"/>
+    <col min="1" max="1" width="33.90625" style="13" customWidth="1"/>
+    <col min="2" max="2" width="12.453125" style="13" customWidth="1"/>
+    <col min="3" max="3" width="10.6328125" style="13" customWidth="1"/>
+    <col min="4" max="4" width="13.6328125" style="13" customWidth="1"/>
+    <col min="5" max="5" width="13.54296875" style="13" customWidth="1"/>
+    <col min="6" max="6" width="12" style="13" customWidth="1"/>
+    <col min="7" max="7" width="16" style="13" customWidth="1"/>
+    <col min="8" max="8" width="16.90625" style="13" customWidth="1"/>
+    <col min="9" max="9" width="14.81640625" style="13" customWidth="1"/>
+    <col min="10" max="10" width="16.7265625" style="13" customWidth="1"/>
+    <col min="11" max="16384" width="9.08984375" style="13" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" s="1" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:10" s="6" customFormat="1" ht="18.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="B1" s="14" t="s">
+      <c r="B1" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="C1" s="4"/>
-[...9 lines deleted...]
-      <c r="A2" s="8" t="s">
+      <c r="C1" s="3"/>
+      <c r="D1" s="3"/>
+      <c r="E1" s="3"/>
+      <c r="F1" s="4"/>
+      <c r="G1" s="4"/>
+      <c r="H1" s="4"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+    </row>
+    <row r="2" spans="1:10" s="6" customFormat="1" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="7" t="s">
         <v>80</v>
       </c>
-      <c r="B2" s="8" t="s">
+      <c r="B2" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="C2" s="8" t="s">
+      <c r="C2" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="D2" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="E2" s="8" t="s">
+      <c r="E2" s="7" t="s">
         <v>71</v>
       </c>
-      <c r="F2" s="8" t="s">
+      <c r="F2" s="7" t="s">
         <v>85</v>
       </c>
-      <c r="G2" s="9" t="s">
+      <c r="G2" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="H2" s="9" t="s">
+      <c r="H2" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="I2" s="9" t="s">
+      <c r="I2" s="8" t="s">
         <v>88</v>
       </c>
-      <c r="J2" s="9" t="s">
+      <c r="J2" s="8" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="3" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A3" s="10" t="s">
+    <row r="3" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A3" s="9" t="s">
         <v>57</v>
       </c>
-      <c r="B3" s="10" t="s">
+      <c r="B3" s="9" t="s">
         <v>14</v>
       </c>
-      <c r="C3" s="10" t="s">
+      <c r="C3" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="11">
+      <c r="D3" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E3" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F3" s="10">
         <v>0.39600000000000002</v>
       </c>
-      <c r="G3" s="12">
+      <c r="G3" s="11">
         <v>1.2479</v>
       </c>
-      <c r="H3" s="12">
+      <c r="H3" s="11">
         <v>1.1478999999999999</v>
       </c>
-      <c r="I3" s="13">
-[...2 lines deleted...]
-      <c r="J3" s="13">
+      <c r="I3" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J3" s="12">
         <v>10520</v>
       </c>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A4" s="10" t="s">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A4" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C4" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G4" s="12" t="s">
+      <c r="C4" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G4" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H4" s="12">
+      <c r="H4" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I4" s="13">
-[...2 lines deleted...]
-      <c r="J4" s="13">
+      <c r="I4" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J4" s="12">
         <v>9398</v>
       </c>
     </row>
-    <row r="5" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A5" s="10" t="s">
+    <row r="5" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A5" s="9" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="9" t="s">
         <v>8</v>
       </c>
-      <c r="C5" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G5" s="12" t="s">
+      <c r="C5" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E5" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F5" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G5" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H5" s="12">
+      <c r="H5" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I5" s="13">
-[...2 lines deleted...]
-      <c r="J5" s="13">
+      <c r="I5" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J5" s="12">
         <v>9398</v>
       </c>
     </row>
-    <row r="6" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A6" s="10" t="s">
+    <row r="6" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A6" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="B6" s="10" t="s">
+      <c r="B6" s="9" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G6" s="12">
+      <c r="C6" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F6" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G6" s="11">
         <v>1.121</v>
       </c>
-      <c r="H6" s="12">
+      <c r="H6" s="11">
         <v>1.0311999999999999</v>
       </c>
-      <c r="I6" s="13">
-[...2 lines deleted...]
-      <c r="J6" s="13">
+      <c r="I6" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J6" s="12">
         <v>9781</v>
       </c>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A7" s="10" t="s">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A7" s="9" t="s">
         <v>39</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="9" t="s">
         <v>15</v>
       </c>
-      <c r="C7" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E7" s="10" t="s">
+      <c r="C7" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D7" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E7" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="F7" s="11">
-[...2 lines deleted...]
-      <c r="G7" s="15" t="s">
+      <c r="F7" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G7" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="H7" s="12">
+      <c r="H7" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I7" s="13">
+      <c r="I7" s="12">
         <v>27160</v>
       </c>
-      <c r="J7" s="13">
+      <c r="J7" s="12">
         <v>26633</v>
       </c>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A8" s="10" t="s">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A8" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="B8" s="10" t="s">
+      <c r="B8" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G8" s="12">
+      <c r="C8" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D8" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E8" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F8" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G8" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I8" s="13">
-[...2 lines deleted...]
-      <c r="J8" s="13">
+      <c r="I8" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J8" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A9" s="10" t="s">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A9" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="10" t="s">
+      <c r="B9" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C9" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G9" s="12">
+      <c r="C9" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D9" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E9" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F9" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G9" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H9" s="12">
+      <c r="H9" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I9" s="13">
-[...2 lines deleted...]
-      <c r="J9" s="13">
+      <c r="I9" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J9" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A10" s="10" t="s">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A10" s="9" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="10" t="s">
+      <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="10" t="s">
+      <c r="C10" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D10" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E10" s="10" t="s">
+      <c r="D10" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="F10" s="11">
+      <c r="F10" s="10">
         <v>0.39600000000000002</v>
       </c>
-      <c r="G10" s="12" t="s">
+      <c r="G10" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="H10" s="12">
+      <c r="H10" s="11">
         <v>1.0548</v>
       </c>
-      <c r="I10" s="13">
+      <c r="I10" s="12">
         <v>27160</v>
       </c>
-      <c r="J10" s="13">
+      <c r="J10" s="12">
         <v>28142</v>
       </c>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A11" s="10" t="s">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A11" s="9" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="10" t="s">
+      <c r="B11" s="9" t="s">
         <v>5</v>
       </c>
-      <c r="C11" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E11" s="10" t="s">
+      <c r="C11" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D11" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E11" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="F11" s="11">
-[...2 lines deleted...]
-      <c r="G11" s="12" t="s">
+      <c r="F11" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G11" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H11" s="12">
+      <c r="H11" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I11" s="13">
+      <c r="I11" s="12">
         <v>27160</v>
       </c>
-      <c r="J11" s="13">
+      <c r="J11" s="12">
         <v>26633</v>
       </c>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A12" s="10" t="s">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A12" s="9" t="s">
         <v>51</v>
       </c>
-      <c r="B12" s="10" t="s">
+      <c r="B12" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C12" s="10" t="s">
+      <c r="C12" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D12" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="11">
+      <c r="D12" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E12" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F12" s="10">
         <v>0.22950000000000001</v>
       </c>
-      <c r="G12" s="12" t="s">
+      <c r="G12" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="H12" s="12">
+      <c r="H12" s="11">
         <v>0.98809999999999998</v>
       </c>
-      <c r="I12" s="13">
-[...2 lines deleted...]
-      <c r="J12" s="13">
+      <c r="I12" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J12" s="12">
         <v>9509</v>
       </c>
     </row>
-    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A13" s="10" t="s">
+    <row r="13" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A13" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="B13" s="10" t="s">
+      <c r="B13" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G13" s="12">
+      <c r="C13" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D13" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F13" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G13" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H13" s="12">
+      <c r="H13" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I13" s="13">
-[...2 lines deleted...]
-      <c r="J13" s="13">
+      <c r="I13" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J13" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A14" s="10" t="s">
+    <row r="14" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A14" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="B14" s="10" t="s">
+      <c r="B14" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G14" s="12">
+      <c r="C14" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D14" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F14" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G14" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H14" s="12">
+      <c r="H14" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I14" s="13">
-[...2 lines deleted...]
-      <c r="J14" s="13">
+      <c r="I14" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J14" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="15" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A15" s="10" t="s">
+    <row r="15" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A15" s="9" t="s">
         <v>78</v>
       </c>
-      <c r="B15" s="10" t="s">
+      <c r="B15" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C15" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G15" s="12">
+      <c r="C15" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D15" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F15" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G15" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H15" s="12">
+      <c r="H15" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I15" s="13">
-[...2 lines deleted...]
-      <c r="J15" s="13">
+      <c r="I15" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J15" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A16" s="10" t="s">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A16" s="9" t="s">
         <v>79</v>
       </c>
-      <c r="B16" s="10" t="s">
+      <c r="B16" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C16" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G16" s="12">
+      <c r="C16" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D16" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F16" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G16" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H16" s="12">
+      <c r="H16" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I16" s="13">
-[...2 lines deleted...]
-      <c r="J16" s="13">
+      <c r="I16" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J16" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A17" s="10" t="s">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A17" s="9" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="10" t="s">
+      <c r="B17" s="9" t="s">
         <v>21</v>
       </c>
-      <c r="C17" s="10" t="s">
+      <c r="C17" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D17" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F17" s="11">
+      <c r="D17" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F17" s="10">
         <v>0.22950000000000001</v>
       </c>
-      <c r="G17" s="12">
+      <c r="G17" s="11">
         <v>1.1153999999999999</v>
       </c>
-      <c r="H17" s="12">
+      <c r="H17" s="11">
         <v>1.0261</v>
       </c>
-      <c r="I17" s="13">
-[...2 lines deleted...]
-      <c r="J17" s="13">
+      <c r="I17" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J17" s="12">
         <v>9749</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A18" s="10" t="s">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A18" s="9" t="s">
         <v>53</v>
       </c>
-      <c r="B18" s="10" t="s">
+      <c r="B18" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C18" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G18" s="12">
+      <c r="C18" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F18" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G18" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H18" s="12">
+      <c r="H18" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I18" s="13">
-[...2 lines deleted...]
-      <c r="J18" s="13">
+      <c r="I18" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J18" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A19" s="10" t="s">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A19" s="9" t="s">
         <v>76</v>
       </c>
-      <c r="B19" s="10" t="s">
+      <c r="B19" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C19" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G19" s="12" t="s">
+      <c r="C19" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D19" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F19" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G19" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H19" s="12">
+      <c r="H19" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I19" s="13">
-[...2 lines deleted...]
-      <c r="J19" s="13">
+      <c r="I19" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J19" s="12">
         <v>9398</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A20" s="10" t="s">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A20" s="9" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="10" t="s">
+      <c r="B20" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C20" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G20" s="12" t="s">
+      <c r="C20" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D20" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F20" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G20" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H20" s="12">
+      <c r="H20" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I20" s="13">
-[...2 lines deleted...]
-      <c r="J20" s="13">
+      <c r="I20" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J20" s="12">
         <v>9398</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A21" s="10" t="s">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A21" s="9" t="s">
         <v>35</v>
       </c>
-      <c r="B21" s="10" t="s">
+      <c r="B21" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="C21" s="10" t="s">
+      <c r="C21" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D21" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F21" s="11">
+      <c r="D21" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F21" s="10">
         <v>0.22950000000000001</v>
       </c>
-      <c r="G21" s="12">
+      <c r="G21" s="11">
         <v>1.0741000000000001</v>
       </c>
-      <c r="H21" s="12">
+      <c r="H21" s="11">
         <v>0.98809999999999998</v>
       </c>
-      <c r="I21" s="13">
-[...2 lines deleted...]
-      <c r="J21" s="13">
+      <c r="I21" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J21" s="12">
         <v>9509</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A22" s="10" t="s">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A22" s="9" t="s">
         <v>29</v>
       </c>
-      <c r="B22" s="10" t="s">
+      <c r="B22" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="C22" s="10" t="s">
+      <c r="C22" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D22" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E22" s="10" t="s">
+      <c r="D22" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="F22" s="11">
+      <c r="F22" s="10">
         <v>0.22950000000000001</v>
       </c>
-      <c r="G22" s="12" t="s">
+      <c r="G22" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="H22" s="12">
+      <c r="H22" s="11">
         <v>0.98809999999999998</v>
       </c>
-      <c r="I22" s="13">
+      <c r="I22" s="12">
         <v>27160</v>
       </c>
-      <c r="J22" s="13">
+      <c r="J22" s="12">
         <v>26947</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A23" s="10" t="s">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A23" s="9" t="s">
         <v>38</v>
       </c>
-      <c r="B23" s="10" t="s">
+      <c r="B23" s="9" t="s">
         <v>13</v>
       </c>
-      <c r="C23" s="10" t="s">
+      <c r="C23" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D23" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E23" s="10" t="s">
+      <c r="D23" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="F23" s="11">
+      <c r="F23" s="10">
         <v>0.39600000000000002</v>
       </c>
-      <c r="G23" s="12" t="s">
+      <c r="G23" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="H23" s="12">
+      <c r="H23" s="11">
         <v>1.0548</v>
       </c>
-      <c r="I23" s="13">
+      <c r="I23" s="12">
         <v>27160</v>
       </c>
-      <c r="J23" s="13">
+      <c r="J23" s="12">
         <v>28142</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A24" s="10" t="s">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A24" s="9" t="s">
         <v>49</v>
       </c>
-      <c r="B24" s="10" t="s">
+      <c r="B24" s="9" t="s">
         <v>22</v>
       </c>
-      <c r="C24" s="10" t="s">
-[...5 lines deleted...]
-      <c r="E24" s="10" t="s">
+      <c r="C24" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D24" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="F24" s="11">
-[...2 lines deleted...]
-      <c r="G24" s="12" t="s">
+      <c r="F24" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G24" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H24" s="12">
+      <c r="H24" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I24" s="13">
+      <c r="I24" s="12">
         <v>27160</v>
       </c>
-      <c r="J24" s="13">
+      <c r="J24" s="12">
         <v>26633</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A25" s="10" t="s">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A25" s="9" t="s">
         <v>46</v>
       </c>
-      <c r="B25" s="10" t="s">
+      <c r="B25" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="C25" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G25" s="12">
+      <c r="C25" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F25" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G25" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H25" s="12">
+      <c r="H25" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I25" s="13">
-[...2 lines deleted...]
-      <c r="J25" s="13">
+      <c r="I25" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J25" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A26" s="10" t="s">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A26" s="9" t="s">
         <v>60</v>
       </c>
-      <c r="B26" s="10" t="s">
+      <c r="B26" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G26" s="12">
+      <c r="C26" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D26" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F26" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G26" s="11">
         <v>1.3640000000000001</v>
       </c>
-      <c r="H26" s="12">
+      <c r="H26" s="11">
         <v>1.2546999999999999</v>
       </c>
-      <c r="I26" s="13">
-[...2 lines deleted...]
-      <c r="J26" s="13">
+      <c r="I26" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J26" s="12">
         <v>11195</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A27" s="10" t="s">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A27" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="B27" s="10" t="s">
+      <c r="B27" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C27" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G27" s="12" t="s">
+      <c r="C27" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D27" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F27" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G27" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H27" s="12">
+      <c r="H27" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I27" s="13">
-[...2 lines deleted...]
-      <c r="J27" s="13">
+      <c r="I27" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J27" s="12">
         <v>9398</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A28" s="10" t="s">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A28" s="9" t="s">
         <v>65</v>
       </c>
-      <c r="B28" s="10" t="s">
+      <c r="B28" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C28" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G28" s="12" t="s">
+      <c r="C28" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D28" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E28" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F28" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G28" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H28" s="12">
+      <c r="H28" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I28" s="13">
-[...2 lines deleted...]
-      <c r="J28" s="13">
+      <c r="I28" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J28" s="12">
         <v>9398</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A29" s="10" t="s">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A29" s="9" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="10" t="s">
+      <c r="B29" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C29" s="10" t="s">
+      <c r="C29" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D29" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F29" s="11">
+      <c r="D29" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E29" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F29" s="10">
         <v>0.39600000000000002</v>
       </c>
-      <c r="G29" s="12">
+      <c r="G29" s="11">
         <v>1.3998999999999999</v>
       </c>
-      <c r="H29" s="12">
+      <c r="H29" s="11">
         <v>1.2878000000000001</v>
       </c>
-      <c r="I29" s="13">
-[...2 lines deleted...]
-      <c r="J29" s="13">
+      <c r="I29" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J29" s="12">
         <v>11404</v>
       </c>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A30" s="10" t="s">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A30" s="9" t="s">
         <v>63</v>
       </c>
-      <c r="B30" s="10" t="s">
+      <c r="B30" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C30" s="10" t="s">
+      <c r="C30" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D30" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F30" s="11">
+      <c r="D30" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E30" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F30" s="10">
         <v>0.39600000000000002</v>
       </c>
-      <c r="G30" s="15">
+      <c r="G30" s="14">
         <v>1.3998999999999999</v>
       </c>
-      <c r="H30" s="12">
+      <c r="H30" s="11">
         <v>1.2878000000000001</v>
       </c>
-      <c r="I30" s="13">
-[...2 lines deleted...]
-      <c r="J30" s="13">
+      <c r="I30" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J30" s="12">
         <v>11404</v>
       </c>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A31" s="10" t="s">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A31" s="9" t="s">
         <v>31</v>
       </c>
-      <c r="B31" s="10" t="s">
+      <c r="B31" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C31" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G31" s="15">
+      <c r="C31" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D31" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E31" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F31" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G31" s="14">
         <v>1.1165</v>
       </c>
-      <c r="H31" s="12">
+      <c r="H31" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I31" s="13">
-[...2 lines deleted...]
-      <c r="J31" s="13">
+      <c r="I31" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J31" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A32" s="10" t="s">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A32" s="9" t="s">
         <v>64</v>
       </c>
-      <c r="B32" s="10" t="s">
+      <c r="B32" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C32" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G32" s="12">
+      <c r="C32" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D32" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E32" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F32" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G32" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H32" s="12">
+      <c r="H32" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I32" s="13">
-[...2 lines deleted...]
-      <c r="J32" s="13">
+      <c r="I32" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J32" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A33" s="10" t="s">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A33" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="B33" s="10" t="s">
+      <c r="B33" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C33" s="10" t="s">
+      <c r="C33" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D33" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F33" s="11">
+      <c r="D33" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E33" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F33" s="10">
         <v>0.39600000000000002</v>
       </c>
-      <c r="G33" s="12">
+      <c r="G33" s="11">
         <v>1.3998999999999999</v>
       </c>
-      <c r="H33" s="12">
+      <c r="H33" s="11">
         <v>1.2878000000000001</v>
       </c>
-      <c r="I33" s="13">
-[...2 lines deleted...]
-      <c r="J33" s="13">
+      <c r="I33" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J33" s="12">
         <v>11404</v>
       </c>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A34" s="10" t="s">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A34" s="9" t="s">
         <v>61</v>
       </c>
-      <c r="B34" s="10" t="s">
+      <c r="B34" s="9" t="s">
         <v>18</v>
       </c>
-      <c r="C34" s="10" t="s">
+      <c r="C34" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D34" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="11">
+      <c r="D34" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E34" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F34" s="10">
         <v>0.39600000000000002</v>
       </c>
-      <c r="G34" s="12">
+      <c r="G34" s="11">
         <v>1.3998999999999999</v>
       </c>
-      <c r="H34" s="12">
+      <c r="H34" s="11">
         <v>1.2878000000000001</v>
       </c>
-      <c r="I34" s="13">
-[...2 lines deleted...]
-      <c r="J34" s="13">
+      <c r="I34" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J34" s="12">
         <v>11404</v>
       </c>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A35" s="10" t="s">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A35" s="9" t="s">
         <v>45</v>
       </c>
-      <c r="B35" s="10" t="s">
+      <c r="B35" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C35" s="10" t="s">
+      <c r="C35" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D35" s="10" t="s">
-[...2 lines deleted...]
-      <c r="E35" s="10" t="s">
+      <c r="D35" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E35" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="F35" s="11">
+      <c r="F35" s="10">
         <v>0.39600000000000002</v>
       </c>
-      <c r="G35" s="12">
+      <c r="G35" s="11">
         <v>1.3998999999999999</v>
       </c>
-      <c r="H35" s="12">
+      <c r="H35" s="11">
         <v>1.2878000000000001</v>
       </c>
-      <c r="I35" s="13">
+      <c r="I35" s="12">
         <v>27160</v>
       </c>
-      <c r="J35" s="13">
+      <c r="J35" s="12">
         <v>32319</v>
       </c>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A36" s="10" t="s">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A36" s="9" t="s">
         <v>59</v>
       </c>
-      <c r="B36" s="10" t="s">
+      <c r="B36" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C36" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G36" s="15">
+      <c r="C36" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D36" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E36" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F36" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G36" s="14">
         <v>1.3998999999999999</v>
       </c>
-      <c r="H36" s="12">
+      <c r="H36" s="11">
         <v>1.2878000000000001</v>
       </c>
-      <c r="I36" s="13">
-[...2 lines deleted...]
-      <c r="J36" s="13">
+      <c r="I36" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J36" s="12">
         <v>11404</v>
       </c>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A37" s="10" t="s">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A37" s="9" t="s">
         <v>37</v>
       </c>
-      <c r="B37" s="10" t="s">
+      <c r="B37" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C37" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G37" s="12">
+      <c r="C37" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D37" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E37" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F37" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G37" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H37" s="12">
+      <c r="H37" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I37" s="13">
-[...2 lines deleted...]
-      <c r="J37" s="13">
+      <c r="I37" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J37" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A38" s="10" t="s">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A38" s="9" t="s">
         <v>67</v>
       </c>
-      <c r="B38" s="10" t="s">
+      <c r="B38" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C38" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G38" s="12">
+      <c r="C38" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D38" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E38" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G38" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H38" s="12">
+      <c r="H38" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I38" s="13">
-[...2 lines deleted...]
-      <c r="J38" s="13">
+      <c r="I38" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J38" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A39" s="10" t="s">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A39" s="9" t="s">
         <v>40</v>
       </c>
-      <c r="B39" s="10" t="s">
+      <c r="B39" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C39" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G39" s="12">
+      <c r="C39" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D39" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E39" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G39" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H39" s="12">
+      <c r="H39" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I39" s="13">
-[...2 lines deleted...]
-      <c r="J39" s="13">
+      <c r="I39" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J39" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A40" s="10" t="s">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A40" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B40" s="10" t="s">
+      <c r="B40" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C40" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G40" s="12">
+      <c r="C40" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E40" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F40" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G40" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H40" s="12">
+      <c r="H40" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I40" s="13">
-[...2 lines deleted...]
-      <c r="J40" s="13">
+      <c r="I40" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J40" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A41" s="10" t="s">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A41" s="9" t="s">
         <v>47</v>
       </c>
-      <c r="B41" s="10" t="s">
+      <c r="B41" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C41" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G41" s="12">
+      <c r="C41" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D41" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E41" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F41" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G41" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H41" s="12">
+      <c r="H41" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I41" s="13">
-[...2 lines deleted...]
-      <c r="J41" s="13">
+      <c r="I41" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J41" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A42" s="10" t="s">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A42" s="9" t="s">
         <v>50</v>
       </c>
-      <c r="B42" s="10" t="s">
+      <c r="B42" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C42" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G42" s="12">
+      <c r="C42" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D42" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E42" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F42" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G42" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H42" s="12">
+      <c r="H42" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I42" s="13">
-[...2 lines deleted...]
-      <c r="J42" s="13">
+      <c r="I42" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J42" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A43" s="10" t="s">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A43" s="9" t="s">
         <v>52</v>
       </c>
-      <c r="B43" s="10" t="s">
+      <c r="B43" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C43" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G43" s="12">
+      <c r="C43" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D43" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E43" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F43" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G43" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H43" s="12">
+      <c r="H43" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I43" s="13">
-[...2 lines deleted...]
-      <c r="J43" s="13">
+      <c r="I43" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J43" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A44" s="10" t="s">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A44" s="9" t="s">
         <v>58</v>
       </c>
-      <c r="B44" s="10" t="s">
+      <c r="B44" s="9" t="s">
         <v>16</v>
       </c>
-      <c r="C44" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G44" s="12" t="s">
+      <c r="C44" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D44" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E44" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F44" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G44" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H44" s="12">
+      <c r="H44" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I44" s="13">
-[...2 lines deleted...]
-      <c r="J44" s="13">
+      <c r="I44" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J44" s="12">
         <v>9398</v>
       </c>
     </row>
-    <row r="45" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A45" s="10" t="s">
+    <row r="45" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A45" s="9" t="s">
         <v>62</v>
       </c>
-      <c r="B45" s="10" t="s">
+      <c r="B45" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C45" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G45" s="12" t="s">
+      <c r="C45" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D45" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E45" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F45" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G45" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H45" s="12">
+      <c r="H45" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I45" s="13">
-[...2 lines deleted...]
-      <c r="J45" s="13">
+      <c r="I45" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J45" s="12">
         <v>9398</v>
       </c>
     </row>
-    <row r="46" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A46" s="10" t="s">
+    <row r="46" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A46" s="9" t="s">
         <v>68</v>
       </c>
-      <c r="B46" s="10" t="s">
+      <c r="B46" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="C46" s="10" t="s">
+      <c r="C46" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="D46" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F46" s="11">
+      <c r="D46" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E46" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F46" s="10">
         <v>0.39600000000000002</v>
       </c>
-      <c r="G46" s="12">
+      <c r="G46" s="11">
         <v>1.2479</v>
       </c>
-      <c r="H46" s="12">
+      <c r="H46" s="11">
         <v>1.1478999999999999</v>
       </c>
-      <c r="I46" s="13">
-[...2 lines deleted...]
-      <c r="J46" s="13">
+      <c r="I46" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J46" s="12">
         <v>10520</v>
       </c>
     </row>
-    <row r="47" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A47" s="10" t="s">
+    <row r="47" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A47" s="9" t="s">
         <v>44</v>
       </c>
-      <c r="B47" s="10" t="s">
+      <c r="B47" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C47" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G47" s="12">
+      <c r="C47" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D47" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E47" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F47" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G47" s="11">
         <v>1.1165</v>
       </c>
-      <c r="H47" s="12">
+      <c r="H47" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I47" s="13">
-[...2 lines deleted...]
-      <c r="J47" s="13">
+      <c r="I47" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J47" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="48" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A48" s="10" t="s">
+    <row r="48" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A48" s="9" t="s">
         <v>55</v>
       </c>
-      <c r="B48" s="10" t="s">
+      <c r="B48" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C48" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G48" s="12" t="s">
+      <c r="C48" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D48" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E48" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F48" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G48" s="11" t="s">
         <v>83</v>
       </c>
-      <c r="H48" s="12">
+      <c r="H48" s="11">
         <v>1.0051000000000001</v>
       </c>
-      <c r="I48" s="13">
-[...2 lines deleted...]
-      <c r="J48" s="13">
+      <c r="I48" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J48" s="12">
         <v>9616</v>
       </c>
     </row>
-    <row r="49" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A49" s="10" t="s">
+    <row r="49" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A49" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="B49" s="10" t="s">
+      <c r="B49" s="9" t="s">
         <v>6</v>
       </c>
-      <c r="C49" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G49" s="15">
+      <c r="C49" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D49" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F49" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G49" s="14">
         <v>1.1165</v>
       </c>
-      <c r="H49" s="12">
+      <c r="H49" s="11">
         <v>1.0270999999999999</v>
       </c>
-      <c r="I49" s="13">
-[...2 lines deleted...]
-      <c r="J49" s="13">
+      <c r="I49" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J49" s="12">
         <v>9755</v>
       </c>
     </row>
-    <row r="50" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A50" s="10" t="s">
+    <row r="50" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A50" s="9" t="s">
         <v>69</v>
       </c>
-      <c r="B50" s="10" t="s">
+      <c r="B50" s="9" t="s">
         <v>24</v>
       </c>
-      <c r="C50" s="10" t="s">
+      <c r="C50" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D50" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F50" s="11">
+      <c r="D50" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F50" s="10">
         <v>0.22950000000000001</v>
       </c>
-      <c r="G50" s="12">
+      <c r="G50" s="11">
         <v>1.0741000000000001</v>
       </c>
-      <c r="H50" s="12">
+      <c r="H50" s="11">
         <v>0.98809999999999998</v>
       </c>
-      <c r="I50" s="13">
-[...2 lines deleted...]
-      <c r="J50" s="13">
+      <c r="I50" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J50" s="12">
         <v>9509</v>
       </c>
     </row>
-    <row r="51" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A51" s="10" t="s">
+    <row r="51" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A51" s="9" t="s">
         <v>81</v>
       </c>
-      <c r="B51" s="10" t="s">
+      <c r="B51" s="9" t="s">
         <v>0</v>
       </c>
-      <c r="C51" s="10" t="s">
-[...11 lines deleted...]
-      <c r="G51" s="15" t="s">
+      <c r="C51" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="D51" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F51" s="10">
+        <v>0.17949999999999999</v>
+      </c>
+      <c r="G51" s="14" t="s">
         <v>83</v>
       </c>
-      <c r="H51" s="12">
+      <c r="H51" s="11">
         <v>0.97060000000000002</v>
       </c>
-      <c r="I51" s="13">
-[...2 lines deleted...]
-      <c r="J51" s="13">
+      <c r="I51" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J51" s="12">
         <v>9398</v>
       </c>
     </row>
-    <row r="52" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A52" s="10" t="s">
+    <row r="52" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A52" s="9" t="s">
         <v>56</v>
       </c>
-      <c r="B52" s="10" t="s">
+      <c r="B52" s="9" t="s">
         <v>10</v>
       </c>
-      <c r="C52" s="10" t="s">
+      <c r="C52" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D52" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F52" s="11">
+      <c r="D52" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F52" s="10">
         <v>0.22950000000000001</v>
       </c>
-      <c r="G52" s="12">
+      <c r="G52" s="11">
         <v>1.0741000000000001</v>
       </c>
-      <c r="H52" s="12">
+      <c r="H52" s="11">
         <v>0.98809999999999998</v>
       </c>
-      <c r="I52" s="13">
-[...2 lines deleted...]
-      <c r="J52" s="13">
+      <c r="I52" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J52" s="12">
         <v>9509</v>
       </c>
     </row>
-    <row r="53" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A53" s="10" t="s">
+    <row r="53" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A53" s="9" t="s">
         <v>33</v>
       </c>
-      <c r="B53" s="10" t="s">
+      <c r="B53" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="C53" s="10" t="s">
+      <c r="C53" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D53" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F53" s="11">
+      <c r="D53" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E53" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F53" s="10">
         <v>0.22950000000000001</v>
       </c>
-      <c r="G53" s="12">
+      <c r="G53" s="11">
         <v>1.0741000000000001</v>
       </c>
-      <c r="H53" s="12">
+      <c r="H53" s="11">
         <v>0.98809999999999998</v>
       </c>
-      <c r="I53" s="13">
-[...2 lines deleted...]
-      <c r="J53" s="13">
+      <c r="I53" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J53" s="12">
         <v>9509</v>
       </c>
     </row>
-    <row r="54" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A54" s="10" t="s">
+    <row r="54" spans="1:10" x14ac:dyDescent="0.45">
+      <c r="A54" s="9" t="s">
         <v>36</v>
       </c>
-      <c r="B54" s="10" t="s">
+      <c r="B54" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="C54" s="10" t="s">
+      <c r="C54" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="D54" s="10" t="s">
-[...5 lines deleted...]
-      <c r="F54" s="11">
+      <c r="D54" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="E54" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="F54" s="10">
         <v>0.22950000000000001</v>
       </c>
-      <c r="G54" s="12" t="s">
+      <c r="G54" s="11" t="s">
         <v>82</v>
       </c>
-      <c r="H54" s="12">
+      <c r="H54" s="11">
         <v>0.98809999999999998</v>
       </c>
-      <c r="I54" s="13">
-[...2 lines deleted...]
-      <c r="J54" s="13">
+      <c r="I54" s="12">
+        <v>9584</v>
+      </c>
+      <c r="J54" s="12">
         <v>9509</v>
       </c>
     </row>
-    <row r="55" spans="1:10" hidden="1" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-      <c r="E58" s="3"/>
+    <row r="55" spans="1:10" hidden="1" x14ac:dyDescent="0.45">
+      <c r="D55" s="15"/>
+      <c r="E55" s="15"/>
+    </row>
+    <row r="56" spans="1:10" hidden="1" x14ac:dyDescent="0.45">
+      <c r="D56" s="15"/>
+      <c r="E56" s="15"/>
+    </row>
+    <row r="57" spans="1:10" hidden="1" x14ac:dyDescent="0.45">
+      <c r="D57" s="15"/>
+      <c r="E57" s="15"/>
+    </row>
+    <row r="58" spans="1:10" hidden="1" x14ac:dyDescent="0.45">
+      <c r="D58" s="15"/>
+      <c r="E58" s="15"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" selectLockedCells="1"/>
   <autoFilter ref="A2:J2" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:J54">
       <sortCondition ref="A2"/>
     </sortState>
   </autoFilter>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DHCS Document" ma:contentTypeID="0x010100EEE380F46F125946A8B4C4C90D9FFCDC002BD714A348B448409FBFD44A860871DB" ma:contentTypeVersion="36" ma:contentTypeDescription="This is the Custom Document Type for use by DHCS" ma:contentTypeScope="" ma:versionID="14cdebee284c5e9c52b438d1c9dce75e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69bc34b3-1921-46c7-8c7a-d18363374b4b" xmlns:ns4="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d15d598dc21e39b185848f333fe21660" ns1:_="" ns2:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <xsd:import namespace="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Publication_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Abstract" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingContactName" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGAge" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGBusPart" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGender" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGEthnicity" minOccurs="0"/>
                 <xsd:element ref="ns2:Topics" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:o68eaf9243684232b2418c37bbb152dc" minOccurs="0"/>
@@ -2897,186 +2947,136 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...48 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
     <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Value>26</Value>
     </TaxCatchAll>
     <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
     <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Safety Net Financing</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">98a10317-0f4b-4681-a834-3602f5981606</TermId>
         </TermInfo>
       </Terms>
     </o68eaf9243684232b2418c37bbb152dc>
     <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-2129867196-5869</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Url>https://dhcscagovauthoring/provgovpart/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-2129867196-5869</Url>
       <Description>DHCSDOC-2129867196-5869</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7D014310-2208-49D7-BB9A-5475C332D4B6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EB554CC-7ACD-466F-9B85-A518403E3555}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <ds:schemaRef ds:uri="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19B72664-EE14-4FFF-8CE5-E5FDCB8ABF8C}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59ADEF6C-F3C5-4581-9126-76C566F94664}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <ds:schemaRef ds:uri="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19B72664-EE14-4FFF-8CE5-E5FDCB8ABF8C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>