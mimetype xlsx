--- v0 (2026-07-22)
+++ v1 (2026-08-18)
@@ -22,60 +22,61 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\NLane\Desktop\Work\QR Reviews\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{282F815F-977F-4085-847B-2984DCD05679}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{81B280FB-5268-41D8-ADEE-90907B50A7D2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="CrKIO1T6OJJ3FeYB5AjAM1pLENYd6EruCRWL13gaaIodwIA+HOA6I/mWmm/ebEKe1CpzLzym4S4ywG+LxfWOxQ==" workbookSaltValue="DwDigjZHvWlZyky9t77gSw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="751" xr2:uid="{0E0B3343-DDD6-4F3E-9B5B-D3947635FDB7}"/>
+    <workbookView xWindow="25080" yWindow="300" windowWidth="25440" windowHeight="15270" tabRatio="751" xr2:uid="{0E0B3343-DDD6-4F3E-9B5B-D3947635FDB7}"/>
   </bookViews>
   <sheets>
     <sheet name="Reporting Instructions" sheetId="21" r:id="rId1"/>
     <sheet name="Contact Info" sheetId="19" r:id="rId2"/>
     <sheet name="1. Grievance Log" sheetId="9" r:id="rId3"/>
     <sheet name="2. Appeals and SH Log" sheetId="3" r:id="rId4"/>
     <sheet name="3. Transition at Age 17" sheetId="12" r:id="rId5"/>
     <sheet name="4. Transition at Age 20" sheetId="14" r:id="rId6"/>
     <sheet name="5. DHCS Responsibilities" sheetId="16" r:id="rId7"/>
     <sheet name="6. Quarterly Activities" sheetId="18" r:id="rId8"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId9"/>
     <externalReference r:id="rId10"/>
   </externalReferences>
   <definedNames>
     <definedName name="_ftnref1" localSheetId="6">'5. DHCS Responsibilities'!#REF!</definedName>
     <definedName name="County" localSheetId="2">'[1]Reporting Instructions'!#REF!</definedName>
     <definedName name="County" localSheetId="6">'[1]Reporting Instructions'!#REF!</definedName>
     <definedName name="County">'[1]Reporting Instructions'!#REF!</definedName>
     <definedName name="PlanCode" localSheetId="2">'[1]Reporting Instructions'!#REF!</definedName>
     <definedName name="PlanCode" localSheetId="6">'[1]Reporting Instructions'!#REF!</definedName>
     <definedName name="PlanCode">'[1]Reporting Instructions'!#REF!</definedName>
     <definedName name="PlanName" localSheetId="2">'[1]Reporting Instructions'!#REF!</definedName>
     <definedName name="PlanName" localSheetId="6">'[1]Reporting Instructions'!#REF!</definedName>
@@ -1885,51 +1886,51 @@
         <color theme="0" tint="-0.249977111117893"/>
       </right>
       <top/>
       <bottom style="medium">
         <color theme="0" tint="-0.249977111117893"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FFBFBFBF"/>
       </left>
       <right style="thin">
         <color rgb="FFBFBFBF"/>
       </right>
       <top style="thin">
         <color rgb="FFBFBFBF"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="156">
+  <cellXfs count="158">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -2444,50 +2445,58 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="5">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFECEEF0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFECEEF0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFECEEF0"/>
@@ -3382,1044 +3391,1044 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A56A4C2C-3C3E-8749-9B85-2641BE759347}">
   <sheetPr>
     <tabColor rgb="FFF9A71C"/>
   </sheetPr>
   <dimension ref="A1:C102"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="A12" sqref="A12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="89.81640625" style="101" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="10.81640625" style="101" hidden="1"/>
+    <col min="1" max="1" width="89.85546875" style="101" customWidth="1"/>
+    <col min="2" max="2" width="57.140625" style="101" customWidth="1"/>
+    <col min="3" max="3" width="107.85546875" style="101" customWidth="1"/>
+    <col min="4" max="16384" width="10.85546875" style="101" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="18" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:3" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
     </row>
-    <row r="2" spans="1:3" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:3" ht="90" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="123" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="124"/>
       <c r="C2" s="125"/>
     </row>
-    <row r="3" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A3" s="102" t="s">
         <v>250</v>
       </c>
       <c r="B3" s="103"/>
       <c r="C3" s="104"/>
     </row>
-    <row r="4" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A4" s="102" t="s">
         <v>252</v>
       </c>
       <c r="B4" s="103"/>
       <c r="C4" s="104"/>
     </row>
-    <row r="5" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A5" s="102" t="s">
         <v>253</v>
       </c>
       <c r="B5" s="103"/>
       <c r="C5" s="104"/>
     </row>
-    <row r="6" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A6" s="102" t="s">
         <v>254</v>
       </c>
       <c r="B6" s="103"/>
       <c r="C6" s="104"/>
     </row>
-    <row r="7" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A7" s="102" t="s">
         <v>255</v>
       </c>
       <c r="B7" s="103"/>
       <c r="C7" s="104"/>
     </row>
-    <row r="8" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A8" s="102" t="s">
         <v>251</v>
       </c>
       <c r="B8" s="103"/>
       <c r="C8" s="104"/>
     </row>
-    <row r="9" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A9" s="102" t="s">
         <v>237</v>
       </c>
       <c r="B9" s="103"/>
       <c r="C9" s="104"/>
     </row>
-    <row r="10" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A10" s="102" t="s">
         <v>238</v>
       </c>
       <c r="B10" s="103"/>
       <c r="C10" s="104"/>
     </row>
-    <row r="11" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A11" s="102" t="s">
         <v>239</v>
       </c>
       <c r="B11" s="103"/>
       <c r="C11" s="104"/>
     </row>
-    <row r="12" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A12" s="102" t="s">
         <v>240</v>
       </c>
       <c r="B12" s="103"/>
       <c r="C12" s="104"/>
     </row>
-    <row r="13" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A13" s="102" t="s">
         <v>241</v>
       </c>
       <c r="B13" s="103"/>
       <c r="C13" s="104"/>
     </row>
-    <row r="14" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A14" s="102" t="s">
         <v>242</v>
       </c>
       <c r="B14" s="103"/>
       <c r="C14" s="104"/>
     </row>
-    <row r="15" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A15" s="102" t="s">
         <v>243</v>
       </c>
       <c r="B15" s="103"/>
       <c r="C15" s="104"/>
     </row>
-    <row r="16" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A16" s="102" t="s">
         <v>244</v>
       </c>
       <c r="B16" s="103"/>
       <c r="C16" s="104"/>
     </row>
-    <row r="17" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A17" s="102" t="s">
         <v>245</v>
       </c>
       <c r="B17" s="103"/>
       <c r="C17" s="104"/>
     </row>
-    <row r="18" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A18" s="102" t="s">
         <v>246</v>
       </c>
       <c r="B18" s="103"/>
       <c r="C18" s="104"/>
     </row>
-    <row r="19" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A19" s="102" t="s">
         <v>247</v>
       </c>
       <c r="B19" s="103"/>
       <c r="C19" s="104"/>
     </row>
-    <row r="20" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A20" s="102" t="s">
         <v>248</v>
       </c>
       <c r="B20" s="103"/>
       <c r="C20" s="104"/>
     </row>
-    <row r="21" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A21" s="102" t="s">
         <v>256</v>
       </c>
       <c r="B21" s="103"/>
       <c r="C21" s="104"/>
     </row>
-    <row r="22" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A22" s="102" t="s">
         <v>257</v>
       </c>
       <c r="B22" s="103"/>
       <c r="C22" s="104"/>
     </row>
-    <row r="23" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:3" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A23" s="102" t="s">
         <v>249</v>
       </c>
       <c r="B23" s="103"/>
       <c r="C23" s="104"/>
     </row>
-    <row r="24" spans="1:3" ht="18" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="24" spans="1:3" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="105"/>
       <c r="B24" s="103"/>
       <c r="C24" s="104"/>
     </row>
-    <row r="25" spans="1:3" ht="26.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="25" spans="1:3" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A25" s="126" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="127"/>
       <c r="C25" s="128"/>
     </row>
-    <row r="26" spans="1:3" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:3" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A26" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C26" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="27" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A27" s="8" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>7</v>
       </c>
       <c r="C27" s="9" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="28" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A28" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="29" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A29" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>13</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="30" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A30" s="8" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C30" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="31" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A31" s="8" t="s">
         <v>16</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C31" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="32" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A32" s="8" t="s">
         <v>18</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C32" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="33" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A33" s="8" t="s">
         <v>20</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>21</v>
       </c>
       <c r="C33" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="34" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A34" s="8" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="35" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A35" s="8" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C35" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="36" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A36" s="8" t="s">
         <v>26</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>27</v>
       </c>
       <c r="C36" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="37" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A37" s="8" t="s">
         <v>28</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="38" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A38" s="8" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>31</v>
       </c>
       <c r="C38" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="39" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A39" s="8" t="s">
         <v>32</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C39" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="40" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A40" s="8" t="s">
         <v>34</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C40" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="41" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A41" s="8" t="s">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>37</v>
       </c>
       <c r="C41" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="42" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="B42" s="9" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="43" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A43" s="8" t="s">
         <v>40</v>
       </c>
       <c r="B43" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="44" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A44" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B44" s="9" t="s">
         <v>43</v>
       </c>
       <c r="C44" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="45" spans="1:3" ht="88" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="45" spans="1:3" ht="87" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A45" s="10" t="s">
         <v>44</v>
       </c>
       <c r="B45" s="11" t="s">
         <v>45</v>
       </c>
       <c r="C45" s="9" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="46" spans="1:3" ht="26.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="46" spans="1:3" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A46" s="126" t="s">
         <v>46</v>
       </c>
       <c r="B46" s="127"/>
       <c r="C46" s="128"/>
     </row>
-    <row r="47" spans="1:3" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:3" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A47" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="48" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A48" s="8" t="s">
         <v>47</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="49" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A49" s="8" t="s">
         <v>50</v>
       </c>
       <c r="B49" s="9" t="s">
         <v>51</v>
       </c>
       <c r="C49" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="50" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A50" s="8" t="s">
         <v>52</v>
       </c>
       <c r="B50" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C50" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="51" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A51" s="8" t="s">
         <v>54</v>
       </c>
       <c r="B51" s="9" t="s">
         <v>55</v>
       </c>
       <c r="C51" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="52" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A52" s="8" t="s">
         <v>56</v>
       </c>
       <c r="B52" s="9" t="s">
         <v>57</v>
       </c>
       <c r="C52" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="53" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A53" s="8" t="s">
         <v>58</v>
       </c>
       <c r="B53" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C53" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="54" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A54" s="8" t="s">
         <v>60</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>61</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="55" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A55" s="8" t="s">
         <v>62</v>
       </c>
       <c r="B55" s="9" t="s">
         <v>63</v>
       </c>
       <c r="C55" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="56" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A56" s="8" t="s">
         <v>64</v>
       </c>
       <c r="B56" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C56" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="57" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A57" s="8" t="s">
         <v>66</v>
       </c>
       <c r="B57" s="9" t="s">
         <v>67</v>
       </c>
       <c r="C57" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="58" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A58" s="8" t="s">
         <v>68</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="59" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A59" s="8" t="s">
         <v>70</v>
       </c>
       <c r="B59" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C59" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="60" spans="1:3" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:3" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A60" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="13" t="s">
         <v>73</v>
       </c>
       <c r="C60" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="61" spans="1:3" ht="52.5" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:3" ht="51.75" x14ac:dyDescent="0.25">
       <c r="A61" s="8" t="s">
         <v>74</v>
       </c>
       <c r="B61" s="9" t="s">
         <v>75</v>
       </c>
       <c r="C61" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="62" spans="1:3" ht="53" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="62" spans="1:3" ht="52.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A62" s="10" t="s">
         <v>76</v>
       </c>
       <c r="B62" s="11" t="s">
         <v>77</v>
       </c>
       <c r="C62" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="63" spans="1:3" ht="53" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="63" spans="1:3" ht="52.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A63" s="14" t="s">
         <v>212</v>
       </c>
       <c r="B63" s="15" t="s">
         <v>213</v>
       </c>
       <c r="C63" s="9" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="64" spans="1:3" ht="26.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="64" spans="1:3" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A64" s="126" t="s">
         <v>78</v>
       </c>
       <c r="B64" s="127"/>
       <c r="C64" s="128"/>
     </row>
-    <row r="65" spans="1:3" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:3" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A65" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="66" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A66" s="8" t="s">
         <v>79</v>
       </c>
       <c r="B66" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="67" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A67" s="17" t="s">
         <v>82</v>
       </c>
       <c r="B67" s="18" t="s">
         <v>17</v>
       </c>
       <c r="C67" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="68" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A68" s="8" t="s">
         <v>83</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>84</v>
       </c>
       <c r="C68" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="69" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A69" s="17" t="s">
         <v>85</v>
       </c>
       <c r="B69" s="18" t="s">
         <v>86</v>
       </c>
       <c r="C69" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="70" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A70" s="8" t="s">
         <v>87</v>
       </c>
       <c r="B70" s="8" t="s">
         <v>214</v>
       </c>
       <c r="C70" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="71" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A71" s="17" t="s">
         <v>89</v>
       </c>
       <c r="B71" s="18" t="s">
         <v>90</v>
       </c>
       <c r="C71" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="72" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A72" s="17" t="s">
         <v>215</v>
       </c>
       <c r="B72" s="19" t="s">
         <v>217</v>
       </c>
       <c r="C72" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="73" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A73" s="17" t="s">
         <v>216</v>
       </c>
       <c r="B73" s="19" t="s">
         <v>218</v>
       </c>
       <c r="C73" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="74" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A74" s="8" t="s">
         <v>219</v>
       </c>
       <c r="B74" s="8" t="s">
         <v>91</v>
       </c>
       <c r="C74" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="75" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A75" s="17" t="s">
         <v>220</v>
       </c>
       <c r="B75" s="18" t="s">
         <v>92</v>
       </c>
       <c r="C75" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="76" spans="1:3" ht="70.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="76" spans="1:3" ht="69.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A76" s="10" t="s">
         <v>221</v>
       </c>
       <c r="B76" s="10" t="s">
         <v>93</v>
       </c>
       <c r="C76" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="77" spans="1:3" ht="70.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="77" spans="1:3" ht="69.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A77" s="14" t="s">
         <v>222</v>
       </c>
       <c r="B77" s="20" t="s">
         <v>223</v>
       </c>
       <c r="C77" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="78" spans="1:3" ht="26.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="78" spans="1:3" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A78" s="126" t="s">
         <v>94</v>
       </c>
       <c r="B78" s="127"/>
       <c r="C78" s="128"/>
     </row>
-    <row r="79" spans="1:3" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:3" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A79" s="5" t="s">
         <v>3</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C79" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="80" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A80" s="21" t="s">
         <v>95</v>
       </c>
       <c r="B80" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C80" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="81" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A81" s="21" t="s">
         <v>82</v>
       </c>
       <c r="B81" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C81" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="82" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A82" s="21" t="s">
         <v>83</v>
       </c>
       <c r="B82" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C82" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="83" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A83" s="21" t="s">
         <v>85</v>
       </c>
       <c r="B83" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C83" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="84" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A84" s="21" t="s">
         <v>87</v>
       </c>
       <c r="B84" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C84" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="85" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A85" s="21" t="s">
         <v>96</v>
       </c>
       <c r="B85" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C85" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="86" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A86" s="17" t="s">
         <v>215</v>
       </c>
       <c r="B86" s="19" t="s">
         <v>217</v>
       </c>
       <c r="C86" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="87" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A87" s="17" t="s">
         <v>216</v>
       </c>
       <c r="B87" s="19" t="s">
         <v>218</v>
       </c>
       <c r="C87" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="88" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A88" s="21" t="s">
         <v>224</v>
       </c>
       <c r="B88" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C88" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="89" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A89" s="21" t="s">
         <v>220</v>
       </c>
       <c r="B89" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C89" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="90" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A90" s="21" t="s">
         <v>221</v>
       </c>
       <c r="B90" s="22" t="s">
         <v>93</v>
       </c>
       <c r="C90" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="91" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A91" s="21" t="s">
         <v>225</v>
       </c>
       <c r="B91" s="22" t="s">
         <v>98</v>
       </c>
       <c r="C91" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="92" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A92" s="21" t="s">
         <v>226</v>
       </c>
       <c r="B92" s="22" t="s">
         <v>99</v>
       </c>
       <c r="C92" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="93" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A93" s="21" t="s">
         <v>227</v>
       </c>
       <c r="B93" s="22" t="s">
         <v>100</v>
       </c>
       <c r="C93" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="94" spans="1:3" ht="70" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:3" ht="69" x14ac:dyDescent="0.25">
       <c r="A94" s="21" t="s">
         <v>228</v>
       </c>
       <c r="B94" s="22" t="s">
         <v>101</v>
       </c>
       <c r="C94" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="95" spans="1:3" ht="70.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="95" spans="1:3" ht="69.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A95" s="23" t="s">
         <v>229</v>
       </c>
       <c r="B95" s="11" t="s">
         <v>102</v>
       </c>
       <c r="C95" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="96" spans="1:3" ht="70.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="96" spans="1:3" ht="69.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A96" s="24" t="s">
         <v>230</v>
       </c>
       <c r="B96" s="15" t="s">
         <v>231</v>
       </c>
       <c r="C96" s="16" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="97" spans="1:3" ht="26.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="97" spans="1:3" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A97" s="129" t="s">
         <v>103</v>
       </c>
       <c r="B97" s="130"/>
       <c r="C97" s="131"/>
     </row>
-    <row r="98" spans="1:3" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="98" spans="1:3" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A98" s="5" t="s">
         <v>104</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>4</v>
       </c>
       <c r="C98" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="99" spans="1:3" ht="53" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="99" spans="1:3" ht="52.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A99" s="10" t="s">
         <v>234</v>
       </c>
       <c r="B99" s="11" t="s">
         <v>105</v>
       </c>
       <c r="C99" s="11" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="100" spans="1:3" ht="26.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="100" spans="1:3" ht="27" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A100" s="117" t="s">
         <v>106</v>
       </c>
       <c r="B100" s="118"/>
       <c r="C100" s="119"/>
     </row>
-    <row r="101" spans="1:3" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="101" spans="1:3" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A101" s="120" t="s">
         <v>107</v>
       </c>
       <c r="B101" s="121"/>
       <c r="C101" s="122"/>
     </row>
-    <row r="102" spans="1:3" ht="17.5" hidden="1" x14ac:dyDescent="0.35">
+    <row r="102" spans="1:3" ht="17.25" hidden="1" x14ac:dyDescent="0.25">
       <c r="A102" s="25" t="s">
         <v>233</v>
       </c>
       <c r="B102" s="25" t="s">
         <v>233</v>
       </c>
       <c r="C102" s="25" t="s">
         <v>233</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="fexrEqf5sGw0yHvk2YQbn5HfFdBE0dlzBcmwE7PLeo13tohq1tKLyB5gjg1NID0pPAEeOXK5r23kr2oM+Up58w==" saltValue="40z4BCsonNgRHg8l/EzPCg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="8">
     <mergeCell ref="A100:C100"/>
     <mergeCell ref="A101:C101"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A25:C25"/>
     <mergeCell ref="A46:C46"/>
     <mergeCell ref="A64:C64"/>
     <mergeCell ref="A78:C78"/>
     <mergeCell ref="A97:C97"/>
   </mergeCells>
   <conditionalFormatting sqref="A27:C45 A48:C63">
     <cfRule type="expression" dxfId="4" priority="3">
       <formula>MOD(ROW(),2)=0</formula>
@@ -4431,200 +4440,200 @@
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A80:C96">
     <cfRule type="expression" dxfId="2" priority="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="A99:C99">
     <cfRule type="expression" dxfId="1" priority="2">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B5290738-7B27-DF4A-B540-23DFFBA0D476}">
   <dimension ref="A1:B10"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24" customWidth="1"/>
-    <col min="2" max="2" width="38.6328125" customWidth="1"/>
-    <col min="3" max="16384" width="10.81640625" hidden="1"/>
+    <col min="2" max="2" width="38.5703125" customWidth="1"/>
+    <col min="3" max="16384" width="10.85546875" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="26" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:2" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="132"/>
       <c r="B2" s="132"/>
     </row>
-    <row r="3" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:2" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A3" s="28" t="s">
         <v>108</v>
       </c>
       <c r="B3" s="29"/>
     </row>
-    <row r="4" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:2" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A4" s="30" t="s">
         <v>109</v>
       </c>
       <c r="B4" s="31"/>
     </row>
-    <row r="5" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:2" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A5" s="30" t="s">
         <v>110</v>
       </c>
       <c r="B5" s="31"/>
     </row>
-    <row r="6" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:2" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A6" s="30" t="s">
         <v>111</v>
       </c>
       <c r="B6" s="31"/>
     </row>
-    <row r="7" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:2" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="s">
         <v>112</v>
       </c>
       <c r="B7" s="33"/>
     </row>
-    <row r="8" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:2" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A8" s="32" t="s">
         <v>113</v>
       </c>
       <c r="B8" s="33"/>
     </row>
-    <row r="9" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:2" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A9" s="32" t="s">
         <v>114</v>
       </c>
       <c r="B9" s="33"/>
     </row>
-    <row r="10" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:2" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A10" s="32" t="s">
         <v>115</v>
       </c>
       <c r="B10" s="33"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="Dk0Kg/oRNtupn34nw/GoOvP6ipIdzSDQYoukb1o/55eP6Ped6cc+zXbjObk0GQfYOK4DJjJWs/ZEpX7Y/19H+g==" saltValue="pzl4QlH/0WJgYCsUn3QPzg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter person who prepared this document's title" sqref="B8" xr:uid="{E164F553-C6CB-1341-BB41-6410F08FBE8F}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the name of the person who prepared this document" sqref="B7" xr:uid="{C5C776A9-93B4-8A41-8B1B-9B276AF4A15B}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter reporting period" sqref="B6" xr:uid="{FE72AB24-9AA8-144E-B0FC-4D0C7344E6B7}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter county model type" sqref="B5" xr:uid="{9FFA1BDF-179C-9948-BA46-A0A9008160E8}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter county name" sqref="B4" xr:uid="{967CCCC0-F277-F047-A5AB-428EC56E308C}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5D123AE-6E57-4AF5-91A7-C83F903A2949}">
   <sheetPr>
     <tabColor rgb="FF2D6E8D"/>
   </sheetPr>
   <dimension ref="A1:T98"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="17.453125" style="34" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="3" width="22.453125" style="2" customWidth="1"/>
+    <col min="1" max="1" width="17.42578125" style="34" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="17.42578125" style="34" customWidth="1"/>
+    <col min="3" max="3" width="22.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="29" style="2" customWidth="1"/>
     <col min="5" max="5" width="15" style="34" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.453125" style="2" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="19" max="19" width="23.453125" style="34" customWidth="1"/>
+    <col min="6" max="6" width="26.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="28.42578125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="17.42578125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="15.42578125" style="2" customWidth="1"/>
+    <col min="10" max="10" width="26.42578125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="59.42578125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="48.42578125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="30.42578125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="13.42578125" style="2" customWidth="1"/>
+    <col min="15" max="15" width="22.42578125" style="2" customWidth="1"/>
+    <col min="16" max="16" width="13.42578125" style="34" customWidth="1"/>
+    <col min="17" max="17" width="29.42578125" style="2" customWidth="1"/>
+    <col min="18" max="18" width="18.42578125" style="34" customWidth="1"/>
+    <col min="19" max="19" width="23.42578125" style="34" customWidth="1"/>
     <col min="20" max="20" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="21" max="16384" width="8.453125" style="2" hidden="1"/>
+    <col min="21" max="16384" width="8.42578125" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:20" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:20" s="86" customFormat="1" ht="69.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:20" s="86" customFormat="1" ht="69.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="133" t="s">
         <v>116</v>
       </c>
       <c r="B2" s="134"/>
       <c r="C2" s="134"/>
       <c r="D2" s="134"/>
       <c r="E2" s="134"/>
       <c r="F2" s="134"/>
       <c r="G2" s="134"/>
       <c r="H2" s="134"/>
       <c r="I2" s="134"/>
       <c r="J2" s="134"/>
       <c r="K2" s="134"/>
       <c r="L2" s="134"/>
       <c r="M2" s="134"/>
       <c r="N2" s="134"/>
       <c r="O2" s="134"/>
       <c r="P2" s="134"/>
       <c r="Q2" s="134"/>
       <c r="R2" s="134"/>
       <c r="S2" s="135"/>
     </row>
-    <row r="3" spans="1:20" s="90" customFormat="1" ht="105.5" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:20" s="90" customFormat="1" ht="121.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="87" t="s">
         <v>117</v>
       </c>
       <c r="B3" s="88" t="s">
         <v>118</v>
       </c>
       <c r="C3" s="88" t="s">
         <v>119</v>
       </c>
       <c r="D3" s="88" t="s">
         <v>120</v>
       </c>
       <c r="E3" s="88" t="s">
         <v>121</v>
       </c>
       <c r="F3" s="88" t="s">
         <v>122</v>
       </c>
       <c r="G3" s="88" t="s">
         <v>123</v>
       </c>
       <c r="H3" s="88" t="s">
         <v>124</v>
       </c>
       <c r="I3" s="88" t="s">
@@ -4639,2026 +4648,2026 @@
       <c r="L3" s="88" t="s">
         <v>128</v>
       </c>
       <c r="M3" s="88" t="s">
         <v>129</v>
       </c>
       <c r="N3" s="88" t="s">
         <v>130</v>
       </c>
       <c r="O3" s="88" t="s">
         <v>131</v>
       </c>
       <c r="P3" s="88" t="s">
         <v>132</v>
       </c>
       <c r="Q3" s="88" t="s">
         <v>133</v>
       </c>
       <c r="R3" s="88" t="s">
         <v>134</v>
       </c>
       <c r="S3" s="89" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="4" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A4" s="35"/>
       <c r="B4" s="36"/>
       <c r="C4" s="37"/>
       <c r="D4" s="38"/>
       <c r="E4" s="39"/>
       <c r="F4" s="38"/>
       <c r="G4" s="38"/>
       <c r="H4" s="40"/>
       <c r="I4" s="40"/>
       <c r="J4" s="40"/>
       <c r="K4" s="40"/>
       <c r="L4" s="40"/>
       <c r="M4" s="40"/>
       <c r="N4" s="40"/>
       <c r="O4" s="40"/>
       <c r="P4" s="41"/>
       <c r="Q4" s="40"/>
       <c r="R4" s="42"/>
       <c r="S4" s="43"/>
       <c r="T4" s="44"/>
     </row>
-    <row r="5" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A5" s="45"/>
       <c r="B5" s="46"/>
       <c r="C5" s="22"/>
       <c r="D5" s="22"/>
       <c r="E5" s="47"/>
       <c r="F5" s="22"/>
       <c r="G5" s="22"/>
       <c r="H5" s="22"/>
       <c r="I5" s="22"/>
       <c r="J5" s="9"/>
       <c r="K5" s="22"/>
       <c r="L5" s="22"/>
       <c r="M5" s="22"/>
       <c r="N5" s="9"/>
       <c r="O5" s="22"/>
       <c r="P5" s="47"/>
       <c r="Q5" s="22"/>
       <c r="R5" s="46"/>
       <c r="S5" s="48"/>
     </row>
-    <row r="6" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A6" s="45"/>
       <c r="B6" s="46"/>
       <c r="C6" s="49"/>
       <c r="D6" s="22"/>
       <c r="E6" s="47"/>
       <c r="F6" s="22"/>
       <c r="G6" s="22"/>
       <c r="H6" s="22"/>
       <c r="I6" s="22"/>
       <c r="J6" s="9"/>
       <c r="K6" s="22"/>
       <c r="L6" s="22"/>
       <c r="M6" s="22"/>
       <c r="N6" s="9"/>
       <c r="O6" s="22"/>
       <c r="P6" s="47"/>
       <c r="Q6" s="22"/>
       <c r="R6" s="46"/>
       <c r="S6" s="48"/>
     </row>
-    <row r="7" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A7" s="45"/>
       <c r="B7" s="46"/>
       <c r="C7" s="22"/>
       <c r="D7" s="22"/>
       <c r="E7" s="47"/>
       <c r="F7" s="22"/>
       <c r="G7" s="22"/>
       <c r="H7" s="22"/>
       <c r="I7" s="22"/>
       <c r="J7" s="9"/>
       <c r="K7" s="22"/>
       <c r="L7" s="22"/>
       <c r="M7" s="22"/>
       <c r="N7" s="9"/>
       <c r="O7" s="22"/>
       <c r="P7" s="47"/>
       <c r="Q7" s="22"/>
       <c r="R7" s="46"/>
       <c r="S7" s="48"/>
     </row>
-    <row r="8" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A8" s="45"/>
       <c r="B8" s="46"/>
       <c r="C8" s="22"/>
       <c r="D8" s="22"/>
       <c r="E8" s="47"/>
       <c r="F8" s="22"/>
       <c r="G8" s="22"/>
       <c r="H8" s="22"/>
       <c r="I8" s="22"/>
       <c r="J8" s="9"/>
       <c r="K8" s="22"/>
       <c r="L8" s="22"/>
       <c r="M8" s="22"/>
       <c r="N8" s="9"/>
       <c r="O8" s="22"/>
       <c r="P8" s="47"/>
       <c r="Q8" s="22"/>
       <c r="R8" s="46"/>
       <c r="S8" s="48"/>
     </row>
-    <row r="9" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A9" s="45"/>
       <c r="B9" s="46"/>
       <c r="C9" s="22"/>
       <c r="D9" s="22"/>
       <c r="E9" s="47"/>
       <c r="F9" s="22"/>
       <c r="G9" s="22"/>
       <c r="H9" s="22"/>
       <c r="I9" s="22"/>
       <c r="J9" s="9"/>
       <c r="K9" s="22"/>
       <c r="L9" s="22"/>
       <c r="M9" s="22"/>
       <c r="N9" s="9"/>
       <c r="O9" s="22"/>
       <c r="P9" s="47"/>
       <c r="Q9" s="22"/>
       <c r="R9" s="46"/>
       <c r="S9" s="48"/>
     </row>
-    <row r="10" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A10" s="45"/>
       <c r="B10" s="46"/>
       <c r="C10" s="22"/>
       <c r="D10" s="22"/>
       <c r="E10" s="47"/>
       <c r="F10" s="22"/>
       <c r="G10" s="22"/>
       <c r="H10" s="22"/>
       <c r="I10" s="22"/>
       <c r="J10" s="9"/>
       <c r="K10" s="22"/>
       <c r="L10" s="22"/>
       <c r="M10" s="22"/>
       <c r="N10" s="9"/>
       <c r="O10" s="22"/>
       <c r="P10" s="47"/>
       <c r="Q10" s="22"/>
       <c r="R10" s="46"/>
       <c r="S10" s="48"/>
     </row>
-    <row r="11" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A11" s="45"/>
       <c r="B11" s="46"/>
       <c r="C11" s="22"/>
       <c r="D11" s="22"/>
       <c r="E11" s="47"/>
       <c r="F11" s="22"/>
       <c r="G11" s="22"/>
       <c r="H11" s="22"/>
       <c r="I11" s="22"/>
       <c r="J11" s="9"/>
       <c r="K11" s="22"/>
       <c r="L11" s="22"/>
       <c r="M11" s="22"/>
       <c r="N11" s="9"/>
       <c r="O11" s="22"/>
       <c r="P11" s="47"/>
       <c r="Q11" s="22"/>
       <c r="R11" s="46"/>
       <c r="S11" s="48"/>
     </row>
-    <row r="12" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A12" s="45"/>
       <c r="B12" s="46"/>
       <c r="C12" s="22"/>
       <c r="D12" s="22"/>
       <c r="E12" s="47"/>
       <c r="F12" s="22"/>
       <c r="G12" s="22"/>
       <c r="H12" s="22"/>
       <c r="I12" s="22"/>
       <c r="J12" s="9"/>
       <c r="K12" s="22"/>
       <c r="L12" s="22"/>
       <c r="M12" s="22"/>
       <c r="N12" s="9"/>
       <c r="O12" s="22"/>
       <c r="P12" s="47"/>
       <c r="Q12" s="22"/>
       <c r="R12" s="46"/>
       <c r="S12" s="48"/>
     </row>
-    <row r="13" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A13" s="45"/>
       <c r="B13" s="46"/>
       <c r="C13" s="22"/>
       <c r="D13" s="22"/>
       <c r="E13" s="47"/>
       <c r="F13" s="22"/>
       <c r="G13" s="22"/>
       <c r="H13" s="22"/>
       <c r="I13" s="22"/>
       <c r="J13" s="9"/>
       <c r="K13" s="22"/>
       <c r="L13" s="22"/>
       <c r="M13" s="22"/>
       <c r="N13" s="9"/>
       <c r="O13" s="22"/>
       <c r="P13" s="47"/>
       <c r="Q13" s="22"/>
       <c r="R13" s="46"/>
       <c r="S13" s="48"/>
     </row>
-    <row r="14" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A14" s="45"/>
       <c r="B14" s="46"/>
       <c r="C14" s="22"/>
       <c r="D14" s="22"/>
       <c r="E14" s="47"/>
       <c r="F14" s="22"/>
       <c r="G14" s="22"/>
       <c r="H14" s="22"/>
       <c r="I14" s="22"/>
       <c r="J14" s="9"/>
       <c r="K14" s="22"/>
       <c r="L14" s="22"/>
       <c r="M14" s="22"/>
       <c r="N14" s="9"/>
       <c r="O14" s="22"/>
       <c r="P14" s="47"/>
       <c r="Q14" s="22"/>
       <c r="R14" s="46"/>
       <c r="S14" s="48"/>
     </row>
-    <row r="15" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A15" s="45"/>
       <c r="B15" s="46"/>
       <c r="C15" s="22"/>
       <c r="D15" s="22"/>
       <c r="E15" s="47"/>
       <c r="F15" s="22"/>
       <c r="G15" s="22"/>
       <c r="H15" s="22"/>
       <c r="I15" s="22"/>
       <c r="J15" s="9"/>
       <c r="K15" s="22"/>
       <c r="L15" s="22"/>
       <c r="M15" s="22"/>
       <c r="N15" s="9"/>
       <c r="O15" s="22"/>
       <c r="P15" s="47"/>
       <c r="Q15" s="22"/>
       <c r="R15" s="46"/>
       <c r="S15" s="48"/>
     </row>
-    <row r="16" spans="1:20" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:20" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A16" s="45"/>
       <c r="B16" s="46"/>
       <c r="C16" s="22"/>
       <c r="D16" s="22"/>
       <c r="E16" s="47"/>
       <c r="F16" s="22"/>
       <c r="G16" s="22"/>
       <c r="H16" s="22"/>
       <c r="I16" s="22"/>
       <c r="J16" s="9"/>
       <c r="K16" s="22"/>
       <c r="L16" s="22"/>
       <c r="M16" s="22"/>
       <c r="N16" s="9"/>
       <c r="O16" s="22"/>
       <c r="P16" s="47"/>
       <c r="Q16" s="22"/>
       <c r="R16" s="46"/>
       <c r="S16" s="48"/>
     </row>
-    <row r="17" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A17" s="45"/>
       <c r="B17" s="46"/>
       <c r="C17" s="22"/>
       <c r="D17" s="22"/>
       <c r="E17" s="47"/>
       <c r="F17" s="22"/>
       <c r="G17" s="22"/>
       <c r="H17" s="22"/>
       <c r="I17" s="22"/>
       <c r="J17" s="9"/>
       <c r="K17" s="22"/>
       <c r="L17" s="22"/>
       <c r="M17" s="22"/>
       <c r="N17" s="9"/>
       <c r="O17" s="22"/>
       <c r="P17" s="47"/>
       <c r="Q17" s="22"/>
       <c r="R17" s="46"/>
       <c r="S17" s="48"/>
     </row>
-    <row r="18" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A18" s="45"/>
       <c r="B18" s="46"/>
       <c r="C18" s="22"/>
       <c r="D18" s="22"/>
       <c r="E18" s="47"/>
       <c r="F18" s="22"/>
       <c r="G18" s="22"/>
       <c r="H18" s="22"/>
       <c r="I18" s="22"/>
       <c r="J18" s="9"/>
       <c r="K18" s="22"/>
       <c r="L18" s="22"/>
       <c r="M18" s="22"/>
       <c r="N18" s="9"/>
       <c r="O18" s="22"/>
       <c r="P18" s="47"/>
       <c r="Q18" s="22"/>
       <c r="R18" s="46"/>
       <c r="S18" s="48"/>
     </row>
-    <row r="19" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A19" s="45"/>
       <c r="B19" s="46"/>
       <c r="C19" s="22"/>
       <c r="D19" s="22"/>
       <c r="E19" s="47"/>
       <c r="F19" s="22"/>
       <c r="G19" s="22"/>
       <c r="H19" s="22"/>
       <c r="I19" s="22"/>
       <c r="J19" s="9"/>
       <c r="K19" s="22"/>
       <c r="L19" s="22"/>
       <c r="M19" s="22"/>
       <c r="N19" s="9"/>
       <c r="O19" s="22"/>
       <c r="P19" s="47"/>
       <c r="Q19" s="22"/>
       <c r="R19" s="46"/>
       <c r="S19" s="48"/>
     </row>
-    <row r="20" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A20" s="45"/>
       <c r="B20" s="46"/>
       <c r="C20" s="22"/>
       <c r="D20" s="22"/>
       <c r="E20" s="47"/>
       <c r="F20" s="22"/>
       <c r="G20" s="22"/>
       <c r="H20" s="22"/>
       <c r="I20" s="22"/>
       <c r="J20" s="9"/>
       <c r="K20" s="22"/>
       <c r="L20" s="22"/>
       <c r="M20" s="22"/>
       <c r="N20" s="9"/>
       <c r="O20" s="22"/>
       <c r="P20" s="47"/>
       <c r="Q20" s="22"/>
       <c r="R20" s="46"/>
       <c r="S20" s="48"/>
     </row>
-    <row r="21" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A21" s="45"/>
       <c r="B21" s="46"/>
       <c r="C21" s="22"/>
       <c r="D21" s="22"/>
       <c r="E21" s="47"/>
       <c r="F21" s="22"/>
       <c r="G21" s="22"/>
       <c r="H21" s="22"/>
       <c r="I21" s="22"/>
       <c r="J21" s="9"/>
       <c r="K21" s="22"/>
       <c r="L21" s="22"/>
       <c r="M21" s="22"/>
       <c r="N21" s="9"/>
       <c r="O21" s="22"/>
       <c r="P21" s="47"/>
       <c r="Q21" s="22"/>
       <c r="R21" s="46"/>
       <c r="S21" s="48"/>
     </row>
-    <row r="22" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
       <c r="C22" s="22"/>
       <c r="D22" s="22"/>
       <c r="E22" s="47"/>
       <c r="F22" s="22"/>
       <c r="G22" s="22"/>
       <c r="H22" s="22"/>
       <c r="I22" s="22"/>
       <c r="J22" s="9"/>
       <c r="K22" s="22"/>
       <c r="L22" s="22"/>
       <c r="M22" s="22"/>
       <c r="N22" s="9"/>
       <c r="O22" s="22"/>
       <c r="P22" s="47"/>
       <c r="Q22" s="22"/>
       <c r="R22" s="46"/>
       <c r="S22" s="48"/>
     </row>
-    <row r="23" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A23" s="45"/>
       <c r="B23" s="46"/>
       <c r="C23" s="22"/>
       <c r="D23" s="22"/>
       <c r="E23" s="47"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="22"/>
       <c r="I23" s="22"/>
       <c r="J23" s="9"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
       <c r="N23" s="9"/>
       <c r="O23" s="22"/>
       <c r="P23" s="47"/>
       <c r="Q23" s="22"/>
       <c r="R23" s="46"/>
       <c r="S23" s="48"/>
     </row>
-    <row r="24" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A24" s="45"/>
       <c r="B24" s="46"/>
       <c r="C24" s="22"/>
       <c r="D24" s="22"/>
       <c r="E24" s="47"/>
       <c r="F24" s="22"/>
       <c r="G24" s="22"/>
       <c r="H24" s="22"/>
       <c r="I24" s="22"/>
       <c r="J24" s="9"/>
       <c r="K24" s="22"/>
       <c r="L24" s="22"/>
       <c r="M24" s="22"/>
       <c r="N24" s="9"/>
       <c r="O24" s="22"/>
       <c r="P24" s="47"/>
       <c r="Q24" s="22"/>
       <c r="R24" s="46"/>
       <c r="S24" s="48"/>
     </row>
-    <row r="25" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A25" s="45"/>
       <c r="B25" s="46"/>
       <c r="C25" s="22"/>
       <c r="D25" s="22"/>
       <c r="E25" s="47"/>
       <c r="F25" s="22"/>
       <c r="G25" s="22"/>
       <c r="H25" s="22"/>
       <c r="I25" s="22"/>
       <c r="J25" s="9"/>
       <c r="K25" s="22"/>
       <c r="L25" s="22"/>
       <c r="M25" s="22"/>
       <c r="N25" s="9"/>
       <c r="O25" s="22"/>
       <c r="P25" s="47"/>
       <c r="Q25" s="22"/>
       <c r="R25" s="46"/>
       <c r="S25" s="48"/>
     </row>
-    <row r="26" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A26" s="45"/>
       <c r="B26" s="46"/>
       <c r="C26" s="22"/>
       <c r="D26" s="22"/>
       <c r="E26" s="47"/>
       <c r="F26" s="22"/>
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="9"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="22"/>
       <c r="N26" s="9"/>
       <c r="O26" s="22"/>
       <c r="P26" s="47"/>
       <c r="Q26" s="22"/>
       <c r="R26" s="46"/>
       <c r="S26" s="48"/>
     </row>
-    <row r="27" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A27" s="45"/>
       <c r="B27" s="46"/>
       <c r="C27" s="22"/>
       <c r="D27" s="22"/>
       <c r="E27" s="47"/>
       <c r="F27" s="22"/>
       <c r="G27" s="22"/>
       <c r="H27" s="22"/>
       <c r="I27" s="22"/>
       <c r="J27" s="9"/>
       <c r="K27" s="22"/>
       <c r="L27" s="22"/>
       <c r="M27" s="22"/>
       <c r="N27" s="9"/>
       <c r="O27" s="22"/>
       <c r="P27" s="47"/>
       <c r="Q27" s="22"/>
       <c r="R27" s="46"/>
       <c r="S27" s="48"/>
     </row>
-    <row r="28" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A28" s="45"/>
       <c r="B28" s="46"/>
       <c r="C28" s="22"/>
       <c r="D28" s="22"/>
       <c r="E28" s="47"/>
       <c r="F28" s="22"/>
       <c r="G28" s="22"/>
       <c r="H28" s="22"/>
       <c r="I28" s="22"/>
       <c r="J28" s="9"/>
       <c r="K28" s="22"/>
       <c r="L28" s="22"/>
       <c r="M28" s="22"/>
       <c r="N28" s="9"/>
       <c r="O28" s="22"/>
       <c r="P28" s="47"/>
       <c r="Q28" s="22"/>
       <c r="R28" s="46"/>
       <c r="S28" s="48"/>
     </row>
-    <row r="29" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A29" s="45"/>
       <c r="B29" s="46"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="47"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
       <c r="I29" s="22"/>
       <c r="J29" s="9"/>
       <c r="K29" s="22"/>
       <c r="L29" s="22"/>
       <c r="M29" s="22"/>
       <c r="N29" s="9"/>
       <c r="O29" s="22"/>
       <c r="P29" s="47"/>
       <c r="Q29" s="22"/>
       <c r="R29" s="46"/>
       <c r="S29" s="48"/>
     </row>
-    <row r="30" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A30" s="45"/>
       <c r="B30" s="46"/>
       <c r="C30" s="22"/>
       <c r="D30" s="22"/>
       <c r="E30" s="47"/>
       <c r="F30" s="22"/>
       <c r="G30" s="22"/>
       <c r="H30" s="22"/>
       <c r="I30" s="22"/>
       <c r="J30" s="9"/>
       <c r="K30" s="22"/>
       <c r="L30" s="22"/>
       <c r="M30" s="22"/>
       <c r="N30" s="9"/>
       <c r="O30" s="22"/>
       <c r="P30" s="47"/>
       <c r="Q30" s="22"/>
       <c r="R30" s="46"/>
       <c r="S30" s="48"/>
     </row>
-    <row r="31" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A31" s="45"/>
       <c r="B31" s="46"/>
       <c r="C31" s="22"/>
       <c r="D31" s="22"/>
       <c r="E31" s="47"/>
       <c r="F31" s="22"/>
       <c r="G31" s="22"/>
       <c r="H31" s="22"/>
       <c r="I31" s="22"/>
       <c r="J31" s="9"/>
       <c r="K31" s="22"/>
       <c r="L31" s="22"/>
       <c r="M31" s="22"/>
       <c r="N31" s="9"/>
       <c r="O31" s="22"/>
       <c r="P31" s="47"/>
       <c r="Q31" s="22"/>
       <c r="R31" s="46"/>
       <c r="S31" s="48"/>
     </row>
-    <row r="32" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A32" s="45"/>
       <c r="B32" s="46"/>
       <c r="C32" s="22"/>
       <c r="D32" s="22"/>
       <c r="E32" s="47"/>
       <c r="F32" s="22"/>
       <c r="G32" s="22"/>
       <c r="H32" s="22"/>
       <c r="I32" s="22"/>
       <c r="J32" s="9"/>
       <c r="K32" s="22"/>
       <c r="L32" s="22"/>
       <c r="M32" s="22"/>
       <c r="N32" s="9"/>
       <c r="O32" s="22"/>
       <c r="P32" s="47"/>
       <c r="Q32" s="22"/>
       <c r="R32" s="46"/>
       <c r="S32" s="48"/>
     </row>
-    <row r="33" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A33" s="45"/>
       <c r="B33" s="46"/>
       <c r="C33" s="22"/>
       <c r="D33" s="22"/>
       <c r="E33" s="47"/>
       <c r="F33" s="22"/>
       <c r="G33" s="22"/>
       <c r="H33" s="22"/>
       <c r="I33" s="22"/>
       <c r="J33" s="9"/>
       <c r="K33" s="22"/>
       <c r="L33" s="22"/>
       <c r="M33" s="22"/>
       <c r="N33" s="9"/>
       <c r="O33" s="22"/>
       <c r="P33" s="47"/>
       <c r="Q33" s="22"/>
       <c r="R33" s="46"/>
       <c r="S33" s="48"/>
     </row>
-    <row r="34" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A34" s="45"/>
       <c r="B34" s="46"/>
       <c r="C34" s="22"/>
       <c r="D34" s="22"/>
       <c r="E34" s="47"/>
       <c r="F34" s="22"/>
       <c r="G34" s="22"/>
       <c r="H34" s="22"/>
       <c r="I34" s="22"/>
       <c r="J34" s="9"/>
       <c r="K34" s="22"/>
       <c r="L34" s="22"/>
       <c r="M34" s="22"/>
       <c r="N34" s="9"/>
       <c r="O34" s="22"/>
       <c r="P34" s="47"/>
       <c r="Q34" s="22"/>
       <c r="R34" s="46"/>
       <c r="S34" s="48"/>
     </row>
-    <row r="35" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="46"/>
       <c r="C35" s="22"/>
       <c r="D35" s="22"/>
       <c r="E35" s="47"/>
       <c r="F35" s="22"/>
       <c r="G35" s="22"/>
       <c r="H35" s="22"/>
       <c r="I35" s="22"/>
       <c r="J35" s="9"/>
       <c r="K35" s="22"/>
       <c r="L35" s="22"/>
       <c r="M35" s="22"/>
       <c r="N35" s="9"/>
       <c r="O35" s="22"/>
       <c r="P35" s="47"/>
       <c r="Q35" s="22"/>
       <c r="R35" s="46"/>
       <c r="S35" s="48"/>
     </row>
-    <row r="36" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="46"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="47"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="9"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="9"/>
       <c r="O36" s="22"/>
       <c r="P36" s="47"/>
       <c r="Q36" s="22"/>
       <c r="R36" s="46"/>
       <c r="S36" s="48"/>
     </row>
-    <row r="37" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A37" s="45"/>
       <c r="B37" s="46"/>
       <c r="C37" s="22"/>
       <c r="D37" s="22"/>
       <c r="E37" s="47"/>
       <c r="F37" s="22"/>
       <c r="G37" s="22"/>
       <c r="H37" s="22"/>
       <c r="I37" s="22"/>
       <c r="J37" s="9"/>
       <c r="K37" s="22"/>
       <c r="L37" s="22"/>
       <c r="M37" s="22"/>
       <c r="N37" s="9"/>
       <c r="O37" s="22"/>
       <c r="P37" s="47"/>
       <c r="Q37" s="22"/>
       <c r="R37" s="46"/>
       <c r="S37" s="48"/>
     </row>
-    <row r="38" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A38" s="45"/>
       <c r="B38" s="46"/>
       <c r="C38" s="22"/>
       <c r="D38" s="22"/>
       <c r="E38" s="47"/>
       <c r="F38" s="22"/>
       <c r="G38" s="22"/>
       <c r="H38" s="22"/>
       <c r="I38" s="22"/>
       <c r="J38" s="9"/>
       <c r="K38" s="22"/>
       <c r="L38" s="22"/>
       <c r="M38" s="22"/>
       <c r="N38" s="9"/>
       <c r="O38" s="22"/>
       <c r="P38" s="47"/>
       <c r="Q38" s="22"/>
       <c r="R38" s="46"/>
       <c r="S38" s="48"/>
     </row>
-    <row r="39" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A39" s="45"/>
       <c r="B39" s="46"/>
       <c r="C39" s="22"/>
       <c r="D39" s="22"/>
       <c r="E39" s="47"/>
       <c r="F39" s="22"/>
       <c r="G39" s="22"/>
       <c r="H39" s="22"/>
       <c r="I39" s="22"/>
       <c r="J39" s="9"/>
       <c r="K39" s="22"/>
       <c r="L39" s="22"/>
       <c r="M39" s="22"/>
       <c r="N39" s="9"/>
       <c r="O39" s="22"/>
       <c r="P39" s="47"/>
       <c r="Q39" s="22"/>
       <c r="R39" s="46"/>
       <c r="S39" s="48"/>
     </row>
-    <row r="40" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A40" s="45"/>
       <c r="B40" s="46"/>
       <c r="C40" s="22"/>
       <c r="D40" s="22"/>
       <c r="E40" s="47"/>
       <c r="F40" s="22"/>
       <c r="G40" s="22"/>
       <c r="H40" s="22"/>
       <c r="I40" s="22"/>
       <c r="J40" s="9"/>
       <c r="K40" s="22"/>
       <c r="L40" s="22"/>
       <c r="M40" s="22"/>
       <c r="N40" s="9"/>
       <c r="O40" s="22"/>
       <c r="P40" s="47"/>
       <c r="Q40" s="22"/>
       <c r="R40" s="46"/>
       <c r="S40" s="48"/>
     </row>
-    <row r="41" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A41" s="45"/>
       <c r="B41" s="46"/>
       <c r="C41" s="22"/>
       <c r="D41" s="22"/>
       <c r="E41" s="47"/>
       <c r="F41" s="22"/>
       <c r="G41" s="22"/>
       <c r="H41" s="22"/>
       <c r="I41" s="22"/>
       <c r="J41" s="9"/>
       <c r="K41" s="22"/>
       <c r="L41" s="22"/>
       <c r="M41" s="22"/>
       <c r="N41" s="9"/>
       <c r="O41" s="22"/>
       <c r="P41" s="47"/>
       <c r="Q41" s="22"/>
       <c r="R41" s="46"/>
       <c r="S41" s="48"/>
     </row>
-    <row r="42" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A42" s="45"/>
       <c r="B42" s="46"/>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="47"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="9"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
       <c r="N42" s="9"/>
       <c r="O42" s="22"/>
       <c r="P42" s="47"/>
       <c r="Q42" s="22"/>
       <c r="R42" s="46"/>
       <c r="S42" s="48"/>
     </row>
-    <row r="43" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A43" s="45"/>
       <c r="B43" s="46"/>
       <c r="C43" s="22"/>
       <c r="D43" s="22"/>
       <c r="E43" s="47"/>
       <c r="F43" s="22"/>
       <c r="G43" s="22"/>
       <c r="H43" s="22"/>
       <c r="I43" s="22"/>
       <c r="J43" s="9"/>
       <c r="K43" s="22"/>
       <c r="L43" s="22"/>
       <c r="M43" s="22"/>
       <c r="N43" s="9"/>
       <c r="O43" s="22"/>
       <c r="P43" s="47"/>
       <c r="Q43" s="22"/>
       <c r="R43" s="46"/>
       <c r="S43" s="48"/>
     </row>
-    <row r="44" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A44" s="45"/>
       <c r="B44" s="46"/>
       <c r="C44" s="22"/>
       <c r="D44" s="22"/>
       <c r="E44" s="47"/>
       <c r="F44" s="22"/>
       <c r="G44" s="22"/>
       <c r="H44" s="22"/>
       <c r="I44" s="22"/>
       <c r="J44" s="9"/>
       <c r="K44" s="22"/>
       <c r="L44" s="22"/>
       <c r="M44" s="22"/>
       <c r="N44" s="9"/>
       <c r="O44" s="22"/>
       <c r="P44" s="47"/>
       <c r="Q44" s="22"/>
       <c r="R44" s="46"/>
       <c r="S44" s="48"/>
     </row>
-    <row r="45" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A45" s="45"/>
       <c r="B45" s="46"/>
       <c r="C45" s="22"/>
       <c r="D45" s="22"/>
       <c r="E45" s="47"/>
       <c r="F45" s="22"/>
       <c r="G45" s="22"/>
       <c r="H45" s="22"/>
       <c r="I45" s="22"/>
       <c r="J45" s="9"/>
       <c r="K45" s="22"/>
       <c r="L45" s="22"/>
       <c r="M45" s="22"/>
       <c r="N45" s="9"/>
       <c r="O45" s="22"/>
       <c r="P45" s="47"/>
       <c r="Q45" s="22"/>
       <c r="R45" s="46"/>
       <c r="S45" s="48"/>
     </row>
-    <row r="46" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A46" s="45"/>
       <c r="B46" s="46"/>
       <c r="C46" s="22"/>
       <c r="D46" s="22"/>
       <c r="E46" s="47"/>
       <c r="F46" s="22"/>
       <c r="G46" s="22"/>
       <c r="H46" s="22"/>
       <c r="I46" s="22"/>
       <c r="J46" s="9"/>
       <c r="K46" s="22"/>
       <c r="L46" s="22"/>
       <c r="M46" s="22"/>
       <c r="N46" s="9"/>
       <c r="O46" s="22"/>
       <c r="P46" s="47"/>
       <c r="Q46" s="22"/>
       <c r="R46" s="46"/>
       <c r="S46" s="48"/>
     </row>
-    <row r="47" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A47" s="45"/>
       <c r="B47" s="46"/>
       <c r="C47" s="22"/>
       <c r="D47" s="22"/>
       <c r="E47" s="47"/>
       <c r="F47" s="22"/>
       <c r="G47" s="22"/>
       <c r="H47" s="22"/>
       <c r="I47" s="22"/>
       <c r="J47" s="9"/>
       <c r="K47" s="22"/>
       <c r="L47" s="22"/>
       <c r="M47" s="22"/>
       <c r="N47" s="9"/>
       <c r="O47" s="22"/>
       <c r="P47" s="47"/>
       <c r="Q47" s="22"/>
       <c r="R47" s="46"/>
       <c r="S47" s="48"/>
     </row>
-    <row r="48" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A48" s="45"/>
       <c r="B48" s="46"/>
       <c r="C48" s="22"/>
       <c r="D48" s="22"/>
       <c r="E48" s="47"/>
       <c r="F48" s="22"/>
       <c r="G48" s="22"/>
       <c r="H48" s="22"/>
       <c r="I48" s="22"/>
       <c r="J48" s="9"/>
       <c r="K48" s="22"/>
       <c r="L48" s="22"/>
       <c r="M48" s="22"/>
       <c r="N48" s="9"/>
       <c r="O48" s="22"/>
       <c r="P48" s="47"/>
       <c r="Q48" s="22"/>
       <c r="R48" s="46"/>
       <c r="S48" s="48"/>
     </row>
-    <row r="49" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A49" s="45"/>
       <c r="B49" s="46"/>
       <c r="C49" s="22"/>
       <c r="D49" s="22"/>
       <c r="E49" s="47"/>
       <c r="F49" s="22"/>
       <c r="G49" s="22"/>
       <c r="H49" s="22"/>
       <c r="I49" s="22"/>
       <c r="J49" s="9"/>
       <c r="K49" s="22"/>
       <c r="L49" s="22"/>
       <c r="M49" s="22"/>
       <c r="N49" s="9"/>
       <c r="O49" s="22"/>
       <c r="P49" s="47"/>
       <c r="Q49" s="22"/>
       <c r="R49" s="46"/>
       <c r="S49" s="48"/>
     </row>
-    <row r="50" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A50" s="45"/>
       <c r="B50" s="46"/>
       <c r="C50" s="22"/>
       <c r="D50" s="22"/>
       <c r="E50" s="47"/>
       <c r="F50" s="22"/>
       <c r="G50" s="22"/>
       <c r="H50" s="22"/>
       <c r="I50" s="22"/>
       <c r="J50" s="9"/>
       <c r="K50" s="22"/>
       <c r="L50" s="22"/>
       <c r="M50" s="22"/>
       <c r="N50" s="9"/>
       <c r="O50" s="22"/>
       <c r="P50" s="47"/>
       <c r="Q50" s="22"/>
       <c r="R50" s="46"/>
       <c r="S50" s="48"/>
     </row>
-    <row r="51" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A51" s="45"/>
       <c r="B51" s="46"/>
       <c r="C51" s="22"/>
       <c r="D51" s="22"/>
       <c r="E51" s="47"/>
       <c r="F51" s="22"/>
       <c r="G51" s="22"/>
       <c r="H51" s="22"/>
       <c r="I51" s="22"/>
       <c r="J51" s="9"/>
       <c r="K51" s="22"/>
       <c r="L51" s="22"/>
       <c r="M51" s="22"/>
       <c r="N51" s="9"/>
       <c r="O51" s="22"/>
       <c r="P51" s="47"/>
       <c r="Q51" s="22"/>
       <c r="R51" s="46"/>
       <c r="S51" s="48"/>
     </row>
-    <row r="52" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A52" s="45"/>
       <c r="B52" s="46"/>
       <c r="C52" s="22"/>
       <c r="D52" s="22"/>
       <c r="E52" s="47"/>
       <c r="F52" s="22"/>
       <c r="G52" s="22"/>
       <c r="H52" s="22"/>
       <c r="I52" s="22"/>
       <c r="J52" s="9"/>
       <c r="K52" s="22"/>
       <c r="L52" s="22"/>
       <c r="M52" s="22"/>
       <c r="N52" s="9"/>
       <c r="O52" s="22"/>
       <c r="P52" s="47"/>
       <c r="Q52" s="22"/>
       <c r="R52" s="46"/>
       <c r="S52" s="48"/>
     </row>
-    <row r="53" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A53" s="45"/>
       <c r="B53" s="46"/>
       <c r="C53" s="22"/>
       <c r="D53" s="22"/>
       <c r="E53" s="47"/>
       <c r="F53" s="22"/>
       <c r="G53" s="22"/>
       <c r="H53" s="22"/>
       <c r="I53" s="22"/>
       <c r="J53" s="9"/>
       <c r="K53" s="22"/>
       <c r="L53" s="22"/>
       <c r="M53" s="22"/>
       <c r="N53" s="9"/>
       <c r="O53" s="22"/>
       <c r="P53" s="47"/>
       <c r="Q53" s="22"/>
       <c r="R53" s="46"/>
       <c r="S53" s="48"/>
     </row>
-    <row r="54" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A54" s="45"/>
       <c r="B54" s="46"/>
       <c r="C54" s="22"/>
       <c r="D54" s="22"/>
       <c r="E54" s="47"/>
       <c r="F54" s="22"/>
       <c r="G54" s="22"/>
       <c r="H54" s="22"/>
       <c r="I54" s="22"/>
       <c r="J54" s="9"/>
       <c r="K54" s="22"/>
       <c r="L54" s="22"/>
       <c r="M54" s="22"/>
       <c r="N54" s="9"/>
       <c r="O54" s="22"/>
       <c r="P54" s="47"/>
       <c r="Q54" s="22"/>
       <c r="R54" s="46"/>
       <c r="S54" s="48"/>
     </row>
-    <row r="55" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A55" s="45"/>
       <c r="B55" s="46"/>
       <c r="C55" s="22"/>
       <c r="D55" s="22"/>
       <c r="E55" s="47"/>
       <c r="F55" s="22"/>
       <c r="G55" s="22"/>
       <c r="H55" s="22"/>
       <c r="I55" s="22"/>
       <c r="J55" s="9"/>
       <c r="K55" s="22"/>
       <c r="L55" s="22"/>
       <c r="M55" s="22"/>
       <c r="N55" s="9"/>
       <c r="O55" s="22"/>
       <c r="P55" s="47"/>
       <c r="Q55" s="22"/>
       <c r="R55" s="46"/>
       <c r="S55" s="48"/>
     </row>
-    <row r="56" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A56" s="45"/>
       <c r="B56" s="46"/>
       <c r="C56" s="22"/>
       <c r="D56" s="22"/>
       <c r="E56" s="47"/>
       <c r="F56" s="22"/>
       <c r="G56" s="22"/>
       <c r="H56" s="22"/>
       <c r="I56" s="22"/>
       <c r="J56" s="9"/>
       <c r="K56" s="22"/>
       <c r="L56" s="22"/>
       <c r="M56" s="22"/>
       <c r="N56" s="9"/>
       <c r="O56" s="22"/>
       <c r="P56" s="47"/>
       <c r="Q56" s="22"/>
       <c r="R56" s="46"/>
       <c r="S56" s="48"/>
     </row>
-    <row r="57" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A57" s="45"/>
       <c r="B57" s="46"/>
       <c r="C57" s="22"/>
       <c r="D57" s="22"/>
       <c r="E57" s="47"/>
       <c r="F57" s="22"/>
       <c r="G57" s="22"/>
       <c r="H57" s="22"/>
       <c r="I57" s="22"/>
       <c r="J57" s="9"/>
       <c r="K57" s="22"/>
       <c r="L57" s="22"/>
       <c r="M57" s="22"/>
       <c r="N57" s="9"/>
       <c r="O57" s="22"/>
       <c r="P57" s="47"/>
       <c r="Q57" s="22"/>
       <c r="R57" s="46"/>
       <c r="S57" s="48"/>
     </row>
-    <row r="58" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A58" s="45"/>
       <c r="B58" s="46"/>
       <c r="C58" s="22"/>
       <c r="D58" s="22"/>
       <c r="E58" s="47"/>
       <c r="F58" s="22"/>
       <c r="G58" s="22"/>
       <c r="H58" s="22"/>
       <c r="I58" s="22"/>
       <c r="J58" s="9"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="22"/>
       <c r="N58" s="9"/>
       <c r="O58" s="22"/>
       <c r="P58" s="47"/>
       <c r="Q58" s="22"/>
       <c r="R58" s="46"/>
       <c r="S58" s="48"/>
     </row>
-    <row r="59" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A59" s="45"/>
       <c r="B59" s="46"/>
       <c r="C59" s="22"/>
       <c r="D59" s="22"/>
       <c r="E59" s="47"/>
       <c r="F59" s="22"/>
       <c r="G59" s="22"/>
       <c r="H59" s="22"/>
       <c r="I59" s="22"/>
       <c r="J59" s="9"/>
       <c r="K59" s="22"/>
       <c r="L59" s="22"/>
       <c r="M59" s="22"/>
       <c r="N59" s="9"/>
       <c r="O59" s="22"/>
       <c r="P59" s="47"/>
       <c r="Q59" s="22"/>
       <c r="R59" s="46"/>
       <c r="S59" s="48"/>
     </row>
-    <row r="60" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A60" s="45"/>
       <c r="B60" s="46"/>
       <c r="C60" s="22"/>
       <c r="D60" s="22"/>
       <c r="E60" s="47"/>
       <c r="F60" s="22"/>
       <c r="G60" s="22"/>
       <c r="H60" s="22"/>
       <c r="I60" s="22"/>
       <c r="J60" s="9"/>
       <c r="K60" s="22"/>
       <c r="L60" s="22"/>
       <c r="M60" s="22"/>
       <c r="N60" s="9"/>
       <c r="O60" s="22"/>
       <c r="P60" s="47"/>
       <c r="Q60" s="22"/>
       <c r="R60" s="46"/>
       <c r="S60" s="48"/>
     </row>
-    <row r="61" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A61" s="45"/>
       <c r="B61" s="46"/>
       <c r="C61" s="22"/>
       <c r="D61" s="22"/>
       <c r="E61" s="47"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="9"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="22"/>
       <c r="N61" s="9"/>
       <c r="O61" s="22"/>
       <c r="P61" s="47"/>
       <c r="Q61" s="22"/>
       <c r="R61" s="46"/>
       <c r="S61" s="48"/>
     </row>
-    <row r="62" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A62" s="45"/>
       <c r="B62" s="46"/>
       <c r="C62" s="22"/>
       <c r="D62" s="22"/>
       <c r="E62" s="47"/>
       <c r="F62" s="22"/>
       <c r="G62" s="22"/>
       <c r="H62" s="22"/>
       <c r="I62" s="22"/>
       <c r="J62" s="9"/>
       <c r="K62" s="22"/>
       <c r="L62" s="22"/>
       <c r="M62" s="22"/>
       <c r="N62" s="9"/>
       <c r="O62" s="22"/>
       <c r="P62" s="47"/>
       <c r="Q62" s="22"/>
       <c r="R62" s="46"/>
       <c r="S62" s="48"/>
     </row>
-    <row r="63" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A63" s="45"/>
       <c r="B63" s="46"/>
       <c r="C63" s="22"/>
       <c r="D63" s="22"/>
       <c r="E63" s="47"/>
       <c r="F63" s="22"/>
       <c r="G63" s="22"/>
       <c r="H63" s="22"/>
       <c r="I63" s="22"/>
       <c r="J63" s="9"/>
       <c r="K63" s="22"/>
       <c r="L63" s="22"/>
       <c r="M63" s="22"/>
       <c r="N63" s="9"/>
       <c r="O63" s="22"/>
       <c r="P63" s="47"/>
       <c r="Q63" s="22"/>
       <c r="R63" s="46"/>
       <c r="S63" s="48"/>
     </row>
-    <row r="64" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A64" s="45"/>
       <c r="B64" s="46"/>
       <c r="C64" s="22"/>
       <c r="D64" s="22"/>
       <c r="E64" s="47"/>
       <c r="F64" s="22"/>
       <c r="G64" s="22"/>
       <c r="H64" s="22"/>
       <c r="I64" s="22"/>
       <c r="J64" s="9"/>
       <c r="K64" s="22"/>
       <c r="L64" s="22"/>
       <c r="M64" s="22"/>
       <c r="N64" s="9"/>
       <c r="O64" s="22"/>
       <c r="P64" s="47"/>
       <c r="Q64" s="22"/>
       <c r="R64" s="46"/>
       <c r="S64" s="48"/>
     </row>
-    <row r="65" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A65" s="45"/>
       <c r="B65" s="46"/>
       <c r="C65" s="22"/>
       <c r="D65" s="22"/>
       <c r="E65" s="47"/>
       <c r="F65" s="22"/>
       <c r="G65" s="22"/>
       <c r="H65" s="22"/>
       <c r="I65" s="22"/>
       <c r="J65" s="9"/>
       <c r="K65" s="22"/>
       <c r="L65" s="22"/>
       <c r="M65" s="22"/>
       <c r="N65" s="9"/>
       <c r="O65" s="22"/>
       <c r="P65" s="47"/>
       <c r="Q65" s="22"/>
       <c r="R65" s="46"/>
       <c r="S65" s="48"/>
     </row>
-    <row r="66" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A66" s="45"/>
       <c r="B66" s="46"/>
       <c r="C66" s="22"/>
       <c r="D66" s="22"/>
       <c r="E66" s="47"/>
       <c r="F66" s="22"/>
       <c r="G66" s="22"/>
       <c r="H66" s="22"/>
       <c r="I66" s="22"/>
       <c r="J66" s="9"/>
       <c r="K66" s="22"/>
       <c r="L66" s="22"/>
       <c r="M66" s="22"/>
       <c r="N66" s="9"/>
       <c r="O66" s="22"/>
       <c r="P66" s="47"/>
       <c r="Q66" s="22"/>
       <c r="R66" s="46"/>
       <c r="S66" s="48"/>
     </row>
-    <row r="67" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A67" s="45"/>
       <c r="B67" s="46"/>
       <c r="C67" s="22"/>
       <c r="D67" s="22"/>
       <c r="E67" s="47"/>
       <c r="F67" s="22"/>
       <c r="G67" s="22"/>
       <c r="H67" s="22"/>
       <c r="I67" s="22"/>
       <c r="J67" s="9"/>
       <c r="K67" s="22"/>
       <c r="L67" s="22"/>
       <c r="M67" s="22"/>
       <c r="N67" s="9"/>
       <c r="O67" s="22"/>
       <c r="P67" s="47"/>
       <c r="Q67" s="22"/>
       <c r="R67" s="46"/>
       <c r="S67" s="48"/>
     </row>
-    <row r="68" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A68" s="45"/>
       <c r="B68" s="46"/>
       <c r="C68" s="22"/>
       <c r="D68" s="22"/>
       <c r="E68" s="47"/>
       <c r="F68" s="22"/>
       <c r="G68" s="22"/>
       <c r="H68" s="22"/>
       <c r="I68" s="22"/>
       <c r="J68" s="9"/>
       <c r="K68" s="22"/>
       <c r="L68" s="22"/>
       <c r="M68" s="22"/>
       <c r="N68" s="9"/>
       <c r="O68" s="22"/>
       <c r="P68" s="47"/>
       <c r="Q68" s="22"/>
       <c r="R68" s="46"/>
       <c r="S68" s="48"/>
     </row>
-    <row r="69" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A69" s="45"/>
       <c r="B69" s="46"/>
       <c r="C69" s="22"/>
       <c r="D69" s="22"/>
       <c r="E69" s="47"/>
       <c r="F69" s="22"/>
       <c r="G69" s="22"/>
       <c r="H69" s="22"/>
       <c r="I69" s="22"/>
       <c r="J69" s="9"/>
       <c r="K69" s="22"/>
       <c r="L69" s="22"/>
       <c r="M69" s="22"/>
       <c r="N69" s="9"/>
       <c r="O69" s="22"/>
       <c r="P69" s="47"/>
       <c r="Q69" s="22"/>
       <c r="R69" s="46"/>
       <c r="S69" s="48"/>
     </row>
-    <row r="70" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A70" s="45"/>
       <c r="B70" s="46"/>
       <c r="C70" s="22"/>
       <c r="D70" s="22"/>
       <c r="E70" s="47"/>
       <c r="F70" s="22"/>
       <c r="G70" s="22"/>
       <c r="H70" s="22"/>
       <c r="I70" s="22"/>
       <c r="J70" s="9"/>
       <c r="K70" s="22"/>
       <c r="L70" s="22"/>
       <c r="M70" s="22"/>
       <c r="N70" s="9"/>
       <c r="O70" s="22"/>
       <c r="P70" s="47"/>
       <c r="Q70" s="22"/>
       <c r="R70" s="46"/>
       <c r="S70" s="48"/>
     </row>
-    <row r="71" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A71" s="45"/>
       <c r="B71" s="46"/>
       <c r="C71" s="22"/>
       <c r="D71" s="22"/>
       <c r="E71" s="47"/>
       <c r="F71" s="22"/>
       <c r="G71" s="22"/>
       <c r="H71" s="22"/>
       <c r="I71" s="22"/>
       <c r="J71" s="9"/>
       <c r="K71" s="22"/>
       <c r="L71" s="22"/>
       <c r="M71" s="22"/>
       <c r="N71" s="9"/>
       <c r="O71" s="22"/>
       <c r="P71" s="47"/>
       <c r="Q71" s="22"/>
       <c r="R71" s="46"/>
       <c r="S71" s="48"/>
     </row>
-    <row r="72" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A72" s="45"/>
       <c r="B72" s="46"/>
       <c r="C72" s="22"/>
       <c r="D72" s="22"/>
       <c r="E72" s="47"/>
       <c r="F72" s="22"/>
       <c r="G72" s="22"/>
       <c r="H72" s="22"/>
       <c r="I72" s="22"/>
       <c r="J72" s="9"/>
       <c r="K72" s="22"/>
       <c r="L72" s="22"/>
       <c r="M72" s="22"/>
       <c r="N72" s="9"/>
       <c r="O72" s="22"/>
       <c r="P72" s="47"/>
       <c r="Q72" s="22"/>
       <c r="R72" s="46"/>
       <c r="S72" s="48"/>
     </row>
-    <row r="73" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A73" s="45"/>
       <c r="B73" s="46"/>
       <c r="C73" s="22"/>
       <c r="D73" s="22"/>
       <c r="E73" s="47"/>
       <c r="F73" s="22"/>
       <c r="G73" s="22"/>
       <c r="H73" s="22"/>
       <c r="I73" s="22"/>
       <c r="J73" s="9"/>
       <c r="K73" s="22"/>
       <c r="L73" s="22"/>
       <c r="M73" s="22"/>
       <c r="N73" s="9"/>
       <c r="O73" s="22"/>
       <c r="P73" s="47"/>
       <c r="Q73" s="22"/>
       <c r="R73" s="46"/>
       <c r="S73" s="48"/>
     </row>
-    <row r="74" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A74" s="45"/>
       <c r="B74" s="46"/>
       <c r="C74" s="22"/>
       <c r="D74" s="22"/>
       <c r="E74" s="47"/>
       <c r="F74" s="22"/>
       <c r="G74" s="22"/>
       <c r="H74" s="22"/>
       <c r="I74" s="22"/>
       <c r="J74" s="9"/>
       <c r="K74" s="22"/>
       <c r="L74" s="22"/>
       <c r="M74" s="22"/>
       <c r="N74" s="9"/>
       <c r="O74" s="22"/>
       <c r="P74" s="47"/>
       <c r="Q74" s="22"/>
       <c r="R74" s="46"/>
       <c r="S74" s="48"/>
     </row>
-    <row r="75" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A75" s="45"/>
       <c r="B75" s="46"/>
       <c r="C75" s="22"/>
       <c r="D75" s="22"/>
       <c r="E75" s="47"/>
       <c r="F75" s="22"/>
       <c r="G75" s="22"/>
       <c r="H75" s="22"/>
       <c r="I75" s="22"/>
       <c r="J75" s="9"/>
       <c r="K75" s="22"/>
       <c r="L75" s="22"/>
       <c r="M75" s="22"/>
       <c r="N75" s="9"/>
       <c r="O75" s="22"/>
       <c r="P75" s="47"/>
       <c r="Q75" s="22"/>
       <c r="R75" s="46"/>
       <c r="S75" s="48"/>
     </row>
-    <row r="76" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A76" s="45"/>
       <c r="B76" s="46"/>
       <c r="C76" s="22"/>
       <c r="D76" s="22"/>
       <c r="E76" s="47"/>
       <c r="F76" s="22"/>
       <c r="G76" s="22"/>
       <c r="H76" s="22"/>
       <c r="I76" s="22"/>
       <c r="J76" s="9"/>
       <c r="K76" s="22"/>
       <c r="L76" s="22"/>
       <c r="M76" s="22"/>
       <c r="N76" s="9"/>
       <c r="O76" s="22"/>
       <c r="P76" s="47"/>
       <c r="Q76" s="22"/>
       <c r="R76" s="46"/>
       <c r="S76" s="48"/>
     </row>
-    <row r="77" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A77" s="45"/>
       <c r="B77" s="46"/>
       <c r="C77" s="22"/>
       <c r="D77" s="22"/>
       <c r="E77" s="47"/>
       <c r="F77" s="22"/>
       <c r="G77" s="22"/>
       <c r="H77" s="22"/>
       <c r="I77" s="22"/>
       <c r="J77" s="9"/>
       <c r="K77" s="22"/>
       <c r="L77" s="22"/>
       <c r="M77" s="22"/>
       <c r="N77" s="9"/>
       <c r="O77" s="22"/>
       <c r="P77" s="47"/>
       <c r="Q77" s="22"/>
       <c r="R77" s="46"/>
       <c r="S77" s="48"/>
     </row>
-    <row r="78" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A78" s="45"/>
       <c r="B78" s="46"/>
       <c r="C78" s="22"/>
       <c r="D78" s="22"/>
       <c r="E78" s="47"/>
       <c r="F78" s="22"/>
       <c r="G78" s="22"/>
       <c r="H78" s="22"/>
       <c r="I78" s="22"/>
       <c r="J78" s="9"/>
       <c r="K78" s="22"/>
       <c r="L78" s="22"/>
       <c r="M78" s="22"/>
       <c r="N78" s="9"/>
       <c r="O78" s="22"/>
       <c r="P78" s="47"/>
       <c r="Q78" s="22"/>
       <c r="R78" s="46"/>
       <c r="S78" s="48"/>
     </row>
-    <row r="79" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A79" s="45"/>
       <c r="B79" s="46"/>
       <c r="C79" s="22"/>
       <c r="D79" s="22"/>
       <c r="E79" s="47"/>
       <c r="F79" s="22"/>
       <c r="G79" s="22"/>
       <c r="H79" s="22"/>
       <c r="I79" s="22"/>
       <c r="J79" s="9"/>
       <c r="K79" s="22"/>
       <c r="L79" s="22"/>
       <c r="M79" s="22"/>
       <c r="N79" s="9"/>
       <c r="O79" s="22"/>
       <c r="P79" s="47"/>
       <c r="Q79" s="22"/>
       <c r="R79" s="46"/>
       <c r="S79" s="48"/>
     </row>
-    <row r="80" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A80" s="45"/>
       <c r="B80" s="46"/>
       <c r="C80" s="22"/>
       <c r="D80" s="22"/>
       <c r="E80" s="47"/>
       <c r="F80" s="22"/>
       <c r="G80" s="22"/>
       <c r="H80" s="22"/>
       <c r="I80" s="22"/>
       <c r="J80" s="9"/>
       <c r="K80" s="22"/>
       <c r="L80" s="22"/>
       <c r="M80" s="22"/>
       <c r="N80" s="9"/>
       <c r="O80" s="22"/>
       <c r="P80" s="47"/>
       <c r="Q80" s="22"/>
       <c r="R80" s="46"/>
       <c r="S80" s="48"/>
     </row>
-    <row r="81" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A81" s="45"/>
       <c r="B81" s="46"/>
       <c r="C81" s="22"/>
       <c r="D81" s="22"/>
       <c r="E81" s="47"/>
       <c r="F81" s="22"/>
       <c r="G81" s="22"/>
       <c r="H81" s="22"/>
       <c r="I81" s="22"/>
       <c r="J81" s="9"/>
       <c r="K81" s="22"/>
       <c r="L81" s="22"/>
       <c r="M81" s="22"/>
       <c r="N81" s="9"/>
       <c r="O81" s="22"/>
       <c r="P81" s="47"/>
       <c r="Q81" s="22"/>
       <c r="R81" s="46"/>
       <c r="S81" s="48"/>
     </row>
-    <row r="82" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A82" s="45"/>
       <c r="B82" s="46"/>
       <c r="C82" s="22"/>
       <c r="D82" s="22"/>
       <c r="E82" s="47"/>
       <c r="F82" s="22"/>
       <c r="G82" s="22"/>
       <c r="H82" s="22"/>
       <c r="I82" s="22"/>
       <c r="J82" s="9"/>
       <c r="K82" s="22"/>
       <c r="L82" s="22"/>
       <c r="M82" s="22"/>
       <c r="N82" s="9"/>
       <c r="O82" s="22"/>
       <c r="P82" s="47"/>
       <c r="Q82" s="22"/>
       <c r="R82" s="46"/>
       <c r="S82" s="48"/>
     </row>
-    <row r="83" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A83" s="45"/>
       <c r="B83" s="46"/>
       <c r="C83" s="22"/>
       <c r="D83" s="22"/>
       <c r="E83" s="47"/>
       <c r="F83" s="22"/>
       <c r="G83" s="22"/>
       <c r="H83" s="22"/>
       <c r="I83" s="22"/>
       <c r="J83" s="9"/>
       <c r="K83" s="22"/>
       <c r="L83" s="22"/>
       <c r="M83" s="22"/>
       <c r="N83" s="9"/>
       <c r="O83" s="22"/>
       <c r="P83" s="47"/>
       <c r="Q83" s="22"/>
       <c r="R83" s="46"/>
       <c r="S83" s="48"/>
     </row>
-    <row r="84" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A84" s="45"/>
       <c r="B84" s="46"/>
       <c r="C84" s="22"/>
       <c r="D84" s="22"/>
       <c r="E84" s="47"/>
       <c r="F84" s="22"/>
       <c r="G84" s="22"/>
       <c r="H84" s="22"/>
       <c r="I84" s="22"/>
       <c r="J84" s="9"/>
       <c r="K84" s="22"/>
       <c r="L84" s="22"/>
       <c r="M84" s="22"/>
       <c r="N84" s="9"/>
       <c r="O84" s="22"/>
       <c r="P84" s="47"/>
       <c r="Q84" s="22"/>
       <c r="R84" s="46"/>
       <c r="S84" s="48"/>
     </row>
-    <row r="85" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A85" s="45"/>
       <c r="B85" s="46"/>
       <c r="C85" s="22"/>
       <c r="D85" s="22"/>
       <c r="E85" s="47"/>
       <c r="F85" s="22"/>
       <c r="G85" s="22"/>
       <c r="H85" s="22"/>
       <c r="I85" s="22"/>
       <c r="J85" s="9"/>
       <c r="K85" s="22"/>
       <c r="L85" s="22"/>
       <c r="M85" s="22"/>
       <c r="N85" s="9"/>
       <c r="O85" s="22"/>
       <c r="P85" s="47"/>
       <c r="Q85" s="22"/>
       <c r="R85" s="46"/>
       <c r="S85" s="48"/>
     </row>
-    <row r="86" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A86" s="45"/>
       <c r="B86" s="46"/>
       <c r="C86" s="22"/>
       <c r="D86" s="22"/>
       <c r="E86" s="47"/>
       <c r="F86" s="22"/>
       <c r="G86" s="22"/>
       <c r="H86" s="22"/>
       <c r="I86" s="22"/>
       <c r="J86" s="9"/>
       <c r="K86" s="22"/>
       <c r="L86" s="22"/>
       <c r="M86" s="22"/>
       <c r="N86" s="9"/>
       <c r="O86" s="22"/>
       <c r="P86" s="47"/>
       <c r="Q86" s="22"/>
       <c r="R86" s="46"/>
       <c r="S86" s="48"/>
     </row>
-    <row r="87" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A87" s="45"/>
       <c r="B87" s="46"/>
       <c r="C87" s="22"/>
       <c r="D87" s="22"/>
       <c r="E87" s="47"/>
       <c r="F87" s="22"/>
       <c r="G87" s="22"/>
       <c r="H87" s="22"/>
       <c r="I87" s="22"/>
       <c r="J87" s="9"/>
       <c r="K87" s="22"/>
       <c r="L87" s="22"/>
       <c r="M87" s="22"/>
       <c r="N87" s="9"/>
       <c r="O87" s="22"/>
       <c r="P87" s="47"/>
       <c r="Q87" s="22"/>
       <c r="R87" s="46"/>
       <c r="S87" s="48"/>
     </row>
-    <row r="88" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A88" s="45"/>
       <c r="B88" s="46"/>
       <c r="C88" s="22"/>
       <c r="D88" s="22"/>
       <c r="E88" s="47"/>
       <c r="F88" s="22"/>
       <c r="G88" s="22"/>
       <c r="H88" s="22"/>
       <c r="I88" s="22"/>
       <c r="J88" s="9"/>
       <c r="K88" s="22"/>
       <c r="L88" s="22"/>
       <c r="M88" s="22"/>
       <c r="N88" s="9"/>
       <c r="O88" s="22"/>
       <c r="P88" s="47"/>
       <c r="Q88" s="22"/>
       <c r="R88" s="46"/>
       <c r="S88" s="48"/>
     </row>
-    <row r="89" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A89" s="45"/>
       <c r="B89" s="46"/>
       <c r="C89" s="22"/>
       <c r="D89" s="22"/>
       <c r="E89" s="47"/>
       <c r="F89" s="22"/>
       <c r="G89" s="22"/>
       <c r="H89" s="22"/>
       <c r="I89" s="22"/>
       <c r="J89" s="9"/>
       <c r="K89" s="22"/>
       <c r="L89" s="22"/>
       <c r="M89" s="22"/>
       <c r="N89" s="9"/>
       <c r="O89" s="22"/>
       <c r="P89" s="47"/>
       <c r="Q89" s="22"/>
       <c r="R89" s="46"/>
       <c r="S89" s="48"/>
     </row>
-    <row r="90" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A90" s="45"/>
       <c r="B90" s="46"/>
       <c r="C90" s="22"/>
       <c r="D90" s="22"/>
       <c r="E90" s="47"/>
       <c r="F90" s="22"/>
       <c r="G90" s="22"/>
       <c r="H90" s="22"/>
       <c r="I90" s="22"/>
       <c r="J90" s="9"/>
       <c r="K90" s="22"/>
       <c r="L90" s="22"/>
       <c r="M90" s="22"/>
       <c r="N90" s="9"/>
       <c r="O90" s="22"/>
       <c r="P90" s="47"/>
       <c r="Q90" s="22"/>
       <c r="R90" s="46"/>
       <c r="S90" s="48"/>
     </row>
-    <row r="91" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A91" s="45"/>
       <c r="B91" s="46"/>
       <c r="C91" s="22"/>
       <c r="D91" s="22"/>
       <c r="E91" s="47"/>
       <c r="F91" s="22"/>
       <c r="G91" s="22"/>
       <c r="H91" s="22"/>
       <c r="I91" s="22"/>
       <c r="J91" s="9"/>
       <c r="K91" s="22"/>
       <c r="L91" s="22"/>
       <c r="M91" s="22"/>
       <c r="N91" s="9"/>
       <c r="O91" s="22"/>
       <c r="P91" s="47"/>
       <c r="Q91" s="22"/>
       <c r="R91" s="46"/>
       <c r="S91" s="48"/>
     </row>
-    <row r="92" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A92" s="45"/>
       <c r="B92" s="46"/>
       <c r="C92" s="22"/>
       <c r="D92" s="22"/>
       <c r="E92" s="47"/>
       <c r="F92" s="22"/>
       <c r="G92" s="22"/>
       <c r="H92" s="22"/>
       <c r="I92" s="22"/>
       <c r="J92" s="9"/>
       <c r="K92" s="22"/>
       <c r="L92" s="22"/>
       <c r="M92" s="22"/>
       <c r="N92" s="9"/>
       <c r="O92" s="22"/>
       <c r="P92" s="47"/>
       <c r="Q92" s="22"/>
       <c r="R92" s="46"/>
       <c r="S92" s="48"/>
     </row>
-    <row r="93" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A93" s="45"/>
       <c r="B93" s="46"/>
       <c r="C93" s="22"/>
       <c r="D93" s="22"/>
       <c r="E93" s="47"/>
       <c r="F93" s="22"/>
       <c r="G93" s="22"/>
       <c r="H93" s="22"/>
       <c r="I93" s="22"/>
       <c r="J93" s="9"/>
       <c r="K93" s="22"/>
       <c r="L93" s="22"/>
       <c r="M93" s="22"/>
       <c r="N93" s="9"/>
       <c r="O93" s="22"/>
       <c r="P93" s="47"/>
       <c r="Q93" s="22"/>
       <c r="R93" s="46"/>
       <c r="S93" s="48"/>
     </row>
-    <row r="94" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A94" s="45"/>
       <c r="B94" s="46"/>
       <c r="C94" s="22"/>
       <c r="D94" s="22"/>
       <c r="E94" s="47"/>
       <c r="F94" s="22"/>
       <c r="G94" s="22"/>
       <c r="H94" s="22"/>
       <c r="I94" s="22"/>
       <c r="J94" s="9"/>
       <c r="K94" s="22"/>
       <c r="L94" s="22"/>
       <c r="M94" s="22"/>
       <c r="N94" s="9"/>
       <c r="O94" s="22"/>
       <c r="P94" s="47"/>
       <c r="Q94" s="22"/>
       <c r="R94" s="46"/>
       <c r="S94" s="48"/>
     </row>
-    <row r="95" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A95" s="45"/>
       <c r="B95" s="46"/>
       <c r="C95" s="22"/>
       <c r="D95" s="22"/>
       <c r="E95" s="47"/>
       <c r="F95" s="22"/>
       <c r="G95" s="22"/>
       <c r="H95" s="22"/>
       <c r="I95" s="22"/>
       <c r="J95" s="9"/>
       <c r="K95" s="22"/>
       <c r="L95" s="22"/>
       <c r="M95" s="22"/>
       <c r="N95" s="9"/>
       <c r="O95" s="22"/>
       <c r="P95" s="47"/>
       <c r="Q95" s="22"/>
       <c r="R95" s="46"/>
       <c r="S95" s="48"/>
     </row>
-    <row r="96" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A96" s="45"/>
       <c r="B96" s="46"/>
       <c r="C96" s="22"/>
       <c r="D96" s="22"/>
       <c r="E96" s="47"/>
       <c r="F96" s="22"/>
       <c r="G96" s="22"/>
       <c r="H96" s="22"/>
       <c r="I96" s="22"/>
       <c r="J96" s="9"/>
       <c r="K96" s="22"/>
       <c r="L96" s="22"/>
       <c r="M96" s="22"/>
       <c r="N96" s="9"/>
       <c r="O96" s="22"/>
       <c r="P96" s="47"/>
       <c r="Q96" s="22"/>
       <c r="R96" s="46"/>
       <c r="S96" s="48"/>
     </row>
-    <row r="97" spans="1:19" s="27" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:19" s="27" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A97" s="45"/>
       <c r="B97" s="46"/>
       <c r="C97" s="22"/>
       <c r="D97" s="22"/>
       <c r="E97" s="47"/>
       <c r="F97" s="22"/>
       <c r="G97" s="22"/>
       <c r="H97" s="22"/>
       <c r="I97" s="22"/>
       <c r="J97" s="9"/>
       <c r="K97" s="22"/>
       <c r="L97" s="22"/>
       <c r="M97" s="22"/>
       <c r="N97" s="9"/>
       <c r="O97" s="22"/>
       <c r="P97" s="47"/>
       <c r="Q97" s="22"/>
       <c r="R97" s="46"/>
       <c r="S97" s="48"/>
     </row>
-    <row r="98" spans="1:19" s="27" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="98" spans="1:19" s="27" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="50"/>
       <c r="B98" s="51"/>
       <c r="C98" s="52"/>
       <c r="D98" s="52"/>
       <c r="E98" s="53"/>
       <c r="F98" s="52"/>
       <c r="G98" s="52"/>
       <c r="H98" s="52"/>
       <c r="I98" s="52"/>
       <c r="J98" s="11"/>
       <c r="K98" s="52"/>
       <c r="L98" s="52"/>
       <c r="M98" s="52"/>
       <c r="N98" s="11"/>
       <c r="O98" s="52"/>
       <c r="P98" s="53"/>
       <c r="Q98" s="52"/>
       <c r="R98" s="51"/>
       <c r="S98" s="54"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="yX7bYcyQcNWmULnWS4aOjYU0McTp7RB6Q9dRGFakVWzqGiiinzwbPmY1bKrn8SyA3byF66NsVBa21jPbLeiEQg==" saltValue="sAj65Jl/3A7rBvYGcun/6Q==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:S2"/>
   </mergeCells>
@@ -6696,1857 +6705,1857 @@
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter date grievance was acknowledged in MM/DD/YYYY format" sqref="B4:B1048576" xr:uid="{CABFCB22-A39B-462C-A789-77D0A96F748B}">
       <formula1>1</formula1>
       <formula2>182623</formula2>
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="R4:S1048576" xr:uid="{D60E5617-B963-46B0-8852-429083D841A6}">
       <formula1>1</formula1>
       <formula2>182623</formula2>
     </dataValidation>
   </dataValidations>
   <printOptions gridLines="1"/>
   <pageMargins left="0.25" right="0" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E4E8288E-E1F3-42F6-B2AD-F11501E034E3}">
   <sheetPr>
     <tabColor rgb="FFECEEF0"/>
   </sheetPr>
   <dimension ref="A1:Q98"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A4" sqref="A4"/>
+      <selection activeCell="P4" sqref="P4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="19.453125" style="114" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="38.453125" style="65" customWidth="1"/>
+    <col min="1" max="1" width="19.42578125" style="114" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="38.42578125" style="65" customWidth="1"/>
+    <col min="3" max="3" width="59.42578125" style="65" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="59.42578125" style="65" customWidth="1"/>
+    <col min="5" max="5" width="38.42578125" style="65" customWidth="1"/>
     <col min="6" max="6" width="27" style="65" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="24.453125" style="65" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="10" max="10" width="18.453125" style="65" customWidth="1"/>
+    <col min="7" max="7" width="24.42578125" style="65" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.42578125" style="65" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="22.42578125" style="65" customWidth="1"/>
+    <col min="10" max="10" width="18.42578125" style="65" customWidth="1"/>
     <col min="11" max="11" width="19" style="65" customWidth="1"/>
-    <col min="12" max="12" width="19.453125" style="65" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="16" max="16" width="54.453125" style="65" customWidth="1"/>
+    <col min="12" max="12" width="19.42578125" style="65" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="19.42578125" style="65" customWidth="1"/>
+    <col min="14" max="15" width="25.42578125" style="65" customWidth="1"/>
+    <col min="16" max="16" width="54.42578125" style="65" customWidth="1"/>
     <col min="17" max="17" width="0" style="27" hidden="1" customWidth="1"/>
-    <col min="18" max="16384" width="8.453125" style="27" hidden="1"/>
+    <col min="18" max="16384" width="8.42578125" style="27" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="1" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="91"/>
       <c r="C1" s="91"/>
       <c r="D1" s="91"/>
       <c r="E1" s="91"/>
       <c r="F1" s="91"/>
       <c r="G1" s="92"/>
       <c r="H1" s="91"/>
       <c r="I1" s="91"/>
       <c r="J1" s="91"/>
       <c r="K1" s="91"/>
       <c r="L1" s="91"/>
       <c r="M1" s="91"/>
       <c r="N1" s="91"/>
       <c r="O1" s="91"/>
       <c r="P1" s="91"/>
     </row>
-    <row r="2" spans="1:16" s="44" customFormat="1" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:16" s="44" customFormat="1" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="136" t="s">
         <v>136</v>
       </c>
       <c r="B2" s="137"/>
       <c r="C2" s="137"/>
       <c r="D2" s="137"/>
       <c r="E2" s="137"/>
       <c r="F2" s="137"/>
       <c r="G2" s="137"/>
       <c r="H2" s="137"/>
       <c r="I2" s="137"/>
       <c r="J2" s="137"/>
       <c r="K2" s="137"/>
       <c r="L2" s="137"/>
       <c r="M2" s="137"/>
       <c r="N2" s="137"/>
       <c r="O2" s="137"/>
       <c r="P2" s="138"/>
     </row>
-    <row r="3" spans="1:16" s="44" customFormat="1" ht="158" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:16" s="44" customFormat="1" ht="156" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="56" t="s">
         <v>137</v>
       </c>
       <c r="B3" s="57" t="s">
         <v>138</v>
       </c>
       <c r="C3" s="57" t="s">
         <v>139</v>
       </c>
       <c r="D3" s="57" t="s">
         <v>140</v>
       </c>
       <c r="E3" s="57" t="s">
         <v>141</v>
       </c>
       <c r="F3" s="57" t="s">
         <v>142</v>
       </c>
       <c r="G3" s="57" t="s">
         <v>143</v>
       </c>
       <c r="H3" s="58" t="s">
         <v>121</v>
       </c>
       <c r="I3" s="57" t="s">
         <v>144</v>
       </c>
       <c r="J3" s="57" t="s">
         <v>145</v>
       </c>
       <c r="K3" s="57" t="s">
         <v>146</v>
       </c>
       <c r="L3" s="57" t="s">
         <v>147</v>
       </c>
       <c r="M3" s="57" t="s">
         <v>232</v>
       </c>
       <c r="N3" s="57" t="s">
         <v>148</v>
       </c>
       <c r="O3" s="59" t="s">
         <v>149</v>
       </c>
       <c r="P3" s="59" t="s">
         <v>150</v>
       </c>
     </row>
-    <row r="4" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="108"/>
       <c r="B4" s="60"/>
       <c r="C4" s="60"/>
       <c r="D4" s="60"/>
       <c r="E4" s="60"/>
       <c r="F4" s="60"/>
       <c r="G4" s="60"/>
       <c r="H4" s="60"/>
       <c r="I4" s="60"/>
       <c r="J4" s="60"/>
       <c r="K4" s="60"/>
       <c r="L4" s="60"/>
-      <c r="M4" s="60"/>
+      <c r="M4" s="156"/>
       <c r="N4" s="60"/>
-      <c r="O4" s="109"/>
+      <c r="O4" s="157"/>
       <c r="P4" s="109"/>
     </row>
-    <row r="5" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="5" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="110"/>
       <c r="B5" s="61"/>
       <c r="C5" s="61"/>
       <c r="D5" s="61"/>
       <c r="E5" s="61"/>
       <c r="F5" s="61"/>
       <c r="G5" s="61"/>
       <c r="H5" s="61"/>
       <c r="I5" s="61"/>
       <c r="J5" s="61"/>
       <c r="K5" s="61"/>
       <c r="L5" s="61"/>
       <c r="M5" s="60"/>
       <c r="N5" s="61"/>
       <c r="O5" s="106"/>
       <c r="P5" s="106"/>
     </row>
-    <row r="6" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="6" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="110"/>
       <c r="B6" s="61"/>
       <c r="C6" s="61"/>
       <c r="D6" s="61"/>
       <c r="E6" s="61"/>
       <c r="F6" s="61"/>
       <c r="G6" s="61"/>
       <c r="H6" s="61"/>
       <c r="I6" s="61"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
       <c r="M6" s="60"/>
       <c r="N6" s="61"/>
       <c r="O6" s="106"/>
       <c r="P6" s="106"/>
     </row>
-    <row r="7" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="7" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="110"/>
       <c r="B7" s="61"/>
       <c r="C7" s="61"/>
       <c r="D7" s="61"/>
       <c r="E7" s="61"/>
       <c r="F7" s="61"/>
       <c r="G7" s="61"/>
       <c r="H7" s="61"/>
       <c r="I7" s="61"/>
       <c r="J7" s="111"/>
       <c r="K7" s="61"/>
       <c r="L7" s="61"/>
       <c r="M7" s="60"/>
       <c r="N7" s="61"/>
       <c r="O7" s="106"/>
       <c r="P7" s="106"/>
     </row>
-    <row r="8" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="110"/>
       <c r="B8" s="61"/>
       <c r="C8" s="61"/>
       <c r="D8" s="61"/>
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="61"/>
       <c r="J8" s="61"/>
       <c r="K8" s="61"/>
       <c r="L8" s="61"/>
       <c r="M8" s="60"/>
       <c r="N8" s="61"/>
       <c r="O8" s="106"/>
       <c r="P8" s="106"/>
     </row>
-    <row r="9" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="9" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="110"/>
       <c r="B9" s="61"/>
       <c r="C9" s="61"/>
       <c r="D9" s="61"/>
       <c r="E9" s="61"/>
       <c r="F9" s="61"/>
       <c r="G9" s="61"/>
       <c r="H9" s="61"/>
       <c r="I9" s="61"/>
       <c r="J9" s="61"/>
       <c r="K9" s="61"/>
       <c r="L9" s="61"/>
       <c r="M9" s="60"/>
       <c r="N9" s="61"/>
       <c r="O9" s="106"/>
       <c r="P9" s="106"/>
     </row>
-    <row r="10" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="10" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="110"/>
       <c r="B10" s="61"/>
       <c r="C10" s="61"/>
       <c r="D10" s="61"/>
       <c r="E10" s="61"/>
       <c r="F10" s="61"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="61"/>
       <c r="L10" s="61"/>
       <c r="M10" s="60"/>
       <c r="N10" s="61"/>
       <c r="O10" s="106"/>
       <c r="P10" s="106"/>
     </row>
-    <row r="11" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="11" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="110"/>
       <c r="B11" s="61"/>
       <c r="C11" s="61"/>
       <c r="D11" s="61"/>
       <c r="E11" s="61"/>
       <c r="F11" s="61"/>
       <c r="G11" s="61"/>
       <c r="H11" s="61"/>
       <c r="I11" s="61"/>
       <c r="J11" s="61"/>
       <c r="K11" s="61"/>
       <c r="L11" s="61"/>
       <c r="M11" s="60"/>
       <c r="N11" s="61"/>
       <c r="O11" s="106"/>
       <c r="P11" s="106"/>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" s="110"/>
       <c r="B12" s="61"/>
       <c r="C12" s="61"/>
       <c r="D12" s="61"/>
       <c r="E12" s="61"/>
       <c r="F12" s="61"/>
       <c r="G12" s="61"/>
       <c r="H12" s="61"/>
       <c r="I12" s="61"/>
       <c r="J12" s="61"/>
       <c r="K12" s="61"/>
       <c r="L12" s="61"/>
       <c r="M12" s="60"/>
       <c r="N12" s="61"/>
       <c r="O12" s="106"/>
       <c r="P12" s="106"/>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" s="110"/>
       <c r="B13" s="61"/>
       <c r="C13" s="61"/>
       <c r="D13" s="61"/>
       <c r="E13" s="61"/>
       <c r="F13" s="61"/>
       <c r="G13" s="61"/>
       <c r="H13" s="61"/>
       <c r="I13" s="61"/>
       <c r="J13" s="61"/>
       <c r="K13" s="61"/>
       <c r="L13" s="61"/>
       <c r="M13" s="61"/>
       <c r="N13" s="61"/>
       <c r="O13" s="106"/>
       <c r="P13" s="106"/>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" s="110"/>
       <c r="B14" s="61"/>
       <c r="C14" s="61"/>
       <c r="D14" s="61"/>
       <c r="E14" s="61"/>
       <c r="F14" s="61"/>
       <c r="G14" s="61"/>
       <c r="H14" s="61"/>
       <c r="I14" s="61"/>
       <c r="J14" s="61"/>
       <c r="K14" s="61"/>
       <c r="L14" s="61"/>
       <c r="M14" s="61"/>
       <c r="N14" s="61"/>
       <c r="O14" s="106"/>
       <c r="P14" s="106"/>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" s="110"/>
       <c r="B15" s="61"/>
       <c r="C15" s="61"/>
       <c r="D15" s="61"/>
       <c r="E15" s="61"/>
       <c r="F15" s="61"/>
       <c r="G15" s="61"/>
       <c r="H15" s="61"/>
       <c r="I15" s="61"/>
       <c r="J15" s="61"/>
       <c r="K15" s="61"/>
       <c r="L15" s="61"/>
       <c r="M15" s="61"/>
       <c r="N15" s="61"/>
       <c r="O15" s="106"/>
       <c r="P15" s="106"/>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" s="110"/>
       <c r="B16" s="61"/>
       <c r="C16" s="61"/>
       <c r="D16" s="61"/>
       <c r="E16" s="61"/>
       <c r="F16" s="61"/>
       <c r="G16" s="61"/>
       <c r="H16" s="61"/>
       <c r="I16" s="61"/>
       <c r="J16" s="61"/>
       <c r="K16" s="61"/>
       <c r="L16" s="61"/>
       <c r="M16" s="61"/>
       <c r="N16" s="61"/>
       <c r="O16" s="106"/>
       <c r="P16" s="106"/>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A17" s="110"/>
       <c r="B17" s="61"/>
       <c r="C17" s="61"/>
       <c r="D17" s="61"/>
       <c r="E17" s="61"/>
       <c r="F17" s="61"/>
       <c r="G17" s="61"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
       <c r="J17" s="61"/>
       <c r="K17" s="61"/>
       <c r="L17" s="61"/>
       <c r="M17" s="61"/>
       <c r="N17" s="61"/>
       <c r="O17" s="106"/>
       <c r="P17" s="106"/>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A18" s="110"/>
       <c r="B18" s="61"/>
       <c r="C18" s="61"/>
       <c r="D18" s="61"/>
       <c r="E18" s="61"/>
       <c r="F18" s="61"/>
       <c r="G18" s="61"/>
       <c r="H18" s="61"/>
       <c r="I18" s="61"/>
       <c r="J18" s="61"/>
       <c r="K18" s="61"/>
       <c r="L18" s="61"/>
       <c r="M18" s="61"/>
       <c r="N18" s="61"/>
       <c r="O18" s="106"/>
       <c r="P18" s="106"/>
     </row>
-    <row r="19" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A19" s="110"/>
       <c r="B19" s="61"/>
       <c r="C19" s="61"/>
       <c r="D19" s="61"/>
       <c r="E19" s="61"/>
       <c r="F19" s="61"/>
       <c r="G19" s="61"/>
       <c r="H19" s="61"/>
       <c r="I19" s="61"/>
       <c r="J19" s="61"/>
       <c r="K19" s="61"/>
       <c r="L19" s="61"/>
       <c r="M19" s="61"/>
       <c r="N19" s="61"/>
       <c r="O19" s="106"/>
       <c r="P19" s="106"/>
     </row>
-    <row r="20" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A20" s="110"/>
       <c r="B20" s="61"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="61"/>
       <c r="F20" s="61"/>
       <c r="G20" s="61"/>
       <c r="H20" s="61"/>
       <c r="I20" s="61"/>
       <c r="J20" s="61"/>
       <c r="K20" s="61"/>
       <c r="L20" s="61"/>
       <c r="M20" s="61"/>
       <c r="N20" s="61"/>
       <c r="O20" s="106"/>
       <c r="P20" s="106"/>
     </row>
-    <row r="21" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" s="110"/>
       <c r="B21" s="61"/>
       <c r="C21" s="61"/>
       <c r="D21" s="61"/>
       <c r="E21" s="61"/>
       <c r="F21" s="61"/>
       <c r="G21" s="61"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
       <c r="N21" s="61"/>
       <c r="O21" s="106"/>
       <c r="P21" s="106"/>
     </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" s="110"/>
       <c r="B22" s="61"/>
       <c r="C22" s="61"/>
       <c r="D22" s="61"/>
       <c r="E22" s="61"/>
       <c r="F22" s="61"/>
       <c r="G22" s="61"/>
       <c r="H22" s="61"/>
       <c r="I22" s="61"/>
       <c r="J22" s="61"/>
       <c r="K22" s="61"/>
       <c r="L22" s="61"/>
       <c r="M22" s="61"/>
       <c r="N22" s="61"/>
       <c r="O22" s="106"/>
       <c r="P22" s="106"/>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" s="110"/>
       <c r="B23" s="61"/>
       <c r="C23" s="61"/>
       <c r="D23" s="61"/>
       <c r="E23" s="61"/>
       <c r="F23" s="61"/>
       <c r="G23" s="61"/>
       <c r="H23" s="61"/>
       <c r="I23" s="61"/>
       <c r="J23" s="61"/>
       <c r="K23" s="61"/>
       <c r="L23" s="61"/>
       <c r="M23" s="61"/>
       <c r="N23" s="61"/>
       <c r="O23" s="106"/>
       <c r="P23" s="106"/>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" s="110"/>
       <c r="B24" s="61"/>
       <c r="C24" s="61"/>
       <c r="D24" s="61"/>
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="61"/>
       <c r="K24" s="61"/>
       <c r="L24" s="61"/>
       <c r="M24" s="61"/>
       <c r="N24" s="61"/>
       <c r="O24" s="106"/>
       <c r="P24" s="106"/>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" s="110"/>
       <c r="B25" s="61"/>
       <c r="C25" s="61"/>
       <c r="D25" s="61"/>
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="G25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
       <c r="M25" s="61"/>
       <c r="N25" s="61"/>
       <c r="O25" s="106"/>
       <c r="P25" s="106"/>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" s="110"/>
       <c r="B26" s="61"/>
       <c r="C26" s="61"/>
       <c r="D26" s="61"/>
       <c r="E26" s="61"/>
       <c r="F26" s="61"/>
       <c r="G26" s="61"/>
       <c r="H26" s="61"/>
       <c r="I26" s="61"/>
       <c r="J26" s="61"/>
       <c r="K26" s="61"/>
       <c r="L26" s="61"/>
       <c r="M26" s="61"/>
       <c r="N26" s="61"/>
       <c r="O26" s="106"/>
       <c r="P26" s="106"/>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" s="110"/>
       <c r="B27" s="61"/>
       <c r="C27" s="61"/>
       <c r="D27" s="61"/>
       <c r="E27" s="61"/>
       <c r="F27" s="61"/>
       <c r="G27" s="61"/>
       <c r="H27" s="61"/>
       <c r="I27" s="61"/>
       <c r="J27" s="61"/>
       <c r="K27" s="61"/>
       <c r="L27" s="61"/>
       <c r="M27" s="61"/>
       <c r="N27" s="61"/>
       <c r="O27" s="106"/>
       <c r="P27" s="106"/>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" s="110"/>
       <c r="B28" s="61"/>
       <c r="C28" s="61"/>
       <c r="D28" s="61"/>
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="61"/>
       <c r="K28" s="61"/>
       <c r="L28" s="61"/>
       <c r="M28" s="61"/>
       <c r="N28" s="61"/>
       <c r="O28" s="106"/>
       <c r="P28" s="106"/>
     </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" s="110"/>
       <c r="B29" s="61"/>
       <c r="C29" s="61"/>
       <c r="D29" s="61"/>
       <c r="E29" s="61"/>
       <c r="F29" s="61"/>
       <c r="G29" s="61"/>
       <c r="H29" s="61"/>
       <c r="I29" s="61"/>
       <c r="J29" s="61"/>
       <c r="K29" s="61"/>
       <c r="L29" s="61"/>
       <c r="M29" s="61"/>
       <c r="N29" s="61"/>
       <c r="O29" s="106"/>
       <c r="P29" s="106"/>
     </row>
-    <row r="30" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" s="110"/>
       <c r="B30" s="61"/>
       <c r="C30" s="61"/>
       <c r="D30" s="61"/>
       <c r="E30" s="61"/>
       <c r="F30" s="61"/>
       <c r="G30" s="61"/>
       <c r="H30" s="61"/>
       <c r="I30" s="61"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
       <c r="M30" s="61"/>
       <c r="N30" s="61"/>
       <c r="O30" s="106"/>
       <c r="P30" s="106"/>
     </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" s="110"/>
       <c r="B31" s="61"/>
       <c r="C31" s="61"/>
       <c r="D31" s="61"/>
       <c r="E31" s="61"/>
       <c r="F31" s="61"/>
       <c r="G31" s="61"/>
       <c r="H31" s="61"/>
       <c r="I31" s="61"/>
       <c r="J31" s="61"/>
       <c r="K31" s="61"/>
       <c r="L31" s="61"/>
       <c r="M31" s="61"/>
       <c r="N31" s="61"/>
       <c r="O31" s="106"/>
       <c r="P31" s="106"/>
     </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" s="110"/>
       <c r="B32" s="61"/>
       <c r="C32" s="61"/>
       <c r="D32" s="61"/>
       <c r="E32" s="61"/>
       <c r="F32" s="61"/>
       <c r="G32" s="61"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="61"/>
       <c r="L32" s="61"/>
       <c r="M32" s="61"/>
       <c r="N32" s="61"/>
       <c r="O32" s="106"/>
       <c r="P32" s="106"/>
     </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33" s="110"/>
       <c r="B33" s="61"/>
       <c r="C33" s="61"/>
       <c r="D33" s="61"/>
       <c r="E33" s="61"/>
       <c r="F33" s="61"/>
       <c r="G33" s="61"/>
       <c r="H33" s="61"/>
       <c r="I33" s="61"/>
       <c r="J33" s="61"/>
       <c r="K33" s="61"/>
       <c r="L33" s="61"/>
       <c r="M33" s="61"/>
       <c r="N33" s="61"/>
       <c r="O33" s="106"/>
       <c r="P33" s="106"/>
     </row>
-    <row r="34" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A34" s="110"/>
       <c r="B34" s="61"/>
       <c r="C34" s="61"/>
       <c r="D34" s="61"/>
       <c r="E34" s="61"/>
       <c r="F34" s="61"/>
       <c r="G34" s="61"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
       <c r="M34" s="61"/>
       <c r="N34" s="61"/>
       <c r="O34" s="106"/>
       <c r="P34" s="106"/>
     </row>
-    <row r="35" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" s="110"/>
       <c r="B35" s="61"/>
       <c r="C35" s="61"/>
       <c r="D35" s="61"/>
       <c r="E35" s="61"/>
       <c r="F35" s="61"/>
       <c r="G35" s="61"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
       <c r="K35" s="61"/>
       <c r="L35" s="61"/>
       <c r="M35" s="61"/>
       <c r="N35" s="61"/>
       <c r="O35" s="106"/>
       <c r="P35" s="106"/>
     </row>
-    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A36" s="110"/>
       <c r="B36" s="61"/>
       <c r="C36" s="61"/>
       <c r="D36" s="61"/>
       <c r="E36" s="61"/>
       <c r="F36" s="61"/>
       <c r="G36" s="61"/>
       <c r="H36" s="61"/>
       <c r="I36" s="61"/>
       <c r="J36" s="61"/>
       <c r="K36" s="61"/>
       <c r="L36" s="61"/>
       <c r="M36" s="61"/>
       <c r="N36" s="61"/>
       <c r="O36" s="106"/>
       <c r="P36" s="106"/>
     </row>
-    <row r="37" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A37" s="110"/>
       <c r="B37" s="61"/>
       <c r="C37" s="61"/>
       <c r="D37" s="61"/>
       <c r="E37" s="61"/>
       <c r="F37" s="61"/>
       <c r="G37" s="61"/>
       <c r="H37" s="61"/>
       <c r="I37" s="61"/>
       <c r="J37" s="61"/>
       <c r="K37" s="61"/>
       <c r="L37" s="61"/>
       <c r="M37" s="61"/>
       <c r="N37" s="61"/>
       <c r="O37" s="106"/>
       <c r="P37" s="106"/>
     </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38" s="110"/>
       <c r="B38" s="61"/>
       <c r="C38" s="61"/>
       <c r="D38" s="61"/>
       <c r="E38" s="61"/>
       <c r="F38" s="61"/>
       <c r="G38" s="61"/>
       <c r="H38" s="61"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="61"/>
       <c r="M38" s="61"/>
       <c r="N38" s="61"/>
       <c r="O38" s="106"/>
       <c r="P38" s="106"/>
     </row>
-    <row r="39" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39" s="110"/>
       <c r="B39" s="61"/>
       <c r="C39" s="61"/>
       <c r="D39" s="61"/>
       <c r="E39" s="61"/>
       <c r="F39" s="61"/>
       <c r="G39" s="61"/>
       <c r="H39" s="61"/>
       <c r="I39" s="61"/>
       <c r="J39" s="61"/>
       <c r="K39" s="61"/>
       <c r="L39" s="61"/>
       <c r="M39" s="61"/>
       <c r="N39" s="61"/>
       <c r="O39" s="106"/>
       <c r="P39" s="106"/>
     </row>
-    <row r="40" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A40" s="110"/>
       <c r="B40" s="61"/>
       <c r="C40" s="61"/>
       <c r="D40" s="61"/>
       <c r="E40" s="61"/>
       <c r="F40" s="61"/>
       <c r="G40" s="61"/>
       <c r="H40" s="61"/>
       <c r="I40" s="61"/>
       <c r="J40" s="61"/>
       <c r="K40" s="61"/>
       <c r="L40" s="61"/>
       <c r="M40" s="61"/>
       <c r="N40" s="61"/>
       <c r="O40" s="106"/>
       <c r="P40" s="106"/>
     </row>
-    <row r="41" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41" s="110"/>
       <c r="B41" s="61"/>
       <c r="C41" s="61"/>
       <c r="D41" s="61"/>
       <c r="E41" s="61"/>
       <c r="F41" s="61"/>
       <c r="G41" s="61"/>
       <c r="H41" s="61"/>
       <c r="I41" s="61"/>
       <c r="J41" s="61"/>
       <c r="K41" s="61"/>
       <c r="L41" s="61"/>
       <c r="M41" s="61"/>
       <c r="N41" s="61"/>
       <c r="O41" s="106"/>
       <c r="P41" s="106"/>
     </row>
-    <row r="42" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42" s="110"/>
       <c r="B42" s="61"/>
       <c r="C42" s="61"/>
       <c r="D42" s="61"/>
       <c r="E42" s="61"/>
       <c r="F42" s="61"/>
       <c r="G42" s="61"/>
       <c r="H42" s="61"/>
       <c r="I42" s="61"/>
       <c r="J42" s="61"/>
       <c r="K42" s="61"/>
       <c r="L42" s="61"/>
       <c r="M42" s="61"/>
       <c r="N42" s="61"/>
       <c r="O42" s="106"/>
       <c r="P42" s="106"/>
     </row>
-    <row r="43" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A43" s="110"/>
       <c r="B43" s="61"/>
       <c r="C43" s="61"/>
       <c r="D43" s="61"/>
       <c r="E43" s="61"/>
       <c r="F43" s="61"/>
       <c r="G43" s="61"/>
       <c r="H43" s="61"/>
       <c r="I43" s="61"/>
       <c r="J43" s="61"/>
       <c r="K43" s="61"/>
       <c r="L43" s="61"/>
       <c r="M43" s="61"/>
       <c r="N43" s="61"/>
       <c r="O43" s="106"/>
       <c r="P43" s="106"/>
     </row>
-    <row r="44" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A44" s="110"/>
       <c r="B44" s="61"/>
       <c r="C44" s="61"/>
       <c r="D44" s="61"/>
       <c r="E44" s="61"/>
       <c r="F44" s="61"/>
       <c r="G44" s="61"/>
       <c r="H44" s="61"/>
       <c r="I44" s="61"/>
       <c r="J44" s="61"/>
       <c r="K44" s="61"/>
       <c r="L44" s="61"/>
       <c r="M44" s="61"/>
       <c r="N44" s="61"/>
       <c r="O44" s="106"/>
       <c r="P44" s="106"/>
     </row>
-    <row r="45" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A45" s="110"/>
       <c r="B45" s="61"/>
       <c r="C45" s="61"/>
       <c r="D45" s="61"/>
       <c r="E45" s="61"/>
       <c r="F45" s="61"/>
       <c r="G45" s="61"/>
       <c r="H45" s="61"/>
       <c r="I45" s="61"/>
       <c r="J45" s="61"/>
       <c r="K45" s="61"/>
       <c r="L45" s="61"/>
       <c r="M45" s="61"/>
       <c r="N45" s="61"/>
       <c r="O45" s="106"/>
       <c r="P45" s="106"/>
     </row>
-    <row r="46" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A46" s="110"/>
       <c r="B46" s="61"/>
       <c r="C46" s="61"/>
       <c r="D46" s="61"/>
       <c r="E46" s="61"/>
       <c r="F46" s="61"/>
       <c r="G46" s="61"/>
       <c r="H46" s="61"/>
       <c r="I46" s="61"/>
       <c r="J46" s="61"/>
       <c r="K46" s="61"/>
       <c r="L46" s="61"/>
       <c r="M46" s="61"/>
       <c r="N46" s="61"/>
       <c r="O46" s="106"/>
       <c r="P46" s="106"/>
     </row>
-    <row r="47" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A47" s="110"/>
       <c r="B47" s="61"/>
       <c r="C47" s="61"/>
       <c r="D47" s="61"/>
       <c r="E47" s="61"/>
       <c r="F47" s="61"/>
       <c r="G47" s="61"/>
       <c r="H47" s="61"/>
       <c r="I47" s="61"/>
       <c r="J47" s="61"/>
       <c r="K47" s="61"/>
       <c r="L47" s="61"/>
       <c r="M47" s="61"/>
       <c r="N47" s="61"/>
       <c r="O47" s="106"/>
       <c r="P47" s="106"/>
     </row>
-    <row r="48" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A48" s="110"/>
       <c r="B48" s="61"/>
       <c r="C48" s="61"/>
       <c r="D48" s="61"/>
       <c r="E48" s="61"/>
       <c r="F48" s="61"/>
       <c r="G48" s="61"/>
       <c r="H48" s="61"/>
       <c r="I48" s="61"/>
       <c r="J48" s="61"/>
       <c r="K48" s="61"/>
       <c r="L48" s="61"/>
       <c r="M48" s="61"/>
       <c r="N48" s="61"/>
       <c r="O48" s="106"/>
       <c r="P48" s="106"/>
     </row>
-    <row r="49" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A49" s="110"/>
       <c r="B49" s="61"/>
       <c r="C49" s="61"/>
       <c r="D49" s="61"/>
       <c r="E49" s="61"/>
       <c r="F49" s="61"/>
       <c r="G49" s="61"/>
       <c r="H49" s="61"/>
       <c r="I49" s="61"/>
       <c r="J49" s="61"/>
       <c r="K49" s="61"/>
       <c r="L49" s="61"/>
       <c r="M49" s="61"/>
       <c r="N49" s="61"/>
       <c r="O49" s="106"/>
       <c r="P49" s="106"/>
     </row>
-    <row r="50" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A50" s="110"/>
       <c r="B50" s="61"/>
       <c r="C50" s="61"/>
       <c r="D50" s="61"/>
       <c r="E50" s="61"/>
       <c r="F50" s="61"/>
       <c r="G50" s="61"/>
       <c r="H50" s="61"/>
       <c r="I50" s="61"/>
       <c r="J50" s="61"/>
       <c r="K50" s="61"/>
       <c r="L50" s="61"/>
       <c r="M50" s="61"/>
       <c r="N50" s="61"/>
       <c r="O50" s="106"/>
       <c r="P50" s="106"/>
     </row>
-    <row r="51" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A51" s="110"/>
       <c r="B51" s="61"/>
       <c r="C51" s="61"/>
       <c r="D51" s="61"/>
       <c r="E51" s="61"/>
       <c r="F51" s="61"/>
       <c r="G51" s="61"/>
       <c r="H51" s="61"/>
       <c r="I51" s="61"/>
       <c r="J51" s="61"/>
       <c r="K51" s="61"/>
       <c r="L51" s="61"/>
       <c r="M51" s="61"/>
       <c r="N51" s="61"/>
       <c r="O51" s="106"/>
       <c r="P51" s="106"/>
     </row>
-    <row r="52" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A52" s="110"/>
       <c r="B52" s="61"/>
       <c r="C52" s="61"/>
       <c r="D52" s="61"/>
       <c r="E52" s="61"/>
       <c r="F52" s="61"/>
       <c r="G52" s="61"/>
       <c r="H52" s="61"/>
       <c r="I52" s="61"/>
       <c r="J52" s="61"/>
       <c r="K52" s="61"/>
       <c r="L52" s="61"/>
       <c r="M52" s="61"/>
       <c r="N52" s="61"/>
       <c r="O52" s="106"/>
       <c r="P52" s="106"/>
     </row>
-    <row r="53" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A53" s="110"/>
       <c r="B53" s="61"/>
       <c r="C53" s="61"/>
       <c r="D53" s="61"/>
       <c r="E53" s="61"/>
       <c r="F53" s="61"/>
       <c r="G53" s="61"/>
       <c r="H53" s="61"/>
       <c r="I53" s="61"/>
       <c r="J53" s="61"/>
       <c r="K53" s="61"/>
       <c r="L53" s="61"/>
       <c r="M53" s="61"/>
       <c r="N53" s="61"/>
       <c r="O53" s="106"/>
       <c r="P53" s="106"/>
     </row>
-    <row r="54" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A54" s="110"/>
       <c r="B54" s="61"/>
       <c r="C54" s="61"/>
       <c r="D54" s="61"/>
       <c r="E54" s="61"/>
       <c r="F54" s="61"/>
       <c r="G54" s="61"/>
       <c r="H54" s="61"/>
       <c r="I54" s="61"/>
       <c r="J54" s="61"/>
       <c r="K54" s="61"/>
       <c r="L54" s="61"/>
       <c r="M54" s="61"/>
       <c r="N54" s="61"/>
       <c r="O54" s="106"/>
       <c r="P54" s="106"/>
     </row>
-    <row r="55" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A55" s="110"/>
       <c r="B55" s="61"/>
       <c r="C55" s="61"/>
       <c r="D55" s="61"/>
       <c r="E55" s="61"/>
       <c r="F55" s="61"/>
       <c r="G55" s="61"/>
       <c r="H55" s="61"/>
       <c r="I55" s="61"/>
       <c r="J55" s="61"/>
       <c r="K55" s="61"/>
       <c r="L55" s="61"/>
       <c r="M55" s="61"/>
       <c r="N55" s="61"/>
       <c r="O55" s="106"/>
       <c r="P55" s="106"/>
     </row>
-    <row r="56" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A56" s="110"/>
       <c r="B56" s="61"/>
       <c r="C56" s="61"/>
       <c r="D56" s="61"/>
       <c r="E56" s="61"/>
       <c r="F56" s="61"/>
       <c r="G56" s="61"/>
       <c r="H56" s="61"/>
       <c r="I56" s="61"/>
       <c r="J56" s="61"/>
       <c r="K56" s="61"/>
       <c r="L56" s="61"/>
       <c r="M56" s="61"/>
       <c r="N56" s="61"/>
       <c r="O56" s="106"/>
       <c r="P56" s="106"/>
     </row>
-    <row r="57" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A57" s="110"/>
       <c r="B57" s="61"/>
       <c r="C57" s="61"/>
       <c r="D57" s="61"/>
       <c r="E57" s="61"/>
       <c r="F57" s="61"/>
       <c r="G57" s="61"/>
       <c r="H57" s="61"/>
       <c r="I57" s="61"/>
       <c r="J57" s="61"/>
       <c r="K57" s="61"/>
       <c r="L57" s="61"/>
       <c r="M57" s="61"/>
       <c r="N57" s="61"/>
       <c r="O57" s="106"/>
       <c r="P57" s="106"/>
     </row>
-    <row r="58" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A58" s="110"/>
       <c r="B58" s="61"/>
       <c r="C58" s="61"/>
       <c r="D58" s="61"/>
       <c r="E58" s="61"/>
       <c r="F58" s="61"/>
       <c r="G58" s="61"/>
       <c r="H58" s="61"/>
       <c r="I58" s="61"/>
       <c r="J58" s="61"/>
       <c r="K58" s="61"/>
       <c r="L58" s="61"/>
       <c r="M58" s="61"/>
       <c r="N58" s="61"/>
       <c r="O58" s="106"/>
       <c r="P58" s="106"/>
     </row>
-    <row r="59" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A59" s="110"/>
       <c r="B59" s="61"/>
       <c r="C59" s="61"/>
       <c r="D59" s="61"/>
       <c r="E59" s="61"/>
       <c r="F59" s="61"/>
       <c r="G59" s="61"/>
       <c r="H59" s="61"/>
       <c r="I59" s="61"/>
       <c r="J59" s="61"/>
       <c r="K59" s="61"/>
       <c r="L59" s="61"/>
       <c r="M59" s="61"/>
       <c r="N59" s="61"/>
       <c r="O59" s="106"/>
       <c r="P59" s="106"/>
     </row>
-    <row r="60" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A60" s="110"/>
       <c r="B60" s="61"/>
       <c r="C60" s="61"/>
       <c r="D60" s="61"/>
       <c r="E60" s="61"/>
       <c r="F60" s="61"/>
       <c r="G60" s="61"/>
       <c r="H60" s="61"/>
       <c r="I60" s="61"/>
       <c r="J60" s="61"/>
       <c r="K60" s="61"/>
       <c r="L60" s="61"/>
       <c r="M60" s="61"/>
       <c r="N60" s="61"/>
       <c r="O60" s="106"/>
       <c r="P60" s="106"/>
     </row>
-    <row r="61" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A61" s="110"/>
       <c r="B61" s="61"/>
       <c r="C61" s="61"/>
       <c r="D61" s="61"/>
       <c r="E61" s="61"/>
       <c r="F61" s="61"/>
       <c r="G61" s="61"/>
       <c r="H61" s="61"/>
       <c r="I61" s="61"/>
       <c r="J61" s="61"/>
       <c r="K61" s="61"/>
       <c r="L61" s="61"/>
       <c r="M61" s="61"/>
       <c r="N61" s="61"/>
       <c r="O61" s="106"/>
       <c r="P61" s="106"/>
     </row>
-    <row r="62" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A62" s="110"/>
       <c r="B62" s="61"/>
       <c r="C62" s="61"/>
       <c r="D62" s="61"/>
       <c r="E62" s="61"/>
       <c r="F62" s="61"/>
       <c r="G62" s="61"/>
       <c r="H62" s="61"/>
       <c r="I62" s="61"/>
       <c r="J62" s="61"/>
       <c r="K62" s="61"/>
       <c r="L62" s="61"/>
       <c r="M62" s="61"/>
       <c r="N62" s="61"/>
       <c r="O62" s="106"/>
       <c r="P62" s="106"/>
     </row>
-    <row r="63" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A63" s="110"/>
       <c r="B63" s="61"/>
       <c r="C63" s="61"/>
       <c r="D63" s="61"/>
       <c r="E63" s="61"/>
       <c r="F63" s="61"/>
       <c r="G63" s="61"/>
       <c r="H63" s="61"/>
       <c r="I63" s="61"/>
       <c r="J63" s="61"/>
       <c r="K63" s="61"/>
       <c r="L63" s="61"/>
       <c r="M63" s="61"/>
       <c r="N63" s="61"/>
       <c r="O63" s="106"/>
       <c r="P63" s="106"/>
     </row>
-    <row r="64" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A64" s="110"/>
       <c r="B64" s="61"/>
       <c r="C64" s="61"/>
       <c r="D64" s="61"/>
       <c r="E64" s="61"/>
       <c r="F64" s="61"/>
       <c r="G64" s="61"/>
       <c r="H64" s="61"/>
       <c r="I64" s="61"/>
       <c r="J64" s="61"/>
       <c r="K64" s="61"/>
       <c r="L64" s="61"/>
       <c r="M64" s="61"/>
       <c r="N64" s="61"/>
       <c r="O64" s="106"/>
       <c r="P64" s="106"/>
     </row>
-    <row r="65" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A65" s="110"/>
       <c r="B65" s="61"/>
       <c r="C65" s="61"/>
       <c r="D65" s="61"/>
       <c r="E65" s="61"/>
       <c r="F65" s="61"/>
       <c r="G65" s="61"/>
       <c r="H65" s="61"/>
       <c r="I65" s="61"/>
       <c r="J65" s="61"/>
       <c r="K65" s="61"/>
       <c r="L65" s="61"/>
       <c r="M65" s="61"/>
       <c r="N65" s="61"/>
       <c r="O65" s="106"/>
       <c r="P65" s="106"/>
     </row>
-    <row r="66" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A66" s="110"/>
       <c r="B66" s="61"/>
       <c r="C66" s="61"/>
       <c r="D66" s="61"/>
       <c r="E66" s="61"/>
       <c r="F66" s="61"/>
       <c r="G66" s="61"/>
       <c r="H66" s="61"/>
       <c r="I66" s="61"/>
       <c r="J66" s="61"/>
       <c r="K66" s="61"/>
       <c r="L66" s="61"/>
       <c r="M66" s="61"/>
       <c r="N66" s="61"/>
       <c r="O66" s="106"/>
       <c r="P66" s="106"/>
     </row>
-    <row r="67" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A67" s="110"/>
       <c r="B67" s="61"/>
       <c r="C67" s="61"/>
       <c r="D67" s="61"/>
       <c r="E67" s="61"/>
       <c r="F67" s="61"/>
       <c r="G67" s="61"/>
       <c r="H67" s="61"/>
       <c r="I67" s="61"/>
       <c r="J67" s="61"/>
       <c r="K67" s="61"/>
       <c r="L67" s="61"/>
       <c r="M67" s="61"/>
       <c r="N67" s="61"/>
       <c r="O67" s="106"/>
       <c r="P67" s="106"/>
     </row>
-    <row r="68" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A68" s="110"/>
       <c r="B68" s="61"/>
       <c r="C68" s="61"/>
       <c r="D68" s="61"/>
       <c r="E68" s="61"/>
       <c r="F68" s="61"/>
       <c r="G68" s="61"/>
       <c r="H68" s="61"/>
       <c r="I68" s="61"/>
       <c r="J68" s="61"/>
       <c r="K68" s="61"/>
       <c r="L68" s="61"/>
       <c r="M68" s="61"/>
       <c r="N68" s="61"/>
       <c r="O68" s="106"/>
       <c r="P68" s="106"/>
     </row>
-    <row r="69" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A69" s="110"/>
       <c r="B69" s="61"/>
       <c r="C69" s="61"/>
       <c r="D69" s="61"/>
       <c r="E69" s="61"/>
       <c r="F69" s="61"/>
       <c r="G69" s="61"/>
       <c r="H69" s="61"/>
       <c r="I69" s="61"/>
       <c r="J69" s="61"/>
       <c r="K69" s="61"/>
       <c r="L69" s="61"/>
       <c r="M69" s="61"/>
       <c r="N69" s="61"/>
       <c r="O69" s="106"/>
       <c r="P69" s="106"/>
     </row>
-    <row r="70" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A70" s="110"/>
       <c r="B70" s="61"/>
       <c r="C70" s="61"/>
       <c r="D70" s="61"/>
       <c r="E70" s="61"/>
       <c r="F70" s="61"/>
       <c r="G70" s="61"/>
       <c r="H70" s="61"/>
       <c r="I70" s="61"/>
       <c r="J70" s="61"/>
       <c r="K70" s="61"/>
       <c r="L70" s="61"/>
       <c r="M70" s="61"/>
       <c r="N70" s="61"/>
       <c r="O70" s="106"/>
       <c r="P70" s="106"/>
     </row>
-    <row r="71" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A71" s="110"/>
       <c r="B71" s="61"/>
       <c r="C71" s="61"/>
       <c r="D71" s="61"/>
       <c r="E71" s="61"/>
       <c r="F71" s="61"/>
       <c r="G71" s="61"/>
       <c r="H71" s="61"/>
       <c r="I71" s="61"/>
       <c r="J71" s="61"/>
       <c r="K71" s="61"/>
       <c r="L71" s="61"/>
       <c r="M71" s="61"/>
       <c r="N71" s="61"/>
       <c r="O71" s="106"/>
       <c r="P71" s="106"/>
     </row>
-    <row r="72" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A72" s="110"/>
       <c r="B72" s="61"/>
       <c r="C72" s="61"/>
       <c r="D72" s="61"/>
       <c r="E72" s="61"/>
       <c r="F72" s="61"/>
       <c r="G72" s="61"/>
       <c r="H72" s="61"/>
       <c r="I72" s="61"/>
       <c r="J72" s="61"/>
       <c r="K72" s="61"/>
       <c r="L72" s="61"/>
       <c r="M72" s="61"/>
       <c r="N72" s="61"/>
       <c r="O72" s="106"/>
       <c r="P72" s="106"/>
     </row>
-    <row r="73" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A73" s="110"/>
       <c r="B73" s="61"/>
       <c r="C73" s="61"/>
       <c r="D73" s="61"/>
       <c r="E73" s="61"/>
       <c r="F73" s="61"/>
       <c r="G73" s="61"/>
       <c r="H73" s="61"/>
       <c r="I73" s="61"/>
       <c r="J73" s="61"/>
       <c r="K73" s="61"/>
       <c r="L73" s="61"/>
       <c r="M73" s="61"/>
       <c r="N73" s="61"/>
       <c r="O73" s="106"/>
       <c r="P73" s="106"/>
     </row>
-    <row r="74" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A74" s="110"/>
       <c r="B74" s="61"/>
       <c r="C74" s="61"/>
       <c r="D74" s="61"/>
       <c r="E74" s="61"/>
       <c r="F74" s="61"/>
       <c r="G74" s="61"/>
       <c r="H74" s="61"/>
       <c r="I74" s="61"/>
       <c r="J74" s="61"/>
       <c r="K74" s="61"/>
       <c r="L74" s="61"/>
       <c r="M74" s="61"/>
       <c r="N74" s="61"/>
       <c r="O74" s="106"/>
       <c r="P74" s="106"/>
     </row>
-    <row r="75" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A75" s="110"/>
       <c r="B75" s="61"/>
       <c r="C75" s="61"/>
       <c r="D75" s="61"/>
       <c r="E75" s="61"/>
       <c r="F75" s="61"/>
       <c r="G75" s="61"/>
       <c r="H75" s="61"/>
       <c r="I75" s="61"/>
       <c r="J75" s="61"/>
       <c r="K75" s="61"/>
       <c r="L75" s="61"/>
       <c r="M75" s="61"/>
       <c r="N75" s="61"/>
       <c r="O75" s="106"/>
       <c r="P75" s="106"/>
     </row>
-    <row r="76" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A76" s="110"/>
       <c r="B76" s="61"/>
       <c r="C76" s="61"/>
       <c r="D76" s="61"/>
       <c r="E76" s="61"/>
       <c r="F76" s="61"/>
       <c r="G76" s="61"/>
       <c r="H76" s="61"/>
       <c r="I76" s="61"/>
       <c r="J76" s="61"/>
       <c r="K76" s="61"/>
       <c r="L76" s="61"/>
       <c r="M76" s="61"/>
       <c r="N76" s="61"/>
       <c r="O76" s="106"/>
       <c r="P76" s="106"/>
     </row>
-    <row r="77" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A77" s="110"/>
       <c r="B77" s="61"/>
       <c r="C77" s="61"/>
       <c r="D77" s="61"/>
       <c r="E77" s="61"/>
       <c r="F77" s="61"/>
       <c r="G77" s="61"/>
       <c r="H77" s="61"/>
       <c r="I77" s="61"/>
       <c r="J77" s="61"/>
       <c r="K77" s="61"/>
       <c r="L77" s="61"/>
       <c r="M77" s="61"/>
       <c r="N77" s="61"/>
       <c r="O77" s="106"/>
       <c r="P77" s="106"/>
     </row>
-    <row r="78" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A78" s="110"/>
       <c r="B78" s="61"/>
       <c r="C78" s="61"/>
       <c r="D78" s="61"/>
       <c r="E78" s="61"/>
       <c r="F78" s="61"/>
       <c r="G78" s="61"/>
       <c r="H78" s="61"/>
       <c r="I78" s="61"/>
       <c r="J78" s="61"/>
       <c r="K78" s="61"/>
       <c r="L78" s="61"/>
       <c r="M78" s="61"/>
       <c r="N78" s="61"/>
       <c r="O78" s="106"/>
       <c r="P78" s="106"/>
     </row>
-    <row r="79" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A79" s="110"/>
       <c r="B79" s="61"/>
       <c r="C79" s="61"/>
       <c r="D79" s="61"/>
       <c r="E79" s="61"/>
       <c r="F79" s="61"/>
       <c r="G79" s="61"/>
       <c r="H79" s="61"/>
       <c r="I79" s="61"/>
       <c r="J79" s="61"/>
       <c r="K79" s="61"/>
       <c r="L79" s="61"/>
       <c r="M79" s="61"/>
       <c r="N79" s="61"/>
       <c r="O79" s="106"/>
       <c r="P79" s="106"/>
     </row>
-    <row r="80" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A80" s="110"/>
       <c r="B80" s="61"/>
       <c r="C80" s="61"/>
       <c r="D80" s="61"/>
       <c r="E80" s="61"/>
       <c r="F80" s="61"/>
       <c r="G80" s="61"/>
       <c r="H80" s="61"/>
       <c r="I80" s="61"/>
       <c r="J80" s="61"/>
       <c r="K80" s="61"/>
       <c r="L80" s="61"/>
       <c r="M80" s="61"/>
       <c r="N80" s="61"/>
       <c r="O80" s="106"/>
       <c r="P80" s="106"/>
     </row>
-    <row r="81" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A81" s="110"/>
       <c r="B81" s="61"/>
       <c r="C81" s="61"/>
       <c r="D81" s="61"/>
       <c r="E81" s="61"/>
       <c r="F81" s="61"/>
       <c r="G81" s="61"/>
       <c r="H81" s="61"/>
       <c r="I81" s="61"/>
       <c r="J81" s="61"/>
       <c r="K81" s="61"/>
       <c r="L81" s="61"/>
       <c r="M81" s="61"/>
       <c r="N81" s="61"/>
       <c r="O81" s="106"/>
       <c r="P81" s="106"/>
     </row>
-    <row r="82" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A82" s="110"/>
       <c r="B82" s="61"/>
       <c r="C82" s="61"/>
       <c r="D82" s="61"/>
       <c r="E82" s="61"/>
       <c r="F82" s="61"/>
       <c r="G82" s="61"/>
       <c r="H82" s="61"/>
       <c r="I82" s="61"/>
       <c r="J82" s="61"/>
       <c r="K82" s="61"/>
       <c r="L82" s="61"/>
       <c r="M82" s="61"/>
       <c r="N82" s="61"/>
       <c r="O82" s="106"/>
       <c r="P82" s="106"/>
     </row>
-    <row r="83" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A83" s="110"/>
       <c r="B83" s="61"/>
       <c r="C83" s="61"/>
       <c r="D83" s="61"/>
       <c r="E83" s="61"/>
       <c r="F83" s="61"/>
       <c r="G83" s="61"/>
       <c r="H83" s="61"/>
       <c r="I83" s="61"/>
       <c r="J83" s="61"/>
       <c r="K83" s="61"/>
       <c r="L83" s="61"/>
       <c r="M83" s="61"/>
       <c r="N83" s="61"/>
       <c r="O83" s="106"/>
       <c r="P83" s="106"/>
     </row>
-    <row r="84" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A84" s="110"/>
       <c r="B84" s="61"/>
       <c r="C84" s="61"/>
       <c r="D84" s="61"/>
       <c r="E84" s="61"/>
       <c r="F84" s="61"/>
       <c r="G84" s="61"/>
       <c r="H84" s="61"/>
       <c r="I84" s="61"/>
       <c r="J84" s="61"/>
       <c r="K84" s="61"/>
       <c r="L84" s="61"/>
       <c r="M84" s="61"/>
       <c r="N84" s="61"/>
       <c r="O84" s="106"/>
       <c r="P84" s="106"/>
     </row>
-    <row r="85" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A85" s="110"/>
       <c r="B85" s="61"/>
       <c r="C85" s="61"/>
       <c r="D85" s="61"/>
       <c r="E85" s="61"/>
       <c r="F85" s="61"/>
       <c r="G85" s="61"/>
       <c r="H85" s="61"/>
       <c r="I85" s="61"/>
       <c r="J85" s="61"/>
       <c r="K85" s="61"/>
       <c r="L85" s="61"/>
       <c r="M85" s="61"/>
       <c r="N85" s="61"/>
       <c r="O85" s="106"/>
       <c r="P85" s="106"/>
     </row>
-    <row r="86" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A86" s="110"/>
       <c r="B86" s="61"/>
       <c r="C86" s="61"/>
       <c r="D86" s="61"/>
       <c r="E86" s="61"/>
       <c r="F86" s="61"/>
       <c r="G86" s="61"/>
       <c r="H86" s="61"/>
       <c r="I86" s="61"/>
       <c r="J86" s="61"/>
       <c r="K86" s="61"/>
       <c r="L86" s="61"/>
       <c r="M86" s="61"/>
       <c r="N86" s="61"/>
       <c r="O86" s="106"/>
       <c r="P86" s="106"/>
     </row>
-    <row r="87" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A87" s="110"/>
       <c r="B87" s="61"/>
       <c r="C87" s="61"/>
       <c r="D87" s="61"/>
       <c r="E87" s="61"/>
       <c r="F87" s="61"/>
       <c r="G87" s="61"/>
       <c r="H87" s="61"/>
       <c r="I87" s="61"/>
       <c r="J87" s="61"/>
       <c r="K87" s="61"/>
       <c r="L87" s="61"/>
       <c r="M87" s="61"/>
       <c r="N87" s="61"/>
       <c r="O87" s="106"/>
       <c r="P87" s="106"/>
     </row>
-    <row r="88" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A88" s="110"/>
       <c r="B88" s="61"/>
       <c r="C88" s="61"/>
       <c r="D88" s="61"/>
       <c r="E88" s="61"/>
       <c r="F88" s="61"/>
       <c r="G88" s="61"/>
       <c r="H88" s="61"/>
       <c r="I88" s="61"/>
       <c r="J88" s="61"/>
       <c r="K88" s="61"/>
       <c r="L88" s="61"/>
       <c r="M88" s="61"/>
       <c r="N88" s="61"/>
       <c r="O88" s="106"/>
       <c r="P88" s="106"/>
     </row>
-    <row r="89" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A89" s="110"/>
       <c r="B89" s="61"/>
       <c r="C89" s="61"/>
       <c r="D89" s="61"/>
       <c r="E89" s="61"/>
       <c r="F89" s="61"/>
       <c r="G89" s="61"/>
       <c r="H89" s="61"/>
       <c r="I89" s="61"/>
       <c r="J89" s="61"/>
       <c r="K89" s="61"/>
       <c r="L89" s="61"/>
       <c r="M89" s="61"/>
       <c r="N89" s="61"/>
       <c r="O89" s="106"/>
       <c r="P89" s="106"/>
     </row>
-    <row r="90" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A90" s="110"/>
       <c r="B90" s="61"/>
       <c r="C90" s="61"/>
       <c r="D90" s="61"/>
       <c r="E90" s="61"/>
       <c r="F90" s="61"/>
       <c r="G90" s="61"/>
       <c r="H90" s="61"/>
       <c r="I90" s="61"/>
       <c r="J90" s="61"/>
       <c r="K90" s="61"/>
       <c r="L90" s="61"/>
       <c r="M90" s="61"/>
       <c r="N90" s="61"/>
       <c r="O90" s="106"/>
       <c r="P90" s="106"/>
     </row>
-    <row r="91" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A91" s="110"/>
       <c r="B91" s="61"/>
       <c r="C91" s="61"/>
       <c r="D91" s="61"/>
       <c r="E91" s="61"/>
       <c r="F91" s="61"/>
       <c r="G91" s="61"/>
       <c r="H91" s="61"/>
       <c r="I91" s="61"/>
       <c r="J91" s="61"/>
       <c r="K91" s="61"/>
       <c r="L91" s="61"/>
       <c r="M91" s="61"/>
       <c r="N91" s="61"/>
       <c r="O91" s="106"/>
       <c r="P91" s="106"/>
     </row>
-    <row r="92" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A92" s="110"/>
       <c r="B92" s="61"/>
       <c r="C92" s="61"/>
       <c r="D92" s="61"/>
       <c r="E92" s="61"/>
       <c r="F92" s="61"/>
       <c r="G92" s="61"/>
       <c r="H92" s="61"/>
       <c r="I92" s="61"/>
       <c r="J92" s="61"/>
       <c r="K92" s="61"/>
       <c r="L92" s="61"/>
       <c r="M92" s="61"/>
       <c r="N92" s="61"/>
       <c r="O92" s="106"/>
       <c r="P92" s="106"/>
     </row>
-    <row r="93" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A93" s="110"/>
       <c r="B93" s="61"/>
       <c r="C93" s="61"/>
       <c r="D93" s="61"/>
       <c r="E93" s="61"/>
       <c r="F93" s="61"/>
       <c r="G93" s="61"/>
       <c r="H93" s="61"/>
       <c r="I93" s="61"/>
       <c r="J93" s="61"/>
       <c r="K93" s="61"/>
       <c r="L93" s="61"/>
       <c r="M93" s="61"/>
       <c r="N93" s="61"/>
       <c r="O93" s="106"/>
       <c r="P93" s="106"/>
     </row>
-    <row r="94" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A94" s="110"/>
       <c r="B94" s="61"/>
       <c r="C94" s="61"/>
       <c r="D94" s="61"/>
       <c r="E94" s="61"/>
       <c r="F94" s="61"/>
       <c r="G94" s="61"/>
       <c r="H94" s="61"/>
       <c r="I94" s="61"/>
       <c r="J94" s="61"/>
       <c r="K94" s="61"/>
       <c r="L94" s="61"/>
       <c r="M94" s="61"/>
       <c r="N94" s="61"/>
       <c r="O94" s="106"/>
       <c r="P94" s="106"/>
     </row>
-    <row r="95" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A95" s="110"/>
       <c r="B95" s="61"/>
       <c r="C95" s="61"/>
       <c r="D95" s="61"/>
       <c r="E95" s="61"/>
       <c r="F95" s="61"/>
       <c r="G95" s="61"/>
       <c r="H95" s="61"/>
       <c r="I95" s="61"/>
       <c r="J95" s="61"/>
       <c r="K95" s="61"/>
       <c r="L95" s="61"/>
       <c r="M95" s="61"/>
       <c r="N95" s="61"/>
       <c r="O95" s="106"/>
       <c r="P95" s="106"/>
     </row>
-    <row r="96" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="96" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A96" s="110"/>
       <c r="B96" s="61"/>
       <c r="C96" s="61"/>
       <c r="D96" s="61"/>
       <c r="E96" s="61"/>
       <c r="F96" s="61"/>
       <c r="G96" s="61"/>
       <c r="H96" s="61"/>
       <c r="I96" s="61"/>
       <c r="J96" s="61"/>
       <c r="K96" s="61"/>
       <c r="L96" s="61"/>
       <c r="M96" s="61"/>
       <c r="N96" s="61"/>
       <c r="O96" s="106"/>
       <c r="P96" s="106"/>
     </row>
-    <row r="97" spans="1:16" x14ac:dyDescent="0.35">
+    <row r="97" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A97" s="110"/>
       <c r="B97" s="61"/>
       <c r="C97" s="61"/>
       <c r="D97" s="61"/>
       <c r="E97" s="61"/>
       <c r="F97" s="61"/>
       <c r="G97" s="61"/>
       <c r="H97" s="61"/>
       <c r="I97" s="61"/>
       <c r="J97" s="61"/>
       <c r="K97" s="61"/>
       <c r="L97" s="61"/>
       <c r="M97" s="61"/>
       <c r="N97" s="61"/>
       <c r="O97" s="106"/>
       <c r="P97" s="106"/>
     </row>
-    <row r="98" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="98" spans="1:16" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A98" s="112"/>
       <c r="B98" s="63"/>
       <c r="C98" s="63"/>
       <c r="D98" s="63"/>
       <c r="E98" s="63"/>
       <c r="F98" s="63"/>
       <c r="G98" s="63"/>
       <c r="H98" s="63"/>
       <c r="I98" s="63"/>
       <c r="J98" s="63"/>
       <c r="K98" s="63"/>
       <c r="L98" s="63"/>
       <c r="M98" s="63"/>
       <c r="N98" s="63"/>
       <c r="O98" s="113"/>
       <c r="P98" s="113"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="qMeE9rLDg9MtLW27kKnJ+YpDydDUk2FsI4u/t8AtdQkLKnrR+EB98g4XqzEZadPtL+ItdHo20puZs/ZKzJPbDQ==" saltValue="AhLTNr0rZRneitsvrPseKw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:P2"/>
   </mergeCells>
   <dataValidations count="21">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B99:C99 E99" xr:uid="{5431EBE6-21BE-4C95-A4CC-9D702356FAA8}">
       <formula1>"Select, Appeal, State Fair Hearing"</formula1>
@@ -8599,2348 +8608,2345 @@
     </dataValidation>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter date appeal/State Hearing was filed" sqref="A4:A1048576" xr:uid="{27591587-D2B2-4AD5-B77F-07323A33248C}">
       <formula1>1</formula1>
       <formula2>182623</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter date appeal reviewed/State Hearing was scheduled; if not applicable, write N/A" sqref="J4:J1048576" xr:uid="{5581C3F7-5253-4FF0-AFE3-73E3F360A812}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{431637A8-170A-41F3-9FA3-90E88DDD72F6}">
   <sheetPr>
     <tabColor rgb="FF2D6E8D"/>
   </sheetPr>
   <dimension ref="A1:L380"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="38.453125" style="47" customWidth="1"/>
+    <col min="1" max="1" width="38.42578125" style="47" customWidth="1"/>
     <col min="2" max="2" width="17" style="47" customWidth="1"/>
     <col min="3" max="3" width="15" style="62" customWidth="1"/>
-    <col min="4" max="4" width="12.453125" style="47" customWidth="1"/>
+    <col min="4" max="4" width="12.42578125" style="47" customWidth="1"/>
     <col min="5" max="8" width="16" style="68" customWidth="1"/>
-    <col min="9" max="9" width="18.453125" style="68" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="16384" width="8.453125" style="116" hidden="1"/>
+    <col min="9" max="9" width="18.42578125" style="68" customWidth="1"/>
+    <col min="10" max="11" width="23.42578125" style="68" customWidth="1"/>
+    <col min="12" max="12" width="22.42578125" style="68" customWidth="1"/>
+    <col min="13" max="16384" width="8.42578125" style="116" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" s="27" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:12" s="27" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="65"/>
     </row>
-    <row r="2" spans="1:12" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="1:12" s="93" customFormat="1" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="142" t="s">
         <v>151</v>
       </c>
       <c r="B2" s="142"/>
       <c r="C2" s="142"/>
       <c r="D2" s="142"/>
       <c r="E2" s="142"/>
       <c r="F2" s="142"/>
       <c r="G2" s="142"/>
       <c r="H2" s="142"/>
       <c r="I2" s="142"/>
       <c r="J2" s="142"/>
       <c r="K2" s="143"/>
       <c r="L2" s="144"/>
     </row>
-    <row r="3" spans="1:12" s="27" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:12" s="27" customFormat="1" ht="64.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="139" t="s">
         <v>152</v>
       </c>
       <c r="B3" s="139"/>
       <c r="C3" s="139"/>
       <c r="D3" s="139"/>
       <c r="E3" s="139"/>
       <c r="F3" s="139"/>
       <c r="G3" s="139"/>
       <c r="H3" s="139"/>
       <c r="I3" s="139"/>
       <c r="J3" s="139"/>
       <c r="K3" s="140"/>
       <c r="L3" s="141"/>
     </row>
-    <row r="4" spans="1:12" s="44" customFormat="1" ht="161.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:12" s="44" customFormat="1" ht="161.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="58" t="s">
         <v>120</v>
       </c>
       <c r="B4" s="58" t="s">
         <v>121</v>
       </c>
       <c r="C4" s="58" t="s">
         <v>153</v>
       </c>
       <c r="D4" s="58" t="s">
         <v>154</v>
       </c>
       <c r="E4" s="57" t="s">
         <v>155</v>
       </c>
       <c r="F4" s="57" t="s">
         <v>156</v>
       </c>
       <c r="G4" s="115" t="s">
         <v>157</v>
       </c>
       <c r="H4" s="115" t="s">
         <v>158</v>
       </c>
       <c r="I4" s="57" t="s">
         <v>159</v>
       </c>
       <c r="J4" s="57" t="s">
         <v>160</v>
       </c>
       <c r="K4" s="59" t="s">
         <v>161</v>
       </c>
       <c r="L4" s="59" t="s">
         <v>162</v>
       </c>
     </row>
-    <row r="5" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E5" s="61"/>
       <c r="F5" s="61"/>
       <c r="G5" s="61"/>
       <c r="H5" s="61"/>
       <c r="I5" s="61"/>
       <c r="J5" s="61"/>
       <c r="K5" s="61"/>
       <c r="L5" s="61"/>
     </row>
-    <row r="6" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E6" s="61"/>
       <c r="F6" s="61"/>
       <c r="G6" s="61"/>
       <c r="H6" s="61"/>
       <c r="I6" s="61"/>
       <c r="J6" s="61"/>
       <c r="K6" s="61"/>
       <c r="L6" s="61"/>
     </row>
-    <row r="7" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E7" s="61"/>
       <c r="F7" s="61"/>
       <c r="G7" s="61"/>
       <c r="H7" s="61"/>
       <c r="I7" s="61"/>
       <c r="J7" s="61"/>
       <c r="K7" s="61"/>
       <c r="L7" s="61"/>
     </row>
-    <row r="8" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E8" s="61"/>
       <c r="F8" s="61"/>
       <c r="G8" s="61"/>
       <c r="H8" s="61"/>
       <c r="I8" s="61"/>
       <c r="J8" s="61"/>
       <c r="K8" s="61"/>
       <c r="L8" s="61"/>
     </row>
-    <row r="9" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E9" s="61"/>
       <c r="F9" s="61"/>
       <c r="G9" s="61"/>
       <c r="H9" s="61"/>
       <c r="I9" s="61"/>
       <c r="J9" s="61"/>
       <c r="K9" s="61"/>
       <c r="L9" s="61"/>
     </row>
-    <row r="10" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E10" s="61"/>
       <c r="F10" s="61"/>
       <c r="G10" s="61"/>
       <c r="H10" s="61"/>
       <c r="I10" s="61"/>
       <c r="J10" s="61"/>
       <c r="K10" s="61"/>
       <c r="L10" s="61"/>
     </row>
-    <row r="11" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E11" s="61"/>
       <c r="F11" s="61"/>
       <c r="G11" s="61"/>
       <c r="H11" s="61"/>
       <c r="I11" s="61"/>
       <c r="J11" s="61"/>
       <c r="K11" s="61"/>
       <c r="L11" s="61"/>
     </row>
-    <row r="12" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E12" s="61"/>
       <c r="F12" s="61"/>
       <c r="G12" s="61"/>
       <c r="H12" s="61"/>
       <c r="I12" s="61"/>
       <c r="J12" s="61"/>
       <c r="K12" s="61"/>
       <c r="L12" s="61"/>
     </row>
-    <row r="13" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="13" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E13" s="61"/>
       <c r="F13" s="61"/>
       <c r="G13" s="61"/>
       <c r="H13" s="61"/>
       <c r="I13" s="61"/>
       <c r="J13" s="61"/>
       <c r="K13" s="61"/>
       <c r="L13" s="61"/>
     </row>
-    <row r="14" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="14" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E14" s="61"/>
       <c r="F14" s="61"/>
       <c r="G14" s="61"/>
       <c r="H14" s="61"/>
       <c r="I14" s="61"/>
       <c r="J14" s="61"/>
       <c r="K14" s="61"/>
       <c r="L14" s="61"/>
     </row>
-    <row r="15" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="15" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E15" s="61"/>
       <c r="F15" s="61"/>
       <c r="H15" s="61"/>
       <c r="I15" s="61"/>
       <c r="J15" s="61"/>
       <c r="K15" s="61"/>
       <c r="L15" s="61"/>
     </row>
-    <row r="16" spans="1:12" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:12" x14ac:dyDescent="0.25">
       <c r="E16" s="61"/>
       <c r="F16" s="61"/>
       <c r="G16" s="61"/>
       <c r="H16" s="61"/>
       <c r="I16" s="61"/>
       <c r="J16" s="61"/>
       <c r="K16" s="61"/>
       <c r="L16" s="61"/>
     </row>
-    <row r="17" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="17" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E17" s="61"/>
       <c r="F17" s="61"/>
       <c r="G17" s="61"/>
       <c r="H17" s="61"/>
       <c r="I17" s="61"/>
       <c r="J17" s="61"/>
       <c r="K17" s="61"/>
       <c r="L17" s="61"/>
     </row>
-    <row r="18" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="18" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E18" s="61"/>
       <c r="F18" s="61"/>
       <c r="G18" s="61"/>
       <c r="H18" s="61"/>
       <c r="I18" s="61"/>
       <c r="J18" s="61"/>
       <c r="K18" s="61"/>
       <c r="L18" s="61"/>
     </row>
-    <row r="19" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="19" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E19" s="61"/>
       <c r="F19" s="61"/>
       <c r="G19" s="61"/>
       <c r="H19" s="61"/>
       <c r="I19" s="61"/>
       <c r="J19" s="61"/>
       <c r="K19" s="61"/>
       <c r="L19" s="61"/>
     </row>
-    <row r="20" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="20" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E20" s="61"/>
       <c r="F20" s="61"/>
       <c r="G20" s="61"/>
       <c r="H20" s="61"/>
       <c r="I20" s="61"/>
       <c r="J20" s="61"/>
       <c r="K20" s="61"/>
       <c r="L20" s="61"/>
     </row>
-    <row r="21" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="21" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E21" s="61"/>
       <c r="F21" s="61"/>
       <c r="G21" s="61"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
     </row>
-    <row r="22" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="22" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E22" s="61"/>
       <c r="F22" s="61"/>
       <c r="G22" s="61"/>
       <c r="H22" s="61"/>
       <c r="I22" s="61"/>
       <c r="J22" s="61"/>
       <c r="K22" s="61"/>
       <c r="L22" s="61"/>
     </row>
-    <row r="23" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="23" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E23" s="61"/>
       <c r="F23" s="61"/>
       <c r="G23" s="61"/>
       <c r="H23" s="61"/>
       <c r="I23" s="61"/>
       <c r="J23" s="61"/>
       <c r="K23" s="61"/>
       <c r="L23" s="61"/>
     </row>
-    <row r="24" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="24" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E24" s="61"/>
       <c r="F24" s="61"/>
       <c r="G24" s="61"/>
       <c r="H24" s="61"/>
       <c r="I24" s="61"/>
       <c r="J24" s="61"/>
       <c r="K24" s="61"/>
       <c r="L24" s="61"/>
     </row>
-    <row r="25" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="25" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E25" s="61"/>
       <c r="F25" s="61"/>
       <c r="H25" s="61"/>
       <c r="I25" s="61"/>
       <c r="J25" s="61"/>
       <c r="K25" s="61"/>
       <c r="L25" s="61"/>
     </row>
-    <row r="26" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="26" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E26" s="61"/>
       <c r="F26" s="61"/>
       <c r="G26" s="61"/>
       <c r="H26" s="61"/>
       <c r="I26" s="61"/>
       <c r="J26" s="61"/>
       <c r="K26" s="61"/>
       <c r="L26" s="61"/>
     </row>
-    <row r="27" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="27" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E27" s="61"/>
       <c r="F27" s="61"/>
       <c r="G27" s="61"/>
       <c r="H27" s="61"/>
       <c r="I27" s="61"/>
       <c r="J27" s="61"/>
       <c r="K27" s="61"/>
       <c r="L27" s="61"/>
     </row>
-    <row r="28" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="28" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E28" s="61"/>
       <c r="F28" s="61"/>
       <c r="G28" s="61"/>
       <c r="H28" s="61"/>
       <c r="I28" s="61"/>
       <c r="J28" s="61"/>
       <c r="K28" s="61"/>
       <c r="L28" s="61"/>
     </row>
-    <row r="29" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="29" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E29" s="61"/>
       <c r="F29" s="61"/>
       <c r="G29" s="61"/>
       <c r="H29" s="61"/>
       <c r="I29" s="61"/>
       <c r="J29" s="61"/>
       <c r="K29" s="61"/>
       <c r="L29" s="61"/>
     </row>
-    <row r="30" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="30" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E30" s="61"/>
       <c r="F30" s="61"/>
       <c r="G30" s="61"/>
       <c r="H30" s="61"/>
       <c r="I30" s="61"/>
       <c r="J30" s="61"/>
       <c r="K30" s="61"/>
       <c r="L30" s="61"/>
     </row>
-    <row r="31" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="31" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E31" s="61"/>
       <c r="F31" s="61"/>
       <c r="G31" s="61"/>
       <c r="H31" s="61"/>
       <c r="I31" s="61"/>
       <c r="J31" s="61"/>
       <c r="K31" s="61"/>
       <c r="L31" s="61"/>
     </row>
-    <row r="32" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="32" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E32" s="61"/>
       <c r="F32" s="61"/>
       <c r="G32" s="61"/>
       <c r="H32" s="61"/>
       <c r="I32" s="61"/>
       <c r="J32" s="61"/>
       <c r="K32" s="61"/>
       <c r="L32" s="61"/>
     </row>
-    <row r="33" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="33" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E33" s="61"/>
       <c r="F33" s="61"/>
       <c r="G33" s="61"/>
       <c r="H33" s="61"/>
       <c r="I33" s="61"/>
       <c r="J33" s="61"/>
       <c r="K33" s="61"/>
       <c r="L33" s="61"/>
     </row>
-    <row r="34" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="34" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E34" s="61"/>
       <c r="F34" s="61"/>
       <c r="G34" s="61"/>
       <c r="H34" s="61"/>
       <c r="I34" s="61"/>
       <c r="J34" s="61"/>
       <c r="K34" s="61"/>
       <c r="L34" s="61"/>
     </row>
-    <row r="35" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="35" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E35" s="61"/>
       <c r="F35" s="61"/>
       <c r="H35" s="61"/>
       <c r="I35" s="61"/>
       <c r="J35" s="61"/>
       <c r="K35" s="61"/>
       <c r="L35" s="61"/>
     </row>
-    <row r="36" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="36" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E36" s="61"/>
       <c r="F36" s="61"/>
       <c r="G36" s="61"/>
       <c r="H36" s="61"/>
       <c r="I36" s="61"/>
       <c r="J36" s="61"/>
       <c r="K36" s="61"/>
       <c r="L36" s="61"/>
     </row>
-    <row r="37" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="37" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E37" s="61"/>
       <c r="F37" s="61"/>
       <c r="G37" s="61"/>
       <c r="H37" s="61"/>
       <c r="I37" s="61"/>
       <c r="J37" s="61"/>
       <c r="K37" s="61"/>
       <c r="L37" s="61"/>
     </row>
-    <row r="38" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="38" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E38" s="61"/>
       <c r="F38" s="61"/>
       <c r="G38" s="61"/>
       <c r="H38" s="61"/>
       <c r="I38" s="61"/>
       <c r="J38" s="61"/>
       <c r="K38" s="61"/>
       <c r="L38" s="61"/>
     </row>
-    <row r="39" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="39" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E39" s="61"/>
       <c r="F39" s="61"/>
       <c r="G39" s="61"/>
       <c r="H39" s="61"/>
       <c r="I39" s="61"/>
       <c r="J39" s="61"/>
       <c r="K39" s="61"/>
       <c r="L39" s="61"/>
     </row>
-    <row r="40" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="40" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E40" s="61"/>
       <c r="F40" s="61"/>
       <c r="G40" s="61"/>
       <c r="H40" s="61"/>
       <c r="I40" s="61"/>
       <c r="J40" s="61"/>
       <c r="K40" s="61"/>
       <c r="L40" s="61"/>
     </row>
-    <row r="41" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="41" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E41" s="61"/>
       <c r="F41" s="61"/>
       <c r="G41" s="61"/>
       <c r="H41" s="61"/>
       <c r="I41" s="61"/>
       <c r="J41" s="61"/>
       <c r="K41" s="61"/>
       <c r="L41" s="61"/>
     </row>
-    <row r="42" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="42" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E42" s="61"/>
       <c r="F42" s="61"/>
       <c r="G42" s="61"/>
       <c r="H42" s="61"/>
       <c r="I42" s="61"/>
       <c r="J42" s="61"/>
       <c r="K42" s="61"/>
       <c r="L42" s="61"/>
     </row>
-    <row r="43" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="43" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E43" s="61"/>
       <c r="F43" s="61"/>
       <c r="G43" s="61"/>
       <c r="H43" s="61"/>
       <c r="I43" s="61"/>
       <c r="J43" s="61"/>
       <c r="K43" s="61"/>
       <c r="L43" s="61"/>
     </row>
-    <row r="44" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="44" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E44" s="61"/>
       <c r="F44" s="61"/>
       <c r="G44" s="61"/>
       <c r="H44" s="61"/>
       <c r="I44" s="61"/>
       <c r="J44" s="61"/>
       <c r="K44" s="61"/>
       <c r="L44" s="61"/>
     </row>
-    <row r="45" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="45" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E45" s="61"/>
       <c r="F45" s="61"/>
       <c r="H45" s="61"/>
       <c r="I45" s="61"/>
       <c r="J45" s="61"/>
       <c r="K45" s="61"/>
       <c r="L45" s="61"/>
     </row>
-    <row r="46" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="46" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E46" s="61"/>
       <c r="F46" s="61"/>
       <c r="G46" s="61"/>
       <c r="H46" s="61"/>
       <c r="I46" s="61"/>
       <c r="J46" s="61"/>
       <c r="K46" s="61"/>
       <c r="L46" s="61"/>
     </row>
-    <row r="47" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="47" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E47" s="61"/>
       <c r="F47" s="61"/>
       <c r="G47" s="61"/>
       <c r="H47" s="61"/>
       <c r="I47" s="61"/>
       <c r="J47" s="61"/>
       <c r="K47" s="61"/>
       <c r="L47" s="61"/>
     </row>
-    <row r="48" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="48" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E48" s="61"/>
       <c r="F48" s="61"/>
       <c r="G48" s="61"/>
       <c r="H48" s="61"/>
       <c r="I48" s="61"/>
       <c r="J48" s="61"/>
       <c r="K48" s="61"/>
       <c r="L48" s="61"/>
     </row>
-    <row r="49" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="49" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E49" s="61"/>
       <c r="F49" s="61"/>
       <c r="G49" s="61"/>
       <c r="H49" s="61"/>
       <c r="I49" s="61"/>
       <c r="J49" s="61"/>
       <c r="K49" s="61"/>
       <c r="L49" s="61"/>
     </row>
-    <row r="50" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="50" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E50" s="61"/>
       <c r="F50" s="61"/>
       <c r="G50" s="61"/>
       <c r="H50" s="61"/>
       <c r="I50" s="61"/>
       <c r="J50" s="61"/>
       <c r="K50" s="61"/>
       <c r="L50" s="61"/>
     </row>
-    <row r="51" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="51" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E51" s="61"/>
       <c r="F51" s="61"/>
       <c r="G51" s="61"/>
       <c r="H51" s="61"/>
       <c r="I51" s="61"/>
       <c r="J51" s="61"/>
       <c r="K51" s="61"/>
       <c r="L51" s="61"/>
     </row>
-    <row r="52" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="52" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E52" s="61"/>
       <c r="F52" s="61"/>
       <c r="G52" s="61"/>
       <c r="H52" s="61"/>
       <c r="I52" s="61"/>
       <c r="J52" s="61"/>
       <c r="K52" s="61"/>
       <c r="L52" s="61"/>
     </row>
-    <row r="53" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="53" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E53" s="61"/>
       <c r="F53" s="61"/>
       <c r="G53" s="61"/>
       <c r="H53" s="61"/>
       <c r="I53" s="61"/>
       <c r="J53" s="61"/>
       <c r="K53" s="61"/>
       <c r="L53" s="61"/>
     </row>
-    <row r="54" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="54" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E54" s="61"/>
       <c r="F54" s="61"/>
       <c r="G54" s="61"/>
       <c r="H54" s="61"/>
       <c r="I54" s="61"/>
       <c r="J54" s="61"/>
       <c r="K54" s="61"/>
       <c r="L54" s="61"/>
     </row>
-    <row r="55" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="55" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E55" s="61"/>
       <c r="F55" s="61"/>
       <c r="H55" s="61"/>
       <c r="I55" s="61"/>
       <c r="J55" s="61"/>
       <c r="K55" s="61"/>
       <c r="L55" s="61"/>
     </row>
-    <row r="56" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="56" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E56" s="61"/>
       <c r="F56" s="61"/>
       <c r="G56" s="61"/>
       <c r="H56" s="61"/>
       <c r="I56" s="61"/>
       <c r="J56" s="61"/>
       <c r="K56" s="61"/>
       <c r="L56" s="61"/>
     </row>
-    <row r="57" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="57" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E57" s="61"/>
       <c r="F57" s="61"/>
       <c r="G57" s="61"/>
       <c r="H57" s="61"/>
       <c r="I57" s="61"/>
       <c r="J57" s="61"/>
       <c r="K57" s="61"/>
       <c r="L57" s="61"/>
     </row>
-    <row r="58" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="58" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E58" s="61"/>
       <c r="F58" s="61"/>
       <c r="G58" s="61"/>
       <c r="H58" s="61"/>
       <c r="I58" s="61"/>
       <c r="J58" s="61"/>
       <c r="K58" s="61"/>
       <c r="L58" s="61"/>
     </row>
-    <row r="59" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="59" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E59" s="61"/>
       <c r="F59" s="61"/>
       <c r="G59" s="61"/>
       <c r="H59" s="61"/>
       <c r="I59" s="61"/>
       <c r="J59" s="61"/>
       <c r="K59" s="61"/>
       <c r="L59" s="61"/>
     </row>
-    <row r="60" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="60" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E60" s="61"/>
       <c r="F60" s="61"/>
       <c r="G60" s="61"/>
       <c r="H60" s="61"/>
       <c r="I60" s="61"/>
       <c r="J60" s="61"/>
       <c r="K60" s="61"/>
       <c r="L60" s="61"/>
     </row>
-    <row r="61" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="61" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E61" s="61"/>
       <c r="F61" s="61"/>
       <c r="G61" s="61"/>
       <c r="H61" s="61"/>
       <c r="I61" s="61"/>
       <c r="J61" s="61"/>
       <c r="K61" s="61"/>
       <c r="L61" s="61"/>
     </row>
-    <row r="62" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="62" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E62" s="61"/>
       <c r="F62" s="61"/>
       <c r="G62" s="61"/>
       <c r="H62" s="61"/>
       <c r="I62" s="61"/>
       <c r="J62" s="61"/>
       <c r="K62" s="61"/>
       <c r="L62" s="61"/>
     </row>
-    <row r="63" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="63" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E63" s="61"/>
       <c r="F63" s="61"/>
       <c r="G63" s="61"/>
       <c r="H63" s="61"/>
       <c r="I63" s="61"/>
       <c r="J63" s="61"/>
       <c r="K63" s="61"/>
       <c r="L63" s="61"/>
     </row>
-    <row r="64" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="64" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E64" s="61"/>
       <c r="F64" s="61"/>
       <c r="G64" s="61"/>
       <c r="H64" s="61"/>
       <c r="I64" s="61"/>
       <c r="J64" s="61"/>
       <c r="K64" s="61"/>
       <c r="L64" s="61"/>
     </row>
-    <row r="65" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="65" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E65" s="61"/>
       <c r="F65" s="61"/>
       <c r="G65" s="61"/>
       <c r="H65" s="61"/>
       <c r="I65" s="61"/>
       <c r="J65" s="61"/>
       <c r="K65" s="61"/>
       <c r="L65" s="61"/>
     </row>
-    <row r="66" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="66" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E66" s="61"/>
       <c r="F66" s="61"/>
       <c r="G66" s="61"/>
       <c r="H66" s="61"/>
       <c r="I66" s="61"/>
       <c r="J66" s="61"/>
       <c r="K66" s="61"/>
       <c r="L66" s="61"/>
     </row>
-    <row r="67" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="67" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E67" s="61"/>
       <c r="F67" s="61"/>
       <c r="G67" s="61"/>
       <c r="H67" s="61"/>
       <c r="I67" s="61"/>
       <c r="J67" s="61"/>
       <c r="K67" s="61"/>
       <c r="L67" s="61"/>
     </row>
-    <row r="68" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="68" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E68" s="61"/>
       <c r="F68" s="61"/>
       <c r="G68" s="61"/>
       <c r="H68" s="61"/>
       <c r="I68" s="61"/>
       <c r="J68" s="61"/>
       <c r="K68" s="61"/>
       <c r="L68" s="61"/>
     </row>
-    <row r="69" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="69" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E69" s="61"/>
       <c r="F69" s="61"/>
       <c r="H69" s="61"/>
       <c r="I69" s="61"/>
       <c r="J69" s="61"/>
       <c r="K69" s="61"/>
       <c r="L69" s="61"/>
     </row>
-    <row r="70" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="70" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E70" s="61"/>
       <c r="F70" s="61"/>
       <c r="G70" s="61"/>
       <c r="H70" s="61"/>
       <c r="I70" s="61"/>
       <c r="J70" s="61"/>
       <c r="K70" s="61"/>
       <c r="L70" s="61"/>
     </row>
-    <row r="71" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="71" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E71" s="61"/>
       <c r="F71" s="61"/>
       <c r="G71" s="61"/>
       <c r="H71" s="61"/>
       <c r="I71" s="61"/>
       <c r="J71" s="61"/>
       <c r="K71" s="61"/>
       <c r="L71" s="61"/>
     </row>
-    <row r="72" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="72" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E72" s="61"/>
       <c r="F72" s="61"/>
       <c r="G72" s="61"/>
       <c r="H72" s="61"/>
       <c r="I72" s="61"/>
       <c r="J72" s="61"/>
       <c r="K72" s="61"/>
       <c r="L72" s="61"/>
     </row>
-    <row r="73" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="73" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E73" s="61"/>
       <c r="F73" s="61"/>
       <c r="G73" s="61"/>
       <c r="H73" s="61"/>
       <c r="I73" s="61"/>
       <c r="J73" s="61"/>
       <c r="K73" s="61"/>
       <c r="L73" s="61"/>
     </row>
-    <row r="74" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="74" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E74" s="61"/>
       <c r="F74" s="61"/>
       <c r="G74" s="61"/>
       <c r="H74" s="61"/>
       <c r="I74" s="61"/>
       <c r="J74" s="61"/>
       <c r="K74" s="61"/>
       <c r="L74" s="61"/>
     </row>
-    <row r="75" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="75" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E75" s="61"/>
       <c r="F75" s="61"/>
       <c r="G75" s="61"/>
       <c r="H75" s="61"/>
       <c r="I75" s="61"/>
       <c r="J75" s="61"/>
       <c r="K75" s="61"/>
       <c r="L75" s="61"/>
     </row>
-    <row r="76" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="76" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E76" s="61"/>
       <c r="F76" s="61"/>
       <c r="G76" s="61"/>
       <c r="H76" s="61"/>
       <c r="I76" s="61"/>
       <c r="J76" s="61"/>
       <c r="K76" s="61"/>
       <c r="L76" s="61"/>
     </row>
-    <row r="77" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="77" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E77" s="61"/>
       <c r="F77" s="61"/>
       <c r="G77" s="61"/>
       <c r="H77" s="61"/>
       <c r="I77" s="61"/>
       <c r="J77" s="61"/>
       <c r="K77" s="61"/>
       <c r="L77" s="61"/>
     </row>
-    <row r="78" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="78" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E78" s="61"/>
       <c r="F78" s="61"/>
       <c r="G78" s="61"/>
       <c r="H78" s="61"/>
       <c r="I78" s="61"/>
       <c r="J78" s="61"/>
       <c r="K78" s="61"/>
       <c r="L78" s="61"/>
     </row>
-    <row r="79" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="79" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E79" s="61"/>
       <c r="F79" s="61"/>
       <c r="H79" s="61"/>
       <c r="I79" s="61"/>
       <c r="J79" s="61"/>
       <c r="K79" s="61"/>
       <c r="L79" s="61"/>
     </row>
-    <row r="80" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="80" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E80" s="61"/>
       <c r="F80" s="61"/>
       <c r="G80" s="61"/>
       <c r="H80" s="61"/>
       <c r="I80" s="61"/>
       <c r="J80" s="61"/>
       <c r="K80" s="61"/>
       <c r="L80" s="61"/>
     </row>
-    <row r="81" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="81" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E81" s="61"/>
       <c r="F81" s="61"/>
       <c r="G81" s="61"/>
       <c r="H81" s="61"/>
       <c r="I81" s="61"/>
       <c r="J81" s="61"/>
       <c r="K81" s="61"/>
       <c r="L81" s="61"/>
     </row>
-    <row r="82" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="82" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E82" s="61"/>
       <c r="F82" s="61"/>
       <c r="G82" s="61"/>
       <c r="H82" s="61"/>
       <c r="I82" s="61"/>
       <c r="J82" s="61"/>
       <c r="K82" s="61"/>
       <c r="L82" s="61"/>
     </row>
-    <row r="83" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="83" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E83" s="61"/>
       <c r="F83" s="61"/>
       <c r="G83" s="61"/>
       <c r="H83" s="61"/>
       <c r="I83" s="61"/>
       <c r="J83" s="61"/>
       <c r="K83" s="61"/>
       <c r="L83" s="61"/>
     </row>
-    <row r="84" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="84" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E84" s="61"/>
       <c r="F84" s="61"/>
       <c r="G84" s="61"/>
       <c r="H84" s="61"/>
       <c r="I84" s="61"/>
       <c r="J84" s="61"/>
       <c r="K84" s="61"/>
       <c r="L84" s="61"/>
     </row>
-    <row r="85" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="85" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E85" s="61"/>
       <c r="F85" s="61"/>
       <c r="G85" s="61"/>
       <c r="H85" s="61"/>
       <c r="I85" s="61"/>
       <c r="J85" s="61"/>
       <c r="K85" s="61"/>
       <c r="L85" s="61"/>
     </row>
-    <row r="86" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="86" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E86" s="61"/>
       <c r="F86" s="61"/>
       <c r="G86" s="61"/>
       <c r="H86" s="61"/>
       <c r="I86" s="61"/>
       <c r="J86" s="61"/>
       <c r="K86" s="61"/>
       <c r="L86" s="61"/>
     </row>
-    <row r="87" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="87" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E87" s="61"/>
       <c r="F87" s="61"/>
       <c r="G87" s="61"/>
       <c r="H87" s="61"/>
       <c r="I87" s="61"/>
       <c r="J87" s="61"/>
       <c r="K87" s="61"/>
       <c r="L87" s="61"/>
     </row>
-    <row r="88" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="88" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E88" s="61"/>
       <c r="F88" s="61"/>
       <c r="H88" s="61"/>
       <c r="I88" s="61"/>
       <c r="J88" s="61"/>
       <c r="K88" s="61"/>
       <c r="L88" s="61"/>
     </row>
-    <row r="89" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="89" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E89" s="61"/>
       <c r="F89" s="61"/>
       <c r="G89" s="61"/>
       <c r="H89" s="61"/>
       <c r="I89" s="61"/>
       <c r="J89" s="61"/>
       <c r="K89" s="61"/>
       <c r="L89" s="61"/>
     </row>
-    <row r="90" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="90" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E90" s="61"/>
       <c r="F90" s="61"/>
       <c r="G90" s="61"/>
       <c r="H90" s="61"/>
       <c r="I90" s="61"/>
       <c r="J90" s="61"/>
       <c r="K90" s="61"/>
       <c r="L90" s="61"/>
     </row>
-    <row r="91" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="91" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E91" s="61"/>
       <c r="F91" s="61"/>
       <c r="G91" s="61"/>
       <c r="H91" s="61"/>
       <c r="I91" s="61"/>
       <c r="J91" s="61"/>
       <c r="K91" s="61"/>
       <c r="L91" s="61"/>
     </row>
-    <row r="92" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="92" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E92" s="61"/>
       <c r="F92" s="61"/>
       <c r="G92" s="61"/>
       <c r="H92" s="61"/>
       <c r="I92" s="61"/>
       <c r="J92" s="61"/>
       <c r="K92" s="61"/>
       <c r="L92" s="61"/>
     </row>
-    <row r="93" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="93" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E93" s="61"/>
       <c r="F93" s="61"/>
       <c r="G93" s="61"/>
       <c r="H93" s="61"/>
       <c r="I93" s="61"/>
       <c r="J93" s="61"/>
       <c r="K93" s="61"/>
       <c r="L93" s="61"/>
     </row>
-    <row r="94" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="94" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E94" s="61"/>
       <c r="F94" s="61"/>
       <c r="G94" s="61"/>
       <c r="H94" s="61"/>
       <c r="I94" s="61"/>
       <c r="J94" s="61"/>
       <c r="K94" s="61"/>
       <c r="L94" s="61"/>
     </row>
-    <row r="95" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="95" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E95" s="61"/>
       <c r="F95" s="61"/>
       <c r="G95" s="61"/>
       <c r="H95" s="61"/>
       <c r="I95" s="61"/>
       <c r="J95" s="61"/>
       <c r="K95" s="61"/>
       <c r="L95" s="61"/>
     </row>
-    <row r="96" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="96" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E96" s="61"/>
       <c r="F96" s="61"/>
       <c r="G96" s="61"/>
       <c r="H96" s="61"/>
       <c r="I96" s="61"/>
       <c r="J96" s="61"/>
       <c r="K96" s="61"/>
       <c r="L96" s="61"/>
     </row>
-    <row r="97" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="97" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E97" s="61"/>
       <c r="F97" s="61"/>
       <c r="G97" s="61"/>
       <c r="H97" s="61"/>
       <c r="I97" s="61"/>
       <c r="J97" s="61"/>
       <c r="K97" s="61"/>
       <c r="L97" s="61"/>
     </row>
-    <row r="98" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="98" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E98" s="61"/>
       <c r="F98" s="61"/>
       <c r="H98" s="61"/>
       <c r="I98" s="61"/>
       <c r="J98" s="61"/>
       <c r="K98" s="61"/>
       <c r="L98" s="61"/>
     </row>
-    <row r="99" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="99" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E99" s="61"/>
       <c r="F99" s="61"/>
       <c r="G99" s="61"/>
       <c r="H99" s="61"/>
       <c r="I99" s="61"/>
       <c r="J99" s="61"/>
       <c r="K99" s="61"/>
       <c r="L99" s="61"/>
     </row>
-    <row r="100" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="100" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E100" s="61"/>
       <c r="F100" s="61"/>
       <c r="G100" s="61"/>
       <c r="H100" s="61"/>
       <c r="I100" s="61"/>
       <c r="J100" s="61"/>
       <c r="K100" s="61"/>
       <c r="L100" s="61"/>
     </row>
-    <row r="101" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="101" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E101" s="61"/>
       <c r="F101" s="61"/>
       <c r="G101" s="61"/>
       <c r="H101" s="61"/>
       <c r="I101" s="61"/>
       <c r="J101" s="61"/>
       <c r="K101" s="61"/>
       <c r="L101" s="61"/>
     </row>
-    <row r="102" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="102" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E102" s="61"/>
       <c r="F102" s="61"/>
       <c r="G102" s="61"/>
       <c r="H102" s="61"/>
       <c r="I102" s="61"/>
       <c r="J102" s="61"/>
       <c r="K102" s="61"/>
       <c r="L102" s="61"/>
     </row>
-    <row r="103" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="103" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E103" s="61"/>
       <c r="F103" s="61"/>
       <c r="G103" s="61"/>
       <c r="H103" s="61"/>
       <c r="I103" s="61"/>
       <c r="J103" s="61"/>
       <c r="K103" s="61"/>
       <c r="L103" s="61"/>
     </row>
-    <row r="104" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="104" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E104" s="61"/>
       <c r="F104" s="61"/>
       <c r="G104" s="61"/>
       <c r="H104" s="61"/>
       <c r="I104" s="61"/>
       <c r="J104" s="61"/>
       <c r="K104" s="61"/>
       <c r="L104" s="61"/>
     </row>
-    <row r="105" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="105" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E105" s="61"/>
       <c r="F105" s="61"/>
       <c r="G105" s="61"/>
       <c r="H105" s="61"/>
       <c r="I105" s="61"/>
       <c r="J105" s="61"/>
       <c r="K105" s="61"/>
       <c r="L105" s="61"/>
     </row>
-    <row r="106" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="106" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E106" s="61"/>
       <c r="F106" s="61"/>
       <c r="G106" s="61"/>
       <c r="H106" s="61"/>
       <c r="I106" s="61"/>
       <c r="J106" s="61"/>
       <c r="K106" s="61"/>
       <c r="L106" s="61"/>
     </row>
-    <row r="107" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="107" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E107" s="61"/>
       <c r="F107" s="61"/>
       <c r="G107" s="61"/>
       <c r="H107" s="61"/>
       <c r="I107" s="61"/>
       <c r="J107" s="61"/>
       <c r="K107" s="61"/>
       <c r="L107" s="61"/>
     </row>
-    <row r="108" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="108" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E108" s="61"/>
       <c r="F108" s="61"/>
       <c r="H108" s="61"/>
       <c r="I108" s="61"/>
       <c r="J108" s="61"/>
       <c r="K108" s="61"/>
       <c r="L108" s="61"/>
     </row>
-    <row r="109" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="109" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E109" s="61"/>
       <c r="F109" s="61"/>
       <c r="G109" s="61"/>
       <c r="H109" s="61"/>
       <c r="I109" s="61"/>
       <c r="J109" s="61"/>
       <c r="K109" s="61"/>
       <c r="L109" s="61"/>
     </row>
-    <row r="110" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="110" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E110" s="61"/>
       <c r="F110" s="61"/>
       <c r="G110" s="61"/>
       <c r="H110" s="61"/>
       <c r="I110" s="61"/>
       <c r="J110" s="61"/>
       <c r="K110" s="61"/>
       <c r="L110" s="61"/>
     </row>
-    <row r="111" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="111" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E111" s="61"/>
       <c r="F111" s="61"/>
       <c r="G111" s="61"/>
       <c r="H111" s="61"/>
       <c r="I111" s="61"/>
       <c r="J111" s="61"/>
       <c r="K111" s="61"/>
       <c r="L111" s="61"/>
     </row>
-    <row r="112" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="112" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E112" s="61"/>
       <c r="F112" s="61"/>
       <c r="G112" s="61"/>
       <c r="H112" s="61"/>
       <c r="I112" s="61"/>
       <c r="J112" s="61"/>
       <c r="K112" s="61"/>
       <c r="L112" s="61"/>
     </row>
-    <row r="113" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="113" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E113" s="61"/>
       <c r="F113" s="61"/>
       <c r="G113" s="61"/>
       <c r="H113" s="61"/>
       <c r="I113" s="61"/>
       <c r="J113" s="61"/>
       <c r="K113" s="61"/>
       <c r="L113" s="61"/>
     </row>
-    <row r="114" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="114" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E114" s="61"/>
       <c r="F114" s="61"/>
       <c r="H114" s="61"/>
       <c r="I114" s="61"/>
       <c r="J114" s="61"/>
       <c r="K114" s="61"/>
       <c r="L114" s="61"/>
     </row>
-    <row r="115" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="115" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E115" s="61"/>
       <c r="F115" s="61"/>
       <c r="G115" s="61"/>
       <c r="H115" s="61"/>
       <c r="I115" s="61"/>
       <c r="J115" s="61"/>
       <c r="K115" s="61"/>
       <c r="L115" s="61"/>
     </row>
-    <row r="116" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="116" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E116" s="61"/>
       <c r="F116" s="61"/>
       <c r="G116" s="61"/>
       <c r="H116" s="61"/>
       <c r="I116" s="61"/>
       <c r="J116" s="61"/>
       <c r="K116" s="61"/>
       <c r="L116" s="61"/>
     </row>
-    <row r="117" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="117" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E117" s="61"/>
       <c r="F117" s="61"/>
       <c r="G117" s="61"/>
       <c r="H117" s="61"/>
       <c r="I117" s="61"/>
       <c r="J117" s="61"/>
       <c r="K117" s="61"/>
       <c r="L117" s="61"/>
     </row>
-    <row r="118" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="118" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E118" s="61"/>
       <c r="F118" s="61"/>
       <c r="G118" s="61"/>
       <c r="H118" s="61"/>
       <c r="I118" s="61"/>
       <c r="J118" s="61"/>
       <c r="K118" s="61"/>
       <c r="L118" s="61"/>
     </row>
-    <row r="119" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="119" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E119" s="61"/>
       <c r="F119" s="61"/>
       <c r="G119" s="61"/>
       <c r="H119" s="61"/>
       <c r="I119" s="61"/>
       <c r="J119" s="61"/>
       <c r="K119" s="61"/>
       <c r="L119" s="61"/>
     </row>
-    <row r="120" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="120" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E120" s="61"/>
       <c r="F120" s="61"/>
       <c r="G120" s="61"/>
       <c r="H120" s="61"/>
       <c r="I120" s="61"/>
       <c r="J120" s="61"/>
       <c r="K120" s="61"/>
       <c r="L120" s="61"/>
     </row>
-    <row r="121" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="121" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E121" s="61"/>
       <c r="F121" s="61"/>
       <c r="G121" s="61"/>
       <c r="H121" s="61"/>
       <c r="I121" s="61"/>
       <c r="J121" s="61"/>
       <c r="K121" s="61"/>
       <c r="L121" s="61"/>
     </row>
-    <row r="122" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="122" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E122" s="61"/>
       <c r="F122" s="61"/>
       <c r="G122" s="61"/>
       <c r="H122" s="61"/>
       <c r="I122" s="61"/>
       <c r="J122" s="61"/>
       <c r="K122" s="61"/>
       <c r="L122" s="61"/>
     </row>
-    <row r="123" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="123" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E123" s="61"/>
       <c r="F123" s="61"/>
       <c r="G123" s="61"/>
       <c r="H123" s="61"/>
       <c r="I123" s="61"/>
       <c r="J123" s="61"/>
       <c r="K123" s="61"/>
       <c r="L123" s="61"/>
     </row>
-    <row r="124" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="124" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E124" s="61"/>
       <c r="F124" s="61"/>
       <c r="H124" s="61"/>
       <c r="I124" s="61"/>
       <c r="J124" s="61"/>
       <c r="K124" s="61"/>
       <c r="L124" s="61"/>
     </row>
-    <row r="125" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="125" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E125" s="61"/>
       <c r="F125" s="61"/>
       <c r="G125" s="61"/>
       <c r="H125" s="61"/>
       <c r="I125" s="61"/>
       <c r="J125" s="61"/>
       <c r="K125" s="61"/>
       <c r="L125" s="61"/>
     </row>
-    <row r="126" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="126" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E126" s="61"/>
       <c r="F126" s="61"/>
       <c r="G126" s="61"/>
       <c r="H126" s="61"/>
       <c r="I126" s="61"/>
       <c r="J126" s="61"/>
       <c r="K126" s="61"/>
       <c r="L126" s="61"/>
     </row>
-    <row r="127" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="127" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E127" s="61"/>
       <c r="F127" s="61"/>
       <c r="G127" s="61"/>
       <c r="H127" s="61"/>
       <c r="I127" s="61"/>
       <c r="J127" s="61"/>
       <c r="K127" s="61"/>
       <c r="L127" s="61"/>
     </row>
-    <row r="128" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="128" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E128" s="61"/>
       <c r="F128" s="61"/>
       <c r="G128" s="61"/>
       <c r="H128" s="61"/>
       <c r="I128" s="61"/>
       <c r="J128" s="61"/>
       <c r="K128" s="61"/>
       <c r="L128" s="61"/>
     </row>
-    <row r="129" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="129" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E129" s="61"/>
       <c r="F129" s="61"/>
       <c r="G129" s="61"/>
       <c r="H129" s="61"/>
       <c r="I129" s="61"/>
       <c r="J129" s="61"/>
       <c r="K129" s="61"/>
       <c r="L129" s="61"/>
     </row>
-    <row r="130" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="130" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E130" s="61"/>
       <c r="F130" s="61"/>
       <c r="G130" s="61"/>
       <c r="H130" s="61"/>
       <c r="I130" s="61"/>
       <c r="J130" s="61"/>
       <c r="K130" s="61"/>
       <c r="L130" s="61"/>
     </row>
-    <row r="131" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="131" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E131" s="61"/>
       <c r="F131" s="61"/>
       <c r="G131" s="61"/>
       <c r="H131" s="61"/>
       <c r="I131" s="61"/>
       <c r="J131" s="61"/>
       <c r="K131" s="61"/>
       <c r="L131" s="61"/>
     </row>
-    <row r="132" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="132" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E132" s="61"/>
       <c r="F132" s="61"/>
       <c r="G132" s="61"/>
       <c r="H132" s="61"/>
       <c r="I132" s="61"/>
       <c r="J132" s="61"/>
       <c r="K132" s="61"/>
       <c r="L132" s="61"/>
     </row>
-    <row r="133" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="133" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E133" s="61"/>
       <c r="F133" s="61"/>
       <c r="G133" s="61"/>
       <c r="H133" s="61"/>
       <c r="I133" s="61"/>
       <c r="J133" s="61"/>
       <c r="K133" s="61"/>
       <c r="L133" s="61"/>
     </row>
-    <row r="134" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="134" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E134" s="61"/>
       <c r="F134" s="61"/>
       <c r="H134" s="61"/>
       <c r="I134" s="61"/>
       <c r="J134" s="61"/>
       <c r="K134" s="61"/>
       <c r="L134" s="61"/>
     </row>
-    <row r="135" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="135" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E135" s="61"/>
       <c r="F135" s="61"/>
       <c r="G135" s="61"/>
       <c r="H135" s="61"/>
       <c r="I135" s="61"/>
       <c r="J135" s="61"/>
       <c r="K135" s="61"/>
       <c r="L135" s="61"/>
     </row>
-    <row r="136" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="136" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E136" s="61"/>
       <c r="F136" s="61"/>
       <c r="G136" s="61"/>
       <c r="H136" s="61"/>
       <c r="I136" s="61"/>
       <c r="J136" s="61"/>
       <c r="K136" s="61"/>
       <c r="L136" s="61"/>
     </row>
-    <row r="137" spans="5:12" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="137" spans="5:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="E137" s="61"/>
       <c r="F137" s="61"/>
       <c r="G137" s="61"/>
       <c r="H137" s="61"/>
       <c r="I137" s="61"/>
       <c r="J137" s="61"/>
       <c r="K137" s="61"/>
       <c r="L137" s="61"/>
     </row>
-    <row r="138" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="138" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E138" s="61"/>
       <c r="F138" s="61"/>
       <c r="G138" s="61"/>
       <c r="H138" s="61"/>
       <c r="I138" s="61"/>
       <c r="J138" s="61"/>
       <c r="K138" s="61"/>
       <c r="L138" s="61"/>
     </row>
-    <row r="139" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="139" spans="5:12" x14ac:dyDescent="0.25">
       <c r="E139" s="61"/>
       <c r="F139" s="61"/>
       <c r="G139" s="61"/>
       <c r="H139" s="61"/>
       <c r="I139" s="61"/>
       <c r="J139" s="61"/>
       <c r="K139" s="61"/>
       <c r="L139" s="61"/>
     </row>
-    <row r="140" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="140" spans="5:12" x14ac:dyDescent="0.25">
       <c r="G140" s="61"/>
       <c r="H140" s="61"/>
       <c r="L140" s="61"/>
     </row>
-    <row r="141" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="141" spans="5:12" x14ac:dyDescent="0.25">
       <c r="G141" s="61"/>
       <c r="H141" s="61"/>
       <c r="L141" s="61"/>
     </row>
-    <row r="142" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="142" spans="5:12" x14ac:dyDescent="0.25">
       <c r="G142" s="61"/>
       <c r="H142" s="61"/>
       <c r="L142" s="61"/>
     </row>
-    <row r="143" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="143" spans="5:12" x14ac:dyDescent="0.25">
       <c r="G143" s="61"/>
       <c r="L143" s="61"/>
     </row>
-    <row r="144" spans="5:12" x14ac:dyDescent="0.35">
+    <row r="144" spans="5:12" x14ac:dyDescent="0.25">
       <c r="L144" s="61"/>
     </row>
-    <row r="145" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="145" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L145" s="61"/>
     </row>
-    <row r="146" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="146" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L146" s="61"/>
     </row>
-    <row r="147" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="147" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L147" s="61"/>
     </row>
-    <row r="148" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="148" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L148" s="61"/>
     </row>
-    <row r="149" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="149" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L149" s="61"/>
     </row>
-    <row r="150" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="150" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L150" s="61"/>
     </row>
-    <row r="151" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="151" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L151" s="61"/>
     </row>
-    <row r="152" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="152" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L152" s="61"/>
     </row>
-    <row r="153" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="153" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L153" s="61"/>
     </row>
-    <row r="154" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="154" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L154" s="61"/>
     </row>
-    <row r="155" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="155" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L155" s="61"/>
     </row>
-    <row r="156" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="156" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L156" s="61"/>
     </row>
-    <row r="157" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="157" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L157" s="61"/>
     </row>
-    <row r="158" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="158" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L158" s="61"/>
     </row>
-    <row r="159" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="159" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L159" s="61"/>
     </row>
-    <row r="160" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="160" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L160" s="61"/>
     </row>
-    <row r="161" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="161" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L161" s="61"/>
     </row>
-    <row r="162" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="162" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L162" s="61"/>
     </row>
-    <row r="163" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="163" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L163" s="61"/>
     </row>
-    <row r="164" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="164" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L164" s="61"/>
     </row>
-    <row r="165" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="165" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L165" s="61"/>
     </row>
-    <row r="166" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="166" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L166" s="61"/>
     </row>
-    <row r="167" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="167" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L167" s="61"/>
     </row>
-    <row r="168" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="168" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L168" s="61"/>
     </row>
-    <row r="169" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="169" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L169" s="61"/>
     </row>
-    <row r="170" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="170" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L170" s="61"/>
     </row>
-    <row r="171" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="171" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L171" s="61"/>
     </row>
-    <row r="172" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="172" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L172" s="61"/>
     </row>
-    <row r="173" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="173" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L173" s="61"/>
     </row>
-    <row r="174" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="174" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L174" s="61"/>
     </row>
-    <row r="175" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="175" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L175" s="61"/>
     </row>
-    <row r="176" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="176" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L176" s="61"/>
     </row>
-    <row r="177" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="177" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L177" s="61"/>
     </row>
-    <row r="178" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="178" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L178" s="61"/>
     </row>
-    <row r="179" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="179" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L179" s="61"/>
     </row>
-    <row r="180" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="180" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L180" s="61"/>
     </row>
-    <row r="181" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="181" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L181" s="61"/>
     </row>
-    <row r="182" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="182" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L182" s="61"/>
     </row>
-    <row r="183" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="183" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L183" s="61"/>
     </row>
-    <row r="184" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="184" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L184" s="61"/>
     </row>
-    <row r="185" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="185" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L185" s="61"/>
     </row>
-    <row r="186" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="186" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L186" s="61"/>
     </row>
-    <row r="187" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="187" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L187" s="61"/>
     </row>
-    <row r="188" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="188" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L188" s="61"/>
     </row>
-    <row r="189" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="189" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L189" s="61"/>
     </row>
-    <row r="190" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="190" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L190" s="61"/>
     </row>
-    <row r="191" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="191" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L191" s="61"/>
     </row>
-    <row r="192" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="192" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L192" s="61"/>
     </row>
-    <row r="193" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="193" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L193" s="61"/>
     </row>
-    <row r="194" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="194" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L194" s="61"/>
     </row>
-    <row r="195" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="195" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L195" s="61"/>
     </row>
-    <row r="196" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="196" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L196" s="61"/>
     </row>
-    <row r="197" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="197" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L197" s="61"/>
     </row>
-    <row r="198" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="198" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L198" s="61"/>
     </row>
-    <row r="199" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="199" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L199" s="61"/>
     </row>
-    <row r="200" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="200" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L200" s="61"/>
     </row>
-    <row r="201" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="201" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L201" s="61"/>
     </row>
-    <row r="202" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="202" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L202" s="61"/>
     </row>
-    <row r="203" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="203" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L203" s="61"/>
     </row>
-    <row r="204" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="204" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L204" s="61"/>
     </row>
-    <row r="205" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="205" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L205" s="61"/>
     </row>
-    <row r="206" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="206" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L206" s="61"/>
     </row>
-    <row r="207" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="207" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L207" s="61"/>
     </row>
-    <row r="208" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="208" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L208" s="61"/>
     </row>
-    <row r="209" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="209" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L209" s="61"/>
     </row>
-    <row r="210" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="210" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L210" s="61"/>
     </row>
-    <row r="211" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="211" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L211" s="61"/>
     </row>
-    <row r="212" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="212" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L212" s="61"/>
     </row>
-    <row r="213" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="213" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L213" s="61"/>
     </row>
-    <row r="214" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="214" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L214" s="61"/>
     </row>
-    <row r="215" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="215" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L215" s="61"/>
     </row>
-    <row r="216" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="216" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L216" s="61"/>
     </row>
-    <row r="217" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="217" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L217" s="61"/>
     </row>
-    <row r="218" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="218" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L218" s="61"/>
     </row>
-    <row r="219" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="219" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L219" s="61"/>
     </row>
-    <row r="220" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="220" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L220" s="61"/>
     </row>
-    <row r="221" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="221" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L221" s="61"/>
     </row>
-    <row r="222" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="222" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L222" s="61"/>
     </row>
-    <row r="223" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="223" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L223" s="61"/>
     </row>
-    <row r="224" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="224" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L224" s="61"/>
     </row>
-    <row r="225" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="225" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L225" s="61"/>
     </row>
-    <row r="226" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="226" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L226" s="61"/>
     </row>
-    <row r="227" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="227" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L227" s="61"/>
     </row>
-    <row r="228" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="228" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L228" s="61"/>
     </row>
-    <row r="229" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="229" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L229" s="61"/>
     </row>
-    <row r="230" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="230" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L230" s="61"/>
     </row>
-    <row r="231" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="231" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L231" s="61"/>
     </row>
-    <row r="232" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="232" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L232" s="61"/>
     </row>
-    <row r="233" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="233" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L233" s="61"/>
     </row>
-    <row r="234" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="234" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L234" s="61"/>
     </row>
-    <row r="235" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="235" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L235" s="61"/>
     </row>
-    <row r="236" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="236" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L236" s="61"/>
     </row>
-    <row r="237" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="237" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L237" s="61"/>
     </row>
-    <row r="238" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="238" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L238" s="61"/>
     </row>
-    <row r="239" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="239" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L239" s="61"/>
     </row>
-    <row r="240" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="240" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L240" s="61"/>
     </row>
-    <row r="241" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="241" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L241" s="61"/>
     </row>
-    <row r="242" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="242" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L242" s="61"/>
     </row>
-    <row r="243" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="243" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L243" s="61"/>
     </row>
-    <row r="244" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="244" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L244" s="61"/>
     </row>
-    <row r="245" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="245" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L245" s="61"/>
     </row>
-    <row r="246" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="246" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L246" s="61"/>
     </row>
-    <row r="247" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="247" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L247" s="61"/>
     </row>
-    <row r="248" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="248" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L248" s="61"/>
     </row>
-    <row r="249" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="249" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L249" s="61"/>
     </row>
-    <row r="250" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="250" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L250" s="61"/>
     </row>
-    <row r="251" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="251" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L251" s="61"/>
     </row>
-    <row r="252" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="252" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L252" s="61"/>
     </row>
-    <row r="253" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="253" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L253" s="61"/>
     </row>
-    <row r="254" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="254" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L254" s="61"/>
     </row>
-    <row r="255" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="255" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L255" s="61"/>
     </row>
-    <row r="256" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="256" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L256" s="61"/>
     </row>
-    <row r="257" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="257" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L257" s="61"/>
     </row>
-    <row r="258" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="258" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L258" s="61"/>
     </row>
-    <row r="259" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="259" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L259" s="61"/>
     </row>
-    <row r="260" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="260" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L260" s="61"/>
     </row>
-    <row r="261" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="261" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L261" s="61"/>
     </row>
-    <row r="262" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="262" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L262" s="61"/>
     </row>
-    <row r="263" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="263" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L263" s="61"/>
     </row>
-    <row r="264" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="264" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L264" s="61"/>
     </row>
-    <row r="265" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="265" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L265" s="61"/>
     </row>
-    <row r="266" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="266" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L266" s="61"/>
     </row>
-    <row r="267" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="267" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L267" s="61"/>
     </row>
-    <row r="268" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="268" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L268" s="61"/>
     </row>
-    <row r="269" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="269" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L269" s="61"/>
     </row>
-    <row r="270" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="270" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L270" s="61"/>
     </row>
-    <row r="271" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="271" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L271" s="61"/>
     </row>
-    <row r="272" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="272" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L272" s="61"/>
     </row>
-    <row r="273" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="273" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L273" s="61"/>
     </row>
-    <row r="274" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="274" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L274" s="61"/>
     </row>
-    <row r="275" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="275" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L275" s="61"/>
     </row>
-    <row r="276" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="276" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L276" s="61"/>
     </row>
-    <row r="277" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="277" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L277" s="61"/>
     </row>
-    <row r="278" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="278" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L278" s="61"/>
     </row>
-    <row r="279" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="279" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L279" s="61"/>
     </row>
-    <row r="280" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="280" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L280" s="61"/>
     </row>
-    <row r="281" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="281" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L281" s="61"/>
     </row>
-    <row r="282" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="282" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L282" s="61"/>
     </row>
-    <row r="283" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="283" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L283" s="61"/>
     </row>
-    <row r="284" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="284" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L284" s="61"/>
     </row>
-    <row r="285" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="285" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L285" s="61"/>
     </row>
-    <row r="286" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="286" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L286" s="61"/>
     </row>
-    <row r="287" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="287" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L287" s="61"/>
     </row>
-    <row r="288" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="288" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L288" s="61"/>
     </row>
-    <row r="289" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="289" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L289" s="61"/>
     </row>
-    <row r="290" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="290" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L290" s="61"/>
     </row>
-    <row r="291" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="291" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L291" s="61"/>
     </row>
-    <row r="292" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="292" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L292" s="61"/>
     </row>
-    <row r="293" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="293" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L293" s="61"/>
     </row>
-    <row r="294" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="294" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L294" s="61"/>
     </row>
-    <row r="295" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="295" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L295" s="61"/>
     </row>
-    <row r="296" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="296" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L296" s="61"/>
     </row>
-    <row r="297" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="297" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L297" s="61"/>
     </row>
-    <row r="298" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="298" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L298" s="61"/>
     </row>
-    <row r="299" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="299" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L299" s="61"/>
     </row>
-    <row r="300" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="300" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L300" s="61"/>
     </row>
-    <row r="301" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="301" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L301" s="61"/>
     </row>
-    <row r="302" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="302" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L302" s="61"/>
     </row>
-    <row r="303" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="303" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L303" s="61"/>
     </row>
-    <row r="304" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="304" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L304" s="61"/>
     </row>
-    <row r="305" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="305" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L305" s="61"/>
     </row>
-    <row r="306" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="306" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L306" s="61"/>
     </row>
-    <row r="307" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="307" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L307" s="61"/>
     </row>
-    <row r="308" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="308" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L308" s="61"/>
     </row>
-    <row r="309" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="309" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L309" s="61"/>
     </row>
-    <row r="310" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="310" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L310" s="61"/>
     </row>
-    <row r="311" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="311" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L311" s="61"/>
     </row>
-    <row r="312" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="312" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L312" s="61"/>
     </row>
-    <row r="313" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="313" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L313" s="61"/>
     </row>
-    <row r="314" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="314" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L314" s="61"/>
     </row>
-    <row r="315" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="315" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L315" s="61"/>
     </row>
-    <row r="316" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="316" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L316" s="61"/>
     </row>
-    <row r="317" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="317" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L317" s="61"/>
     </row>
-    <row r="318" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="318" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L318" s="61"/>
     </row>
-    <row r="319" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="319" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L319" s="61"/>
     </row>
-    <row r="320" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="320" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L320" s="61"/>
     </row>
-    <row r="321" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="321" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L321" s="61"/>
     </row>
-    <row r="322" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="322" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L322" s="61"/>
     </row>
-    <row r="323" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="323" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L323" s="61"/>
     </row>
-    <row r="324" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="324" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L324" s="61"/>
     </row>
-    <row r="325" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="325" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L325" s="61"/>
     </row>
-    <row r="326" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="326" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L326" s="61"/>
     </row>
-    <row r="327" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="327" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L327" s="61"/>
     </row>
-    <row r="328" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="328" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L328" s="61"/>
     </row>
-    <row r="329" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="329" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L329" s="61"/>
     </row>
-    <row r="330" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="330" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L330" s="61"/>
     </row>
-    <row r="331" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="331" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L331" s="61"/>
     </row>
-    <row r="332" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="332" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L332" s="61"/>
     </row>
-    <row r="333" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="333" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L333" s="61"/>
     </row>
-    <row r="334" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="334" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L334" s="61"/>
     </row>
-    <row r="335" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="335" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L335" s="61"/>
     </row>
-    <row r="336" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="336" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L336" s="61"/>
     </row>
-    <row r="337" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="337" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L337" s="61"/>
     </row>
-    <row r="338" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="338" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L338" s="61"/>
     </row>
-    <row r="339" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="339" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L339" s="61"/>
     </row>
-    <row r="340" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="340" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L340" s="61"/>
     </row>
-    <row r="341" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="341" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L341" s="61"/>
     </row>
-    <row r="342" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="342" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L342" s="61"/>
     </row>
-    <row r="343" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="343" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L343" s="61"/>
     </row>
-    <row r="344" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="344" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L344" s="61"/>
     </row>
-    <row r="345" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="345" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L345" s="61"/>
     </row>
-    <row r="346" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="346" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L346" s="61"/>
     </row>
-    <row r="347" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="347" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L347" s="61"/>
     </row>
-    <row r="348" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="348" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L348" s="61"/>
     </row>
-    <row r="349" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="349" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L349" s="61"/>
     </row>
-    <row r="350" spans="12:12" x14ac:dyDescent="0.35">
+    <row r="350" spans="12:12" x14ac:dyDescent="0.25">
       <c r="L350" s="61"/>
     </row>
-    <row r="351" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="351" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L351" s="61"/>
     </row>
-    <row r="352" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="352" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L352" s="61"/>
     </row>
-    <row r="353" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="353" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L353" s="61"/>
     </row>
-    <row r="354" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="354" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L354" s="61"/>
     </row>
-    <row r="355" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="355" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L355" s="61"/>
     </row>
-    <row r="356" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="356" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L356" s="61"/>
     </row>
-    <row r="357" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="357" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L357" s="61"/>
     </row>
-    <row r="358" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="358" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L358" s="61"/>
     </row>
-    <row r="359" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="359" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L359" s="61"/>
     </row>
-    <row r="360" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="360" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L360" s="61"/>
     </row>
-    <row r="361" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="361" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L361" s="61"/>
     </row>
-    <row r="362" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="362" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L362" s="61"/>
     </row>
-    <row r="363" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="363" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L363" s="61"/>
     </row>
-    <row r="364" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="364" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L364" s="61"/>
     </row>
-    <row r="365" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="365" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L365" s="61"/>
     </row>
-    <row r="366" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="366" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L366" s="61"/>
     </row>
-    <row r="367" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="367" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L367" s="61"/>
     </row>
-    <row r="368" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="368" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L368" s="61"/>
     </row>
-    <row r="369" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="369" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L369" s="61"/>
     </row>
-    <row r="370" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="370" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L370" s="61"/>
     </row>
-    <row r="371" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="371" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L371" s="61"/>
     </row>
-    <row r="372" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="372" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L372" s="61"/>
     </row>
-    <row r="373" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="373" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L373" s="61"/>
     </row>
-    <row r="374" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="374" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L374" s="61"/>
     </row>
-    <row r="375" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="375" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L375" s="61"/>
     </row>
-    <row r="376" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="376" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L376" s="61"/>
     </row>
-    <row r="377" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="377" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L377" s="61"/>
     </row>
-    <row r="378" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="378" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L378" s="61"/>
     </row>
-    <row r="379" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="379" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L379" s="61"/>
     </row>
-    <row r="380" spans="12:12" hidden="1" x14ac:dyDescent="0.35">
+    <row r="380" spans="12:12" hidden="1" x14ac:dyDescent="0.25">
       <c r="L380" s="61"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="PIE4NLBjw0zBycYznKLz4Jwr1OlYCeSpbvrLbDL6OninmmT+IWq+FkpmwFBcUGnc647DlImDyooNPgGFE1v7eA==" saltValue="XW+C+aTir4PjpDNi37AjTw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="Jw9ey/hC11k4HaqFpuXjO1dcCe4Xs3q/JEX5jc9Vw9MUOvP1B4YJYEHOjzNH+JBFtT6zI6Mbll4jumEjI+oJAw==" saltValue="M5Zk7ay/sjvdEEwVOrPILQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A3:L3"/>
     <mergeCell ref="A2:L2"/>
   </mergeCells>
-  <dataValidations xWindow="417" yWindow="606" count="10">
+  <dataValidations xWindow="417" yWindow="606" count="9">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the case number of the CCS beneficiary" sqref="B5:B1048576" xr:uid="{0391CFDB-E9DF-40E5-A003-96501C939857}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the date of birth of the CCS beneficiary" sqref="C5:C1048576" xr:uid="{D740F552-D083-4C7E-83AD-D188A23BD2BC}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the age of the CCS beneficiary" sqref="D5:D1048576" xr:uid="{2FAC695D-3339-429F-B36B-5E8FB7F90E6A}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes or no if the CCS beneficiary identifies as high risk" sqref="E5:E1048576" xr:uid="{E622F3ED-6AF1-4996-A655-3F41CA012DAA}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select CCS condition, MTP, or not applicable for the identifier" sqref="F5:F139" xr:uid="{21731461-0B52-4EA2-87E2-875DBF7B61E9}">
       <formula1>"CCS Condition, MTP, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes, no, or not applicable if the transition planning has started " sqref="I5:I1048576" xr:uid="{3A806187-AB69-4F1C-8E82-C2C46264468A}">
       <formula1>"Yes, No, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes, no, or not applicable if it identifies an adult specialist, medical group, or medical home" sqref="J5:K139" xr:uid="{DFD55DFD-320E-4978-967F-707F16163B73}">
       <formula1>"Yes, No, N/A"</formula1>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the full name of the CCS beneficiary" sqref="A5:A6 A8:A1048576" xr:uid="{24A49CE1-6DA9-47A9-9D1B-6169C5BA5E43}"/>
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select status of the transition planning, Active, Inactive, or Pending_x000a_" sqref="G80:G87 G6:G14 G16:G24 G26:G34 G36:G44 G46:G54 G70:G78 G135:G143 G89:G97 G56:G68 G99:G107 G125:G133 G115:G123 G109:G113" xr:uid="{D1A987EB-47EA-427D-8E51-8D8441E70925}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select status of the transition planning, Active, Inactive, or Pending_x000a_" sqref="G5:G1048576" xr:uid="{D1A987EB-47EA-427D-8E51-8D8441E70925}">
       <formula1>"Active, Inactive, Pending"</formula1>
-    </dataValidation>
-[...1 lines deleted...]
-      <formula1>"CCS Condition, MTP, N/A"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71A6315B-852D-4FD9-85AA-8EEB00CEC70A}">
   <sheetPr>
     <tabColor rgb="FFECEEF0"/>
   </sheetPr>
   <dimension ref="A1:Q350"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L20" sqref="L20"/>
+      <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="31.453125" style="61" customWidth="1"/>
+    <col min="1" max="1" width="31.42578125" style="61" customWidth="1"/>
     <col min="2" max="2" width="17" style="61" customWidth="1"/>
     <col min="3" max="3" width="15" style="61" customWidth="1"/>
-    <col min="4" max="4" width="12.453125" style="61" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="16" max="16" width="16.453125" style="107" customWidth="1"/>
+    <col min="4" max="4" width="12.42578125" style="61" customWidth="1"/>
+    <col min="5" max="5" width="15.42578125" style="61" customWidth="1"/>
+    <col min="6" max="6" width="18.42578125" style="9" customWidth="1"/>
+    <col min="7" max="8" width="18.42578125" style="41" customWidth="1"/>
+    <col min="9" max="9" width="21.42578125" style="9" customWidth="1"/>
+    <col min="10" max="10" width="23.42578125" style="61" customWidth="1"/>
+    <col min="11" max="11" width="22.42578125" style="61" customWidth="1"/>
+    <col min="12" max="12" width="19.42578125" style="61" customWidth="1"/>
+    <col min="13" max="13" width="18.42578125" style="61" customWidth="1"/>
+    <col min="14" max="15" width="16.42578125" style="61" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="16.42578125" style="107" customWidth="1"/>
     <col min="17" max="17" width="15" style="106" bestFit="1" customWidth="1"/>
-    <col min="18" max="16384" width="8.453125" style="27" hidden="1"/>
+    <col min="18" max="16384" width="8.42578125" style="27" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:17" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="64"/>
       <c r="C1" s="64"/>
       <c r="D1" s="64"/>
       <c r="E1" s="65"/>
       <c r="F1" s="67"/>
       <c r="G1" s="67"/>
       <c r="H1" s="67"/>
       <c r="I1" s="67"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
       <c r="L1" s="64"/>
       <c r="M1" s="64"/>
       <c r="N1" s="64"/>
       <c r="O1" s="64"/>
       <c r="P1" s="64"/>
       <c r="Q1" s="65"/>
     </row>
-    <row r="2" spans="1:17" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:17" ht="64.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="145" t="s">
         <v>163</v>
       </c>
       <c r="B2" s="145"/>
       <c r="C2" s="145"/>
       <c r="D2" s="145"/>
       <c r="E2" s="145"/>
       <c r="F2" s="145"/>
       <c r="G2" s="145"/>
       <c r="H2" s="145"/>
       <c r="I2" s="145"/>
       <c r="J2" s="145"/>
       <c r="K2" s="145"/>
       <c r="L2" s="145"/>
       <c r="M2" s="145"/>
       <c r="N2" s="145"/>
       <c r="O2" s="145"/>
       <c r="P2" s="146"/>
       <c r="Q2" s="147"/>
     </row>
-    <row r="3" spans="1:17" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:17" ht="55.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="148" t="s">
         <v>164</v>
       </c>
       <c r="B3" s="149"/>
       <c r="C3" s="149"/>
       <c r="D3" s="149"/>
       <c r="E3" s="149"/>
       <c r="F3" s="149"/>
       <c r="G3" s="149"/>
       <c r="H3" s="149"/>
       <c r="I3" s="149"/>
       <c r="J3" s="149"/>
       <c r="K3" s="149"/>
       <c r="L3" s="149"/>
       <c r="M3" s="149"/>
       <c r="N3" s="149"/>
       <c r="O3" s="149"/>
       <c r="P3" s="149"/>
       <c r="Q3" s="150"/>
     </row>
-    <row r="4" spans="1:17" s="96" customFormat="1" ht="230.25" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:17" s="96" customFormat="1" ht="230.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="94" t="s">
         <v>120</v>
       </c>
       <c r="B4" s="94" t="s">
         <v>121</v>
       </c>
       <c r="C4" s="94" t="s">
         <v>153</v>
       </c>
       <c r="D4" s="94" t="s">
         <v>154</v>
       </c>
       <c r="E4" s="94" t="s">
         <v>165</v>
       </c>
       <c r="F4" s="94" t="s">
         <v>156</v>
       </c>
       <c r="G4" s="66" t="s">
         <v>157</v>
       </c>
       <c r="H4" s="66" t="s">
         <v>158</v>
       </c>
       <c r="I4" s="94" t="s">
@@ -10949,695 +10955,693 @@
       <c r="J4" s="94" t="s">
         <v>167</v>
       </c>
       <c r="K4" s="94" t="s">
         <v>168</v>
       </c>
       <c r="L4" s="94" t="s">
         <v>169</v>
       </c>
       <c r="M4" s="94" t="s">
         <v>170</v>
       </c>
       <c r="N4" s="94" t="s">
         <v>171</v>
       </c>
       <c r="O4" s="94" t="s">
         <v>172</v>
       </c>
       <c r="P4" s="95" t="s">
         <v>173</v>
       </c>
       <c r="Q4" s="95" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="5" spans="1:17" x14ac:dyDescent="0.35"/>
-[...344 lines deleted...]
-    <row r="350" x14ac:dyDescent="0.35"/>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="9" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25"/>
+    <row r="17" x14ac:dyDescent="0.25"/>
+    <row r="18" x14ac:dyDescent="0.25"/>
+    <row r="19" x14ac:dyDescent="0.25"/>
+    <row r="20" x14ac:dyDescent="0.25"/>
+    <row r="21" x14ac:dyDescent="0.25"/>
+    <row r="22" x14ac:dyDescent="0.25"/>
+    <row r="23" x14ac:dyDescent="0.25"/>
+    <row r="24" x14ac:dyDescent="0.25"/>
+    <row r="25" x14ac:dyDescent="0.25"/>
+    <row r="26" x14ac:dyDescent="0.25"/>
+    <row r="27" x14ac:dyDescent="0.25"/>
+    <row r="28" x14ac:dyDescent="0.25"/>
+    <row r="29" x14ac:dyDescent="0.25"/>
+    <row r="30" x14ac:dyDescent="0.25"/>
+    <row r="31" x14ac:dyDescent="0.25"/>
+    <row r="32" x14ac:dyDescent="0.25"/>
+    <row r="33" x14ac:dyDescent="0.25"/>
+    <row r="34" x14ac:dyDescent="0.25"/>
+    <row r="35" x14ac:dyDescent="0.25"/>
+    <row r="36" x14ac:dyDescent="0.25"/>
+    <row r="37" x14ac:dyDescent="0.25"/>
+    <row r="38" x14ac:dyDescent="0.25"/>
+    <row r="39" x14ac:dyDescent="0.25"/>
+    <row r="40" x14ac:dyDescent="0.25"/>
+    <row r="41" x14ac:dyDescent="0.25"/>
+    <row r="42" x14ac:dyDescent="0.25"/>
+    <row r="43" x14ac:dyDescent="0.25"/>
+    <row r="44" x14ac:dyDescent="0.25"/>
+    <row r="45" x14ac:dyDescent="0.25"/>
+    <row r="46" x14ac:dyDescent="0.25"/>
+    <row r="47" x14ac:dyDescent="0.25"/>
+    <row r="48" x14ac:dyDescent="0.25"/>
+    <row r="49" x14ac:dyDescent="0.25"/>
+    <row r="50" x14ac:dyDescent="0.25"/>
+    <row r="51" x14ac:dyDescent="0.25"/>
+    <row r="52" x14ac:dyDescent="0.25"/>
+    <row r="53" x14ac:dyDescent="0.25"/>
+    <row r="54" x14ac:dyDescent="0.25"/>
+    <row r="55" x14ac:dyDescent="0.25"/>
+    <row r="56" x14ac:dyDescent="0.25"/>
+    <row r="57" x14ac:dyDescent="0.25"/>
+    <row r="58" x14ac:dyDescent="0.25"/>
+    <row r="59" x14ac:dyDescent="0.25"/>
+    <row r="60" x14ac:dyDescent="0.25"/>
+    <row r="61" x14ac:dyDescent="0.25"/>
+    <row r="62" x14ac:dyDescent="0.25"/>
+    <row r="63" x14ac:dyDescent="0.25"/>
+    <row r="64" x14ac:dyDescent="0.25"/>
+    <row r="65" x14ac:dyDescent="0.25"/>
+    <row r="66" x14ac:dyDescent="0.25"/>
+    <row r="67" x14ac:dyDescent="0.25"/>
+    <row r="68" x14ac:dyDescent="0.25"/>
+    <row r="69" x14ac:dyDescent="0.25"/>
+    <row r="70" x14ac:dyDescent="0.25"/>
+    <row r="71" x14ac:dyDescent="0.25"/>
+    <row r="72" x14ac:dyDescent="0.25"/>
+    <row r="73" x14ac:dyDescent="0.25"/>
+    <row r="74" x14ac:dyDescent="0.25"/>
+    <row r="75" x14ac:dyDescent="0.25"/>
+    <row r="76" x14ac:dyDescent="0.25"/>
+    <row r="77" x14ac:dyDescent="0.25"/>
+    <row r="78" x14ac:dyDescent="0.25"/>
+    <row r="79" x14ac:dyDescent="0.25"/>
+    <row r="80" x14ac:dyDescent="0.25"/>
+    <row r="81" x14ac:dyDescent="0.25"/>
+    <row r="82" x14ac:dyDescent="0.25"/>
+    <row r="83" x14ac:dyDescent="0.25"/>
+    <row r="84" x14ac:dyDescent="0.25"/>
+    <row r="85" x14ac:dyDescent="0.25"/>
+    <row r="86" x14ac:dyDescent="0.25"/>
+    <row r="87" x14ac:dyDescent="0.25"/>
+    <row r="88" x14ac:dyDescent="0.25"/>
+    <row r="89" x14ac:dyDescent="0.25"/>
+    <row r="90" x14ac:dyDescent="0.25"/>
+    <row r="91" x14ac:dyDescent="0.25"/>
+    <row r="92" x14ac:dyDescent="0.25"/>
+    <row r="93" x14ac:dyDescent="0.25"/>
+    <row r="94" x14ac:dyDescent="0.25"/>
+    <row r="95" x14ac:dyDescent="0.25"/>
+    <row r="96" x14ac:dyDescent="0.25"/>
+    <row r="97" x14ac:dyDescent="0.25"/>
+    <row r="98" x14ac:dyDescent="0.25"/>
+    <row r="99" x14ac:dyDescent="0.25"/>
+    <row r="100" x14ac:dyDescent="0.25"/>
+    <row r="101" x14ac:dyDescent="0.25"/>
+    <row r="102" x14ac:dyDescent="0.25"/>
+    <row r="103" x14ac:dyDescent="0.25"/>
+    <row r="104" x14ac:dyDescent="0.25"/>
+    <row r="105" x14ac:dyDescent="0.25"/>
+    <row r="106" x14ac:dyDescent="0.25"/>
+    <row r="107" x14ac:dyDescent="0.25"/>
+    <row r="108" x14ac:dyDescent="0.25"/>
+    <row r="109" x14ac:dyDescent="0.25"/>
+    <row r="110" x14ac:dyDescent="0.25"/>
+    <row r="111" x14ac:dyDescent="0.25"/>
+    <row r="112" x14ac:dyDescent="0.25"/>
+    <row r="113" x14ac:dyDescent="0.25"/>
+    <row r="114" x14ac:dyDescent="0.25"/>
+    <row r="115" x14ac:dyDescent="0.25"/>
+    <row r="116" x14ac:dyDescent="0.25"/>
+    <row r="117" x14ac:dyDescent="0.25"/>
+    <row r="118" x14ac:dyDescent="0.25"/>
+    <row r="119" x14ac:dyDescent="0.25"/>
+    <row r="120" x14ac:dyDescent="0.25"/>
+    <row r="121" x14ac:dyDescent="0.25"/>
+    <row r="122" x14ac:dyDescent="0.25"/>
+    <row r="123" x14ac:dyDescent="0.25"/>
+    <row r="124" x14ac:dyDescent="0.25"/>
+    <row r="125" x14ac:dyDescent="0.25"/>
+    <row r="126" x14ac:dyDescent="0.25"/>
+    <row r="127" x14ac:dyDescent="0.25"/>
+    <row r="128" x14ac:dyDescent="0.25"/>
+    <row r="129" x14ac:dyDescent="0.25"/>
+    <row r="130" x14ac:dyDescent="0.25"/>
+    <row r="131" x14ac:dyDescent="0.25"/>
+    <row r="132" x14ac:dyDescent="0.25"/>
+    <row r="133" x14ac:dyDescent="0.25"/>
+    <row r="134" x14ac:dyDescent="0.25"/>
+    <row r="135" x14ac:dyDescent="0.25"/>
+    <row r="136" x14ac:dyDescent="0.25"/>
+    <row r="137" x14ac:dyDescent="0.25"/>
+    <row r="138" x14ac:dyDescent="0.25"/>
+    <row r="139" x14ac:dyDescent="0.25"/>
+    <row r="140" x14ac:dyDescent="0.25"/>
+    <row r="141" x14ac:dyDescent="0.25"/>
+    <row r="142" x14ac:dyDescent="0.25"/>
+    <row r="143" x14ac:dyDescent="0.25"/>
+    <row r="144" x14ac:dyDescent="0.25"/>
+    <row r="145" x14ac:dyDescent="0.25"/>
+    <row r="146" x14ac:dyDescent="0.25"/>
+    <row r="147" x14ac:dyDescent="0.25"/>
+    <row r="148" x14ac:dyDescent="0.25"/>
+    <row r="149" x14ac:dyDescent="0.25"/>
+    <row r="150" x14ac:dyDescent="0.25"/>
+    <row r="151" x14ac:dyDescent="0.25"/>
+    <row r="152" x14ac:dyDescent="0.25"/>
+    <row r="153" x14ac:dyDescent="0.25"/>
+    <row r="154" x14ac:dyDescent="0.25"/>
+    <row r="155" x14ac:dyDescent="0.25"/>
+    <row r="156" x14ac:dyDescent="0.25"/>
+    <row r="157" x14ac:dyDescent="0.25"/>
+    <row r="158" x14ac:dyDescent="0.25"/>
+    <row r="159" x14ac:dyDescent="0.25"/>
+    <row r="160" x14ac:dyDescent="0.25"/>
+    <row r="161" x14ac:dyDescent="0.25"/>
+    <row r="162" x14ac:dyDescent="0.25"/>
+    <row r="163" x14ac:dyDescent="0.25"/>
+    <row r="164" x14ac:dyDescent="0.25"/>
+    <row r="165" x14ac:dyDescent="0.25"/>
+    <row r="166" x14ac:dyDescent="0.25"/>
+    <row r="167" x14ac:dyDescent="0.25"/>
+    <row r="168" x14ac:dyDescent="0.25"/>
+    <row r="169" x14ac:dyDescent="0.25"/>
+    <row r="170" x14ac:dyDescent="0.25"/>
+    <row r="171" x14ac:dyDescent="0.25"/>
+    <row r="172" x14ac:dyDescent="0.25"/>
+    <row r="173" x14ac:dyDescent="0.25"/>
+    <row r="174" x14ac:dyDescent="0.25"/>
+    <row r="175" x14ac:dyDescent="0.25"/>
+    <row r="176" x14ac:dyDescent="0.25"/>
+    <row r="177" x14ac:dyDescent="0.25"/>
+    <row r="178" x14ac:dyDescent="0.25"/>
+    <row r="179" x14ac:dyDescent="0.25"/>
+    <row r="180" x14ac:dyDescent="0.25"/>
+    <row r="181" x14ac:dyDescent="0.25"/>
+    <row r="182" x14ac:dyDescent="0.25"/>
+    <row r="183" x14ac:dyDescent="0.25"/>
+    <row r="184" x14ac:dyDescent="0.25"/>
+    <row r="185" x14ac:dyDescent="0.25"/>
+    <row r="186" x14ac:dyDescent="0.25"/>
+    <row r="187" x14ac:dyDescent="0.25"/>
+    <row r="188" x14ac:dyDescent="0.25"/>
+    <row r="189" x14ac:dyDescent="0.25"/>
+    <row r="190" x14ac:dyDescent="0.25"/>
+    <row r="191" x14ac:dyDescent="0.25"/>
+    <row r="192" x14ac:dyDescent="0.25"/>
+    <row r="193" x14ac:dyDescent="0.25"/>
+    <row r="194" x14ac:dyDescent="0.25"/>
+    <row r="195" x14ac:dyDescent="0.25"/>
+    <row r="196" x14ac:dyDescent="0.25"/>
+    <row r="197" x14ac:dyDescent="0.25"/>
+    <row r="198" x14ac:dyDescent="0.25"/>
+    <row r="199" x14ac:dyDescent="0.25"/>
+    <row r="200" x14ac:dyDescent="0.25"/>
+    <row r="201" x14ac:dyDescent="0.25"/>
+    <row r="202" x14ac:dyDescent="0.25"/>
+    <row r="203" x14ac:dyDescent="0.25"/>
+    <row r="204" x14ac:dyDescent="0.25"/>
+    <row r="205" x14ac:dyDescent="0.25"/>
+    <row r="206" x14ac:dyDescent="0.25"/>
+    <row r="207" x14ac:dyDescent="0.25"/>
+    <row r="208" x14ac:dyDescent="0.25"/>
+    <row r="209" x14ac:dyDescent="0.25"/>
+    <row r="210" x14ac:dyDescent="0.25"/>
+    <row r="211" x14ac:dyDescent="0.25"/>
+    <row r="212" x14ac:dyDescent="0.25"/>
+    <row r="213" x14ac:dyDescent="0.25"/>
+    <row r="214" x14ac:dyDescent="0.25"/>
+    <row r="215" x14ac:dyDescent="0.25"/>
+    <row r="216" x14ac:dyDescent="0.25"/>
+    <row r="217" x14ac:dyDescent="0.25"/>
+    <row r="218" x14ac:dyDescent="0.25"/>
+    <row r="219" x14ac:dyDescent="0.25"/>
+    <row r="220" x14ac:dyDescent="0.25"/>
+    <row r="221" ht="16.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="222" x14ac:dyDescent="0.25"/>
+    <row r="223" x14ac:dyDescent="0.25"/>
+    <row r="224" x14ac:dyDescent="0.25"/>
+    <row r="225" x14ac:dyDescent="0.25"/>
+    <row r="226" x14ac:dyDescent="0.25"/>
+    <row r="227" x14ac:dyDescent="0.25"/>
+    <row r="228" x14ac:dyDescent="0.25"/>
+    <row r="229" x14ac:dyDescent="0.25"/>
+    <row r="230" x14ac:dyDescent="0.25"/>
+    <row r="231" x14ac:dyDescent="0.25"/>
+    <row r="232" x14ac:dyDescent="0.25"/>
+    <row r="233" x14ac:dyDescent="0.25"/>
+    <row r="234" x14ac:dyDescent="0.25"/>
+    <row r="235" x14ac:dyDescent="0.25"/>
+    <row r="236" x14ac:dyDescent="0.25"/>
+    <row r="237" x14ac:dyDescent="0.25"/>
+    <row r="238" x14ac:dyDescent="0.25"/>
+    <row r="239" x14ac:dyDescent="0.25"/>
+    <row r="240" x14ac:dyDescent="0.25"/>
+    <row r="241" x14ac:dyDescent="0.25"/>
+    <row r="242" x14ac:dyDescent="0.25"/>
+    <row r="243" x14ac:dyDescent="0.25"/>
+    <row r="244" x14ac:dyDescent="0.25"/>
+    <row r="245" x14ac:dyDescent="0.25"/>
+    <row r="246" x14ac:dyDescent="0.25"/>
+    <row r="247" x14ac:dyDescent="0.25"/>
+    <row r="248" x14ac:dyDescent="0.25"/>
+    <row r="249" x14ac:dyDescent="0.25"/>
+    <row r="250" x14ac:dyDescent="0.25"/>
+    <row r="251" x14ac:dyDescent="0.25"/>
+    <row r="252" x14ac:dyDescent="0.25"/>
+    <row r="253" x14ac:dyDescent="0.25"/>
+    <row r="254" x14ac:dyDescent="0.25"/>
+    <row r="255" x14ac:dyDescent="0.25"/>
+    <row r="256" x14ac:dyDescent="0.25"/>
+    <row r="257" x14ac:dyDescent="0.25"/>
+    <row r="258" x14ac:dyDescent="0.25"/>
+    <row r="259" x14ac:dyDescent="0.25"/>
+    <row r="260" x14ac:dyDescent="0.25"/>
+    <row r="261" x14ac:dyDescent="0.25"/>
+    <row r="262" x14ac:dyDescent="0.25"/>
+    <row r="263" x14ac:dyDescent="0.25"/>
+    <row r="264" x14ac:dyDescent="0.25"/>
+    <row r="265" x14ac:dyDescent="0.25"/>
+    <row r="266" x14ac:dyDescent="0.25"/>
+    <row r="267" x14ac:dyDescent="0.25"/>
+    <row r="268" x14ac:dyDescent="0.25"/>
+    <row r="269" x14ac:dyDescent="0.25"/>
+    <row r="270" x14ac:dyDescent="0.25"/>
+    <row r="271" x14ac:dyDescent="0.25"/>
+    <row r="272" x14ac:dyDescent="0.25"/>
+    <row r="273" x14ac:dyDescent="0.25"/>
+    <row r="274" x14ac:dyDescent="0.25"/>
+    <row r="275" x14ac:dyDescent="0.25"/>
+    <row r="276" x14ac:dyDescent="0.25"/>
+    <row r="277" x14ac:dyDescent="0.25"/>
+    <row r="278" x14ac:dyDescent="0.25"/>
+    <row r="279" x14ac:dyDescent="0.25"/>
+    <row r="280" x14ac:dyDescent="0.25"/>
+    <row r="281" x14ac:dyDescent="0.25"/>
+    <row r="282" x14ac:dyDescent="0.25"/>
+    <row r="283" x14ac:dyDescent="0.25"/>
+    <row r="284" x14ac:dyDescent="0.25"/>
+    <row r="285" x14ac:dyDescent="0.25"/>
+    <row r="286" x14ac:dyDescent="0.25"/>
+    <row r="287" x14ac:dyDescent="0.25"/>
+    <row r="288" x14ac:dyDescent="0.25"/>
+    <row r="289" x14ac:dyDescent="0.25"/>
+    <row r="290" x14ac:dyDescent="0.25"/>
+    <row r="291" x14ac:dyDescent="0.25"/>
+    <row r="292" x14ac:dyDescent="0.25"/>
+    <row r="293" x14ac:dyDescent="0.25"/>
+    <row r="294" x14ac:dyDescent="0.25"/>
+    <row r="295" x14ac:dyDescent="0.25"/>
+    <row r="296" x14ac:dyDescent="0.25"/>
+    <row r="297" x14ac:dyDescent="0.25"/>
+    <row r="298" x14ac:dyDescent="0.25"/>
+    <row r="299" x14ac:dyDescent="0.25"/>
+    <row r="300" x14ac:dyDescent="0.25"/>
+    <row r="301" x14ac:dyDescent="0.25"/>
+    <row r="302" x14ac:dyDescent="0.25"/>
+    <row r="303" x14ac:dyDescent="0.25"/>
+    <row r="304" x14ac:dyDescent="0.25"/>
+    <row r="305" x14ac:dyDescent="0.25"/>
+    <row r="306" x14ac:dyDescent="0.25"/>
+    <row r="307" x14ac:dyDescent="0.25"/>
+    <row r="308" x14ac:dyDescent="0.25"/>
+    <row r="309" x14ac:dyDescent="0.25"/>
+    <row r="310" x14ac:dyDescent="0.25"/>
+    <row r="311" x14ac:dyDescent="0.25"/>
+    <row r="312" x14ac:dyDescent="0.25"/>
+    <row r="313" x14ac:dyDescent="0.25"/>
+    <row r="314" x14ac:dyDescent="0.25"/>
+    <row r="315" x14ac:dyDescent="0.25"/>
+    <row r="316" x14ac:dyDescent="0.25"/>
+    <row r="317" x14ac:dyDescent="0.25"/>
+    <row r="318" x14ac:dyDescent="0.25"/>
+    <row r="319" x14ac:dyDescent="0.25"/>
+    <row r="320" x14ac:dyDescent="0.25"/>
+    <row r="321" x14ac:dyDescent="0.25"/>
+    <row r="322" x14ac:dyDescent="0.25"/>
+    <row r="323" x14ac:dyDescent="0.25"/>
+    <row r="324" x14ac:dyDescent="0.25"/>
+    <row r="325" x14ac:dyDescent="0.25"/>
+    <row r="326" x14ac:dyDescent="0.25"/>
+    <row r="327" x14ac:dyDescent="0.25"/>
+    <row r="328" x14ac:dyDescent="0.25"/>
+    <row r="329" x14ac:dyDescent="0.25"/>
+    <row r="330" x14ac:dyDescent="0.25"/>
+    <row r="331" x14ac:dyDescent="0.25"/>
+    <row r="332" x14ac:dyDescent="0.25"/>
+    <row r="333" x14ac:dyDescent="0.25"/>
+    <row r="334" x14ac:dyDescent="0.25"/>
+    <row r="335" x14ac:dyDescent="0.25"/>
+    <row r="336" x14ac:dyDescent="0.25"/>
+    <row r="337" x14ac:dyDescent="0.25"/>
+    <row r="338" x14ac:dyDescent="0.25"/>
+    <row r="339" x14ac:dyDescent="0.25"/>
+    <row r="340" x14ac:dyDescent="0.25"/>
+    <row r="341" x14ac:dyDescent="0.25"/>
+    <row r="342" x14ac:dyDescent="0.25"/>
+    <row r="343" x14ac:dyDescent="0.25"/>
+    <row r="344" x14ac:dyDescent="0.25"/>
+    <row r="345" x14ac:dyDescent="0.25"/>
+    <row r="346" x14ac:dyDescent="0.25"/>
+    <row r="347" x14ac:dyDescent="0.25"/>
+    <row r="348" x14ac:dyDescent="0.25"/>
+    <row r="349" x14ac:dyDescent="0.25"/>
+    <row r="350" x14ac:dyDescent="0.25"/>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="qDCpSqYezxkqceubD4TwDLaFWmqiIC1HKzMMObCP833ARjeoseoJkvsC/G0+oNSV5FO9nOAMl7leMgduwfojfw==" saltValue="vefnYGrU2Aw42MjXmrd8nw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="9EkEV7ETeEWyYMYyymubeWCDkWTLDJuBIXjkecb3juJbJyiEyb5arREBCA4t0sEj0PLCnfvzK8KHhf8hGao7bg==" saltValue="/qXP1wzpAI5idSmXZVE3uQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="2">
     <mergeCell ref="A2:Q2"/>
     <mergeCell ref="A3:Q3"/>
   </mergeCells>
   <dataValidations count="15">
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the full name of the CCS beneficiary" sqref="A5:A1048576" xr:uid="{9D4DE6B2-0C98-4E56-8E86-C3FABDFBD641}"/>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the case number" sqref="B5:B1048576" xr:uid="{0BDBF3F7-5302-4E4C-8609-94D8F93202AE}"/>
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the date of birth of the CCS beneficiary" sqref="C5:C1048576" xr:uid="{C3E72764-BADF-4276-B151-50A7B830DF28}">
       <formula1>1</formula1>
       <formula2>182623</formula2>
     </dataValidation>
     <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Enter the age of the CCS beneficiary" sqref="D5:D1048576" xr:uid="{50F1CD29-18AE-423A-99A2-7460F83E83EE}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes or no if the CCS beneficiary is identified as high risk" sqref="E5:E1048576" xr:uid="{69A653AC-D78A-404B-BD00-27B577754DED}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select CCS conditions, MTP, or not applicable for the identifier" sqref="F5:F1048576" xr:uid="{E44BCB0F-71F9-45DB-9450-8FE3A403A02A}">
       <formula1>"CCS Conditions, MTP, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes, no, or not applicable if it identifies an adult specialist, medical group, or medical home" sqref="J5:J1048576" xr:uid="{9E8CB6B0-820A-446F-A76E-1F5C1869A93A}">
       <formula1>"Yes, No, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes, no, or not applicable if the transition planning requires an authorized representative or legal guardian" sqref="K5:K1048576" xr:uid="{F1777F61-3164-4848-BB27-77FD66C388E4}">
       <formula1>"Yes, No, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes, no, or not applicable if the transition plan was shared with the CCS beneficiary" sqref="L5:L1048576" xr:uid="{4366DA7B-3461-4940-9B28-D390EB8B9CEE}">
       <formula1>"Yes, No, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes, no, or not applicable if the transition plan was shared with the authorized representative" sqref="M5:M1048576" xr:uid="{776310E7-4068-4370-ADC7-317364B8AD58}">
       <formula1>"Yes, No, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes, no, or not applicable if the transition plan was shared with the legal guardian" sqref="N5:N1048576" xr:uid="{960125A9-DF6A-4CED-97D5-79C859E82304}">
       <formula1>"Yes, No, N/A"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes, no, or not applicable if the transition plan was shared with the PCP" sqref="O5:P1048576" xr:uid="{0A995C00-D417-47A8-85C6-DDC4960E7697}">
       <formula1>"Yes, No, N/A"</formula1>
     </dataValidation>
-    <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Please indicate reason if listed inactive or pending" sqref="H5:H1048576" xr:uid="{D50947A7-2CF2-492D-A8C9-BE21BF8AF8CA}">
-[...1 lines deleted...]
-    </dataValidation>
+    <dataValidation allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Please indicate reason if listed inactive or pending" sqref="H5:H1048576" xr:uid="{D50947A7-2CF2-492D-A8C9-BE21BF8AF8CA}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select status of the transition planning, Active, Inactive, or Pending_x000a_" sqref="G5:G1048576" xr:uid="{277F2DB1-5638-4E18-A5B4-6B31FB26759A}">
       <formula1>"Active, Inactive, Pending"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Select yes, no, or not applicable if the transition planning has been completed" sqref="I5:I1048576" xr:uid="{EDF3F1E1-299E-447B-8BD9-031583F11457}">
       <formula1>"Yes, No, N/A"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45879FD0-72C9-40FC-940E-1530F1EBF949}">
   <sheetPr>
     <tabColor rgb="FF2D6E8D"/>
   </sheetPr>
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="92.453125" style="4" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.453125" style="4" hidden="1"/>
+    <col min="1" max="1" width="92.42578125" style="4" customWidth="1"/>
+    <col min="2" max="2" width="92.42578125" style="71" customWidth="1"/>
+    <col min="3" max="16384" width="8.42578125" style="4" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="18" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:2" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="67"/>
     </row>
-    <row r="2" spans="1:2" s="97" customFormat="1" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:2" s="97" customFormat="1" ht="69" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="151" t="s">
         <v>175</v>
       </c>
       <c r="B2" s="152"/>
     </row>
-    <row r="3" spans="1:2" s="100" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:2" s="100" customFormat="1" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="98" t="s">
         <v>176</v>
       </c>
       <c r="B3" s="99" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="4" spans="1:2" ht="18" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:2" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="69" t="s">
         <v>177</v>
       </c>
       <c r="B4" s="70" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="5" spans="1:2" ht="84.75" hidden="1" customHeight="1" x14ac:dyDescent="0.35"/>
-    <row r="6" spans="1:2" ht="105" hidden="1" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:2" ht="84.75" hidden="1" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="6" spans="1:2" ht="105" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="72"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="HwY5Eb9Lw0zq2TT8VoX1W5d/4B5baE6ASfJs32ODIlraF4ia3rZwHkoLA59HiD1hsbuuy2kgGz3dgr2sON+QaQ==" saltValue="kWIE3/vXK5c9w5kWiGNO+w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <conditionalFormatting sqref="A4:B4">
     <cfRule type="expression" dxfId="0" priority="1">
       <formula>MOD(ROW(),2)=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB146EF2-4899-4AFA-9AF9-30CE5BDF5C60}">
   <sheetPr>
     <tabColor rgb="FFECEEF0"/>
   </sheetPr>
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="D4" sqref="D4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="6.453125" style="3" customWidth="1"/>
+    <col min="1" max="1" width="6.42578125" style="3" customWidth="1"/>
     <col min="2" max="2" width="24" style="3" customWidth="1"/>
-    <col min="3" max="3" width="20.453125" style="3" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="9" max="16384" width="8.453125" style="3" hidden="1"/>
+    <col min="3" max="3" width="20.42578125" style="3" customWidth="1"/>
+    <col min="4" max="4" width="40.42578125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="31.42578125" style="3" customWidth="1"/>
+    <col min="6" max="6" width="30.42578125" style="3" customWidth="1"/>
+    <col min="7" max="7" width="17.42578125" style="3" customWidth="1"/>
+    <col min="8" max="8" width="23.42578125" style="73" customWidth="1"/>
+    <col min="9" max="16384" width="8.42578125" style="3" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18" thickBot="1" x14ac:dyDescent="0.5">
+    <row r="1" spans="1:8" ht="18" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="34"/>
     </row>
-    <row r="2" spans="1:8" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:8" ht="68.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="153" t="s">
         <v>179</v>
       </c>
       <c r="B2" s="154"/>
       <c r="C2" s="154"/>
       <c r="D2" s="154"/>
       <c r="E2" s="154"/>
       <c r="F2" s="154"/>
       <c r="G2" s="154"/>
       <c r="H2" s="155"/>
     </row>
-    <row r="3" spans="1:8" s="77" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="3" spans="1:8" s="77" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="74" t="s">
         <v>180</v>
       </c>
       <c r="B3" s="75" t="s">
         <v>181</v>
       </c>
       <c r="C3" s="75" t="s">
         <v>176</v>
       </c>
       <c r="D3" s="75" t="s">
         <v>182</v>
       </c>
       <c r="E3" s="75" t="s">
         <v>183</v>
       </c>
       <c r="F3" s="75" t="s">
         <v>184</v>
       </c>
       <c r="G3" s="75" t="s">
         <v>185</v>
       </c>
       <c r="H3" s="76" t="s">
         <v>186</v>
       </c>
     </row>
-    <row r="4" spans="1:8" ht="70" x14ac:dyDescent="0.35">
+    <row r="4" spans="1:8" ht="69" x14ac:dyDescent="0.25">
       <c r="A4" s="78">
         <v>1</v>
       </c>
       <c r="B4" s="79" t="s">
         <v>187</v>
       </c>
       <c r="C4" s="79" t="s">
         <v>177</v>
       </c>
       <c r="D4" s="71" t="s">
         <v>188</v>
       </c>
       <c r="E4" s="79" t="s">
         <v>189</v>
       </c>
       <c r="F4" s="79" t="s">
         <v>190</v>
       </c>
       <c r="G4" s="79" t="s">
         <v>191</v>
       </c>
       <c r="H4" s="80" t="s">
         <v>192</v>
       </c>
     </row>
-    <row r="5" spans="1:8" ht="141" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="5" spans="1:8" ht="141" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="78">
         <v>2</v>
       </c>
       <c r="B5" s="79" t="s">
         <v>193</v>
       </c>
       <c r="C5" s="79" t="s">
         <v>194</v>
       </c>
       <c r="D5" s="79" t="s">
         <v>195</v>
       </c>
       <c r="E5" s="79" t="s">
         <v>196</v>
       </c>
       <c r="F5" s="79" t="s">
         <v>196</v>
       </c>
       <c r="G5" s="79" t="s">
         <v>197</v>
       </c>
       <c r="H5" s="80" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="87.5" x14ac:dyDescent="0.35">
+    <row r="6" spans="1:8" ht="86.25" x14ac:dyDescent="0.25">
       <c r="A6" s="78">
         <v>3</v>
       </c>
       <c r="B6" s="79" t="s">
         <v>235</v>
       </c>
       <c r="C6" s="79" t="s">
         <v>199</v>
       </c>
       <c r="D6" s="79" t="s">
         <v>200</v>
       </c>
       <c r="E6" s="79" t="s">
         <v>196</v>
       </c>
       <c r="F6" s="79" t="s">
         <v>196</v>
       </c>
       <c r="G6" s="79" t="s">
         <v>201</v>
       </c>
       <c r="H6" s="80" t="s">
         <v>198</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:8" ht="177" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="78">
         <v>4</v>
       </c>
       <c r="B7" s="79" t="s">
         <v>202</v>
       </c>
       <c r="C7" s="81" t="s">
         <v>203</v>
       </c>
       <c r="D7" s="81" t="s">
         <v>204</v>
       </c>
       <c r="E7" s="81" t="s">
         <v>205</v>
       </c>
       <c r="F7" s="81" t="s">
         <v>206</v>
       </c>
       <c r="G7" s="81" t="s">
         <v>207</v>
       </c>
       <c r="H7" s="80" t="s">
         <v>208</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="208.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="8" spans="1:8" ht="208.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="82">
         <v>5</v>
       </c>
       <c r="B8" s="83" t="s">
         <v>209</v>
       </c>
       <c r="C8" s="84" t="s">
         <v>203</v>
       </c>
       <c r="D8" s="84" t="s">
         <v>210</v>
       </c>
       <c r="E8" s="84" t="s">
         <v>211</v>
       </c>
       <c r="F8" s="84" t="s">
         <v>236</v>
       </c>
       <c r="G8" s="84" t="s">
         <v>207</v>
       </c>
       <c r="H8" s="85" t="s">
         <v>208</v>
       </c>
     </row>
@@ -11650,50 +11654,109 @@
     <dataValidation showDropDown="1" showInputMessage="1" showErrorMessage="1" sqref="A4" xr:uid="{0696C2CC-EABD-4E82-9925-28777BA388CF}"/>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="90" verticalDpi="90" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10001</Type>
+    <SequenceNumber>1000</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10002</Type>
+    <SequenceNumber>1001</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10004</Type>
+    <SequenceNumber>1002</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+  <Receiver>
+    <Name>Document ID Generator</Name>
+    <Synchronization>Synchronous</Synchronization>
+    <Type>10006</Type>
+    <SequenceNumber>1003</SequenceNumber>
+    <Url/>
+    <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
+    <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
+    <Data/>
+    <Filter/>
+  </Receiver>
+</spe:Receivers>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DHCS Document" ma:contentTypeID="0x010100EEE380F46F125946A8B4C4C90D9FFCDC00B090DDD319BB704E8F3AD55DD04F76D3" ma:contentTypeVersion="36" ma:contentTypeDescription="This is the Custom Document Type for use by DHCS" ma:contentTypeScope="" ma:versionID="1a016ce029fd6dcad40939690e05e3bf">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69bc34b3-1921-46c7-8c7a-d18363374b4b" xmlns:ns4="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8688a3e2b5d3a76042e9603a825619" ns1:_="" ns2:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <xsd:import namespace="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Publication_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Abstract" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingContactName" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGAge" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGBusPart" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGender" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGEthnicity" minOccurs="0"/>
                 <xsd:element ref="ns2:Topics" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:o68eaf9243684232b2418c37bbb152dc" minOccurs="0"/>
@@ -11978,174 +12041,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Value>22</Value>
     </TaxCatchAll>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
     <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
     <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Integrated Systems of Care</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">6fd1b75e-be80-4bfc-8514-f354fda71f41</TermId>
         </TermInfo>
       </Terms>
     </o68eaf9243684232b2418c37bbb152dc>
     <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-470614017-1812</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Url>http://dhcsgovstaging:88/services/ccs/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-470614017-1812</Url>
       <Description>DHCSDOC-470614017-1812</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FD108E0-5850-4070-AFF1-5348708DE138}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC5547E8-69ED-4A5E-B415-ED6B186D7933}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7083FFBC-BF0C-4F02-8D6B-34A5263B8AC6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <ds:schemaRef ds:uri="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...14 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FAA5FE05-90BF-4877-B89C-DFB60CF76CA5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>