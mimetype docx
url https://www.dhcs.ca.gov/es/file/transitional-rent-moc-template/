--- v1 (2026-06-16)
+++ v2 (2026-09-14)
@@ -1,329 +1,226 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="51669563" w14:textId="1EF7B8DD" w:rsidR="009848EF" w:rsidRPr="0030585E" w:rsidRDefault="00C47526" w:rsidP="00C76707">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="225"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc196320252"/>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01100064" wp14:editId="2F7AEEAA">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>-190500</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:posOffset>9525</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="8077200" cy="2971800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Picture 4">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="8077200" cy="2971800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00931073" w:rsidRPr="0030585E">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="782DAFEC" wp14:editId="5963DE97">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="782DAFEC" wp14:editId="6FEE9B92">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-85725</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1153795" cy="561975"/>
             <wp:effectExtent l="0" t="0" r="8255" b="9525"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Picture 1">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9" cstate="print">
+                    <a:blip r:embed="rId13" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1153795" cy="561975"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00EF437F">
         <w:t>Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidR="00C76707" w:rsidRPr="0030585E">
         <w:t xml:space="preserve"> Model of Care Template</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="4DBEA9FB" w14:textId="4DA38A0E" w:rsidR="00AA4362" w:rsidRPr="00FE60DE" w:rsidRDefault="00C76707" w:rsidP="00FE60DE">
-[...102 lines deleted...]
-    <w:p w14:paraId="5D959F75" w14:textId="27C2E4D9" w:rsidR="00C76707" w:rsidRPr="0030585E" w:rsidRDefault="00C76707" w:rsidP="00FE60DE">
+    <w:p w14:paraId="5D959F75" w14:textId="27C2E4D9" w:rsidR="00C76707" w:rsidRPr="0030585E" w:rsidRDefault="00C76707" w:rsidP="00E161E3">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="960"/>
+        <w:spacing w:before="2520"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc196320253"/>
       <w:r w:rsidRPr="0030585E">
         <w:t>Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4E2830AA" w14:textId="78DF8092" w:rsidR="00FF5FD4" w:rsidRDefault="00C76707">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:kern w:val="2"/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0030585E">
         <w:rPr>
           <w:rFonts w:cs="Segoe UI"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
@@ -1266,319 +1163,141 @@
       </w:r>
       <w:r w:rsidR="005062E6">
         <w:t xml:space="preserve">Community Supports </w:t>
       </w:r>
       <w:r w:rsidR="00146E2F">
         <w:t>elections and/</w:t>
       </w:r>
       <w:r w:rsidR="005062E6">
         <w:t xml:space="preserve">or </w:t>
       </w:r>
       <w:r w:rsidR="00C974EA">
         <w:t xml:space="preserve">corresponding </w:t>
       </w:r>
       <w:r w:rsidR="005062E6">
         <w:t>policies and procedures</w:t>
       </w:r>
       <w:r w:rsidR="005062E6" w:rsidRPr="0030585E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CDD2B7C" w14:textId="48AB98D2" w:rsidR="009722A6" w:rsidRPr="00FF0D9F" w:rsidRDefault="002E255E" w:rsidP="00FF0D9F">
       <w:r w:rsidRPr="002E255E">
         <w:t>MCPs will provide up to 6 months of Transitional Rent for transitioning populations who meet certain clinical criteria and who are experiencing or at risk of homelessness.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76483BC8" w14:textId="61E98503" w:rsidR="00FE044C" w:rsidRDefault="009722A6" w:rsidP="00FF0D9F">
-[...14 lines deleted...]
-      <w:r w:rsidRPr="004C256C">
+    <w:p w14:paraId="76483BC8" w14:textId="4D9A0A68" w:rsidR="00FE044C" w:rsidRDefault="007F3045" w:rsidP="00FF0D9F">
+      <w:r w:rsidRPr="007F3045">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>MCPs may elect to implement Transitional Rent for specific Transitional Rent‑eligible populations, referred to as “Populations of Focus,” subject to DHCS approval</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F3045">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008345C9" w:rsidRPr="004C256C">
-[...187 lines deleted...]
-      </w:r>
       <w:r w:rsidR="001E54F7">
-        <w:t xml:space="preserve"> (see list of Populations of Focus </w:t>
+        <w:t xml:space="preserve">(see list of Populations of Focus </w:t>
       </w:r>
       <w:r w:rsidR="00C974EA">
         <w:t>in Section 1 below</w:t>
       </w:r>
       <w:r w:rsidR="001E54F7">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002C44A9" w:rsidRPr="002C44A9">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00492AA9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D668C">
-        <w:t>These Populations of Focus are sub-sets of the total eligible population</w:t>
+        <w:t xml:space="preserve">These Populations of Focus </w:t>
+      </w:r>
+      <w:r>
+        <w:t>represent</w:t>
+      </w:r>
+      <w:r w:rsidR="006D668C">
+        <w:t xml:space="preserve"> sub-sets of the </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">overall </w:t>
+      </w:r>
+      <w:r w:rsidR="006D668C">
+        <w:t>eligible population</w:t>
       </w:r>
       <w:r w:rsidR="00A83087">
         <w:t xml:space="preserve"> for Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidR="006D668C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r>
+        <w:t>Once approved</w:t>
+      </w:r>
       <w:r w:rsidR="003670B7">
-        <w:t xml:space="preserve">Upon receiving approval, </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E5331C" w:rsidRPr="00E5331C">
         <w:t xml:space="preserve">MCPs </w:t>
       </w:r>
-      <w:r w:rsidR="00E9625C">
-        <w:t>would have been</w:t>
+      <w:r>
+        <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="00E5331C" w:rsidRPr="00E5331C">
         <w:t xml:space="preserve"> required to continue </w:t>
       </w:r>
       <w:r w:rsidR="003C51BE">
         <w:t>offering</w:t>
       </w:r>
       <w:r w:rsidR="00E5331C" w:rsidRPr="00E5331C">
         <w:t xml:space="preserve"> Transitional Rent for </w:t>
       </w:r>
       <w:r w:rsidR="007E41D0">
-        <w:t>each of the</w:t>
+        <w:t xml:space="preserve">each </w:t>
+      </w:r>
+      <w:r>
+        <w:t>selected</w:t>
       </w:r>
       <w:r w:rsidR="00AC3B2E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001572CB">
         <w:t>Populations of Focus</w:t>
       </w:r>
       <w:r w:rsidR="00FC74EB">
-        <w:t xml:space="preserve"> they elect to cover</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E5331C" w:rsidRPr="00E5331C">
-        <w:t xml:space="preserve"> for the duration of the </w:t>
-[...1 lines deleted...]
-      <w:hyperlink r:id="rId10">
+        <w:t xml:space="preserve">for the duration of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
         <w:r w:rsidR="00C25DD8" w:rsidRPr="099C2870">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>BH-CONNECT waiver demonstration</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E5331C">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B69369" w14:textId="232178DA" w:rsidR="00C36F86" w:rsidRPr="00FF0D9F" w:rsidRDefault="00E07A6C" w:rsidP="00FF0D9F">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>As of</w:t>
       </w:r>
       <w:r w:rsidR="009F27AD" w:rsidRPr="004C256C">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> January 1, 2026, </w:t>
@@ -1838,59 +1557,51 @@
       <w:r w:rsidR="00C76707" w:rsidRPr="00956A25">
         <w:t>and Provider Capacity</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0A626935" w14:textId="61C2073F" w:rsidR="003114EF" w:rsidRPr="00093E0C" w:rsidRDefault="003114EF" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:iCs/>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C10A3">
         <w:rPr>
           <w:lang w:bidi="en-US"/>
         </w:rPr>
         <w:t>Please complete the following section to describe the MCP’s strategy for offering Transitional Rent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27BB7D41" w14:textId="3CA661F2" w:rsidR="003114EF" w:rsidRPr="00FF0D9F" w:rsidRDefault="003114EF" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C10A3">
-        <w:t xml:space="preserve">Some questions specifically prompt the MCP to provide responses by county. Even if not prompted, the MCP should note any variations by </w:t>
-[...7 lines deleted...]
-        <w:t>. If details vary substantially between counties, MCPs may submit multiple responses to questions or sections of the Transitional Rent MOC Template that are clearly labeled by county.</w:t>
+        <w:t>Some questions specifically prompt the MCP to provide responses by county. Even if not prompted, the MCP should note any variations by county. If details vary substantially between counties, MCPs may submit multiple responses to questions or sections of the Transitional Rent MOC Template that are clearly labeled by county.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18FDD0E5" w14:textId="707250C3" w:rsidR="00D45D27" w:rsidRPr="00FF0D9F" w:rsidRDefault="003114EF" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="000C10A3">
         <w:t>MCP submissions must include responses for all entities delegated and subcontracted to administer Transitional Rent. For questions related to authorizations for Transitional Rent, including both the adjudication standards and the documentation used for referrals and authorizations, the Prime MCP and their subcontractors must align all standards and Policies and Procedures.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A239C11" w14:textId="6B9CEC5A" w:rsidR="00C76707" w:rsidRPr="00956A25" w:rsidRDefault="00DE1F3E" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:color w:val="2D6E8D"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -2041,69 +1752,69 @@
       <w:r w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> A list of the </w:t>
       </w:r>
       <w:r w:rsidR="003A6BFC" w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Populations of Focus </w:t>
       </w:r>
       <w:r w:rsidRPr="3AD68AF3">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>is available below for reference.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="518BD345" w14:textId="7526BDE9" w:rsidR="005C4811" w:rsidRDefault="005C4811" w:rsidP="79F6381E">
+    <w:p w14:paraId="518BD345" w14:textId="66B74C27" w:rsidR="005C4811" w:rsidRDefault="005C4811" w:rsidP="79F6381E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="79F6381E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11">
+      <w:hyperlink r:id="rId15">
         <w:r w:rsidRPr="79F6381E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="79F6381E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Section VI</w:t>
       </w:r>
       <w:r w:rsidR="00214ABA" w:rsidRPr="79F6381E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>I</w:t>
@@ -2993,51 +2704,51 @@
     <w:p w14:paraId="6716D9EC" w14:textId="77777777" w:rsidR="00C76707" w:rsidRPr="002D4799" w:rsidRDefault="00C76707" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17C85679" w14:textId="77777777" w:rsidR="004B7FEA" w:rsidRPr="002D4799" w:rsidRDefault="004B7FEA" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial" w:cs="Segoe UI"/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="592402C8" w14:textId="42FC568F" w:rsidR="004A38B3" w:rsidRPr="00CC0AE3" w:rsidRDefault="007D015C" w:rsidP="009D08FA">
+    <w:p w14:paraId="592402C8" w14:textId="20F15008" w:rsidR="004A38B3" w:rsidRPr="00CC0AE3" w:rsidRDefault="007D015C" w:rsidP="009D08FA">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>For each of the counties the MCP operates in, p</w:t>
@@ -3171,51 +2882,51 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">For </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>each county in which the MCP operates</w:t>
       </w:r>
       <w:r w:rsidR="00CF3F82">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, please provide</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">: (1) whether the MCP expects to have a contract executed with the behavioral health agency to serve as a Transitional Rent Provider by January 1, 2026; and if not, (2) the date by which the MCP expects a contract to be executed. If the MCP does not expect a contract to be executed, it should provide an explanation of the basis for the expected failure to contract. </w:t>
+        <w:t xml:space="preserve">: (1) whether the MCP expects to have a contract executed with the behavioral health agency to serve as a Transitional Rent Provider; and if not, (2) the date by which the MCP expects a contract to be executed. If the MCP does not expect a contract to be executed, it should provide an explanation of the basis for the expected failure to contract. </w:t>
       </w:r>
       <w:r w:rsidRPr="00875317">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>MCPs are also required to include a row in the supplementary Excel file titled “Transitional Rent MOC Provider Capacity”, indicating each of the county behavioral health agency the MCP has extended a contract to, along with the contract status (Please see question 24 for more information).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671A24F6" w14:textId="7282268F" w:rsidR="00156753" w:rsidRPr="00E07A6C" w:rsidRDefault="00156753" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A38B3">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
@@ -5550,73 +5261,73 @@
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>what immediate actions the MCP will take if evaluation findings identify instances where service authorizations have had an inequitable effect.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="103DB5FA" w14:textId="69300F3A" w:rsidR="00A21889" w:rsidRDefault="00A21889" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A4789">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>As mentioned above, the Prime MCP and their subcontractors must align all standards and Policies and Procedures pertaining to authorizations, including both the adjudication standards and the documentation used for referrals and authorizations. This requirement applies to each Community Support commonly offered across a prime and its subcontractors.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EAAD48F" w14:textId="33CB2E98" w:rsidR="00620A12" w:rsidRPr="005514E0" w:rsidRDefault="00620A12" w:rsidP="00597F0E">
+    <w:p w14:paraId="6EAAD48F" w14:textId="17DB87D5" w:rsidR="00620A12" w:rsidRPr="005514E0" w:rsidRDefault="00620A12" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005514E0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidRPr="00485147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="005514E0">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
@@ -6004,75 +5715,75 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">confirm </w:t>
       </w:r>
       <w:r w:rsidRPr="1DFCEB4D">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>eligibility and process the request for authorization.</w:t>
       </w:r>
       <w:r w:rsidR="00595F51" w:rsidRPr="1DFCEB4D">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="4"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1377ACEF" w14:textId="107525A0" w:rsidR="00CE037A" w:rsidRPr="006A172E" w:rsidRDefault="00035706" w:rsidP="00597F0E">
+    <w:p w14:paraId="1377ACEF" w14:textId="1BEE71EE" w:rsidR="00CE037A" w:rsidRPr="006A172E" w:rsidRDefault="00035706" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A172E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00485147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006A172E">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Section VI</w:t>
       </w:r>
       <w:r w:rsidR="00D51A86">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
@@ -7049,73 +6760,73 @@
         </w:rPr>
         <w:t>Members who have transitioned to other housing programs</w:t>
       </w:r>
       <w:r w:rsidR="009012DA" w:rsidRPr="00486D84">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> or permanent</w:t>
       </w:r>
       <w:r w:rsidR="006429C6" w:rsidRPr="00486D84">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> settings</w:t>
       </w:r>
       <w:r w:rsidRPr="00486D84">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="347A15C1" w14:textId="127DBC8E" w:rsidR="00596FBE" w:rsidRPr="006C3CB8" w:rsidRDefault="00596FBE" w:rsidP="00597F0E">
+    <w:p w14:paraId="347A15C1" w14:textId="74049D1F" w:rsidR="00596FBE" w:rsidRPr="006C3CB8" w:rsidRDefault="00596FBE" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C3CB8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00485147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="006C3CB8">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Section IV for information on the global cap on coverage of Room and Board services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55259ED4" w14:textId="7E065E2D" w:rsidR="00A87545" w:rsidRDefault="0097423B" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
@@ -7915,68 +7626,68 @@
       <w:r w:rsidR="000B4C09" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">Authorization </w:t>
       </w:r>
       <w:r w:rsidRPr="00956A25">
         <w:t xml:space="preserve">For &amp; </w:t>
       </w:r>
       <w:r w:rsidR="0062417C" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">Connecting </w:t>
       </w:r>
       <w:r w:rsidR="00C70837" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">Members to </w:t>
       </w:r>
       <w:r w:rsidR="00233F78" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">ECM and </w:t>
       </w:r>
       <w:r w:rsidRPr="00956A25">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="007E1651" w:rsidRPr="00956A25">
         <w:t xml:space="preserve">“Housing Trio” </w:t>
       </w:r>
       <w:r w:rsidR="00233F78" w:rsidRPr="00956A25">
         <w:t>Community Supports</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FB49146" w14:textId="0A1E9D35" w:rsidR="00957A09" w:rsidRPr="005C746E" w:rsidRDefault="0011061F" w:rsidP="00597F0E">
+    <w:p w14:paraId="2FB49146" w14:textId="5816A7A9" w:rsidR="00957A09" w:rsidRPr="005C746E" w:rsidRDefault="0011061F" w:rsidP="00597F0E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002436E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">When the MCP authorizes a Member for Transitional Rent, it must also authorize the Member for ECM and the Housing Trio Community Supports. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidR="00957A09" w:rsidRPr="00485147">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>See Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00957A09" w:rsidRPr="002436E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00867A56" w:rsidRPr="002436E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:bCs/>
           <w:i/>
@@ -9096,74 +8807,74 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1893236A" w14:textId="4E8EC254" w:rsidR="00AA625B" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc196320260"/>
       <w:r w:rsidRPr="00956A25">
         <w:lastRenderedPageBreak/>
         <w:t>Data System Requirements and Data Sharing to Support Community Supports</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="027F4C57" w14:textId="2487993E" w:rsidR="00051108" w:rsidRDefault="3964D273" w:rsidP="00597F0E">
+    <w:p w14:paraId="027F4C57" w14:textId="356AC014" w:rsidR="00051108" w:rsidRDefault="3964D273" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Provide Policies and Procedures describing how the MCP intends to share each of the data elements that the ECM and Community Supports Contract and </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="12BA8046">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
           </w:rPr>
           <w:t>Community Supports Member Information Sharing Guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> requires MCPs to share with Community Supports Providers, </w:t>
       </w:r>
       <w:r w:rsidR="2D8791CA" w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>including Transitional Rent Providers</w:t>
       </w:r>
       <w:r w:rsidR="00BB1A5A">
@@ -9259,81 +8970,69 @@
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Physical, behavioral, administrative, and SDOH data (e.g., HMIS data).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58634D75" w14:textId="0DE5272B" w:rsidR="00A87545" w:rsidRPr="00051108" w:rsidRDefault="00A87545" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00051108">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Report</w:t>
       </w:r>
       <w:r w:rsidRPr="00051108">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
-        <w:t>s of performance</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> on quality measures/metrics, as requested.</w:t>
+        <w:t>s of performance on quality measures/metrics, as requested.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00FA8FCE" w14:textId="77777777" w:rsidR="00D132E3" w:rsidRDefault="00FA1F76" w:rsidP="00597F0E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F1804">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-3"/>
           <w:kern w:val="21"/>
         </w:rPr>
         <w:t>Word limit: 500 words</w:t>
@@ -9839,69 +9538,69 @@
       <w:r w:rsidR="0BEC474B" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>and/</w:t>
       </w:r>
       <w:r w:rsidR="30A49990" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>or Flex Pool</w:t>
       </w:r>
       <w:r w:rsidR="0BEC474B" w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50296684" w14:textId="447DBD92" w:rsidR="006A5D06" w:rsidRDefault="58950617" w:rsidP="6C646C63">
+    <w:p w14:paraId="50296684" w14:textId="433C027D" w:rsidR="006A5D06" w:rsidRDefault="58950617" w:rsidP="6C646C63">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="6C646C63">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Community Supports Policy Guide Volume 2</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Section IV for information on the global cap on coverage of Room and Board services.</w:t>
       </w:r>
       <w:r w:rsidRPr="6C646C63">
         <w:rPr>
           <w:rFonts w:eastAsia="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -10704,69 +10403,51 @@
       </w:r>
       <w:r w:rsidRPr="002C7B02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> including both MCP and Transitional Rent </w:t>
       </w:r>
       <w:r w:rsidR="00A13227" w:rsidRPr="002C7B02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="002C7B02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">rovider administrative responsibilities. </w:t>
       </w:r>
       <w:r w:rsidRPr="002C7B02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">DHCS is not directing </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> how to specifically allocate the administrative </w:t>
+        <w:t xml:space="preserve">DHCS is not directing MCPs how to specifically allocate the administrative </w:t>
       </w:r>
       <w:r w:rsidR="00E94424" w:rsidRPr="002C7B02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>fee</w:t>
       </w:r>
       <w:r w:rsidR="00E94424" w:rsidRPr="002C7B02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> but</w:t>
       </w:r>
       <w:r w:rsidRPr="002C7B02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> expects MCP</w:t>
       </w:r>
       <w:r w:rsidR="00FA454C" w:rsidRPr="002C7B02">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
@@ -11937,89 +11618,89 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> required provisions within the </w:t>
       </w:r>
       <w:r w:rsidR="3B0F9961" w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Transitional Rent</w:t>
       </w:r>
       <w:r w:rsidRPr="12BA8046">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Standard Provider Terms and Conditions.</w:t>
       </w:r>
       <w:bookmarkStart w:id="12" w:name="_Appendix:_Transitional_Rent"/>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
     <w:sectPr w:rsidR="00DD554F" w:rsidRPr="00EA24A1" w:rsidSect="00116E46">
-      <w:headerReference w:type="even" r:id="rId18"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+      <w:headerReference w:type="even" r:id="rId22"/>
+      <w:headerReference w:type="default" r:id="rId23"/>
+      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="first" r:id="rId25"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="994" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="547" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30198D2A" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF" w:rsidP="000665C7">
+    <w:p w14:paraId="1118443B" w14:textId="77777777" w:rsidR="006413E1" w:rsidRDefault="006413E1" w:rsidP="000665C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4947B1" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF"/>
+    <w:p w14:paraId="6AFE4CB2" w14:textId="77777777" w:rsidR="006413E1" w:rsidRDefault="006413E1"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="36513632" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF" w:rsidP="000665C7">
+    <w:p w14:paraId="4B5912D9" w14:textId="77777777" w:rsidR="006413E1" w:rsidRDefault="006413E1" w:rsidP="000665C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6498ED76" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF"/>
+    <w:p w14:paraId="3334E334" w14:textId="77777777" w:rsidR="006413E1" w:rsidRDefault="006413E1"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="33F04920" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF">
+    <w:p w14:paraId="1C6605E8" w14:textId="77777777" w:rsidR="006413E1" w:rsidRDefault="006413E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -12036,206 +11717,166 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS UI Gothic">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1950892184"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="6484045C" w14:textId="4B680A6B" w:rsidR="00290D3B" w:rsidRDefault="3AD68AF3" w:rsidP="00471F36">
+      <w:p w14:paraId="6484045C" w14:textId="2176614C" w:rsidR="00290D3B" w:rsidRDefault="00000000" w:rsidP="00471F36">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:jc w:val="right"/>
         </w:pPr>
-        <w:r w:rsidRPr="3AD68AF3">
-[...36 lines deleted...]
-        </w:r>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="1884292582"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:r w:rsidR="006757CA" w:rsidRPr="3AD68AF3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="006757CA">
               <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
             </w:r>
             <w:r w:rsidR="006757CA" w:rsidRPr="3AD68AF3">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="3AD68AF3">
+            <w:r w:rsidR="3AD68AF3" w:rsidRPr="3AD68AF3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006757CA" w:rsidRPr="3AD68AF3">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7EC31A79" w14:textId="77777777" w:rsidR="00290D3B" w:rsidRDefault="00290D3B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D14411C" w14:textId="1714DA30" w:rsidR="00527F4F" w:rsidRDefault="00527F4F" w:rsidP="00527F4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">March 2023   |   </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="582108356"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r>
@@ -12244,74 +11885,74 @@
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="681ACD90" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF" w:rsidP="000665C7">
+    <w:p w14:paraId="49D82FE6" w14:textId="77777777" w:rsidR="006413E1" w:rsidRDefault="006413E1" w:rsidP="000665C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="111ADD7E" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF" w:rsidP="000665C7">
+    <w:p w14:paraId="29F2CF25" w14:textId="77777777" w:rsidR="006413E1" w:rsidRDefault="006413E1" w:rsidP="000665C7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAFDEB3" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF"/>
+    <w:p w14:paraId="630199DA" w14:textId="77777777" w:rsidR="006413E1" w:rsidRDefault="006413E1"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1C65C878" w14:textId="77777777" w:rsidR="00A676FF" w:rsidRDefault="00A676FF">
+    <w:p w14:paraId="5100F51C" w14:textId="77777777" w:rsidR="006413E1" w:rsidRDefault="006413E1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
     <w:p w14:paraId="7432DD12" w14:textId="4FBD4614" w:rsidR="00364677" w:rsidRPr="00956A25" w:rsidRDefault="00364677" w:rsidP="00C054F2">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -12368,143 +12009,175 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>makes a temporary determination that the Member is qualified to receive Transitional Rent. This temporary authorization must be approved or denied by the MCP within the timelines set forth</w:t>
       </w:r>
       <w:r w:rsidR="00BE1702" w:rsidRPr="00956A25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Community Supports Policy Guide Volume 2, in alignment with</w:t>
       </w:r>
       <w:r w:rsidR="00403CD3" w:rsidRPr="00956A25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C054F2" w:rsidRPr="00956A25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>APL 21-011.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="33078A2D" w14:textId="7FC8A4CD" w:rsidR="00595F51" w:rsidRPr="00956A25" w:rsidRDefault="00595F51" w:rsidP="00246643">
+    <w:p w14:paraId="33078A2D" w14:textId="2EC22A38" w:rsidR="00595F51" w:rsidRPr="00956A25" w:rsidRDefault="00595F51" w:rsidP="00246643">
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD5452" w:rsidRPr="00956A25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Consistent with </w:t>
       </w:r>
       <w:hyperlink r:id="rId1" w:history="1">
         <w:r w:rsidR="00DD5452" w:rsidRPr="00956A25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>APL 21-011</w:t>
+          <w:t>APL 2</w:t>
+        </w:r>
+        <w:r w:rsidR="00DD5452" w:rsidRPr="00956A25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>1</w:t>
+        </w:r>
+        <w:r w:rsidR="00DD5452" w:rsidRPr="00956A25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>-011</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DD5452" w:rsidRPr="00956A25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, the MCP must authorize or deny coverage of Transitional Rent within the shortest applicable timeframe, but no longer than 5 business days from the MCP’s receipt of information reasonably necessary and requested by the MCP to make a determination, not to exceed 14 calendar days from the MCP’s receipt of the referral from the county behavioral health </w:t>
       </w:r>
       <w:r w:rsidR="00032944" w:rsidRPr="00956A25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>agency</w:t>
       </w:r>
       <w:r w:rsidR="00DD5452" w:rsidRPr="00956A25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w14:paraId="3E682727" w14:textId="4BB120F4" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="0088089A" w:rsidP="006C65D1">
+    <w:p w14:paraId="3E682727" w14:textId="24C8DAD9" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="0088089A" w:rsidP="006C65D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="120"/>
         <w:ind w:left="90" w:hanging="90"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Available here: </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00956A25">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.dhcs.ca.gov/provgovpart/Documents/Two-Plan-CCI-Final-Rule-Boilerplate.pdf</w:t>
+          <w:t>https://www.dhcs.ca.gov/provgov</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00956A25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>p</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00956A25">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>art/Documents/Two-Plan-CCI-Final-Rule-Boilerplate.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
     <w:p w14:paraId="3CB2CBED" w14:textId="77777777" w:rsidR="00A87545" w:rsidRPr="00956A25" w:rsidRDefault="00A87545" w:rsidP="006C65D1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00956A25">
@@ -12533,92 +12206,92 @@
       <w:pPr>
         <w:pStyle w:val="Footnote"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00956A25">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Or Individual Provider, if not part of an Organization</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F331B22" w14:textId="77777777" w:rsidR="003467A5" w:rsidRDefault="00000000">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="2B579A"/>
         <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
       </w:rPr>
       <w:pict w14:anchorId="2834436A">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="WordPictureWatermark603587360" o:spid="_x0000_s1035" type="#_x0000_t75" style="position:absolute;margin-left:0;margin-top:0;width:467.75pt;height:605.25pt;z-index:-251658752;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:center;mso-position-vertical-relative:margin" o:allowincell="f">
           <v:imagedata r:id="rId1" o:title="Report Cover3-11"/>
           <w10:wrap anchorx="margin" anchory="margin"/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
       <w:gridCol w:w="3120"/>
     </w:tblGrid>
     <w:tr w:rsidR="798A8144" w14:paraId="4F2DFEE5" w14:textId="77777777" w:rsidTr="00C47526">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="60C3E18F" w14:textId="4A9C01CB" w:rsidR="798A8144" w:rsidRDefault="798A8144" w:rsidP="00C47526">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -12635,51 +12308,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3120" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4D9CD1FD" w14:textId="1A9B2904" w:rsidR="798A8144" w:rsidRDefault="798A8144" w:rsidP="00C47526">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="64EE5D47" w14:textId="438817F5" w:rsidR="798A8144" w:rsidRDefault="798A8144" w:rsidP="002D4799">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="007D699D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2BC04FE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17236,51 +16909,51 @@
   </w:num>
   <w:num w:numId="41" w16cid:durableId="786697374">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="379861943">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1627856954">
     <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="424762486">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="530072148">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="22754875">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="90"/>
   <w:removePersonalInformation/>
   <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="0004"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -18664,50 +18337,51 @@
     <w:rsid w:val="00621A84"/>
     <w:rsid w:val="00621CA3"/>
     <w:rsid w:val="00621DDA"/>
     <w:rsid w:val="006228D8"/>
     <w:rsid w:val="0062417C"/>
     <w:rsid w:val="00625834"/>
     <w:rsid w:val="00625DF9"/>
     <w:rsid w:val="00626AA5"/>
     <w:rsid w:val="00626F5B"/>
     <w:rsid w:val="00627687"/>
     <w:rsid w:val="00627C41"/>
     <w:rsid w:val="00627E86"/>
     <w:rsid w:val="006303F0"/>
     <w:rsid w:val="00630DD8"/>
     <w:rsid w:val="0063101B"/>
     <w:rsid w:val="0063156D"/>
     <w:rsid w:val="00632BBA"/>
     <w:rsid w:val="00634E3B"/>
     <w:rsid w:val="006359CF"/>
     <w:rsid w:val="006369A2"/>
     <w:rsid w:val="00636B5C"/>
     <w:rsid w:val="006376E3"/>
     <w:rsid w:val="00640C13"/>
     <w:rsid w:val="0064110B"/>
     <w:rsid w:val="00641178"/>
+    <w:rsid w:val="006413E1"/>
     <w:rsid w:val="00641B29"/>
     <w:rsid w:val="0064228B"/>
     <w:rsid w:val="006429C6"/>
     <w:rsid w:val="00643D7B"/>
     <w:rsid w:val="0064413E"/>
     <w:rsid w:val="00644242"/>
     <w:rsid w:val="0064530D"/>
     <w:rsid w:val="006455DD"/>
     <w:rsid w:val="00645F72"/>
     <w:rsid w:val="006465AB"/>
     <w:rsid w:val="00646BAD"/>
     <w:rsid w:val="00650AAC"/>
     <w:rsid w:val="0065102E"/>
     <w:rsid w:val="00651381"/>
     <w:rsid w:val="006521C9"/>
     <w:rsid w:val="006521DF"/>
     <w:rsid w:val="006525CC"/>
     <w:rsid w:val="00652C05"/>
     <w:rsid w:val="00654542"/>
     <w:rsid w:val="0065479A"/>
     <w:rsid w:val="0065488B"/>
     <w:rsid w:val="00655274"/>
     <w:rsid w:val="006559E1"/>
     <w:rsid w:val="00655C63"/>
     <w:rsid w:val="00655D3D"/>
@@ -19061,50 +18735,51 @@
     <w:rsid w:val="007D5BD9"/>
     <w:rsid w:val="007E0117"/>
     <w:rsid w:val="007E080B"/>
     <w:rsid w:val="007E0EE4"/>
     <w:rsid w:val="007E0F21"/>
     <w:rsid w:val="007E0F69"/>
     <w:rsid w:val="007E11E5"/>
     <w:rsid w:val="007E1651"/>
     <w:rsid w:val="007E1A8E"/>
     <w:rsid w:val="007E1AAD"/>
     <w:rsid w:val="007E217D"/>
     <w:rsid w:val="007E22E0"/>
     <w:rsid w:val="007E2C20"/>
     <w:rsid w:val="007E41D0"/>
     <w:rsid w:val="007E56D8"/>
     <w:rsid w:val="007E5A31"/>
     <w:rsid w:val="007E6137"/>
     <w:rsid w:val="007E68AE"/>
     <w:rsid w:val="007E75B2"/>
     <w:rsid w:val="007E7E5D"/>
     <w:rsid w:val="007F084C"/>
     <w:rsid w:val="007F0B5E"/>
     <w:rsid w:val="007F1D0F"/>
     <w:rsid w:val="007F1F00"/>
     <w:rsid w:val="007F2ACD"/>
+    <w:rsid w:val="007F3045"/>
     <w:rsid w:val="007F3ED4"/>
     <w:rsid w:val="007F3F1F"/>
     <w:rsid w:val="007F4677"/>
     <w:rsid w:val="007F4D0A"/>
     <w:rsid w:val="007F4EF3"/>
     <w:rsid w:val="007F50BB"/>
     <w:rsid w:val="007F53BE"/>
     <w:rsid w:val="007F5B45"/>
     <w:rsid w:val="007F7491"/>
     <w:rsid w:val="007F7C5E"/>
     <w:rsid w:val="007F7C8D"/>
     <w:rsid w:val="007F7ED8"/>
     <w:rsid w:val="008004C7"/>
     <w:rsid w:val="008010F1"/>
     <w:rsid w:val="008010FA"/>
     <w:rsid w:val="008013E5"/>
     <w:rsid w:val="00801E75"/>
     <w:rsid w:val="00802A30"/>
     <w:rsid w:val="0080515F"/>
     <w:rsid w:val="008053D5"/>
     <w:rsid w:val="0080568C"/>
     <w:rsid w:val="00805C5E"/>
     <w:rsid w:val="00805F53"/>
     <w:rsid w:val="008068BB"/>
     <w:rsid w:val="008070DD"/>
@@ -20232,50 +19907,51 @@
     <w:rsid w:val="00D45D27"/>
     <w:rsid w:val="00D468E8"/>
     <w:rsid w:val="00D479EB"/>
     <w:rsid w:val="00D47C9E"/>
     <w:rsid w:val="00D49805"/>
     <w:rsid w:val="00D504FB"/>
     <w:rsid w:val="00D512DA"/>
     <w:rsid w:val="00D51A86"/>
     <w:rsid w:val="00D51B04"/>
     <w:rsid w:val="00D52494"/>
     <w:rsid w:val="00D52562"/>
     <w:rsid w:val="00D54582"/>
     <w:rsid w:val="00D56638"/>
     <w:rsid w:val="00D56905"/>
     <w:rsid w:val="00D56BC6"/>
     <w:rsid w:val="00D574A5"/>
     <w:rsid w:val="00D6019C"/>
     <w:rsid w:val="00D61298"/>
     <w:rsid w:val="00D6219D"/>
     <w:rsid w:val="00D62746"/>
     <w:rsid w:val="00D62A64"/>
     <w:rsid w:val="00D62D5B"/>
     <w:rsid w:val="00D63544"/>
     <w:rsid w:val="00D63B7D"/>
     <w:rsid w:val="00D641E0"/>
+    <w:rsid w:val="00D650D8"/>
     <w:rsid w:val="00D65105"/>
     <w:rsid w:val="00D656F3"/>
     <w:rsid w:val="00D666F8"/>
     <w:rsid w:val="00D66720"/>
     <w:rsid w:val="00D67220"/>
     <w:rsid w:val="00D6742C"/>
     <w:rsid w:val="00D67867"/>
     <w:rsid w:val="00D67B17"/>
     <w:rsid w:val="00D67EBC"/>
     <w:rsid w:val="00D70253"/>
     <w:rsid w:val="00D70467"/>
     <w:rsid w:val="00D706D7"/>
     <w:rsid w:val="00D71323"/>
     <w:rsid w:val="00D715CC"/>
     <w:rsid w:val="00D71B08"/>
     <w:rsid w:val="00D720BF"/>
     <w:rsid w:val="00D7212F"/>
     <w:rsid w:val="00D721A8"/>
     <w:rsid w:val="00D72541"/>
     <w:rsid w:val="00D739CD"/>
     <w:rsid w:val="00D73E5F"/>
     <w:rsid w:val="00D75369"/>
     <w:rsid w:val="00D754EB"/>
     <w:rsid w:val="00D7556F"/>
     <w:rsid w:val="00D75F90"/>
@@ -20406,50 +20082,51 @@
     <w:rsid w:val="00E031EC"/>
     <w:rsid w:val="00E0372D"/>
     <w:rsid w:val="00E03B15"/>
     <w:rsid w:val="00E04513"/>
     <w:rsid w:val="00E048E2"/>
     <w:rsid w:val="00E04F7F"/>
     <w:rsid w:val="00E0506B"/>
     <w:rsid w:val="00E051D4"/>
     <w:rsid w:val="00E055DC"/>
     <w:rsid w:val="00E05753"/>
     <w:rsid w:val="00E05CA4"/>
     <w:rsid w:val="00E05E0A"/>
     <w:rsid w:val="00E06872"/>
     <w:rsid w:val="00E07A6C"/>
     <w:rsid w:val="00E100C0"/>
     <w:rsid w:val="00E1076C"/>
     <w:rsid w:val="00E10AEF"/>
     <w:rsid w:val="00E10F95"/>
     <w:rsid w:val="00E1133E"/>
     <w:rsid w:val="00E11DCE"/>
     <w:rsid w:val="00E140B0"/>
     <w:rsid w:val="00E14435"/>
     <w:rsid w:val="00E14860"/>
     <w:rsid w:val="00E1519E"/>
     <w:rsid w:val="00E1527C"/>
+    <w:rsid w:val="00E161E3"/>
     <w:rsid w:val="00E1667C"/>
     <w:rsid w:val="00E167B6"/>
     <w:rsid w:val="00E16BD6"/>
     <w:rsid w:val="00E17111"/>
     <w:rsid w:val="00E17EC9"/>
     <w:rsid w:val="00E20313"/>
     <w:rsid w:val="00E20710"/>
     <w:rsid w:val="00E21A12"/>
     <w:rsid w:val="00E21CB4"/>
     <w:rsid w:val="00E2249B"/>
     <w:rsid w:val="00E23070"/>
     <w:rsid w:val="00E24489"/>
     <w:rsid w:val="00E24CA6"/>
     <w:rsid w:val="00E24D02"/>
     <w:rsid w:val="00E25FAB"/>
     <w:rsid w:val="00E26095"/>
     <w:rsid w:val="00E2774D"/>
     <w:rsid w:val="00E27A7B"/>
     <w:rsid w:val="00E27AC0"/>
     <w:rsid w:val="00E30926"/>
     <w:rsid w:val="00E314D8"/>
     <w:rsid w:val="00E31809"/>
     <w:rsid w:val="00E31DF3"/>
     <w:rsid w:val="00E321F0"/>
     <w:rsid w:val="00E33DC1"/>
@@ -29056,55 +28733,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1968315919">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/CS-Member-Information-Sharing-Guidance.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicaid.gov/medicaid/section-1115-demonstrations/downloads/ca-bh-connect-01102025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/Documents/MCQMD/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/wp-content/uploads/2025/10/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/wp-content/uploads/2025/10/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/wp-content/uploads/2025/10/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/wp-content/uploads/2025/10/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/wp-content/uploads/2025/10/Community-Supports-Member-Information-Sharing-Guidance.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/wp-content/uploads/2025/10/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/wp-content/uploads/2025/10/DHCS-Community-Supports-Policy-Guide-Volume-2.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.medicaid.gov/medicaid/section-1115-demonstrations/downloads/ca-bh-connect-01102025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://california.public.law/codes/ca_health_and_safety_code_section_1371" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/provgovpart/Documents/Two-Plan-CCI-Final-Rule-Boilerplate.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dhcsgovstaging:88/formsandpubs/Documents/MMCDAPLsandPolicyLetters/APL2021/APL21-011.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://california.public.law/codes/ca_health_and_safety_code_section_1371" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/wp-content/uploads/2025/10/Two-Plan-CCI-Final-Rule-Boilerplate.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dhcs.ca.gov/wp-content/uploads/2025/10/APL21-011.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -29349,54 +29026,50 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DHCS Document" ma:contentTypeID="0x010100EEE380F46F125946A8B4C4C90D9FFCDC005D6794E1005A074DB3CDA58DCE25DF47" ma:contentTypeVersion="36" ma:contentTypeDescription="This is the Custom Document Type for use by DHCS" ma:contentTypeScope="" ma:versionID="88071f669bdbd21964ceaa518744dffe">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69bc34b3-1921-46c7-8c7a-d18363374b4b" xmlns:ns4="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8688a3e2b5d3a76042e9603a825619" ns1:_="" ns2:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <xsd:import namespace="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Publication_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Abstract" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingContactName" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGAge" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGBusPart" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGender" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGEthnicity" minOccurs="0"/>
                 <xsd:element ref="ns2:Topics" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:o68eaf9243684232b2418c37bbb152dc" minOccurs="0"/>
@@ -29681,187 +29354,238 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Managed Care Quality and Monitoring</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">b4f48c19-b6a3-4072-85c4-d61dba84e35f</TermId>
+        </TermInfo>
+      </Terms>
+    </o68eaf9243684232b2418c37bbb152dc>
+    <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
+    <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-1797567310-9273</_dlc_DocId>
+    <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
+      <Value>20</Value>
+    </TaxCatchAll>
+    <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
+      <Url>http://dhcsgovstaging:88/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-9273</Url>
+      <Description>DHCSDOC-1797567310-9273</Description>
+    </_dlc_DocIdUrl>
+    <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
+    <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...28 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B41081F-E232-4E08-912F-F57AC65452B9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
+    <ds:schemaRef ds:uri="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFBA43B7-231D-421D-A65D-5D1DBBA70ED2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{778620BD-A3DF-46DD-926B-9DA49965327E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCBF6B34-60B0-4B62-A55D-FC0A3F8030BF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7E488F8A-9321-47BF-81DF-9D493E250133}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
-</file>
-[...14 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EFBA43B7-231D-421D-A65D-5D1DBBA70ED2}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>3955</Words>
-  <Characters>22664</Characters>
+  <Words>3038</Words>
+  <Characters>23456</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>596</Lines>
-  <Paragraphs>209</Paragraphs>
+  <Lines>404</Lines>
+  <Paragraphs>273</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Transitional-Rent-MOC-Template</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>26410</CharactersWithSpaces>
+  <CharactersWithSpaces>26221</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Transitional-Rent-MOC-Template</dc:title>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords>transitional, transition, rent, MOC, model, care, calaim, ilos, in, lieu, services, july, 2026, submission</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>