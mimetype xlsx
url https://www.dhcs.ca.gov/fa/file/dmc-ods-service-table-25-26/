--- v0 (2026-10-15)
+++ v1 (2026-11-06)
@@ -24,61 +24,61 @@
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bsmith\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D6C698B0-9615-411D-8FA1-800BA3BCB17C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{383A7887-527B-4DDB-8B66-1F8E5F5149F2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" firstSheet="6" activeTab="8" xr2:uid="{8CF8D217-7A4E-4131-BB42-55FF69774914}"/>
+    <workbookView xWindow="14550" yWindow="-16320" windowWidth="29040" windowHeight="15720" firstSheet="5" activeTab="10" xr2:uid="{8CF8D217-7A4E-4131-BB42-55FF69774914}"/>
   </bookViews>
   <sheets>
     <sheet name="Version Changes" sheetId="18" r:id="rId1"/>
     <sheet name="Outpatient Service Codes" sheetId="1" r:id="rId2"/>
     <sheet name="Day Service Codes" sheetId="6" r:id="rId3"/>
     <sheet name="24-Hour Service Codes" sheetId="7" r:id="rId4"/>
     <sheet name="24-Hour Inpatient Service Codes" sheetId="16" r:id="rId5"/>
     <sheet name="Appendix" sheetId="17" r:id="rId6"/>
     <sheet name="Monthly Service Codes" sheetId="15" r:id="rId7"/>
     <sheet name="MAT Drug Lockouts" sheetId="12" r:id="rId8"/>
     <sheet name="Provider Type Abbreviations" sheetId="11" r:id="rId9"/>
     <sheet name="Place of Service Codes" sheetId="9" r:id="rId10"/>
     <sheet name="Modifiers" sheetId="10" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Monthly Service Codes'!$A$1:$B$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Version Changes'!$A$2:$F$2</definedName>
     <definedName name="TitleRegion1.a2.aa117.2">Outpatient_Service_Codes[[#Headers],[Code]]</definedName>
     <definedName name="TitleRegion1.a2.b31.9">Provider_Type_Abbreviations[[#Headers],[DMC-ODS Provider Types]]</definedName>
     <definedName name="TitleRegion1.a2.b56.6">Appendix[[#Headers],[Procedure Coding System (PCS) Code]]</definedName>
     <definedName name="TitleRegion1.a2.d72.1">Table11[[#Headers],[Service Table Version]]</definedName>
     <definedName name="TitleRegion1.a2.f19.5">Twenty_Four_Hour_Inpatient_Service_Codes[[#Headers],[Revenue Code]]</definedName>
     <definedName name="TitleRegion1.a2.f6.4">Twenty_Four_Hour_Service_Codes[[#Headers],[Procedure Code]]</definedName>
     <definedName name="TitleRegion1.a2.g12.3">Day_Service_Codes[[#Headers],[Procedure Code]]</definedName>
     <definedName name="TitleRegion1.a2.i3.7">Monthly_service_codes[Code]</definedName>
@@ -5235,51 +5235,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF17315A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2D6E8D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="26">
+  <borders count="25">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -5493,103 +5493,94 @@
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="154">
+  <cellXfs count="156">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -6052,104 +6043,112 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="8" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="14" fontId="6" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
@@ -7588,50 +7587,357 @@
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="0"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FF17315A"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -9520,357 +9826,50 @@
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
-      <font>
-[...305 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical style="thin">
           <color auto="1"/>
         </vertical>
         <horizontal style="thin">
           <color auto="1"/>
         </horizontal>
       </border>
@@ -10056,194 +10055,194 @@
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF2D6E8D"/>
       <color rgb="FF17315A"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFECEEF0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{FE6C4259-8702-482C-9B80-37801B2BCF44}" name="Table11" displayName="Table11" ref="A2:D70" totalsRowShown="0" headerRowDxfId="120" dataDxfId="118" headerRowBorderDxfId="119" tableBorderDxfId="117">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{FE6C4259-8702-482C-9B80-37801B2BCF44}" name="Table11" displayName="Table11" ref="A2:D70" totalsRowShown="0" headerRowDxfId="131" dataDxfId="129" headerRowBorderDxfId="130" tableBorderDxfId="128">
   <autoFilter ref="A2:D70" xr:uid="{FE6C4259-8702-482C-9B80-37801B2BCF44}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{1CB76600-AB98-460C-AC4C-621A0C3A5784}" name="Service Table Version" dataDxfId="116"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{97086962-3C87-463F-95D1-4894E060519A}" name="Effective Date of Change" dataDxfId="113"/>
+    <tableColumn id="1" xr3:uid="{1CB76600-AB98-460C-AC4C-621A0C3A5784}" name="Service Table Version" dataDxfId="127"/>
+    <tableColumn id="2" xr3:uid="{98887184-C454-4337-8F19-0AE6B84C0BFF}" name="Service Table Revision Date" dataDxfId="126"/>
+    <tableColumn id="3" xr3:uid="{619B3428-AECB-4B00-8CA9-358277FA94C4}" name="Description of Changes Made" dataDxfId="125"/>
+    <tableColumn id="4" xr3:uid="{97086962-3C87-463F-95D1-4894E060519A}" name="Effective Date of Change" dataDxfId="124"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{E56C0704-1727-4013-9BFA-A8981F219950}" name="Place_of_Service_Codes" displayName="Place_of_Service_Codes" ref="A3:C54" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" tableBorderDxfId="13" totalsRowBorderDxfId="12">
   <autoFilter ref="A3:C54" xr:uid="{E56C0704-1727-4013-9BFA-A8981F219950}"/>
   <tableColumns count="3">
     <tableColumn id="2" xr3:uid="{8A79C7E2-C533-45D9-A759-289982F6AD2C}" name="Place of Service Code" dataDxfId="11"/>
     <tableColumn id="1" xr3:uid="{59AB85CE-6871-4BD2-85EC-C4B62151EE2A}" name="Place of Service Name" dataDxfId="10"/>
     <tableColumn id="3" xr3:uid="{09100CAA-FCAD-489C-BB8A-F38BF6FA183F}" name="Place of Service Description" dataDxfId="9"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Place of Service Codes" altTextSummary="This table lists the Place of Service Codes, the Place of Service Name, and the Place of Service Description."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9BDC4266-204C-4D87-A86F-62F5D3AE4460}" name="Modifiers" displayName="Modifiers" ref="A3:D45" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5" totalsRowBorderDxfId="4">
   <autoFilter ref="A3:D45" xr:uid="{9BDC4266-204C-4D87-A86F-62F5D3AE4460}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:D32">
     <sortCondition ref="A4:A32"/>
   </sortState>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{B67CDB1C-9901-4622-B78B-6FAC5F5D4FCE}" name="Modifier" dataDxfId="3"/>
     <tableColumn id="2" xr3:uid="{B8946C3F-87E2-4ACB-B7D7-3141CB56FAA4}" name="Definition" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{B061B5AD-46CD-45E4-A1EF-FB943F1B209F}" name="When to Use" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{6F80B5F1-93E6-4B29-AEDF-AD81B998E525}" name="Codes/Code Types This Modifier Applies To" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Modifiers" altTextSummary="This table lists the modifiers, their definition, when to use them, and the codes the modifier applies to."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{3432502F-8DFA-473D-90AF-BCE37B5680B9}" name="Outpatient_Service_Codes" displayName="Outpatient_Service_Codes" ref="A2:AA117" totalsRowShown="0" headerRowDxfId="112" dataDxfId="110" headerRowBorderDxfId="111" tableBorderDxfId="109" totalsRowBorderDxfId="108">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{3432502F-8DFA-473D-90AF-BCE37B5680B9}" name="Outpatient_Service_Codes" displayName="Outpatient_Service_Codes" ref="A2:AA117" totalsRowShown="0" headerRowDxfId="123" dataDxfId="121" headerRowBorderDxfId="122" tableBorderDxfId="120" totalsRowBorderDxfId="119">
   <autoFilter ref="A2:AA117" xr:uid="{3432502F-8DFA-473D-90AF-BCE37B5680B9}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:AA117">
     <sortCondition ref="A2:A117"/>
   </sortState>
   <tableColumns count="27">
-    <tableColumn id="3" xr3:uid="{0A3CED9D-8734-4AE2-82A2-73D5CEF196C0}" name="Code" dataDxfId="107"/>
-[...25 lines deleted...]
-    <tableColumn id="10" xr3:uid="{62203D8C-93FC-4205-95D0-D533BBD37138}" name="Allowable Modifiers" dataDxfId="81"/>
+    <tableColumn id="3" xr3:uid="{0A3CED9D-8734-4AE2-82A2-73D5CEF196C0}" name="Code" dataDxfId="118"/>
+    <tableColumn id="1" xr3:uid="{E2E91595-2DC8-4824-97BE-614ACB8B23D0}" name="Code Type" dataDxfId="117"/>
+    <tableColumn id="2" xr3:uid="{1CA0B6D6-58A8-404C-A3E9-327CE6AEA893}" name="Service (Brief Definition) Based on 2025 Rules" dataDxfId="116"/>
+    <tableColumn id="11" xr3:uid="{A2D4F9B8-7E7E-461E-B547-2F7D3E310A70}" name="Minimum Time Needed to Claim 1 Unit" dataDxfId="115"/>
+    <tableColumn id="24" xr3:uid="{330CFA6A-5C35-448A-8779-95A4AFF63A06}" name="Minimum Time When Add-On Code or Next Code in Series Can Be Claimed" dataDxfId="114"/>
+    <tableColumn id="25" xr3:uid="{0EA2C259-C355-49DD-8548-2075439F46D2}" name="Can This Code Be Extended with an Add-on or Prolonged Code?" dataDxfId="113"/>
+    <tableColumn id="26" xr3:uid="{27D36588-3C7A-4396-9791-0D73E5C04A24}" name="Example Calculation" dataDxfId="112"/>
+    <tableColumn id="4" xr3:uid="{087A1C8B-4F73-46B4-BD59-D8F08DFB8D3A}" name="SD/MC Allowable Disciplines" dataDxfId="111"/>
+    <tableColumn id="5" xr3:uid="{08EEC79C-F277-46BA-8B6F-7817EE039DDC}" name="Allowable Place of Service" dataDxfId="110"/>
+    <tableColumn id="6" xr3:uid="{CCEBA6B7-682A-43C1-B28F-EE83005F3038}" name="Outpatient Non-Overridable Lockout Codes" dataDxfId="109"/>
+    <tableColumn id="12" xr3:uid="{15BD4FEC-F88C-43A2-855A-B88612E7AF62}" name="Outpatient Overridable Lockouts with Appropriate Modifiers_x000a_(Overridable Modifiers for codes with * are: 59, XE, XP or XU_x000a_Overridable Modifiers for codes with ** are: 27, 59, XE, XP or XU)" dataDxfId="108"/>
+    <tableColumn id="19" xr3:uid="{16AF7B58-AD48-4CF1-BFD9-B190FB390549}" name="Locked Out Against ASAM OTP/NTP (UA:HG)?" dataDxfId="107"/>
+    <tableColumn id="18" xr3:uid="{50249023-EC04-402D-AA7B-3F216F3E95B7}" name="Locked Out Against ASAM 3.1 Residential (U1)?" dataDxfId="106"/>
+    <tableColumn id="20" xr3:uid="{4BB69A89-068D-4CC8-98DF-C330E0C9F554}" name="Locked Out Against ASAM 3.3 Residential (U2)?" dataDxfId="105"/>
+    <tableColumn id="21" xr3:uid="{9B9C1A0C-509A-439B-9906-C32E972382E9}" name="Locked Out Against ASAM 3.5 Residential (U3)?" dataDxfId="104"/>
+    <tableColumn id="13" xr3:uid="{E947C6C1-EF47-40FA-9ABC-2918141CD0E5}" name="Locked Out Against ASAM 2.5 Partial Hospitalization (UB)?" dataDxfId="103"/>
+    <tableColumn id="22" xr3:uid="{CBFD2EC9-4D97-45CD-A794-A4404069468C}" name="Locked Out Against ASAM 3.2 Residential Withdrawal Management (U9)?" dataDxfId="102"/>
+    <tableColumn id="17" xr3:uid="{27F4AB46-2DF5-499E-9EF2-DBE22C75EA99}" name="Locked Out Against ASAM 3.7 Inpatient Withdrawal Management?" dataDxfId="101"/>
+    <tableColumn id="23" xr3:uid="{7964BDAF-40EA-4F95-A70A-1FD4AED4B155}" name="Locked Out Against ASAM 4.0 Inpatient Withdrawal Management?" dataDxfId="100"/>
+    <tableColumn id="7" xr3:uid="{BC9DEFEC-EEC3-4DAF-B013-13DCB541030C}" name="Dependent on Codes" dataDxfId="99"/>
+    <tableColumn id="14" xr3:uid="{F2C8EFA7-1D3C-45C8-8758-DD5E0E156F84}" name="Units of T1013 Associated with 1 Unit of Code" dataDxfId="98"/>
+    <tableColumn id="15" xr3:uid="{DAD5E214-FC8E-48E5-8EBF-644886852FB9}" name="Units of 96170 associated with 1 Unit of Code" dataDxfId="97"/>
+    <tableColumn id="16" xr3:uid="{FDFEB534-AEC5-4EDA-AD0B-CE7544278738}" name="Units of 96171 associated with 1 unit of Code" dataDxfId="96"/>
+    <tableColumn id="8" xr3:uid="{B2ECA132-E09E-4FEC-A1EB-CAF38D351D2A}" name="Medicare COB Required?" dataDxfId="95"/>
+    <tableColumn id="27" xr3:uid="{78A6D4A3-2B48-44E8-914F-D705F5426123}" name="JI Warm Linkage Code?" dataDxfId="94"/>
+    <tableColumn id="9" xr3:uid="{3F0629A0-DE8F-4554-8BB5-AF4C5CE3C4C6}" name="Maximum Units That Can Be Billed per Beneficiary per Day" dataDxfId="93"/>
+    <tableColumn id="10" xr3:uid="{62203D8C-93FC-4205-95D0-D533BBD37138}" name="Allowable Modifiers" dataDxfId="92"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Outpatient Service Codes" altTextSummary="This table describes the Outpatient services codes, a brief definition of each code, and how to bill for the Service Codes._x000d__x000a_ "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{BC4E9F7B-3F92-411E-83EC-BF6B95CBC0EE}" name="Day_Service_Codes" displayName="Day_Service_Codes" ref="A2:G12" totalsRowShown="0" headerRowDxfId="80" dataDxfId="78" headerRowBorderDxfId="79" tableBorderDxfId="77" totalsRowBorderDxfId="76">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{BC4E9F7B-3F92-411E-83EC-BF6B95CBC0EE}" name="Day_Service_Codes" displayName="Day_Service_Codes" ref="A2:G12" totalsRowShown="0" headerRowDxfId="91" dataDxfId="89" headerRowBorderDxfId="90" tableBorderDxfId="88" totalsRowBorderDxfId="87">
   <autoFilter ref="A2:G12" xr:uid="{BC4E9F7B-3F92-411E-83EC-BF6B95CBC0EE}"/>
   <tableColumns count="7">
-    <tableColumn id="2" xr3:uid="{99C2EF49-28D7-4BAA-92FE-9D7842BAD522}" name="Procedure Code" dataDxfId="75"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{4114179D-BFD2-491F-A449-9B6C6970E631}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="69"/>
+    <tableColumn id="2" xr3:uid="{99C2EF49-28D7-4BAA-92FE-9D7842BAD522}" name="Procedure Code" dataDxfId="86"/>
+    <tableColumn id="3" xr3:uid="{F30F56BF-4FCD-45C1-99BE-CC9F856088F8}" name="Procedure Modifier 1" dataDxfId="85"/>
+    <tableColumn id="4" xr3:uid="{20068D7B-AF2E-4064-B599-295D4ED94B51}" name="Procedure Modifier 2" dataDxfId="84"/>
+    <tableColumn id="6" xr3:uid="{3961C1BC-20EB-48F0-87B1-857EA5CB0D4D}" name="Category" dataDxfId="83"/>
+    <tableColumn id="5" xr3:uid="{8DA09C00-7125-41CF-A9AB-DC7F70D2F8ED}" name="Service" dataDxfId="82"/>
+    <tableColumn id="1" xr3:uid="{97B97F91-22B1-4F96-B632-4936211B1BC1}" name="Medicare COB Required?" dataDxfId="81"/>
+    <tableColumn id="7" xr3:uid="{4114179D-BFD2-491F-A449-9B6C6970E631}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="80"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Day Service Codes" altTextSummary="This table lists the Day Service Codes including information about the procedure code, procedure modifier 1, procedure modifier 2, category, service, and if Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{73686AFC-99BB-472B-A030-B4BE75D3FC27}" name="Twenty_Four_Hour_Service_Codes" displayName="Twenty_Four_Hour_Service_Codes" ref="A2:F6" totalsRowShown="0" headerRowDxfId="68" dataDxfId="66" headerRowBorderDxfId="67" tableBorderDxfId="65" totalsRowBorderDxfId="64">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{73686AFC-99BB-472B-A030-B4BE75D3FC27}" name="Twenty_Four_Hour_Service_Codes" displayName="Twenty_Four_Hour_Service_Codes" ref="A2:F6" totalsRowShown="0" headerRowDxfId="79" dataDxfId="77" headerRowBorderDxfId="78" tableBorderDxfId="76" totalsRowBorderDxfId="75">
   <autoFilter ref="A2:F6" xr:uid="{73686AFC-99BB-472B-A030-B4BE75D3FC27}"/>
   <tableColumns count="6">
-    <tableColumn id="2" xr3:uid="{CE5A862A-3E5D-4390-8EAD-F06DDB00BC8F}" name="Procedure Code" dataDxfId="63"/>
-[...4 lines deleted...]
-    <tableColumn id="8" xr3:uid="{0E6DE664-5F2B-4582-A0CC-AE2EFA6E0624}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="58"/>
+    <tableColumn id="2" xr3:uid="{CE5A862A-3E5D-4390-8EAD-F06DDB00BC8F}" name="Procedure Code" dataDxfId="74"/>
+    <tableColumn id="3" xr3:uid="{182A23F0-A98D-4EB8-AB11-F59D499531A8}" name="Procedure Modifier 1" dataDxfId="73"/>
+    <tableColumn id="5" xr3:uid="{6A64C53D-EAE5-4784-AF12-3EAD207F462E}" name="Category" dataDxfId="72"/>
+    <tableColumn id="4" xr3:uid="{90E0FB4D-4C97-4EBF-9C97-26DF0184912B}" name="Service" dataDxfId="71"/>
+    <tableColumn id="1" xr3:uid="{7B61B016-5AB5-4C27-8FAD-62CCCEF8EFFB}" name="Medicare COB Required?" dataDxfId="70"/>
+    <tableColumn id="8" xr3:uid="{0E6DE664-5F2B-4582-A0CC-AE2EFA6E0624}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="69"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="24-Hour Service Codes" altTextSummary="This table lists the 24-Hour Service Codes including information about the procedure code, procedure modifier 1, category, service, and if Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{D3873A43-0E77-47EE-B32A-62FC4413F7D1}" name="Twenty_Four_Hour_Inpatient_Service_Codes" displayName="Twenty_Four_Hour_Inpatient_Service_Codes" ref="A3:F20" totalsRowShown="0" headerRowDxfId="131" dataDxfId="129" headerRowBorderDxfId="130" tableBorderDxfId="128" totalsRowBorderDxfId="127">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{D3873A43-0E77-47EE-B32A-62FC4413F7D1}" name="Twenty_Four_Hour_Inpatient_Service_Codes" displayName="Twenty_Four_Hour_Inpatient_Service_Codes" ref="A3:F20" totalsRowShown="0" headerRowDxfId="68" dataDxfId="66" headerRowBorderDxfId="67" tableBorderDxfId="65" totalsRowBorderDxfId="64">
   <tableColumns count="6">
-    <tableColumn id="2" xr3:uid="{E76CAE99-7C8A-4D61-A972-DE4717EA4254}" name="Revenue Code" dataDxfId="126"/>
-[...4 lines deleted...]
-    <tableColumn id="8" xr3:uid="{55AD9D1F-BCF3-4503-B4E4-60FF47766C2B}" name="Medicare COB Required?" dataDxfId="121"/>
+    <tableColumn id="2" xr3:uid="{E76CAE99-7C8A-4D61-A972-DE4717EA4254}" name="Revenue Code" dataDxfId="63"/>
+    <tableColumn id="3" xr3:uid="{5E1EC6F3-0D3B-4B61-920C-C55792C74D98}" name="PCS Code" dataDxfId="62"/>
+    <tableColumn id="5" xr3:uid="{482755D2-065E-4F45-8F7D-78E6EA1E1CD0}" name="DPI Segment" dataDxfId="61"/>
+    <tableColumn id="6" xr3:uid="{F62A9E76-0ED7-4269-8B57-75380D7DF3EE}" name="Category" dataDxfId="60"/>
+    <tableColumn id="4" xr3:uid="{5BB95250-BA19-4E01-B788-3DFC8469603E}" name="Service" dataDxfId="59"/>
+    <tableColumn id="8" xr3:uid="{55AD9D1F-BCF3-4503-B4E4-60FF47766C2B}" name="Medicare COB Required?" dataDxfId="58"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="24-Hour Inpatient Service Codes" altTextSummary="This table lists the 24-Hour Inpatient Service Revenue Codes, PCS Code, DPI Segment, Category, Service, and whether Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{9FC1C0A6-1127-4F0D-9697-1097CFD75A4E}" name="Appendix" displayName="Appendix" ref="A2:B56" totalsRowShown="0" headerRowDxfId="57" dataDxfId="55" headerRowBorderDxfId="56" tableBorderDxfId="54">
   <autoFilter ref="A2:B56" xr:uid="{9FC1C0A6-1127-4F0D-9697-1097CFD75A4E}"/>
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{8CE87F1E-67DF-421A-9C70-25C5A156CE3A}" name="Procedure Coding System (PCS) Code" dataDxfId="53"/>
     <tableColumn id="2" xr3:uid="{B37369E4-2DB0-47E6-866C-5038B3747AEA}" name="Description " dataDxfId="52"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Appendix for procedure coding system. " altTextSummary="Also includes descriptions of each PCS code."/>
     </ext>
   </extLst>
 </table>
 </file>
@@ -10636,1119 +10635,1119 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94C5ADED-D7CB-48E6-B94E-E3DD5C93AAD4}">
   <dimension ref="A1:F73"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="3" topLeftCell="A66" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="3" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A3" sqref="A3"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18.81640625" customWidth="1"/>
-    <col min="2" max="2" width="21.7265625" style="139" customWidth="1"/>
+    <col min="2" max="2" width="21.7265625" style="135" customWidth="1"/>
     <col min="3" max="3" width="146.1796875" customWidth="1"/>
     <col min="4" max="4" width="43.54296875" customWidth="1"/>
     <col min="5" max="16384" width="9.1796875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="112" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="39" customFormat="1" ht="35" x14ac:dyDescent="0.45">
       <c r="A2" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="140" t="s">
+      <c r="B2" s="136" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="89" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="90" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="39" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="39" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="1" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
       <c r="A3" s="91">
         <v>2.1</v>
       </c>
-      <c r="B3" s="141" t="s">
+      <c r="B3" s="137" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="92" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="93" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
       <c r="A4" s="94">
         <v>2.1</v>
       </c>
-      <c r="B4" s="142">
+      <c r="B4" s="138">
         <v>45597</v>
       </c>
       <c r="C4" s="95" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="210" x14ac:dyDescent="0.35">
       <c r="A5" s="94">
         <v>2.1</v>
       </c>
-      <c r="B5" s="142">
+      <c r="B5" s="138">
         <v>45597</v>
       </c>
       <c r="C5" s="97" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6" s="1" customFormat="1" ht="122.5" x14ac:dyDescent="0.35">
       <c r="A6" s="94">
         <v>2.1</v>
       </c>
-      <c r="B6" s="143">
+      <c r="B6" s="139">
         <v>45597</v>
       </c>
       <c r="C6" s="97" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A7" s="94">
         <v>2.1</v>
       </c>
-      <c r="B7" s="142">
+      <c r="B7" s="138">
         <v>45597</v>
       </c>
       <c r="C7" s="97" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A8" s="94">
         <v>2.1</v>
       </c>
-      <c r="B8" s="142">
+      <c r="B8" s="138">
         <v>45597</v>
       </c>
       <c r="C8" s="98" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6" s="1" customFormat="1" ht="157.5" x14ac:dyDescent="0.35">
       <c r="A9" s="94">
         <v>2.1</v>
       </c>
-      <c r="B9" s="142">
+      <c r="B9" s="138">
         <v>45597</v>
       </c>
       <c r="C9" s="97" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A10" s="94">
         <v>2.1</v>
       </c>
-      <c r="B10" s="142">
+      <c r="B10" s="138">
         <v>45597</v>
       </c>
       <c r="C10" s="97" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6" s="1" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
       <c r="A11" s="94">
         <v>2.1</v>
       </c>
-      <c r="B11" s="142">
+      <c r="B11" s="138">
         <v>45597</v>
       </c>
       <c r="C11" s="97" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:6" s="1" customFormat="1" ht="245" x14ac:dyDescent="0.35">
       <c r="A12" s="94">
         <v>2.1</v>
       </c>
-      <c r="B12" s="142">
+      <c r="B12" s="138">
         <v>45597</v>
       </c>
       <c r="C12" s="97" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A13" s="94">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B13" s="142">
+      <c r="B13" s="138">
         <v>45689</v>
       </c>
       <c r="C13" s="97" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="14" spans="1:6" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A14" s="94">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B14" s="142">
+      <c r="B14" s="138">
         <v>45689</v>
       </c>
       <c r="C14" s="97" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="15" spans="1:6" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A15" s="94">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B15" s="142">
+      <c r="B15" s="138">
         <v>45689</v>
       </c>
       <c r="C15" s="97" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:6" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A16" s="94">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B16" s="142">
+      <c r="B16" s="138">
         <v>45689</v>
       </c>
       <c r="C16" s="97" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:4" s="1" customFormat="1" ht="332.5" x14ac:dyDescent="0.35">
       <c r="A17" s="94">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B17" s="142">
+      <c r="B17" s="138">
         <v>45689</v>
       </c>
       <c r="C17" s="97" t="s">
         <v>24</v>
       </c>
       <c r="D17" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A18" s="94">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B18" s="142">
+      <c r="B18" s="138">
         <v>45689</v>
       </c>
       <c r="C18" s="97" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A19" s="94">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B19" s="142">
+      <c r="B19" s="138">
         <v>45689</v>
       </c>
       <c r="C19" s="98" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A20" s="94">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B20" s="142">
+      <c r="B20" s="138">
         <v>45833</v>
       </c>
       <c r="C20" s="97" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A21" s="94">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B21" s="142">
+      <c r="B21" s="138">
         <v>45833</v>
       </c>
       <c r="C21" s="97" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A22" s="94">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B22" s="142">
+      <c r="B22" s="138">
         <v>45833</v>
       </c>
       <c r="C22" s="97" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A23" s="94">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B23" s="142">
+      <c r="B23" s="138">
         <v>45823</v>
       </c>
       <c r="C23" s="97" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:4" s="1" customFormat="1" ht="175" x14ac:dyDescent="0.35">
       <c r="A24" s="94">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B24" s="142">
+      <c r="B24" s="138">
         <v>45823</v>
       </c>
       <c r="C24" s="97" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:4" s="1" customFormat="1" ht="122.5" x14ac:dyDescent="0.35">
       <c r="A25" s="94">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B25" s="142">
+      <c r="B25" s="138">
         <v>45853</v>
       </c>
       <c r="C25" s="97" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:4" s="1" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
       <c r="A26" s="94">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B26" s="142">
+      <c r="B26" s="138">
         <v>45853</v>
       </c>
       <c r="C26" s="97" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A27" s="99">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B27" s="142">
+      <c r="B27" s="138">
         <v>45853</v>
       </c>
       <c r="C27" s="100" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:4" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A28" s="99">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B28" s="142">
+      <c r="B28" s="138">
         <v>45853</v>
       </c>
       <c r="C28" s="97" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="29" spans="1:4" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
       <c r="A29" s="99">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B29" s="142">
+      <c r="B29" s="138">
         <v>45853</v>
       </c>
       <c r="C29" s="101" t="s">
         <v>36</v>
       </c>
       <c r="D29" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A30" s="99">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B30" s="142">
+      <c r="B30" s="138">
         <v>45853</v>
       </c>
       <c r="C30" s="101" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A31" s="99">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B31" s="142">
+      <c r="B31" s="138">
         <v>45853</v>
       </c>
       <c r="C31" s="101" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A32" s="102">
         <v>3</v>
       </c>
-      <c r="B32" s="142">
+      <c r="B32" s="138">
         <v>45853</v>
       </c>
       <c r="C32" s="103" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="33" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A33" s="102">
         <v>3</v>
       </c>
-      <c r="B33" s="142">
+      <c r="B33" s="138">
         <v>45853</v>
       </c>
       <c r="C33" s="97" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="96" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:4" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A34" s="104">
         <v>3</v>
       </c>
-      <c r="B34" s="137">
+      <c r="B34" s="134">
         <v>45853</v>
       </c>
       <c r="C34" s="105" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="106" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A35" s="102">
         <v>3</v>
       </c>
-      <c r="B35" s="144">
+      <c r="B35" s="140">
         <v>45853</v>
       </c>
       <c r="C35" s="97" t="s">
         <v>43</v>
       </c>
       <c r="D35" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="36" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A36" s="102">
         <v>3</v>
       </c>
-      <c r="B36" s="144">
+      <c r="B36" s="140">
         <v>45853</v>
       </c>
       <c r="C36" s="97" t="s">
         <v>44</v>
       </c>
       <c r="D36" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A37" s="102">
         <v>3</v>
       </c>
-      <c r="B37" s="144">
+      <c r="B37" s="140">
         <v>45853</v>
       </c>
       <c r="C37" s="97" t="s">
         <v>45</v>
       </c>
       <c r="D37" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A38" s="102">
         <v>3</v>
       </c>
-      <c r="B38" s="144">
+      <c r="B38" s="140">
         <v>45853</v>
       </c>
       <c r="C38" s="97" t="s">
         <v>46</v>
       </c>
       <c r="D38" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="39" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A39" s="102">
         <v>3</v>
       </c>
-      <c r="B39" s="144">
+      <c r="B39" s="140">
         <v>45853</v>
       </c>
       <c r="C39" s="97" t="s">
         <v>47</v>
       </c>
       <c r="D39" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="40" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A40" s="102">
         <v>3</v>
       </c>
-      <c r="B40" s="144">
+      <c r="B40" s="140">
         <v>45853</v>
       </c>
       <c r="C40" s="97" t="s">
         <v>48</v>
       </c>
       <c r="D40" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="41" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A41" s="102">
         <v>3</v>
       </c>
-      <c r="B41" s="144">
+      <c r="B41" s="140">
         <v>45853</v>
       </c>
       <c r="C41" s="108" t="s">
         <v>49</v>
       </c>
       <c r="D41" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="42" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A42" s="102">
         <v>3</v>
       </c>
-      <c r="B42" s="144">
+      <c r="B42" s="140">
         <v>45853</v>
       </c>
       <c r="C42" s="108" t="s">
         <v>50</v>
       </c>
       <c r="D42" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="43" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A43" s="102">
         <v>3</v>
       </c>
-      <c r="B43" s="144">
+      <c r="B43" s="140">
         <v>45853</v>
       </c>
       <c r="C43" s="108" t="s">
         <v>51</v>
       </c>
       <c r="D43" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="44" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A44" s="102">
         <v>3</v>
       </c>
-      <c r="B44" s="144">
+      <c r="B44" s="140">
         <v>45853</v>
       </c>
       <c r="C44" s="108" t="s">
         <v>52</v>
       </c>
       <c r="D44" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A45" s="102">
         <v>3</v>
       </c>
-      <c r="B45" s="144">
+      <c r="B45" s="140">
         <v>45853</v>
       </c>
       <c r="C45" s="108" t="s">
         <v>53</v>
       </c>
       <c r="D45" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="46" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A46" s="102">
         <v>3.1</v>
       </c>
-      <c r="B46" s="144">
+      <c r="B46" s="140">
         <v>45955</v>
       </c>
       <c r="C46" s="97" t="s">
         <v>54</v>
       </c>
       <c r="D46" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="47" spans="1:4" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
       <c r="A47" s="102">
         <v>3.1</v>
       </c>
-      <c r="B47" s="144">
+      <c r="B47" s="140">
         <v>45955</v>
       </c>
       <c r="C47" s="109" t="s">
         <v>55</v>
       </c>
       <c r="D47" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A48" s="102">
         <v>3.1</v>
       </c>
-      <c r="B48" s="144">
+      <c r="B48" s="140">
         <v>45955</v>
       </c>
       <c r="C48" s="97" t="s">
         <v>56</v>
       </c>
       <c r="D48" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A49" s="102">
         <v>3.1</v>
       </c>
-      <c r="B49" s="144">
+      <c r="B49" s="140">
         <v>45955</v>
       </c>
       <c r="C49" s="97" t="s">
         <v>57</v>
       </c>
       <c r="D49" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="50" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A50" s="102">
         <v>3.1</v>
       </c>
-      <c r="B50" s="144">
+      <c r="B50" s="140">
         <v>45955</v>
       </c>
       <c r="C50" s="101" t="s">
         <v>58</v>
       </c>
       <c r="D50" s="96" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:4" s="1" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
       <c r="A51" s="102">
         <v>3.1</v>
       </c>
-      <c r="B51" s="144">
+      <c r="B51" s="140">
         <v>45955</v>
       </c>
       <c r="C51" s="101" t="s">
         <v>59</v>
       </c>
       <c r="D51" s="107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A52" s="102">
         <v>3.1</v>
       </c>
-      <c r="B52" s="144">
+      <c r="B52" s="140">
         <v>45955</v>
       </c>
       <c r="C52" s="101" t="s">
         <v>60</v>
       </c>
       <c r="D52" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="53" spans="1:4" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A53" s="102">
         <v>3.1</v>
       </c>
-      <c r="B53" s="144">
+      <c r="B53" s="140">
         <v>45955</v>
       </c>
       <c r="C53" s="108" t="s">
         <v>61</v>
       </c>
       <c r="D53" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A54" s="102">
         <v>3.1</v>
       </c>
-      <c r="B54" s="144">
+      <c r="B54" s="140">
         <v>45955</v>
       </c>
       <c r="C54" s="100" t="s">
         <v>62</v>
       </c>
       <c r="D54" s="107" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="55" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A55" s="102">
         <v>3.1</v>
       </c>
-      <c r="B55" s="144">
+      <c r="B55" s="140">
         <v>45955</v>
       </c>
       <c r="C55" s="108" t="s">
         <v>64</v>
       </c>
       <c r="D55" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="56" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A56" s="102">
         <v>3.1</v>
       </c>
-      <c r="B56" s="144">
+      <c r="B56" s="140">
         <v>45955</v>
       </c>
       <c r="C56" s="103" t="s">
         <v>65</v>
       </c>
       <c r="D56" s="96" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="57" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A57" s="102">
         <v>3.1</v>
       </c>
-      <c r="B57" s="144">
+      <c r="B57" s="140">
         <v>45955</v>
       </c>
       <c r="C57" s="97" t="s">
         <v>66</v>
       </c>
       <c r="D57" s="107" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="58" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A58" s="104">
         <v>3.2</v>
       </c>
-      <c r="B58" s="137">
+      <c r="B58" s="134">
         <v>46082</v>
       </c>
       <c r="C58" s="97" t="s">
         <v>67</v>
       </c>
       <c r="D58" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:4" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
       <c r="A59" s="128">
         <v>3.2</v>
       </c>
-      <c r="B59" s="145">
+      <c r="B59" s="141">
         <v>46082</v>
       </c>
       <c r="C59" s="108" t="s">
         <v>68</v>
       </c>
       <c r="D59" s="111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A60" s="104">
         <v>3.2</v>
       </c>
-      <c r="B60" s="137">
+      <c r="B60" s="134">
         <v>46082</v>
       </c>
       <c r="C60" s="97" t="s">
         <v>69</v>
       </c>
       <c r="D60" s="106" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="61" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A61" s="104">
         <v>3.2</v>
       </c>
-      <c r="B61" s="137">
+      <c r="B61" s="134">
         <v>46082</v>
       </c>
       <c r="C61" s="97" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="62" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A62" s="104">
         <v>3.2</v>
       </c>
-      <c r="B62" s="145">
+      <c r="B62" s="141">
         <v>46082</v>
       </c>
       <c r="C62" s="97" t="s">
         <v>71</v>
       </c>
       <c r="D62" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A63" s="104">
         <v>3.2</v>
       </c>
-      <c r="B63" s="145">
+      <c r="B63" s="141">
         <v>46082</v>
       </c>
       <c r="C63" s="97" t="s">
         <v>72</v>
       </c>
       <c r="D63" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A64" s="104">
         <v>3.2</v>
       </c>
-      <c r="B64" s="145">
+      <c r="B64" s="141">
         <v>46082</v>
       </c>
       <c r="C64" s="97" t="s">
         <v>73</v>
       </c>
       <c r="D64" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="65" spans="1:6" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
       <c r="A65" s="104">
         <v>3.2</v>
       </c>
-      <c r="B65" s="144">
+      <c r="B65" s="140">
         <v>46082</v>
       </c>
       <c r="C65" s="97" t="s">
         <v>74</v>
       </c>
       <c r="D65" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:6" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
       <c r="A66" s="104">
         <v>3.2</v>
       </c>
-      <c r="B66" s="144">
+      <c r="B66" s="140">
         <v>46082</v>
       </c>
       <c r="C66" s="97" t="s">
         <v>75</v>
       </c>
       <c r="D66" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="67" spans="1:6" s="1" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A67" s="104">
         <v>3.2</v>
       </c>
-      <c r="B67" s="137">
+      <c r="B67" s="134">
         <v>46082</v>
       </c>
       <c r="C67" s="97" t="s">
         <v>76</v>
       </c>
       <c r="D67" s="96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6" s="1" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A68" s="110">
         <v>3.2</v>
       </c>
-      <c r="B68" s="144">
+      <c r="B68" s="140">
         <v>46082</v>
       </c>
       <c r="C68" s="97" t="s">
         <v>77</v>
       </c>
       <c r="D68" s="111" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="69" spans="1:6" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
-      <c r="A69" s="110">
+      <c r="A69" s="146">
         <v>3.3</v>
       </c>
-      <c r="B69" s="144">
+      <c r="B69" s="134">
         <v>46168</v>
       </c>
-      <c r="C69" s="97" t="s">
+      <c r="C69" s="105" t="s">
         <v>78</v>
       </c>
-      <c r="D69" s="111" t="s">
+      <c r="D69" s="147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="70" spans="1:6" s="1" customFormat="1" ht="105" x14ac:dyDescent="0.35">
-      <c r="A70" s="104">
+      <c r="A70" s="142">
         <v>3.4</v>
       </c>
-      <c r="B70" s="137">
+      <c r="B70" s="143">
         <v>46178</v>
       </c>
-      <c r="C70" s="134" t="s">
+      <c r="C70" s="101" t="s">
         <v>79</v>
       </c>
-      <c r="D70" s="106" t="s">
+      <c r="D70" s="144" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:6" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
-      <c r="A71" s="135">
+      <c r="A71" s="142">
         <v>3.5</v>
       </c>
-      <c r="B71" s="137">
+      <c r="B71" s="143">
         <v>46266</v>
       </c>
-      <c r="C71" s="103" t="s">
+      <c r="C71" s="101" t="s">
         <v>80</v>
       </c>
-      <c r="D71" s="136" t="s">
+      <c r="D71" s="144" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:6" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
-      <c r="A72" s="135">
+      <c r="A72" s="142">
         <v>3.5</v>
       </c>
-      <c r="B72" s="137">
+      <c r="B72" s="143">
         <v>46266</v>
       </c>
-      <c r="C72" s="138" t="s">
+      <c r="C72" s="145" t="s">
         <v>81</v>
       </c>
-      <c r="D72" s="106" t="s">
+      <c r="D72" s="144" t="s">
         <v>20</v>
       </c>
       <c r="E72" s="38"/>
       <c r="F72" s="38"/>
     </row>
     <row r="73" spans="1:6" s="1" customFormat="1" hidden="1" x14ac:dyDescent="0.35">
       <c r="A73"/>
-      <c r="B73" s="139"/>
+      <c r="B73" s="135"/>
       <c r="C73"/>
       <c r="D73"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27A29B8A-4FE8-4F1F-A796-71647A08274A}">
   <dimension ref="A1:XFC54"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="10.453125" style="51" customWidth="1"/>
     <col min="2" max="2" width="53.81640625" style="51" customWidth="1"/>
     <col min="3" max="3" width="97.81640625" style="51" customWidth="1"/>
     <col min="4" max="16383" width="9.1796875" style="51" hidden="1"/>
     <col min="16384" max="16384" width="3.81640625" style="51" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="52" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="52" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>82</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="156.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="149" t="s">
+      <c r="A2" s="151" t="s">
         <v>982</v>
       </c>
-      <c r="B2" s="150"/>
-      <c r="C2" s="150"/>
+      <c r="B2" s="152"/>
+      <c r="C2" s="152"/>
     </row>
     <row r="3" spans="1:3" s="52" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A3" s="34" t="s">
         <v>983</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>984</v>
       </c>
       <c r="C3" s="36" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A4" s="40" t="s">
         <v>986</v>
       </c>
       <c r="B4" s="41" t="s">
         <v>987</v>
       </c>
       <c r="C4" s="42" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A5" s="40" t="s">
@@ -12113,51 +12112,51 @@
         <v>1062</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A38" s="18">
         <v>50</v>
       </c>
       <c r="B38" s="41" t="s">
         <v>1063</v>
       </c>
       <c r="C38" s="42" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A39" s="18">
         <v>51</v>
       </c>
       <c r="B39" s="41" t="s">
         <v>1065</v>
       </c>
       <c r="C39" s="42" t="s">
         <v>1066</v>
       </c>
     </row>
-    <row r="40" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A40" s="18">
         <v>52</v>
       </c>
       <c r="B40" s="41" t="s">
         <v>1067</v>
       </c>
       <c r="C40" s="42" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="122.5" x14ac:dyDescent="0.45">
       <c r="A41" s="18">
         <v>53</v>
       </c>
       <c r="B41" s="41" t="s">
         <v>1069</v>
       </c>
       <c r="C41" s="42" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A42" s="18">
         <v>54</v>
       </c>
@@ -12295,114 +12294,112 @@
       </c>
       <c r="B54" s="44" t="s">
         <v>1095</v>
       </c>
       <c r="C54" s="42" t="s">
         <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <mergeCells count="1">
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5665E684-A14D-4537-B02C-B03B5F4F0A1A}">
   <dimension ref="A1:D45"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="24" style="51" customWidth="1"/>
     <col min="2" max="2" width="51" style="53" customWidth="1"/>
     <col min="3" max="3" width="55.1796875" style="53" customWidth="1"/>
     <col min="4" max="4" width="45" style="53" customWidth="1"/>
     <col min="5" max="16384" width="8.7265625" style="51" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="52" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="54" t="s">
         <v>82</v>
       </c>
       <c r="C1" s="54" t="s">
         <v>82</v>
       </c>
       <c r="D1" s="54" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="126" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="151" t="s">
+      <c r="A2" s="153" t="s">
         <v>1097</v>
       </c>
-      <c r="B2" s="152"/>
-[...1 lines deleted...]
-      <c r="D2" s="152"/>
+      <c r="B2" s="154"/>
+      <c r="C2" s="154"/>
+      <c r="D2" s="154"/>
     </row>
     <row r="3" spans="1:4" s="52" customFormat="1" ht="35" x14ac:dyDescent="0.45">
       <c r="A3" s="32" t="s">
         <v>1098</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>1099</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>1100</v>
       </c>
       <c r="D3" s="33" t="s">
         <v>1101</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="245" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:4" ht="262.5" x14ac:dyDescent="0.45">
       <c r="A4" s="79">
         <v>27</v>
       </c>
       <c r="B4" s="80" t="s">
         <v>1102</v>
       </c>
       <c r="C4" s="80" t="s">
         <v>1103</v>
       </c>
       <c r="D4" s="82" t="s">
         <v>1104</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="332.5" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:4" ht="350" x14ac:dyDescent="0.45">
       <c r="A5" s="79">
         <v>59</v>
       </c>
       <c r="B5" s="80" t="s">
         <v>1105</v>
       </c>
       <c r="C5" s="80" t="s">
         <v>1106</v>
       </c>
       <c r="D5" s="82" t="s">
         <v>1107</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="280" x14ac:dyDescent="0.45">
       <c r="A6" s="79">
         <v>93</v>
       </c>
       <c r="B6" s="80" t="s">
         <v>1108</v>
       </c>
       <c r="C6" s="80" t="s">
         <v>1109</v>
       </c>
       <c r="D6" s="82" t="s">
         <v>1110</v>
@@ -12526,51 +12523,51 @@
       </c>
       <c r="B15" s="80" t="s">
         <v>1142</v>
       </c>
       <c r="C15" s="80" t="s">
         <v>1143</v>
       </c>
       <c r="D15" s="82" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="16" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
       <c r="A16" s="79" t="s">
         <v>1145</v>
       </c>
       <c r="B16" s="80" t="s">
         <v>1146</v>
       </c>
       <c r="C16" s="80" t="s">
         <v>1147</v>
       </c>
       <c r="D16" s="82" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="385" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:4" ht="402.5" x14ac:dyDescent="0.45">
       <c r="A17" s="79" t="s">
         <v>1148</v>
       </c>
       <c r="B17" s="80" t="s">
         <v>1149</v>
       </c>
       <c r="C17" s="80" t="s">
         <v>1150</v>
       </c>
       <c r="D17" s="82" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="70" x14ac:dyDescent="0.45">
       <c r="A18" s="79" t="s">
         <v>1152</v>
       </c>
       <c r="B18" s="80" t="s">
         <v>1153</v>
       </c>
       <c r="C18" s="80" t="s">
         <v>1154</v>
       </c>
       <c r="D18" s="82" t="s">
         <v>1155</v>
@@ -12582,65 +12579,65 @@
       </c>
       <c r="B19" s="80" t="s">
         <v>1157</v>
       </c>
       <c r="C19" s="80" t="s">
         <v>1158</v>
       </c>
       <c r="D19" s="82" t="s">
         <v>1159</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
       <c r="A20" s="79" t="s">
         <v>1160</v>
       </c>
       <c r="B20" s="80" t="s">
         <v>1161</v>
       </c>
       <c r="C20" s="80" t="s">
         <v>1162</v>
       </c>
       <c r="D20" s="82" t="s">
         <v>1163</v>
       </c>
     </row>
-    <row r="21" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:4" ht="70" x14ac:dyDescent="0.45">
       <c r="A21" s="79" t="s">
         <v>1164</v>
       </c>
       <c r="B21" s="80" t="s">
         <v>1165</v>
       </c>
       <c r="C21" s="80" t="s">
         <v>1166</v>
       </c>
       <c r="D21" s="87" t="s">
         <v>1167</v>
       </c>
     </row>
-    <row r="22" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:4" ht="70" x14ac:dyDescent="0.45">
       <c r="A22" s="79" t="s">
         <v>1168</v>
       </c>
       <c r="B22" s="80" t="s">
         <v>1169</v>
       </c>
       <c r="C22" s="80" t="s">
         <v>1170</v>
       </c>
       <c r="D22" s="87" t="s">
         <v>1167</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="70" x14ac:dyDescent="0.45">
       <c r="A23" s="79" t="s">
         <v>1141</v>
       </c>
       <c r="B23" s="80" t="s">
         <v>1171</v>
       </c>
       <c r="C23" s="80" t="s">
         <v>1172</v>
       </c>
       <c r="D23" s="87" t="s">
         <v>1167</v>
@@ -14947,51 +14944,51 @@
       <c r="V22" s="80" t="s">
         <v>5</v>
       </c>
       <c r="W22" s="80" t="s">
         <v>5</v>
       </c>
       <c r="X22" s="80" t="s">
         <v>119</v>
       </c>
       <c r="Y22" s="80" t="s">
         <v>114</v>
       </c>
       <c r="Z22" s="80">
         <v>94</v>
       </c>
       <c r="AA22" s="82" t="s">
         <v>231</v>
       </c>
       <c r="AB22" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AC22" s="51" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="23" spans="1:29" ht="192.5" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:29" ht="210" x14ac:dyDescent="0.45">
       <c r="A23" s="113">
         <v>97552</v>
       </c>
       <c r="B23" s="79" t="s">
         <v>224</v>
       </c>
       <c r="C23" s="80" t="s">
         <v>239</v>
       </c>
       <c r="D23" s="80" t="s">
         <v>240</v>
       </c>
       <c r="E23" s="80" t="s">
         <v>128</v>
       </c>
       <c r="F23" s="80" t="s">
         <v>241</v>
       </c>
       <c r="G23" s="80" t="s">
         <v>242</v>
       </c>
       <c r="H23" s="80" t="s">
         <v>228</v>
       </c>
       <c r="I23" s="80" t="s">
@@ -15392,51 +15389,51 @@
       <c r="V27" s="80">
         <v>1</v>
       </c>
       <c r="W27" s="80" t="s">
         <v>260</v>
       </c>
       <c r="X27" s="80" t="s">
         <v>119</v>
       </c>
       <c r="Y27" s="80" t="s">
         <v>119</v>
       </c>
       <c r="Z27" s="119">
         <v>1</v>
       </c>
       <c r="AA27" s="115" t="s">
         <v>261</v>
       </c>
       <c r="AB27" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AC27" s="51" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:29" ht="245" x14ac:dyDescent="0.45">
       <c r="A28" s="113">
         <v>98967</v>
       </c>
       <c r="B28" s="79" t="s">
         <v>125</v>
       </c>
       <c r="C28" s="80" t="s">
         <v>262</v>
       </c>
       <c r="D28" s="114" t="s">
         <v>255</v>
       </c>
       <c r="E28" s="114" t="s">
         <v>263</v>
       </c>
       <c r="F28" s="80" t="s">
         <v>256</v>
       </c>
       <c r="G28" s="80" t="s">
         <v>264</v>
       </c>
       <c r="H28" s="80" t="s">
         <v>258</v>
       </c>
       <c r="I28" s="80" t="s">
@@ -15481,51 +15478,51 @@
       <c r="V28" s="80">
         <v>1</v>
       </c>
       <c r="W28" s="80" t="s">
         <v>260</v>
       </c>
       <c r="X28" s="80" t="s">
         <v>119</v>
       </c>
       <c r="Y28" s="80" t="s">
         <v>119</v>
       </c>
       <c r="Z28" s="119">
         <v>1</v>
       </c>
       <c r="AA28" s="115" t="s">
         <v>261</v>
       </c>
       <c r="AB28" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AC28" s="51" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="29" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:29" ht="245" x14ac:dyDescent="0.45">
       <c r="A29" s="113">
         <v>98968</v>
       </c>
       <c r="B29" s="79" t="s">
         <v>125</v>
       </c>
       <c r="C29" s="80" t="s">
         <v>265</v>
       </c>
       <c r="D29" s="114" t="s">
         <v>263</v>
       </c>
       <c r="E29" s="114" t="s">
         <v>113</v>
       </c>
       <c r="F29" s="80" t="s">
         <v>114</v>
       </c>
       <c r="G29" s="79" t="s">
         <v>266</v>
       </c>
       <c r="H29" s="80" t="s">
         <v>258</v>
       </c>
       <c r="I29" s="80" t="s">
@@ -15659,51 +15656,51 @@
       <c r="V30" s="80">
         <v>1</v>
       </c>
       <c r="W30" s="80" t="s">
         <v>260</v>
       </c>
       <c r="X30" s="80" t="s">
         <v>119</v>
       </c>
       <c r="Y30" s="80" t="s">
         <v>114</v>
       </c>
       <c r="Z30" s="119">
         <v>1</v>
       </c>
       <c r="AA30" s="115" t="s">
         <v>274</v>
       </c>
       <c r="AB30" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AC30" s="51" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="31" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:29" ht="140" x14ac:dyDescent="0.45">
       <c r="A31" s="113">
         <v>99203</v>
       </c>
       <c r="B31" s="79" t="s">
         <v>125</v>
       </c>
       <c r="C31" s="80" t="s">
         <v>275</v>
       </c>
       <c r="D31" s="114" t="s">
         <v>269</v>
       </c>
       <c r="E31" s="114" t="s">
         <v>276</v>
       </c>
       <c r="F31" s="80" t="s">
         <v>256</v>
       </c>
       <c r="G31" s="80" t="s">
         <v>277</v>
       </c>
       <c r="H31" s="80" t="s">
         <v>138</v>
       </c>
       <c r="I31" s="80" t="s">
@@ -17439,51 +17436,51 @@
       <c r="V50" s="80">
         <v>1</v>
       </c>
       <c r="W50" s="80" t="s">
         <v>260</v>
       </c>
       <c r="X50" s="80" t="s">
         <v>119</v>
       </c>
       <c r="Y50" s="80" t="s">
         <v>114</v>
       </c>
       <c r="Z50" s="119">
         <v>1</v>
       </c>
       <c r="AA50" s="115" t="s">
         <v>364</v>
       </c>
       <c r="AB50" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AC50" s="51" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="51" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:29" ht="140" x14ac:dyDescent="0.45">
       <c r="A51" s="113">
         <v>99342</v>
       </c>
       <c r="B51" s="79" t="s">
         <v>125</v>
       </c>
       <c r="C51" s="80" t="s">
         <v>365</v>
       </c>
       <c r="D51" s="118" t="s">
         <v>269</v>
       </c>
       <c r="E51" s="118" t="s">
         <v>280</v>
       </c>
       <c r="F51" s="80" t="s">
         <v>256</v>
       </c>
       <c r="G51" s="80" t="s">
         <v>366</v>
       </c>
       <c r="H51" s="80" t="s">
         <v>138</v>
       </c>
       <c r="I51" s="80" t="s">
@@ -17795,51 +17792,51 @@
       <c r="V54" s="80">
         <v>1</v>
       </c>
       <c r="W54" s="80" t="s">
         <v>260</v>
       </c>
       <c r="X54" s="80" t="s">
         <v>119</v>
       </c>
       <c r="Y54" s="80" t="s">
         <v>114</v>
       </c>
       <c r="Z54" s="119">
         <v>1</v>
       </c>
       <c r="AA54" s="115" t="s">
         <v>364</v>
       </c>
       <c r="AB54" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AC54" s="51" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="55" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:29" ht="140" x14ac:dyDescent="0.45">
       <c r="A55" s="113">
         <v>99348</v>
       </c>
       <c r="B55" s="79" t="s">
         <v>125</v>
       </c>
       <c r="C55" s="80" t="s">
         <v>378</v>
       </c>
       <c r="D55" s="118" t="s">
         <v>269</v>
       </c>
       <c r="E55" s="118" t="s">
         <v>297</v>
       </c>
       <c r="F55" s="80" t="s">
         <v>256</v>
       </c>
       <c r="G55" s="80" t="s">
         <v>379</v>
       </c>
       <c r="H55" s="80" t="s">
         <v>138</v>
       </c>
       <c r="I55" s="80" t="s">
@@ -19213,51 +19210,51 @@
       <c r="T70" s="81" t="s">
         <v>134</v>
       </c>
       <c r="U70" s="80">
         <v>2</v>
       </c>
       <c r="V70" s="80" t="s">
         <v>122</v>
       </c>
       <c r="W70" s="80" t="s">
         <v>123</v>
       </c>
       <c r="X70" s="122" t="s">
         <v>119</v>
       </c>
       <c r="Y70" s="122" t="s">
         <v>114</v>
       </c>
       <c r="Z70" s="123">
         <v>1</v>
       </c>
       <c r="AA70" s="115" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="71" spans="1:29" ht="175" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:29" ht="192.5" x14ac:dyDescent="0.45">
       <c r="A71" s="113">
         <v>99495</v>
       </c>
       <c r="B71" s="79" t="s">
         <v>320</v>
       </c>
       <c r="C71" s="80" t="s">
         <v>456</v>
       </c>
       <c r="D71" s="114" t="s">
         <v>457</v>
       </c>
       <c r="E71" s="114" t="s">
         <v>113</v>
       </c>
       <c r="F71" s="80" t="s">
         <v>114</v>
       </c>
       <c r="G71" s="80" t="s">
         <v>458</v>
       </c>
       <c r="H71" s="80" t="s">
         <v>138</v>
       </c>
       <c r="I71" s="80" t="s">
@@ -19391,51 +19388,51 @@
       <c r="V72" s="80" t="s">
         <v>122</v>
       </c>
       <c r="W72" s="80" t="s">
         <v>123</v>
       </c>
       <c r="X72" s="80" t="s">
         <v>119</v>
       </c>
       <c r="Y72" s="80" t="s">
         <v>114</v>
       </c>
       <c r="Z72" s="119">
         <v>1</v>
       </c>
       <c r="AA72" s="115" t="s">
         <v>461</v>
       </c>
       <c r="AB72" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AC72" s="51" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="73" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+    <row r="73" spans="1:29" ht="175" x14ac:dyDescent="0.45">
       <c r="A73" s="124" t="s">
         <v>466</v>
       </c>
       <c r="B73" s="81" t="s">
         <v>467</v>
       </c>
       <c r="C73" s="81" t="s">
         <v>468</v>
       </c>
       <c r="D73" s="114" t="s">
         <v>469</v>
       </c>
       <c r="E73" s="114" t="s">
         <v>113</v>
       </c>
       <c r="F73" s="81" t="s">
         <v>470</v>
       </c>
       <c r="G73" s="80" t="s">
         <v>471</v>
       </c>
       <c r="H73" s="81" t="s">
         <v>216</v>
       </c>
       <c r="I73" s="81" t="s">
@@ -22784,51 +22781,51 @@
       <c r="V111" s="80" t="s">
         <v>122</v>
       </c>
       <c r="W111" s="80" t="s">
         <v>123</v>
       </c>
       <c r="X111" s="80" t="s">
         <v>114</v>
       </c>
       <c r="Y111" s="80" t="s">
         <v>114</v>
       </c>
       <c r="Z111" s="119">
         <v>96</v>
       </c>
       <c r="AA111" s="115" t="s">
         <v>538</v>
       </c>
       <c r="AB111" s="51" t="s">
         <v>5</v>
       </c>
       <c r="AC111" s="51" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="112" spans="1:29" ht="367.5" x14ac:dyDescent="0.45">
+    <row r="112" spans="1:29" ht="385" x14ac:dyDescent="0.45">
       <c r="A112" s="113" t="s">
         <v>673</v>
       </c>
       <c r="B112" s="79" t="s">
         <v>110</v>
       </c>
       <c r="C112" s="80" t="s">
         <v>674</v>
       </c>
       <c r="D112" s="114" t="s">
         <v>675</v>
       </c>
       <c r="E112" s="114" t="s">
         <v>676</v>
       </c>
       <c r="F112" s="80" t="s">
         <v>677</v>
       </c>
       <c r="G112" s="79" t="s">
         <v>678</v>
       </c>
       <c r="H112" s="80" t="s">
         <v>679</v>
       </c>
       <c r="I112" s="80" t="s">
@@ -23217,51 +23214,51 @@
       <c r="T116" s="80" t="s">
         <v>699</v>
       </c>
       <c r="U116" s="80">
         <v>1</v>
       </c>
       <c r="V116" s="80" t="s">
         <v>122</v>
       </c>
       <c r="W116" s="80" t="s">
         <v>123</v>
       </c>
       <c r="X116" s="80" t="s">
         <v>700</v>
       </c>
       <c r="Y116" s="80" t="s">
         <v>114</v>
       </c>
       <c r="Z116" s="119">
         <v>96</v>
       </c>
       <c r="AA116" s="119" t="s">
         <v>701</v>
       </c>
     </row>
-    <row r="117" spans="1:29" ht="297.5" x14ac:dyDescent="0.45">
+    <row r="117" spans="1:29" ht="315" x14ac:dyDescent="0.45">
       <c r="A117" s="126" t="s">
         <v>702</v>
       </c>
       <c r="B117" s="84" t="s">
         <v>125</v>
       </c>
       <c r="C117" s="81" t="s">
         <v>703</v>
       </c>
       <c r="D117" s="116" t="s">
         <v>168</v>
       </c>
       <c r="E117" s="132" t="s">
         <v>169</v>
       </c>
       <c r="F117" s="81" t="s">
         <v>241</v>
       </c>
       <c r="G117" s="81" t="s">
         <v>704</v>
       </c>
       <c r="H117" s="81" t="s">
         <v>705</v>
       </c>
       <c r="I117" s="81" t="s">
@@ -23762,80 +23759,82 @@
       <c r="D6" s="9" t="s">
         <v>743</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>114</v>
       </c>
       <c r="F6" s="86" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E242E81-44C3-4852-B859-331A2F064E04}">
   <dimension ref="A1:F20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A13" sqref="A13"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="15.7265625" style="1" customWidth="1"/>
     <col min="3" max="4" width="21.81640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="51.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.453125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.7265625" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="9.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A1" s="153" t="s">
+      <c r="A1" s="155" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
-      <c r="A2" s="146" t="s">
+      <c r="A2" s="148" t="s">
         <v>744</v>
       </c>
-      <c r="B2" s="147"/>
-[...3 lines deleted...]
-      <c r="F2" s="148"/>
+      <c r="B2" s="149"/>
+      <c r="C2" s="149"/>
+      <c r="D2" s="149"/>
+      <c r="E2" s="149"/>
+      <c r="F2" s="150"/>
     </row>
     <row r="3" spans="1:6" ht="35" x14ac:dyDescent="0.35">
       <c r="A3" s="11" t="s">
         <v>745</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>746</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>747</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>714</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>715</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A4" s="65">
         <v>953</v>
       </c>
@@ -24169,51 +24168,53 @@
         <v>737</v>
       </c>
       <c r="E20" s="9" t="s">
         <v>781</v>
       </c>
       <c r="F20" s="66" t="s">
         <v>114</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C30284CF-5F9A-41AD-BEA9-6A5100526251}">
   <dimension ref="A1:B56"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="43.26953125" style="64" customWidth="1"/>
     <col min="2" max="2" width="97.7265625" style="64" bestFit="1" customWidth="1"/>
     <col min="3" max="16384" width="9.1796875" style="64" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.45">
       <c r="A2" s="73" t="s">
         <v>782</v>
       </c>
       <c r="B2" s="73" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="3" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.45">
@@ -25332,51 +25333,51 @@
         <v>492</v>
       </c>
       <c r="K13" s="22" t="s">
         <v>492</v>
       </c>
       <c r="L13" s="22" t="s">
         <v>492</v>
       </c>
       <c r="M13" s="22" t="s">
         <v>119</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F92B32CE-F179-45CE-9303-A704CBACB54D}">
   <dimension ref="A1:B32"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="55.81640625" style="1" customWidth="1"/>
     <col min="2" max="2" width="42.81640625" style="1" customWidth="1"/>
     <col min="3" max="16384" width="8.7265625" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" s="39" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="2" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A2" s="26" t="s">
         <v>924</v>
       </c>
       <c r="B2" s="27" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="3" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
@@ -25898,61 +25899,54 @@
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{862188A8-2296-47AE-892B-1301DC865459}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="d91b64b8-619b-40c9-bef2-1eeadb5c62db"/>
     <ds:schemaRef ds:uri="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E13B692-EE18-457E-BF3D-C56368E76004}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>