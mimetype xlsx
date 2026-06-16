--- v0 (2026-05-23)
+++ v1 (2026-06-16)
@@ -2933,51 +2933,51 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
     <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Value>11</Value>
     </TaxCatchAll>
     <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
     <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Community Services</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">c23dee46-a4de-4c29-8bbc-79830d9e7d7c</TermId>
         </TermInfo>
       </Terms>
     </o68eaf9243684232b2418c37bbb152dc>
     <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-1797567310-10749</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
-      <Url>https://dhcscagovauthoring/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-10749</Url>
+      <Url>http://dhcsgovstaging:88/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1797567310-10749</Url>
       <Description>DHCSDOC-1797567310-10749</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{078B313B-A5CB-4D3E-9694-89FCDC8FDB1B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B76C929-916F-4C91-AD41-F8ACF2D4960E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F521366C-02C9-4B47-A0EE-130398C5DF3B}">
   <ds:schemaRefs>