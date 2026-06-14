--- v0 (2026-05-22)
+++ v1 (2026-06-14)
@@ -32063,51 +32063,51 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
     <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Value>7</Value>
     </TaxCatchAll>
     <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
     <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Medi-Cal Eligibility</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">bb028752-9124-4a8b-a534-67faa7060e35</TermId>
         </TermInfo>
       </Terms>
     </o68eaf9243684232b2418c37bbb152dc>
     <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-1866180135-311</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
-      <Url>https://dhcscagovauthoring/dataandstats/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1866180135-311</Url>
+      <Url>http://dhcsgovstaging:88/dataandstats/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-1866180135-311</Url>
       <Description>DHCSDOC-1866180135-311</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DA8BB2E-8EF4-4A0D-80D8-065F9FEF9B74}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3B23DFF9-6630-41C9-8B4B-D78ABFE1D0E2}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF4021C2-860B-411E-9B8D-BB16EBA4985E}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AC92C4EB-6C24-44F5-9CDD-1EFE41663254}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" contentBits="0" removed="0"/>