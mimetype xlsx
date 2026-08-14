--- v0 (2026-07-25)
+++ v1 (2026-08-14)
@@ -4,60 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\MMoore\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\AGerstel\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0D12E5BE-3DDE-422D-AFB7-B67A97DDA66A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{BB650F2B-F689-4222-8849-FB9C7A4D40F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="CY 2026 Rates" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'CY 2026 Rates'!$A$5:$I$1048576</definedName>
     <definedName name="TitleRegion1.A4.G75.1">'CY 2026 Rates'!$A$5</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -799,1900 +799,1891 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:I77"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="73" zoomScaleNormal="73" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="15.26953125" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="21.7265625" style="4" customWidth="1"/>
+    <col min="1" max="1" width="15.28515625" style="2" customWidth="1"/>
+    <col min="2" max="2" width="56.42578125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="29.7109375" style="9" customWidth="1"/>
+    <col min="4" max="4" width="39.42578125" style="3" customWidth="1"/>
+    <col min="5" max="5" width="29.7109375" style="3" customWidth="1"/>
+    <col min="6" max="7" width="22.5703125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="21.7109375" style="4" customWidth="1"/>
     <col min="9" max="9" width="0" style="2" hidden="1" customWidth="1"/>
-    <col min="10" max="16384" width="8.7265625" style="2" hidden="1"/>
+    <col min="10" max="16384" width="8.7109375" style="2" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="1" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A1" s="1" t="s">
         <v>83</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="22"/>
       <c r="D1" s="22"/>
       <c r="E1" s="22"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="23"/>
     </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A2" s="5" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="21"/>
       <c r="C2" s="21"/>
       <c r="D2" s="21"/>
       <c r="E2" s="21"/>
       <c r="F2" s="21"/>
       <c r="G2" s="21"/>
       <c r="H2" s="23"/>
     </row>
-    <row r="3" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="3" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A3" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="21"/>
       <c r="C3" s="21"/>
       <c r="D3" s="21"/>
       <c r="E3" s="21"/>
       <c r="F3" s="21"/>
       <c r="G3" s="21"/>
       <c r="H3" s="23"/>
     </row>
-    <row r="4" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A4" s="6" t="s">
         <v>85</v>
       </c>
       <c r="B4" s="21"/>
       <c r="C4" s="21"/>
       <c r="D4" s="21"/>
       <c r="E4" s="21"/>
       <c r="F4" s="21"/>
       <c r="G4" s="21"/>
       <c r="H4" s="23"/>
     </row>
-    <row r="5" spans="1:8" ht="126.65" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:8" ht="126.6" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A6" s="8">
         <v>1235261652</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>10</v>
       </c>
       <c r="C6" s="9">
         <v>45961</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E6" s="24"/>
       <c r="F6" s="11">
         <v>771.22</v>
       </c>
       <c r="G6" s="11">
         <v>761.27</v>
       </c>
       <c r="H6" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A7" s="8">
         <v>1396176160</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="9">
         <v>45961</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="24"/>
       <c r="F7" s="11">
         <v>684.45130876654935</v>
       </c>
       <c r="G7" s="11">
         <v>674.5013087665493</v>
       </c>
       <c r="H7" s="11">
         <v>674.5013087665493</v>
       </c>
     </row>
-    <row r="8" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="8" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A8" s="8">
         <v>1891759502</v>
       </c>
       <c r="B8" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C8" s="9">
         <v>45961</v>
       </c>
       <c r="D8" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E8" s="24"/>
       <c r="F8" s="11">
         <v>771.22</v>
       </c>
       <c r="G8" s="11">
         <v>761.27</v>
       </c>
       <c r="H8" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A9" s="8">
         <v>1073553756</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C9" s="9">
         <v>45961</v>
       </c>
       <c r="D9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E9" s="24"/>
       <c r="F9" s="11">
         <v>771.22</v>
       </c>
       <c r="G9" s="11">
         <v>761.27</v>
       </c>
       <c r="H9" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A10" s="8">
         <v>1467560599</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="9">
         <v>45961</v>
       </c>
       <c r="D10" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E10" s="24"/>
       <c r="F10" s="11">
         <v>771.22</v>
       </c>
       <c r="G10" s="11">
         <v>761.27</v>
       </c>
       <c r="H10" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A11" s="8">
         <v>1215095419</v>
       </c>
       <c r="B11" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="9">
         <v>45961</v>
       </c>
       <c r="D11" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E11" s="24"/>
       <c r="F11" s="11">
         <v>771.22</v>
       </c>
       <c r="G11" s="11">
         <v>761.27</v>
       </c>
       <c r="H11" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A12" s="8">
         <v>1346250347</v>
       </c>
       <c r="B12" s="8" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="9">
         <v>45961</v>
       </c>
       <c r="D12" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E12" s="24"/>
       <c r="F12" s="11">
         <v>704.86</v>
       </c>
       <c r="G12" s="11">
         <v>694.91</v>
       </c>
       <c r="H12" s="11">
         <v>694.91</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A13" s="8">
         <v>1477672665</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="9">
         <v>45961</v>
       </c>
       <c r="D13" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E13" s="24"/>
       <c r="F13" s="11">
         <v>771.22</v>
       </c>
       <c r="G13" s="11">
         <v>761.27</v>
       </c>
       <c r="H13" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A14" s="8">
         <v>1215476734</v>
       </c>
       <c r="B14" s="8" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="9">
         <v>45961</v>
       </c>
       <c r="D14" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E14" s="24"/>
       <c r="F14" s="11">
         <v>636.04</v>
       </c>
       <c r="G14" s="11">
         <v>626.08999999999992</v>
       </c>
       <c r="H14" s="11">
         <v>626.08999999999992</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A15" s="8">
         <v>1235290818</v>
       </c>
       <c r="B15" s="8" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="9">
         <v>45961</v>
       </c>
       <c r="D15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E15" s="24"/>
       <c r="F15" s="11">
         <v>771.22</v>
       </c>
       <c r="G15" s="11">
         <v>761.27</v>
       </c>
       <c r="H15" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A16" s="8">
         <v>1295816569</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C16" s="9">
         <v>45961</v>
       </c>
       <c r="D16" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E16" s="24"/>
       <c r="F16" s="11">
         <v>485.20741463837794</v>
       </c>
       <c r="G16" s="11">
         <v>475.25741463837795</v>
       </c>
       <c r="H16" s="11">
         <v>475.25741463837795</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A17" s="8">
         <v>1033247622</v>
       </c>
       <c r="B17" s="8" t="s">
         <v>22</v>
       </c>
       <c r="C17" s="9">
         <v>45961</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E17" s="24"/>
       <c r="F17" s="11">
         <v>771.22</v>
       </c>
       <c r="G17" s="11">
         <v>761.27</v>
       </c>
       <c r="H17" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A18" s="8">
         <v>1104856095</v>
       </c>
       <c r="B18" s="8" t="s">
         <v>23</v>
       </c>
       <c r="C18" s="9">
         <v>45961</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E18" s="24"/>
       <c r="F18" s="11">
         <v>771.22</v>
       </c>
       <c r="G18" s="11">
         <v>761.27</v>
       </c>
       <c r="H18" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="19" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A19" s="8">
         <v>1609872415</v>
       </c>
       <c r="B19" s="8" t="s">
         <v>24</v>
       </c>
       <c r="C19" s="9">
         <v>45961</v>
       </c>
       <c r="D19" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E19" s="24"/>
       <c r="F19" s="11">
         <v>609.82410006076293</v>
       </c>
       <c r="G19" s="11">
         <v>599.87410006076288</v>
       </c>
       <c r="H19" s="11">
         <v>599.87410006076288</v>
       </c>
     </row>
-    <row r="20" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="20" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A20" s="8">
         <v>1962556290</v>
       </c>
       <c r="B20" s="8" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="9">
         <v>45961</v>
       </c>
       <c r="D20" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E20" s="24"/>
       <c r="F20" s="11">
         <v>818.96</v>
       </c>
       <c r="G20" s="11">
         <v>809.01</v>
       </c>
       <c r="H20" s="11">
         <v>809.01</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A21" s="8">
         <v>1619141298</v>
       </c>
       <c r="B21" s="8" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="9">
         <v>45961</v>
       </c>
       <c r="D21" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E21" s="24"/>
       <c r="F21" s="11">
         <v>771.22</v>
       </c>
       <c r="G21" s="11">
         <v>761.27</v>
       </c>
       <c r="H21" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="22" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="22" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A22" s="8">
         <v>1225228646</v>
       </c>
       <c r="B22" s="8" t="s">
         <v>27</v>
       </c>
       <c r="C22" s="9">
         <v>45961</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E22" s="24"/>
       <c r="F22" s="11">
         <v>744.43277291523327</v>
       </c>
       <c r="G22" s="11">
         <v>734.48277291523323</v>
       </c>
       <c r="H22" s="11">
         <v>734.48277291523323</v>
       </c>
     </row>
-    <row r="23" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A23" s="8">
         <v>1417930249</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>28</v>
       </c>
       <c r="C23" s="9">
         <v>45961</v>
       </c>
       <c r="D23" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E23" s="24"/>
       <c r="F23" s="11">
         <v>771.22</v>
       </c>
       <c r="G23" s="11">
         <v>761.27</v>
       </c>
       <c r="H23" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="24" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A24" s="8">
         <v>1467585471</v>
       </c>
       <c r="B24" s="8" t="s">
         <v>29</v>
       </c>
       <c r="C24" s="9">
         <v>45961</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E24" s="24"/>
       <c r="F24" s="11">
         <v>771.22</v>
       </c>
       <c r="G24" s="11">
         <v>761.27</v>
       </c>
       <c r="H24" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="25" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A25" s="8">
         <v>1639565088</v>
       </c>
       <c r="B25" s="8" t="s">
         <v>30</v>
       </c>
       <c r="C25" s="9">
         <v>45961</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E25" s="24"/>
       <c r="F25" s="11">
         <v>497.2409374796004</v>
       </c>
       <c r="G25" s="11">
         <v>487.29093747960042</v>
       </c>
       <c r="H25" s="11">
         <v>487.29093747960042</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A26" s="12">
         <v>1336164151</v>
       </c>
       <c r="B26" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C26" s="9">
         <v>45961</v>
       </c>
       <c r="D26" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E26" s="24"/>
       <c r="F26" s="11">
         <v>771.22</v>
       </c>
       <c r="G26" s="11">
         <v>761.27</v>
       </c>
       <c r="H26" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="27" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="27" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A27" s="8">
         <v>1750309837</v>
       </c>
       <c r="B27" s="8" t="s">
         <v>32</v>
       </c>
       <c r="C27" s="9">
         <v>45961</v>
       </c>
       <c r="D27" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E27" s="24"/>
       <c r="F27" s="11">
         <v>771.22</v>
       </c>
       <c r="G27" s="11">
         <v>761.27</v>
       </c>
       <c r="H27" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A28" s="8">
         <v>1275525115</v>
       </c>
       <c r="B28" s="8" t="s">
         <v>33</v>
       </c>
       <c r="C28" s="9">
         <v>45961</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E28" s="24"/>
       <c r="F28" s="11">
         <v>755.07969665012808</v>
       </c>
       <c r="G28" s="11">
         <v>745.12969665012804</v>
       </c>
       <c r="H28" s="11">
         <v>745.12969665012804</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A29" s="8">
         <v>1841342334</v>
       </c>
       <c r="B29" s="8" t="s">
         <v>34</v>
       </c>
       <c r="C29" s="9">
         <v>45961</v>
       </c>
       <c r="D29" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E29" s="24"/>
       <c r="F29" s="11">
         <v>705.62139420257563</v>
       </c>
       <c r="G29" s="11">
         <v>695.67139420257558</v>
       </c>
       <c r="H29" s="11">
         <v>695.67139420257558</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A30" s="8">
         <v>1487681631</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>35</v>
       </c>
       <c r="C30" s="9">
         <v>45961</v>
       </c>
       <c r="D30" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E30" s="24"/>
       <c r="F30" s="11">
         <v>568.8506624566196</v>
       </c>
       <c r="G30" s="11">
         <v>558.90066245661956</v>
       </c>
       <c r="H30" s="11">
         <v>558.90066245661956</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A31" s="8">
         <v>1093776338</v>
       </c>
       <c r="B31" s="8" t="s">
         <v>36</v>
       </c>
       <c r="C31" s="9">
         <v>45961</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E31" s="24"/>
       <c r="F31" s="11">
         <v>771.22</v>
       </c>
       <c r="G31" s="11">
         <v>761.27</v>
       </c>
       <c r="H31" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A32" s="8">
         <v>1427049964</v>
       </c>
       <c r="B32" s="8" t="s">
         <v>37</v>
       </c>
       <c r="C32" s="9">
         <v>45961</v>
       </c>
       <c r="D32" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E32" s="24"/>
       <c r="F32" s="11">
         <v>503.36533511124509</v>
       </c>
       <c r="G32" s="11">
         <v>493.4153351112451</v>
       </c>
       <c r="H32" s="11">
         <v>493.4153351112451</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A33" s="8">
         <v>1629240577</v>
       </c>
       <c r="B33" s="8" t="s">
         <v>38</v>
       </c>
       <c r="C33" s="9">
         <v>45961</v>
       </c>
       <c r="D33" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E33" s="24"/>
       <c r="F33" s="11">
         <v>771.22</v>
       </c>
       <c r="G33" s="11">
         <v>761.27</v>
       </c>
       <c r="H33" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A34" s="8">
         <v>1417997370</v>
       </c>
       <c r="B34" s="8" t="s">
         <v>39</v>
       </c>
       <c r="C34" s="9">
         <v>45961</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E34" s="24"/>
       <c r="F34" s="11">
         <v>771.22</v>
       </c>
       <c r="G34" s="11">
         <v>761.27</v>
       </c>
       <c r="H34" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A35" s="8">
         <v>1376539130</v>
       </c>
       <c r="B35" s="8" t="s">
         <v>40</v>
       </c>
       <c r="C35" s="9">
         <v>45961</v>
       </c>
       <c r="D35" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E35" s="24"/>
       <c r="F35" s="11">
         <v>605.96737493339617</v>
       </c>
       <c r="G35" s="11">
         <v>596.01737493339613</v>
       </c>
       <c r="H35" s="11">
         <v>596.01737493339613</v>
       </c>
     </row>
-    <row r="36" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="36" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A36" s="8">
         <v>1144358953</v>
       </c>
       <c r="B36" s="8" t="s">
         <v>41</v>
       </c>
       <c r="C36" s="9">
         <v>45961</v>
       </c>
       <c r="D36" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E36" s="24"/>
       <c r="F36" s="11">
         <v>641.84326042750024</v>
       </c>
       <c r="G36" s="11">
         <v>631.89326042750019</v>
       </c>
       <c r="H36" s="11">
         <v>631.89326042750019</v>
       </c>
     </row>
-    <row r="37" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="37" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A37" s="8">
         <v>1386763456</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>42</v>
       </c>
       <c r="C37" s="9">
         <v>45961</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E37" s="24"/>
       <c r="F37" s="11">
         <v>631.36579408406681</v>
       </c>
       <c r="G37" s="11">
         <v>621.41579408406676</v>
       </c>
       <c r="H37" s="11">
         <v>621.41579408406676</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A38" s="8">
         <v>1811107410</v>
       </c>
       <c r="B38" s="8" t="s">
         <v>43</v>
       </c>
       <c r="C38" s="9">
         <v>45961</v>
       </c>
       <c r="D38" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E38" s="24"/>
       <c r="F38" s="11">
         <v>771.22</v>
       </c>
       <c r="G38" s="11">
         <v>761.27</v>
       </c>
       <c r="H38" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A39" s="8">
         <v>1326146333</v>
       </c>
       <c r="B39" s="8" t="s">
         <v>44</v>
       </c>
       <c r="C39" s="9">
         <v>45961</v>
       </c>
       <c r="D39" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E39" s="24"/>
       <c r="F39" s="11">
         <v>605.33926173247994</v>
       </c>
       <c r="G39" s="11">
         <v>595.38926173247989</v>
       </c>
       <c r="H39" s="11">
         <v>595.38926173247989</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A40" s="8">
         <v>1336289966</v>
       </c>
       <c r="B40" s="8" t="s">
         <v>45</v>
       </c>
       <c r="C40" s="9">
         <v>45961</v>
       </c>
       <c r="D40" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E40" s="24"/>
       <c r="F40" s="11">
         <v>771.22</v>
       </c>
       <c r="G40" s="11">
         <v>761.27</v>
       </c>
       <c r="H40" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A41" s="8">
         <v>1174674246</v>
       </c>
       <c r="B41" s="8" t="s">
         <v>46</v>
       </c>
       <c r="C41" s="9">
         <v>45961</v>
       </c>
       <c r="D41" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E41" s="24"/>
       <c r="F41" s="11">
         <v>771.22</v>
       </c>
       <c r="G41" s="11">
         <v>761.27</v>
       </c>
       <c r="H41" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="42" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="42" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A42" s="8">
         <v>1770524928</v>
       </c>
       <c r="B42" s="8" t="s">
         <v>47</v>
       </c>
       <c r="C42" s="9">
         <v>45961</v>
       </c>
       <c r="D42" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E42" s="24"/>
       <c r="F42" s="11">
         <v>771.22</v>
       </c>
       <c r="G42" s="11">
         <v>761.27</v>
       </c>
       <c r="H42" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="43" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="43" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A43" s="8">
         <v>1861533648</v>
       </c>
       <c r="B43" s="8" t="s">
         <v>48</v>
       </c>
       <c r="C43" s="9">
         <v>45961</v>
       </c>
       <c r="D43" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E43" s="24"/>
       <c r="F43" s="11">
         <v>659.44775879121482</v>
       </c>
       <c r="G43" s="11">
         <v>649.49775879121478</v>
       </c>
       <c r="H43" s="11">
         <v>649.49775879121478</v>
       </c>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A44" s="8">
         <v>1770659153</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>49</v>
       </c>
       <c r="C44" s="9">
         <v>45961</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E44" s="24"/>
       <c r="F44" s="11">
         <v>771.22</v>
       </c>
       <c r="G44" s="11">
         <v>761.27</v>
       </c>
       <c r="H44" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A45" s="8">
         <v>1427006485</v>
       </c>
       <c r="B45" s="8" t="s">
         <v>50</v>
       </c>
       <c r="C45" s="9">
         <v>45961</v>
       </c>
       <c r="D45" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E45" s="24"/>
       <c r="F45" s="11">
         <v>582.74249299206542</v>
       </c>
       <c r="G45" s="11">
         <v>572.79249299206538</v>
       </c>
       <c r="H45" s="11">
         <v>572.79249299206538</v>
       </c>
     </row>
-    <row r="46" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="46" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A46" s="8">
         <v>1891872883</v>
       </c>
       <c r="B46" s="8" t="s">
         <v>51</v>
       </c>
       <c r="C46" s="9">
         <v>45961</v>
       </c>
       <c r="D46" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E46" s="24"/>
       <c r="F46" s="11">
         <v>771.22</v>
       </c>
       <c r="G46" s="11">
         <v>761.27</v>
       </c>
       <c r="H46" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A47" s="8">
         <v>1619947090</v>
       </c>
       <c r="B47" s="8" t="s">
         <v>52</v>
       </c>
       <c r="C47" s="9">
         <v>45961</v>
       </c>
       <c r="D47" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E47" s="24"/>
       <c r="F47" s="11">
         <v>704.86</v>
       </c>
       <c r="G47" s="11">
         <v>694.91</v>
       </c>
       <c r="H47" s="11">
         <v>694.91</v>
       </c>
     </row>
-    <row r="48" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="48" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A48" s="8">
         <v>1952348518</v>
       </c>
       <c r="B48" s="8" t="s">
         <v>53</v>
       </c>
       <c r="C48" s="9">
         <v>45961</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E48" s="24"/>
       <c r="F48" s="11">
         <v>771.22</v>
       </c>
       <c r="G48" s="11">
         <v>761.27</v>
       </c>
       <c r="H48" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="49" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="49" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A49" s="8">
         <v>1770639809</v>
       </c>
       <c r="B49" s="8" t="s">
         <v>54</v>
       </c>
       <c r="C49" s="9">
         <v>45961</v>
       </c>
       <c r="D49" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E49" s="24"/>
       <c r="F49" s="11">
         <v>771.22</v>
       </c>
       <c r="G49" s="11">
         <v>761.27</v>
       </c>
       <c r="H49" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="50" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="50" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A50" s="8">
         <v>1114091055</v>
       </c>
       <c r="B50" s="8" t="s">
         <v>55</v>
       </c>
       <c r="C50" s="9">
         <v>45961</v>
       </c>
       <c r="D50" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E50" s="24"/>
       <c r="F50" s="11">
         <v>771.22</v>
       </c>
       <c r="G50" s="11">
         <v>761.27</v>
       </c>
       <c r="H50" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="51" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A51" s="8">
         <v>1669734653</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>56</v>
       </c>
       <c r="C51" s="9">
         <v>45961</v>
       </c>
       <c r="D51" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E51" s="24"/>
       <c r="F51" s="11">
         <v>771.22</v>
       </c>
       <c r="G51" s="11">
         <v>761.27</v>
       </c>
       <c r="H51" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="52" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="52" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A52" s="8">
         <v>1285677518</v>
       </c>
       <c r="B52" s="8" t="s">
         <v>57</v>
       </c>
       <c r="C52" s="9">
         <v>45961</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E52" s="24"/>
       <c r="F52" s="11">
         <v>771.22</v>
       </c>
       <c r="G52" s="11">
         <v>761.27</v>
       </c>
       <c r="H52" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="53" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A53" s="8">
         <v>1710174818</v>
       </c>
       <c r="B53" s="8" t="s">
         <v>58</v>
       </c>
       <c r="C53" s="9">
         <v>45961</v>
       </c>
       <c r="D53" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E53" s="24"/>
       <c r="F53" s="11">
         <v>771.22</v>
       </c>
       <c r="G53" s="11">
         <v>761.27</v>
       </c>
       <c r="H53" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="54" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A54" s="8">
         <v>1710066634</v>
       </c>
       <c r="B54" s="8" t="s">
         <v>59</v>
       </c>
       <c r="C54" s="9">
         <v>45961</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E54" s="24"/>
       <c r="F54" s="11">
         <v>771.22</v>
       </c>
       <c r="G54" s="11">
         <v>761.27</v>
       </c>
       <c r="H54" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A55" s="8">
         <v>1447724646</v>
       </c>
       <c r="B55" s="8" t="s">
         <v>60</v>
       </c>
       <c r="C55" s="9">
         <v>45961</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E55" s="24"/>
       <c r="F55" s="11">
         <v>771.22</v>
       </c>
       <c r="G55" s="11">
         <v>761.27</v>
       </c>
       <c r="H55" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="56" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="56" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A56" s="8">
         <v>1326234022</v>
       </c>
       <c r="B56" s="8" t="s">
         <v>61</v>
       </c>
       <c r="C56" s="9">
         <v>45961</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E56" s="24"/>
       <c r="F56" s="11">
         <v>771.22</v>
       </c>
       <c r="G56" s="11">
         <v>761.27</v>
       </c>
       <c r="H56" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="57" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="57" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A57" s="8">
         <v>1386252112</v>
       </c>
       <c r="B57" s="8" t="s">
         <v>62</v>
       </c>
       <c r="C57" s="9">
         <v>45961</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E57" s="24"/>
       <c r="F57" s="11">
         <v>636.04</v>
       </c>
       <c r="G57" s="11">
         <v>626.08999999999992</v>
       </c>
       <c r="H57" s="11">
         <v>626.08999999999992</v>
       </c>
     </row>
-    <row r="58" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="58" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A58" s="8">
         <v>1538142369</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>63</v>
       </c>
       <c r="C58" s="9">
         <v>45961</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E58" s="24"/>
       <c r="F58" s="11">
         <v>771.22</v>
       </c>
       <c r="G58" s="11">
         <v>761.27</v>
       </c>
       <c r="H58" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="59" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A59" s="8">
         <v>1184607418</v>
       </c>
       <c r="B59" s="8" t="s">
         <v>64</v>
       </c>
       <c r="C59" s="9">
         <v>45961</v>
       </c>
       <c r="D59" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E59" s="24"/>
       <c r="F59" s="11">
         <v>771.22</v>
       </c>
       <c r="G59" s="11">
         <v>761.27</v>
       </c>
       <c r="H59" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="60" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="60" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A60" s="8">
         <v>1396031639</v>
       </c>
       <c r="B60" s="8" t="s">
         <v>65</v>
       </c>
       <c r="C60" s="9">
         <v>45961</v>
       </c>
       <c r="D60" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E60" s="24"/>
       <c r="F60" s="11">
         <v>771.22</v>
       </c>
       <c r="G60" s="11">
         <v>761.27</v>
       </c>
       <c r="H60" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="61" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="61" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A61" s="8">
         <v>1235352618</v>
       </c>
       <c r="B61" s="8" t="s">
         <v>66</v>
       </c>
       <c r="C61" s="9">
         <v>45961</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E61" s="24"/>
       <c r="F61" s="11">
         <v>771.22</v>
       </c>
       <c r="G61" s="11">
         <v>761.27</v>
       </c>
       <c r="H61" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="62" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="62" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A62" s="8">
         <v>1407938574</v>
       </c>
       <c r="B62" s="8" t="s">
         <v>67</v>
       </c>
       <c r="C62" s="9">
         <v>45961</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E62" s="24"/>
       <c r="F62" s="11">
         <v>771.22</v>
       </c>
       <c r="G62" s="11">
         <v>761.27</v>
       </c>
       <c r="H62" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="63" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="63" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A63" s="14">
         <v>1801887401</v>
       </c>
       <c r="B63" s="8" t="s">
         <v>68</v>
       </c>
       <c r="C63" s="9">
         <v>45961</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E63" s="24"/>
       <c r="F63" s="11">
         <v>771.22</v>
       </c>
       <c r="G63" s="11">
         <v>761.27</v>
       </c>
       <c r="H63" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="64" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="64" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A64" s="8">
         <v>1831128602</v>
       </c>
       <c r="B64" s="8" t="s">
         <v>69</v>
       </c>
       <c r="C64" s="9">
         <v>45961</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E64" s="24"/>
       <c r="F64" s="11">
         <v>618.59192977394298</v>
       </c>
       <c r="G64" s="11">
         <v>608.64192977394293</v>
       </c>
       <c r="H64" s="11">
         <v>608.64192977394293</v>
       </c>
     </row>
-    <row r="65" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="65" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A65" s="8">
         <v>1700963956</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>70</v>
       </c>
       <c r="C65" s="9">
         <v>45961</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E65" s="24"/>
       <c r="F65" s="11">
         <v>711.31121536869057</v>
       </c>
       <c r="G65" s="11">
         <v>701.36121536869052</v>
       </c>
       <c r="H65" s="11">
         <v>701.36121536869052</v>
       </c>
     </row>
-    <row r="66" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="66" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A66" s="8">
         <v>1295897395</v>
       </c>
       <c r="B66" s="8" t="s">
         <v>71</v>
       </c>
       <c r="C66" s="9">
         <v>45961</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E66" s="24"/>
       <c r="F66" s="11">
         <v>771.22</v>
       </c>
       <c r="G66" s="11">
         <v>761.27</v>
       </c>
       <c r="H66" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="67" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="67" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A67" s="8">
         <v>1740268713</v>
       </c>
       <c r="B67" s="8" t="s">
         <v>72</v>
       </c>
       <c r="C67" s="9">
         <v>45961</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E67" s="24"/>
       <c r="F67" s="11">
         <v>771.22</v>
       </c>
       <c r="G67" s="11">
         <v>761.27</v>
       </c>
       <c r="H67" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="68" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="68" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A68" s="8">
         <v>1154404010</v>
       </c>
       <c r="B68" s="8" t="s">
         <v>73</v>
       </c>
       <c r="C68" s="9">
         <v>45961</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E68" s="24"/>
       <c r="F68" s="11">
         <v>771.22</v>
       </c>
       <c r="G68" s="11">
         <v>761.27</v>
       </c>
       <c r="H68" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="69" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="69" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A69" s="8">
         <v>1942281936</v>
       </c>
       <c r="B69" s="8" t="s">
         <v>74</v>
       </c>
       <c r="C69" s="9">
         <v>45961</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>11</v>
       </c>
       <c r="E69" s="24"/>
       <c r="F69" s="11">
         <v>771.22</v>
       </c>
       <c r="G69" s="11">
         <v>761.27</v>
       </c>
       <c r="H69" s="11">
         <v>761.27</v>
       </c>
     </row>
-    <row r="70" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="70" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A70" s="15">
         <v>1245458421</v>
       </c>
       <c r="B70" s="13" t="s">
         <v>75</v>
       </c>
       <c r="C70" s="9">
         <v>46100</v>
       </c>
       <c r="D70" s="16" t="s">
         <v>84</v>
       </c>
       <c r="E70" s="24"/>
       <c r="F70" s="11">
         <v>704.86</v>
       </c>
       <c r="G70" s="11">
         <v>694.91</v>
       </c>
       <c r="H70" s="11">
         <v>694.91</v>
       </c>
     </row>
-    <row r="71" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A71" s="12">
         <v>1184429185</v>
       </c>
       <c r="B71" s="13" t="s">
         <v>86</v>
       </c>
       <c r="C71" s="9">
         <v>46212</v>
       </c>
       <c r="D71" s="16" t="s">
         <v>87</v>
       </c>
       <c r="E71" s="24"/>
       <c r="F71" s="11">
         <v>704.86</v>
       </c>
       <c r="G71" s="11">
         <v>694.91</v>
       </c>
       <c r="H71" s="11">
         <v>694.91</v>
       </c>
     </row>
-    <row r="72" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="72" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A72" s="12">
         <v>1184936023</v>
       </c>
       <c r="B72" s="17" t="s">
         <v>77</v>
       </c>
       <c r="C72" s="9">
         <v>45961</v>
       </c>
       <c r="D72" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E72" s="24"/>
       <c r="F72" s="11">
         <v>704.86</v>
       </c>
       <c r="G72" s="11">
         <v>694.91</v>
       </c>
       <c r="H72" s="11">
         <v>694.91</v>
       </c>
     </row>
-    <row r="73" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="73" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A73" s="12">
         <v>1255723490</v>
       </c>
       <c r="B73" s="13" t="s">
         <v>78</v>
       </c>
       <c r="C73" s="9">
         <v>45961</v>
       </c>
       <c r="D73" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E73" s="24"/>
       <c r="F73" s="11">
         <v>636.04</v>
       </c>
       <c r="G73" s="11">
         <v>626.08999999999992</v>
       </c>
       <c r="H73" s="11">
         <v>626.08999999999992</v>
       </c>
     </row>
-    <row r="74" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="74" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A74" s="12">
         <v>1083895627</v>
       </c>
       <c r="B74" s="13" t="s">
         <v>79</v>
       </c>
       <c r="C74" s="9">
         <v>45961</v>
       </c>
       <c r="D74" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E74" s="24"/>
       <c r="F74" s="11">
         <v>704.86</v>
       </c>
       <c r="G74" s="11">
         <v>694.91</v>
       </c>
       <c r="H74" s="11">
         <v>694.91</v>
       </c>
     </row>
-    <row r="75" spans="1:8" x14ac:dyDescent="0.45">
+    <row r="75" spans="1:8" x14ac:dyDescent="0.3">
       <c r="A75" s="12">
         <v>1073298196</v>
       </c>
       <c r="B75" s="13" t="s">
         <v>80</v>
       </c>
       <c r="C75" s="9">
         <v>45961</v>
       </c>
       <c r="D75" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E75" s="24"/>
       <c r="F75" s="11">
         <v>704.86</v>
       </c>
       <c r="G75" s="11">
         <v>694.91</v>
       </c>
       <c r="H75" s="11">
         <v>694.91</v>
       </c>
     </row>
-    <row r="76" spans="1:8" s="19" customFormat="1" x14ac:dyDescent="0.45">
+    <row r="76" spans="1:8" s="19" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A76" s="12">
         <v>1801452941</v>
       </c>
       <c r="B76" s="18" t="s">
         <v>81</v>
       </c>
       <c r="C76" s="9">
         <v>45961</v>
       </c>
       <c r="D76" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E76" s="24"/>
       <c r="F76" s="11">
         <v>557.88441387764328</v>
       </c>
       <c r="G76" s="11">
         <v>547.93441387764324</v>
       </c>
       <c r="H76" s="11">
         <v>547.93441387764324</v>
       </c>
     </row>
-    <row r="77" spans="1:8" s="19" customFormat="1" x14ac:dyDescent="0.45">
+    <row r="77" spans="1:8" s="19" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A77" s="8">
         <v>1922350206</v>
       </c>
       <c r="B77" s="20" t="s">
         <v>82</v>
       </c>
       <c r="C77" s="9">
         <v>45961</v>
       </c>
       <c r="D77" s="16" t="s">
         <v>76</v>
       </c>
       <c r="E77" s="24"/>
       <c r="F77" s="11">
         <v>771.22</v>
       </c>
       <c r="G77" s="11">
         <v>761.27</v>
       </c>
       <c r="H77" s="11">
         <v>761.27</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <autoFilter ref="A5:I1048576" xr:uid="{00000000-0001-0000-0000-000000000000}"/>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="DHCS Document" ma:contentTypeID="0x010100EEE380F46F125946A8B4C4C90D9FFCDC00EC1B0756F4142146B82915D6DE592518" ma:contentTypeVersion="36" ma:contentTypeDescription="This is the Custom Document Type for use by DHCS" ma:contentTypeScope="" ma:versionID="0306abd174536581353dce7fc5fcdc20">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="69bc34b3-1921-46c7-8c7a-d18363374b4b" xmlns:ns4="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8a8688a3e2b5d3a76042e9603a825619" ns1:_="" ns2:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <xsd:import namespace="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Publication_x0020_Type" minOccurs="0"/>
                 <xsd:element ref="ns2:Abstract" minOccurs="0"/>
                 <xsd:element ref="ns1:PublishingContactName" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGAge" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGBusPart" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGender" minOccurs="0"/>
                 <xsd:element ref="ns2:TAGEthnicity" minOccurs="0"/>
                 <xsd:element ref="ns2:Topics" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocId" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdUrl" minOccurs="0"/>
                 <xsd:element ref="ns2:_dlc_DocIdPersistId" minOccurs="0"/>
                 <xsd:element ref="ns2:o68eaf9243684232b2418c37bbb152dc" minOccurs="0"/>
@@ -2977,185 +2968,194 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
+      <Value>30</Value>
+    </TaxCatchAll>
+    <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
+    <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
+    <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Fee-For-Service Rates Development</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f4b3987f-d379-4ea2-9325-ab5a79e49e9a</TermId>
+        </TermInfo>
+      </Terms>
+    </o68eaf9243684232b2418c37bbb152dc>
+    <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
+    <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-491057189-1585</_dlc_DocId>
+    <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
+      <Url>https://dhcscagovauthoring/services/medi-cal/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-491057189-1585</Url>
+      <Description>DHCSDOC-491057189-1585</Description>
+    </_dlc_DocIdUrl>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <spe:Receivers xmlns:spe="http://schemas.microsoft.com/sharepoint/events">
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10001</Type>
     <SequenceNumber>1000</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10002</Type>
     <SequenceNumber>1001</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10004</Type>
     <SequenceNumber>1002</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
   <Receiver>
     <Name>Document ID Generator</Name>
     <Synchronization>Synchronous</Synchronization>
     <Type>10006</Type>
     <SequenceNumber>1003</SequenceNumber>
     <Url/>
     <Assembly>Microsoft.Office.DocumentManagement, Version=16.0.0.0, Culture=neutral, PublicKeyToken=71e9bce111e9429c</Assembly>
     <Class>Microsoft.Office.DocumentManagement.Internal.DocIdHandler</Class>
     <Data/>
     <Filter/>
   </Receiver>
 </spe:Receivers>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C54B941-0F98-4219-AE5F-3CE19BB1E352}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C97A34F-1FA1-413E-B057-2BC030F59AD6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <ds:schemaRef ds:uri="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1390083-ABA7-4DC7-A8C3-F978D68DA35A}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C54B941-0F98-4219-AE5F-3CE19BB1E352}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{046F05ED-1FBE-4264-BC53-D639BEABA3A1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="43f00a5d-55c4-41d3-b741-631800661bd5"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="f3a69106-fb92-4d29-9181-f6efe780d3d9"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="69bc34b3-1921-46c7-8c7a-d18363374b4b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1390083-ABA7-4DC7-A8C3-F978D68DA35A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>