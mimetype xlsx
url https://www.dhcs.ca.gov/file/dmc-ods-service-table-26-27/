--- v0 (2026-06-04)
+++ v1 (2026-10-14)
@@ -24,112 +24,112 @@
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nbenjema\Downloads\tables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bsmith\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B07BE606-55B8-4ECC-BA3B-1481FDFB7E9E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FF2958D-3536-4882-AFB4-81568F7FE814}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" activeTab="1" xr2:uid="{8CF8D217-7A4E-4131-BB42-55FF69774914}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{8CF8D217-7A4E-4131-BB42-55FF69774914}"/>
   </bookViews>
   <sheets>
     <sheet name="Version Changes" sheetId="18" r:id="rId1"/>
     <sheet name="Outpatient Service Codes" sheetId="1" r:id="rId2"/>
     <sheet name="Day Service Codes" sheetId="6" r:id="rId3"/>
     <sheet name="24-Hour Service Codes" sheetId="7" r:id="rId4"/>
     <sheet name="24-Hour Inpatient Service Codes" sheetId="16" r:id="rId5"/>
     <sheet name="Appendix" sheetId="17" r:id="rId6"/>
     <sheet name="Monthly Service Codes" sheetId="15" r:id="rId7"/>
     <sheet name="MAT Drug Lockouts" sheetId="12" r:id="rId8"/>
     <sheet name="Provider Type Abbreviations" sheetId="11" r:id="rId9"/>
     <sheet name="Place of Service Codes" sheetId="9" r:id="rId10"/>
     <sheet name="Modifiers" sheetId="10" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Monthly Service Codes'!$A$1:$B$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Version Changes'!$A$2:$F$2</definedName>
     <definedName name="TitleRegion1.a2.aa117.2">Outpatient_Service_Codes[[#Headers],[Code]]</definedName>
     <definedName name="TitleRegion1.a2.b31.9">Provider_Type_Abbreviations[[#Headers],[DMC-ODS Provider Types]]</definedName>
     <definedName name="TitleRegion1.a2.b56.6">Appendix[[#Headers],[Procedure Coding System (PCS) Code]]</definedName>
-    <definedName name="TitleRegion1.a2.d71.1">Table11[[#Headers],[Service Table Version]]</definedName>
+    <definedName name="TitleRegion1.a2.d75.1">Table11[[#Headers],[Service Table Version]]</definedName>
     <definedName name="TitleRegion1.a2.f19.5">Twenty_Four_Hour_Inpatient_Service_Codes[[#Headers],[Revenue Code]]</definedName>
     <definedName name="TitleRegion1.a2.f6.4">Twenty_Four_Hour_Service_Codes[[#Headers],[Procedure Code]]</definedName>
     <definedName name="TitleRegion1.a2.g12.3">Day_Service_Codes[[#Headers],[Procedure Code]]</definedName>
     <definedName name="TitleRegion1.a2.i3.7">Monthly_service_codes[Code]</definedName>
     <definedName name="TitleRegion1.a2.m13.8">MAT_Drug_Lockouts[[#Headers],[Drug]]</definedName>
     <definedName name="TitleRegion1.a3.c54.10">Place_of_Service_Codes[[#Headers],[Place of Service Code]]</definedName>
     <definedName name="TitleRegion1.a3.d46.11">Modifiers[[#Headers],[Modifier]]</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4004" uniqueCount="1249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4030" uniqueCount="1265">
   <si>
     <t>Press TAB to move to input areas. Press UP or DOWN ARROW in column A to read through the document.</t>
   </si>
   <si>
     <t>Service Table Version</t>
   </si>
   <si>
     <t>Service Table Revision Date</t>
   </si>
   <si>
     <t>Description of Changes Made</t>
   </si>
   <si>
     <t>Effective Date of Change</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>November 2024</t>
   </si>
   <si>
     <t>The following changes were made to previous versions of the Service Table.</t>
   </si>
   <si>
@@ -365,50 +365,61 @@
 Overridable Modifiers for codes with ** are: 27, 59, XE, XP or XU)? None
 - Locked Out Against ASAM OTP/NTP (UA:HG)? No
 - Locked Out Against ASAM 3.1 Residential (U1)? No
 - Locked Out Against ASAM 3.3 Residential (U2)? No
 - Locked Out Against ASAM 3.5 Residential (U3)? No
 - Locked Out Against ASAM 2.5 Partial Hospitalization (UB)? No
 - Locked Out Against ASAM 3.2 Residential Withdrawal Management (U9)? No
 - Locked Out Against ASAM 3.7 Inpatient Withdrawal Management? No
 - Locked Out Against ASAM 4.0 Inpatient Withdrawal Management? No
 - Dependent on Codes? None
 - Units of T1013 Associated with 1 Unit of Code? Not applicable
 - Units of 96170 associated with 1 Unit of Code? Not applicable
 - Units of 96171 associated with 1 unit of Code? Not applicable
 - Medicare COB Required? No
 - JI Warm Linkage Code? No
 - Maximum Units That Can Be Billed per Rendering Provider per Beneficiary per Day? No limit
 - Allowable Modifiers? UA, HG, HQ, U1, U2, U3, U7, U8, U9, UB, SC</t>
   </si>
   <si>
     <t>Added T1016 as a dependent code for T1013.</t>
   </si>
   <si>
     <t>Added new worksheet for Monthly Service Codes.</t>
   </si>
   <si>
+    <t>Added new BH-CONNECT Monthly EBP Service to Monthly Service Codes
+H2023: Supported Employment
+- Allowable Modifiers: UK
+- Minimum No. of Total Units per Month for Partial Rate: 2
+- Minimum No. of Face-to-Face Units per Month for Partial Rate: 1
+- Minimum No. of Total Units per Month for Full Rate: 4
+- Minimum No. of Face-to-Face Units per Month for Full Rate: 3
+- Allowable Place of Service? 99
+- Medicare COB Required? No</t>
+  </si>
+  <si>
     <t>Added modifier 93 to the following outpatient codes: 90849, 98960, 98961, 98962, 99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99451, 99495, 99496, 99415, and 99416
 Added modifier 93 and 95 to the following outpatient codes: 90882, 90885, 99234, 99235, 99236, 99238, 99239, 99304, 99305, 99306, 99307, 99308, 99309, 99310, 99341, 99342, 99344, 99345, 99347, 99348, 99349, 99350, 99424, 99425, 99437, 99491, G0396, G0397, 99417, 99418, and G0316.
 Added POS 02 and 10 to the following outpatient codes: 90882, 90885, 99234, 99235, 99236, 99238, 99239, 99304, 99305, 99306, 99307, 99308, 99309, 99310, 99341, 99342, 99344, 99345, 99347, 99348, 99349, 99350, 99417, 99418, and G0316</t>
   </si>
   <si>
     <t>Removed modifiers 93 and 95 from codes T2021 and T2024 and added modifier SC to T2021 and T2024.
 Removed modifier 93 from codes 99605, 99606, and 99607.
 Removed modifier 95 from codes 98966, 98967, and 98968.</t>
   </si>
   <si>
     <t>Added UK (collateral contact) on Modifiers worksheet.</t>
   </si>
   <si>
     <t>Codes 99441, 99442, and 99443 have been deleted effective January 1, 2025. A claim that contains any of the deleted codes will be rejected. These codes can be replaced with 99202:93-99215:93.</t>
   </si>
   <si>
     <t>Removed modifiers GC and HL from the following codes: 90882, 90885, 90887, 90889, 96170, 96171, 99367, 99408, 99409, H0001, H0003, H0007, H0008, H0009, H0033, H0034, H0048, H0049, H1000, H2014, H2015, H2017, H2021, H2027, H2035, T1006, T1007, T1013, T1017, and 99417.
 Removed modifier HL from code 99368.
 Removed modifier GC from code 99418.</t>
   </si>
   <si>
     <t>Telehealth place of service codes 02 and 10 and modifier SC were added as allowable for Crisis Intervention code H0007.</t>
   </si>
   <si>
     <t>Added two new worksheets: "24-Hour Inpatient Service Codes" and "Appendix".</t>
@@ -785,94 +796,215 @@
   <si>
     <t>Included Day and 24-Hour service lockout codes in the Day Service Codes and 24-Hour Service Codes Worksheets.</t>
   </si>
   <si>
     <t>Corrected Column Header to "Maximum Units That Can Be Billed per Beneficiary per Day" instead of "Maximum Units That Can Be Billed per Rendering Provider per Beneficiary per Day"</t>
   </si>
   <si>
     <t>Correction: updated 99416 "Dependent on Codes" column to only list 99415. This is from PST 1,677 where this change was missed.</t>
   </si>
   <si>
     <t>July 1, 2024 - Present</t>
   </si>
   <si>
     <t>Added the following Outpatient Non-Overridable Lockout Codes to codes 96202 and 96203: 99408, 99409, G0396, and G0397.</t>
   </si>
   <si>
     <t>Correction: Added CG modifier to caregiver codes 96202, 96203, 97550, 97551, and 97552.</t>
   </si>
   <si>
     <t>Correction: The example calculation time range has been corrected to 23-67 minutes for 1 unit of caregiver codes 97552 and G0453.</t>
   </si>
   <si>
     <t>Correction: Added telehealth modifier SC to code H0034.</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">Correction: Removed telehealth modifier SC from codes G0396, G0397, and G2011 and added modifiers 93 and 95 to G2011. Medicare recognized G codes should use the CPT telehealth modifiers 93 and 95.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note: At the time of publishing, this update has not yet been implemented in the system. PST 1892 to remove modifier SC from codes G0396, G0397, and G2011 and add modifiers 93 and 95 to G2011 is set to deploy on April 7th, 2026.</t>
+    </r>
+  </si>
+  <si>
     <t xml:space="preserve">Added Community Health Workers (CHW) as an allowable provider type for codes 90785 and T1013. </t>
   </si>
   <si>
     <t>Added UA and HG as allowable modifiers for codes 90882 and 90889.</t>
   </si>
   <si>
     <t>Added U6 as an allowable modifier for codes 90887 and T1013.</t>
   </si>
   <si>
     <t xml:space="preserve">Regrouped code 96160 from care coordination to assessment. </t>
+  </si>
+  <si>
+    <t>Removed Other Qualified Provider as an allowable provider type for T2024.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Added ASAM 3.2 Residential Withdrawal Management (U9) lockout for H0033. H0012:U9 can only be claimed with H0033 if there is a National Drug Code (NDC) on the claim. </t>
+  </si>
+  <si>
+    <t>Added guidance for claiming H0033 with a National Drug Code (NDC):
+- Minimum Time Needed to Claim 1 Unit? 8 Min
+- Minimum Time When Add-On Code or Next Code in Series Can Be Claimed ? 23 Min
+- Can This Code Be Extended with an Add-on or Prolonged Code? No. Claim multiple units of this code as appropriate up to the maximum units per day.
+- Allowable Disciplines? LOT, LOT-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, Pharm, Pharm-CT, RN, RN-CT
+- Allowable Place of Service POS: 01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99
+- Outpatient Non-Overridable Lockout Codes? None
+- Outpatient Overridable Lockouts with Appropriate Modifiers (Overridable Modifiers for codes with * are: 59, XE, XP or XU
+Overridable Modifiers for codes with ** are: 27, 59, XE, XP or XU)? None
+- Locked Out Against ASAM OTP/NTP (UA:HG)? Yes
+- Locked Out Against ASAM 3.1 Residential (U1)? No
+- Locked Out Against ASAM 3.3 Residential (U2)? No
+- Locked Out Against ASAM 3.5 Residential (U3)? No
+- Locked Out Against ASAM 2.5 Partial Hospitalization (UB)? No
+- Locked Out Against ASAM 3.2 Residential Withdrawal Management (U9)? No
+- Locked Out Against ASAM 3.7 Inpatient Withdrawal Management? No
+- Locked Out Against ASAM 4.0 Inpatient Withdrawal Management? No
+- Dependent on Codes? None
+- Units of T1013 Associated with 1 Unit of Code? 1
+- Units of 96170 Associated with 1 Unit of Code? None
+- Units of 96171 Associated with 1 Unit of Code? None
+- Medicare COB Required? No
+- JI Warm Linkage Code? No
+- Maximum Units That Can Be Billed per Rendering Provider per Beneficiary per Day? 96
+- Allowable Modifiers? HD, U1, U2, U3, U7, U8, U9, UB, SC</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Added T2021 and T2024 as allowable primary codes in column T </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>Dependent on Codes</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> for all dependent codes for codes substituted by T2021 and T2024:
 - Added T2024 (which can substitute codes 90791 and 90792) as a primary code for 90785
 - Added T2024 (which can substitute code 90865) as a primary code for 90887
 - Added T2021 (which can substitute codes 90846, 90847, and 90849) as a primary code for 90785</t>
     </r>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">Removed the Medicare COB requirement from codes T2021 and T2024. If the code being substituted requires Medicare COB, you must bill Medicare first, following the guidance provided in column X </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>Medicare COB Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>The time for 1 unit of code T2007 has been changed from 15 minutes to 30 minutes effective 7/1/2026. As a result, the following guidance for claiming T2007 has been updated:
+- Minimum Time Needed to Claim 1 Unit? 16 Min
+- Minimum Time When Add-On Code or Next Code in Series Can Be Claimed ? 46 Min
+- Maximum Units That Can Be Billed per Rendering Provider per Beneficiary per Day? 48</t>
+  </si>
+  <si>
+    <t>July 1, 2026 - Present</t>
+  </si>
+  <si>
+    <r>
+      <t>Added modifer GD to codes H0004, H0005, and T1006. Modifier GD is used to identify NTP claims with 9 or more counseling units for services provided to the same member on the same date of service. Claims submitted with 9 or more counseling units to the same member on the same day that do not include modfier GD will be denied. 
+*</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>This policy is effective for dates of service beginning 90 days from the publication date of the Narcotic Treatment Program (NTP) Counseling Unit Threshold and Manual Review BHIN</t>
+    </r>
+  </si>
+  <si>
+    <t>September 2026* - Present</t>
+  </si>
+  <si>
+    <t>Correction: Removed the ASAM OTP/NTP (UA:HG) lockout for individual counseling code T1006.</t>
+  </si>
+  <si>
+    <t>Updated Day Service Codes tab and 24-Hour Service Codes tab for clarification purposes:
+Day Service Codes tab, column G: 
+-Removed lockouts for S5000 and S5001
+-Removed lockouts between H0020 and H0019, S5000, and S5001
+24-Hour Service Codes tab, column F:
+-Removed lockouts between H0019 and H0020, S5000, and S5001</t>
+  </si>
+  <si>
+    <t>Removed the lockout between H0050 and ASAM OTP/NTP (UA:HG) to align with state policy (BHIN 24-031)</t>
+  </si>
+  <si>
+    <t>Added HD modifier to enhanced CHW codes: 98960, 98961, 98962, G0019, and G0022</t>
+  </si>
+  <si>
+    <t>Added allowable modifiers HX, WA, WB, WD, and WF to all outpatient codes to stand for specific Individual Service Level (ISL) encounters when those services are provided. Definitions for each modifier have been added to the "Modifiers" tab. This update is pursuant to WIC sections 5963.04(a)(2)(H) and (I), 5963.04(b), and 5897(d). Effective January 1, 2027, counties are required to submit ISL encounters to DHCS for all in-scope services delivered on or after this date.</t>
+  </si>
+  <si>
     <t>n/a</t>
   </si>
   <si>
     <t>Code</t>
   </si>
   <si>
     <t>Code Type</t>
+  </si>
+  <si>
+    <t>Service (Brief Definition) Based on 2026 Rules</t>
   </si>
   <si>
     <t>Minimum Time Needed to Claim 1 Unit</t>
   </si>
   <si>
     <t>Minimum Time When Add-On Code or Next Code in Series Can Be Claimed</t>
   </si>
   <si>
     <t>Can This Code Be Extended with an Add-on or Prolonged Code?</t>
   </si>
   <si>
     <t>Example Calculation</t>
   </si>
   <si>
     <t>SD/MC Allowable Disciplines</t>
   </si>
   <si>
     <t>Allowable Place of Service</t>
   </si>
   <si>
     <t>Outpatient Non-Overridable Lockout Codes</t>
   </si>
   <si>
     <t>Outpatient Overridable Lockouts with Appropriate Modifiers
 (Overridable Modifiers for codes with * are: 59, XE, XP or XU
@@ -947,109 +1079,109 @@
   <si>
     <t>AOD, CHW, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, Pharm, Pharm-CT, RN, RN-CT, Other</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>96170, 96171, T1013</t>
   </si>
   <si>
     <t>Yes</t>
   </si>
   <si>
     <t>90791, 90792, 90846, 90847, 90849, 98960, 98961, 98962, 99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99234, 99235, 99236, 99304, 99305, 99306, 99307, 99308, 99309, 99310, 99341, 99342, 99344, 99345, 99347, 99348, 99349, 99350, G0019, G0022, T2021, T2024</t>
   </si>
   <si>
     <t>Interpretation (T1013) cannot be used with this code.</t>
   </si>
   <si>
     <t>96170 (family health behavior intervention) cannot be used with this code.</t>
   </si>
   <si>
     <t>96171 (family health behavior intervention) cannot be used with this code.</t>
   </si>
   <si>
-    <t>59, 93, 95, AH, AJ, CO, GC, HD, HG, HL, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
+    <t>59, 93, 95, AH, AJ, CO, GC, HD, HG, HL, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Assessment</t>
   </si>
   <si>
     <t>Psychiatric diagnostic evaluation, 60 minutes</t>
   </si>
   <si>
     <t>31 Min</t>
   </si>
   <si>
     <t>68 Min</t>
   </si>
   <si>
     <t>No. For service time of 68 minutes or more, claim the appropriate units of T2024 (Assessment substitute).</t>
   </si>
   <si>
     <t>If 67 minutes of service time was provided, claim 1 unit of 90791.
 If 100 minutes of service time was provided:
 100 minutes / 15 minutes in T2024 = 6.6667 units of T2024.
 Round up to get 7 units of T2024.
 For 100 minutes of service time, 
 claim 7 units of T2024.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD</t>
   </si>
   <si>
     <t>90846, 90847, 96170, 96171</t>
   </si>
   <si>
     <t>90849*, 90865*, 90882*, 90885*, 90887*, 90889*, 96160*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99234**, 99235**, 99236**, 99238**, 99239**, 99304**, 99305**, 99306**, 99307**, 99308**, 99309**, 99310**, 99341**, 99342**, 99344**, 99345**, 99347**, 99348**, 99349**, 99350**, 99367**, 99368**, 99408**, 99409**, 99415**, 99416**, 99418**, 99424**, 99441**, 99442**, 99443**, 99451**, 99491**, 99495**, 99496**, G0396*, G0397*, G2011*</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
-    <t>59, 93, 95, AH, AJ, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
+    <t>59, 93, 95, AH, AJ, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Psychiatric diagnostic evaluation with medical services, 60 minutes</t>
   </si>
   <si>
     <t>If 67 minutes of service time was provided, claim 1 unit of 90792.
 If 100 minutes of service time was provided:
 100 minutes / 15 minutes in T2024 = 6.6667 units of T2024.
 Round up to get 7 units of T2024.
 For 100 minutes of service time, 
 claim 7 units of T2024.</t>
   </si>
   <si>
     <t>MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT</t>
   </si>
   <si>
     <t>90791*, 90849*, 90865*, 90882*, 90885*, 90887*, 90889*, 96160*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99234**, 99235**, 99236**, 99238**, 99239**, 99304**, 99305**, 99306**, 99307**, 99308**, 99309**, 99310**, 99341**, 99342**, 99344**, 99345**, 99347**, 99348**, 99349**, 99350**, 99367**, 99368**, 99408**, 99409**, 99415**, 99416**, 99418**, 99424**, 99441**, 99442**, 99443**, 99451**, 99491**, 99495**, 99496**, G0396*, G0397*, G2011*</t>
   </si>
   <si>
-    <t>93, 95, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB</t>
+    <t>93, 95, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Family Therapy</t>
   </si>
   <si>
     <t>Family Psychotherapy (Without the Patient Present), 50 minutes</t>
   </si>
   <si>
     <t>26 Min</t>
   </si>
   <si>
     <t>58 Min</t>
   </si>
   <si>
     <t>No. For service time of 58 minutes or more, claim the appropriate units of T2021 (Therapy substitute).</t>
   </si>
   <si>
     <t>If 57 minutes of service time was provided, claim 1 unit of 90846.
 If 100 minutes of service time was provided:
 100 minutes / 15 minutes in T2021 = 6.6667 units of T2021.
 Round up to get 7 units of T2021.
 For 100 minutes of service time, 
 claim 7 units of T2021.</t>
   </si>
   <si>
@@ -1100,270 +1232,273 @@
   </si>
   <si>
     <t>46 Min</t>
   </si>
   <si>
     <t>98 Min</t>
   </si>
   <si>
     <t>No. For service time of 98 minutes or more, claim the appropriate units of T2024 (Assessment substitute).</t>
   </si>
   <si>
     <t>If 97 minutes of service time was provided, claim 1 unit of 90865.
 If 100 minutes of service time was provided:
 100 minutes / 15 minutes in T2024 = 6.6667 units of T2024.
 Round up to get 7 units of T2024.
 For 100 minutes of service time, 
 claim 7 units of T2024.</t>
   </si>
   <si>
     <t>01, 09, 50, 57, 58, 60</t>
   </si>
   <si>
     <t>96170*, 96171*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99234**, 99235**, 99236**, 99238**, 99239**, 99304**, 99305**, 99306**, 99307**, 99308**, 99309**, 99310**, 99341**, 99342**, 99344**, 99345**, 99347**, 99348**, 99349**, 99350**, 99415**, 99416**, 99418**</t>
   </si>
   <si>
-    <t>59, GC, HD, HL, HP, U1, U2, U3, U7, U8, UB, XE, XP, XU</t>
+    <t>59, GC, HD, HL, HP, U1, U2, U3, U7, U8, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Care Coordination</t>
   </si>
   <si>
     <t>Environmental intervention for medical management purposes on a psychiatric patient's behalf with agencies, employers, or institutions, 15 minutes</t>
   </si>
   <si>
     <t>8 Min</t>
   </si>
   <si>
     <t>23 Min</t>
   </si>
   <si>
     <t>No. For service time of 23 minutes or more, claim the appropriate units of T1017.</t>
   </si>
   <si>
     <t>If 22 minutes of service time was provided, claim 1 unit of 90882.
 If 100 minutes of service time was provided:
 100 minutes / 15 minutes in T1017 = 6.6667 units of T1017.
 Round up to get 7 units of T1017.
 For 100 minutes of service time, 
 claim 7 units of T1017.</t>
   </si>
   <si>
     <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT, Other</t>
   </si>
   <si>
     <t>01, 03, 04, 05, 06, 07, 08, 09, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99, 02, 10</t>
   </si>
   <si>
-    <t>59, AH, AJ, CO, HD, HG, HM, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, 93, 95</t>
+    <t>59, AH, AJ, CO, HD, HG, HM, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, 93, 95, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Psychiatric evaluation of hospital records, other psychiatric reports, psychometric and/or projective tests, and other accumulated data for medical diagnostic purposes, 60 minutes</t>
   </si>
   <si>
     <t>If 67 minutes of service time was provided, claim 1 unit of 90885.
 If 100 minutes of service time was provided:
 100 minutes / 15 minutes in T2024 = 6.6667 units of T2024.
 Round up to get 7 units of T2024.
 For 100 minutes of service time, 
 claim 7 units of T2024.</t>
   </si>
   <si>
     <t>96171*</t>
   </si>
   <si>
-    <t>59, AH, AJ, HD, HG, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, 93, 95</t>
+    <t>59, AH, AJ, HD, HG, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, 93, 95, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Interpretation or explanation of results of psychiatric, other medical examinations and procedures, or other accumulated data to family or other responsible persons, or advising them how to assist patient, 50 minutes</t>
   </si>
   <si>
     <t>90887 is a 50 minute code that cannot be extended. Only 1 unit of 90887 can be claimed per rendering provider and procedure code per beneficiary, per day.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, Pharm, Pharm-CT, RN, RN-CT</t>
   </si>
   <si>
     <t>90865, 90882, 90889, 96130, 96160, 99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99234, 99235, 99236, 99304, 99305, 99306, 99307, 99308, 99309, 99310, 99341, 99342, 99345, 99347, 99348, 99349, 99350, 99367, 99368, 99408, 99409, 99495, 99496, G0323, T2024</t>
   </si>
   <si>
-    <t>59, 93, 95, AH, AJ, CO, HD, HG, HO, HP, TD, U1, U2, U3, U6, U7, U8, U9, UA, UB, XE, XP, XU</t>
+    <t>59, 93, 95, AH, AJ, CO, HD, HG, HO, HP, TD, U1, U2, U3, U6, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Preparation of report of patient's psychiatric status, history, treatment, or progress (other than for legal or consultative purposes) for other individuals, agencies, or insurance carriers, 15 minutes</t>
   </si>
   <si>
     <t>If 15 minutes of service time was provided, claim 1 unit of 90889.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
   </si>
   <si>
     <t>01, 03, 04, 05, 06, 07, 08, 09, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
-    <t>59, AH, AJ, CO, HD, HG, HM, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
+    <t>59, AH, AJ, CO, HD, HG, HM, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Psychological Testing Evaluation Psychological testing evaluation services by physician or other qualified health care professional, including integration of patient data, interpretation of standardized test results and clinical data, clinical decision making, treatment planning and report, and interactive feedback to the patient, family member(s) or caregiver(s), when performed, first hour</t>
   </si>
   <si>
     <t>91 Min</t>
   </si>
   <si>
     <t>Yes. See add-on code 96131.</t>
   </si>
   <si>
     <t>If 90 minutes of service time was provided:
 90 minutes of service is within the time range of 31 - 90 minutes for this code.
 Therefore, claim 1 unit of 96130.</t>
   </si>
   <si>
     <t>MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD</t>
   </si>
   <si>
     <t>90785*, 96160*</t>
   </si>
   <si>
-    <t>59, 93, 95, AH, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
+    <t>59, 93, 95, AH, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Psychological Testing Evaluation Psychological testing evaluation services by physician or other qualified health care professional, including integration of patient data, interpretation of standardized test results and clinical data, clinical decision making, treatment planning and report, and interactive feedback to the patient, family member(s) or caregiver(s), when performed, each additional hour</t>
   </si>
   <si>
     <t>151 Min</t>
   </si>
   <si>
     <t>No. Claim multiple units of this add-on code as appropriate up to the maximum units per day.</t>
   </si>
   <si>
     <t>If 200 minutes of service time was provided:
 200 minutes - 60 minutes for the primary code 96130 = 140 minutes.
 140 minutes / 60 minutes in 96131 = 2.3333 units of 96131.
 Round down to get 2 units of 96131.
 For 200 minutes of service time, claim 1 unit of 96130 and 2 units of 96131.</t>
   </si>
   <si>
     <t>Not applicable because this is an add-on code.</t>
   </si>
   <si>
-    <t>93, 95, AH, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB</t>
+    <t>93, 95, AH, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Administration of patient-focused health risk assessment instrument (eg, health hazard appraisal) with scoring and documentation, per standardized instrument, 15 minutes</t>
   </si>
   <si>
     <t>If 15 minutes of service time was provided, claim 1 unit of 96160.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
   </si>
   <si>
     <t>96170, 96171</t>
   </si>
   <si>
     <t>H0049*, H0050*</t>
   </si>
   <si>
-    <t>59, 93, 95, AH, AJ, CO, GC, HD, HL, HM, HP, TD, TE, U1, U7, U8, UB, XE, XP, XU</t>
+    <t>59, 93, 95, AH, AJ, CO, GC, HD, HL, HM, HP, TD, TE, U1, U7, U8, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Health behavior intervention, family (without the patient present), face-to-face; initial 30 minutes</t>
   </si>
   <si>
     <t>16 Min</t>
   </si>
   <si>
     <t>38 Min</t>
   </si>
   <si>
     <t>Yes. See add-on code 96171.</t>
   </si>
   <si>
     <t>If 37 minutes of service time was provided:
 37 minutes of service is within the time range of 16-37 minutes for this code.
 Therefore, claim 1 unit of 96170.</t>
   </si>
   <si>
     <t>90785, 90791, 90792, 90846, 90847, 96160</t>
   </si>
   <si>
     <t>90849*, 90882*, 90885*, 90887*, 90889*, G0396*, G0397*</t>
   </si>
   <si>
     <t>96130, 98966, 98967, 98968, 99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99234, 99235, 99236, 99304, 99305, 99306, 99307, 99308, 99309, 99310, 99341, 99342, 99344, 99345, 99347, 99348, 99349, 99350, 99441, 99442, 99443, G2011, H0001</t>
   </si>
   <si>
     <t>Not applicable</t>
   </si>
   <si>
-    <t>59, 93, 95, AH, AJ, CO, HD, HM, HP, TD, TE, U1, U2, U3, U7, U8, U9, UB, XE, XP, XU</t>
+    <t>59, 93, 95, AH, AJ, CO, HD, HM, HP, TD, TE, U1, U2, U3, U7, U8, U9, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Health behavior intervention, family (without the patient present), face-to-face; each additional 15 minutes</t>
   </si>
   <si>
     <t>53 Min</t>
   </si>
   <si>
     <t>If 100 minutes of service time was provided:
 100 minutes - 30 minutes for the primary code 96170 = 70 minutes.
 70 minutes / 15 minutes in 96171 = 4.6667 units of 96171.
 Round up to get 5 units of 96171.
 For 100 minutes of service time, claim 1 unit of 96170 and 5 units of 96171.</t>
   </si>
   <si>
     <t>90882*, 90889*, G0397*</t>
   </si>
   <si>
     <t>96170</t>
   </si>
   <si>
-    <t>59, 93, 95, AH, AJ, CO, HD,HM, HP, TD, TE, U1, U2, U3, U7, U8, U9, UB, XE, XP, XU</t>
+    <t>59, 93, 95, AH, AJ, CO, HD,HM, HP, TD, TE, U1, U2, U3, U7, U8, U9, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Variable (depends on the modifier assigned)</t>
   </si>
   <si>
     <t>Multiple-family group behavior management/modification training for parent(s)/guardian(s)/caregiver(s) of patients with a mental or physical health diagnosis, administered by physician or other qualified health care professional (without the patient present), face-to-face with multiple sets of parent(s)/guardian(s)/caregiver(s); initial 60 minutes</t>
   </si>
   <si>
     <t>Yes. See add-on code 96203.</t>
   </si>
   <si>
     <t>If 67 minutes of service time was provided:
 67 minutes of service is within the time range of 31-68 minutes for this code.
 Therefore, claim 1 unit of 96202.</t>
   </si>
   <si>
+    <t>Pharm, MD/DO, PA, PhD/PsyD, LCSW, RN, NP, LVN, LMFT, LPCC, MD-CT/DO-CT, PA-CT, Pharm-CT, NP-CT, PhdD-CT/PsyD-CT, LCSW-CT, LMFT-CT/LPCC-CT, LOT-CT, RN-CT, LVN-CT, LPT-CT, LOT, LVN, LPT</t>
+  </si>
+  <si>
     <t>01, 03, 04, 05, 06, 07, 08, 09, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 52, 53, 54, 55, 56, 57, 58, 60, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>99408, 99409, G0396, G0397</t>
   </si>
   <si>
-    <t>UA, HG, U7, U8, UB, HL, GC, 95, 93, V1, HT, HS, HF, HP, AH, AJ, HM, TD, TE, CO, CG, HO</t>
+    <t>UA, HG, U7, U8, UB, HL, GC, 95, 93, V1, HT, HS, HF, HP, AH, AJ, HM, TD, TE, CO, CG, HO, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Multiple-family group behavior management/modification training for parent(s)/guardian(s)/caregiver(s) of patients with a mental or physical health diagnosis, administered by physician or other qualified health care professional (without the patient present), face-to-face with multiple sets of parent(s)/guardian(s)/caregiver(s); each additional 15 minutes</t>
   </si>
   <si>
     <t>If 100 minutes of service time was provided:
 100 minutes - 60 minutes for the primary code 96202 = 40 minutes.
 40 minutes / 15 minutes in 96203 = 2.66 units of 96203.
 Round up to get 3 units of 96203.
 For 100 minutes of service time, claim 1 unit of 96202 and 3 units of 96203.</t>
   </si>
   <si>
     <t>Caregiver training in strategies and techniques to facilitate the patient’s functional performance in the home or community (eg, activities of daily living [ADLs], instrumental ADLs [iADLs], transfers, mobility, communication, swallowing, feeding, problem solving, safety practices) (without the patient present), face to face; initial 30 minutes</t>
   </si>
   <si>
     <t>Yes. See add-on code 97551.</t>
   </si>
   <si>
     <t>If 37 minutes of service time was provided:
 37 minutes of service is within the time range of 16-37 minutes for this code.
 Therefore, claim 1 unit of 97550.</t>
   </si>
   <si>
     <t>Caregiver training in strategies and techniques to facilitate the patient’s functional performance in the home or community (eg, activities of daily living [ADLs], instrumental ADLs [iADLs], transfers, mobility, communication, swallowing, feeding, problem solving, safety practices) (without the patient present), face to face; each additional 15 minutes</t>
   </si>
@@ -1386,142 +1521,139 @@
   <si>
     <t xml:space="preserve">If 67 minutes of service time was provided:
 67 minutes of service is within the time range of 23-67 minutes for this code.
 Therefore, claim 1 unit of 97552.
 </t>
   </si>
   <si>
     <t>Enhanced Community Health Workers</t>
   </si>
   <si>
     <t>Education and training for patient self-management by a qualified, nonphysician health care professional using a standardized curriculum, face-to-face with the patient; each 30 minutes; individual</t>
   </si>
   <si>
     <t xml:space="preserve">If 45 minutes of service time was provided:
 45 minutes of service is within the time range of 16-45 minutes for this code.
 Therefore, claim 1 unit of 98960.
 </t>
   </si>
   <si>
     <t>CHW</t>
   </si>
   <si>
     <t>99424**, 99425**</t>
   </si>
   <si>
-    <t>UA, HG, U1, U2, U3, U7, U8, U9, UB, 27, 59, 93, 95, XE, XP, XU</t>
+    <t>UA, HG, U1, U2, U3, U7, U8, U9, UB, 27, 59, 93, 95, XE, XP, XU, HD, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Education and training for patient self-management by a qualified, nonphysician health care professional using a standardized curriculum, face-to-face with the patient … 2-4 patients</t>
   </si>
   <si>
     <t xml:space="preserve">If 45 minutes of service time was provided:
 45 minutes of service is within the time range of 16-45 minutes for this code.
 Therefore, claim 1 unit of 98961.
 </t>
   </si>
   <si>
-    <t>UA, HG, U1, U2, U3, U7, U8, U9, UB, 27, 59, 93, 95, XE, XP, XU, 93</t>
-[...1 lines deleted...]
-  <si>
     <t>Education and training for patient self-management by a qualified, nonphysician health care professional using a standardized curriculum, face-to-face with the patient … 5-8 patients</t>
   </si>
   <si>
     <t xml:space="preserve">If 45 minutes of service time was provided:
 45 minutes of service is within the time range of 16-45 minutes for this code.
 Therefore, claim 1 unit of 98962.
 </t>
   </si>
   <si>
     <t>Telephone assessment and management service provided by a qualified nonphysician health care professional to an established patient, parent, or guardian not originating from a related assessment and management service provided within the previous 7 days nor leading to an assessment and management service or procedure within the next 24 hours or soonest available appointment; 5-10 minutes of medical discussion.</t>
   </si>
   <si>
     <t>5 Min</t>
   </si>
   <si>
     <t>11 Min</t>
   </si>
   <si>
     <t>No. See the next code in this series for service time exceeding the maximum time for this code.</t>
   </si>
   <si>
     <t>If 10 minutes of service time was provided:
 10 minutes of service time is within the time range of 5-10 minutes for this code. Therefore, claim 1 unit of 98966.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD</t>
   </si>
   <si>
     <t>02, 10</t>
   </si>
   <si>
     <t>Not applicable because primary code is 30 minutes or less.</t>
   </si>
   <si>
-    <t>59, 93, AH, AJ, HD, HL, HP, U7, U8, UB, XE, XP, XU</t>
+    <t>59, 93, AH, AJ, HD, HL, HP, U7, U8, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Telephone assessment and management service provided by a qualified nonphysician health care professional to an established patient, parent, or guardian not originating from a related assessment and management service provided within the previous 7 days nor leading to an assessment and management service or procedure within the next 24 hours or soonest available appointment; 11-20 minutes of medical discussion.</t>
   </si>
   <si>
     <t>21 Min</t>
   </si>
   <si>
     <t>If 20 minutes of service time was provided:
 20 minutes of service time is within the time range of 11-20 minutes for this code. Therefore, claim 1 unit of 98967.</t>
   </si>
   <si>
     <t>Telephone assessment and management service provided by a qualified nonphysician health care professional to an established patient, parent, or guardian not originating from a related assessment and management service provided within the previous 7 days nor leading to an assessment and management service or procedure within the next 24 hours or soonest available appointment; 21-30 minutes of medical discussion.</t>
   </si>
   <si>
     <t>If 30 minutes of service time was provided:
 30 minutes of service time is within the time range of 21-30 minutes for this code. Therefore, claim 1 unit of 98968.</t>
   </si>
   <si>
     <t>Office or other outpatient visit for the evaluation and management of a new patient, which requires a medically appropriate history and/or examination and straightforward medical decision making. 15-29 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>15 Min</t>
   </si>
   <si>
     <t>30 Min</t>
   </si>
   <si>
     <t>If 29 minutes of service time was provided:
 29 minutes of service time is within the time range of 15-29 minutes for this code. Therefore, claim 1 unit of 99202.</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 52, 53, 54, 55, 57, 58, 60, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>99238, 99451</t>
   </si>
   <si>
     <t>96130*, 99212**, 99213**, 99214**, 99215**, 99408**, 99409**, 99418**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
-    <t>27, 59, 93, 95, GC, HD, HL, HP, U1, U2, U3, U7, U8, UB, XE, XP, XU</t>
+    <t>27, 59, 93, 95, GC, HD, HL, HP, U1, U2, U3, U7, U8, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Office or other outpatient visit for the evaluation and management of a new patient, which requires a medically appropriate history and/or examination and low level of medical decision making. 30-44 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>45 Min</t>
   </si>
   <si>
     <t>If 44 minutes of service time was provided:
 44 minutes of service time is within the time range of 30-44 minutes for this code. Therefore, claim 1 unit of 99203.</t>
   </si>
   <si>
     <t>96130*, 99202**, 99212**, 99213**, 99214**, 99215**, 99408**, 99409**, 99418**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
     <t>Office or other outpatient visit for the evaluation and management of a new patient, which requires a medically appropriate history and/or examination and moderate level of medical decision making. 45-59 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>60 Min</t>
   </si>
   <si>
     <t>If 59 minutes of service time was provided:
 59 minutes of service time is within the time range of 45-59 minutes for this code. Therefore, claim 1 unit of 99204.</t>
   </si>
   <si>
@@ -1601,51 +1733,51 @@
 146 minutes - 60 minutes in 99415 = 86 minutes.
 86 minutes / 30 minutes in 99416 = 2.8667 units of 99416. Round up to get 3 units of 99416.
 For 200 minutes of service time, 
 claim 1 unit of 99215, 1 unit of 99415, and 3 units of 99416.</t>
   </si>
   <si>
     <t>96130*, 99212**, 99213**, 99214**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
     <t>Hospital inpatient or observation care, for the evaluation and management of a patient including admission and discharge on the same date, which requires a medically appropriate history and/or examination and straightforward or low level of medical decision making. 45-69 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>70 Min</t>
   </si>
   <si>
     <t>If 69 minutes of service time was provided:
 69 minutes of service time is within the time range of 45-69 minutes for this code. Therefore, claim 1 unit of 99234.</t>
   </si>
   <si>
     <t>09, 19, 21, 22, 23, 26, 51, 61, 02, 10</t>
   </si>
   <si>
     <t>96130*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99238**, 99239**, 99307**, 99308**, 99309**, 99310**, 99341**, 99342**, 99344**, 99345**, 99347**, 99348**, 99349**, 99350**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
-    <t>27, 59, GC, HD, HL, HP, U9, UB, XE, XP, XU, 93, 95</t>
+    <t>27, 59, GC, HD, HL, HP, U9, UB, XE, XP, XU, 93, 95, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Hospital inpatient or observation care, for the evaluation and management of a patient including admission and discharge on the same date, which requires a medically appropriate history and/or examination and moderate level of medical decision making. 70-84 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>85 Min</t>
   </si>
   <si>
     <t>If 84 minutes of service time was provided:
 84 minutes of service time is within the time range of 70-84 minutes for this code. Therefore, claim 1 unit of 99235.</t>
   </si>
   <si>
     <t>96130*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99234**, 99238**, 99239**, 99307**, 99308**, 99309**, 99310**, 99341**, 99342**, 99344**, 99345**, 99347**, 99348**, 99349**, 99350**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
     <t>Hospital inpatient or observation care, for the evaluation and management of a patient including admission and discharge on the same date, which requires a medically appropriate history and/or examination and high level of medical decision making. 85-99 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>107 Min</t>
   </si>
   <si>
     <t>Yes. For service time of 107 minutes or more, claim the appropriate units of prolonged code G0316.</t>
   </si>
   <si>
     <t>If 200 minutes of service time was provided:
@@ -1660,83 +1792,83 @@
     <t>96130*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99234**, 99235**, 99238**, 99239**, 99307**, 99308**, 99309**, 99310**, 99341**, 99342**, 99344**, 99345**, 99347**, 99348**, 99349**, 99350**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
     <t>Discharge</t>
   </si>
   <si>
     <t>Hospital inpatient or observation discharge day management; 30 minutes or less on the date of the encounter</t>
   </si>
   <si>
     <t>1 Min</t>
   </si>
   <si>
     <t>If 30 minutes of service time was provided:
 30 minutes of service time is within the time range of 1-30 minutes for this code. Therefore, claim 1 unit of 99238.</t>
   </si>
   <si>
     <t>MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, RN</t>
   </si>
   <si>
     <t>09, 21, 51, 61, 02, 10</t>
   </si>
   <si>
     <t>99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99451</t>
   </si>
   <si>
-    <t>27, 59, GC, HD, HG, HP, TD, U9, UA, XE, XP, XU, 93, 95</t>
+    <t>27, 59, GC, HD, HG, HP, TD, U9, UA, XE, XP, XU, 93, 95, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Hospital inpatient or observation discharge day management; 31-1440 minutes on the date of the encounter</t>
   </si>
   <si>
     <t>If 61 minutes of service time was provided:
 61 minutes of service time is within the time range of 31-1440 minutes for this code. Therefore, claim 1 unit of 99239.</t>
   </si>
   <si>
     <t>96130*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99238**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
     <t>Initial nursing facility care, per day, for the evaluation and management of a patient, which requires a medically appropriate history and/or examination and straightforward or low level of medical decision making. 25-34 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>25 Min</t>
   </si>
   <si>
     <t>35 Min</t>
   </si>
   <si>
     <t>If 34 minutes of service time was provided:
 34 minutes of service time is within the time range of 25-34 minutes for this code. Therefore, claim 1 unit of 99304.</t>
   </si>
   <si>
     <t>09, 26, 31, 32, 02, 10</t>
   </si>
   <si>
     <t>96130*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99307**, 99308**, 99309**, 99310**, 99341**, 99342**, 99344**, 99345**, 99347**, 99348**, 99349**, 99350**, 99408**, 99409**, 99415**, 99416**, 99418**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
-    <t>27, 59, GC, HD, HP, U1, U2, U3, U7, U8, U9, UB, XE, XP, XU, 93, 95</t>
+    <t>27, 59, GC, HD, HP, U1, U2, U3, U7, U8, U9, UB, XE, XP, XU, 93, 95, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t xml:space="preserve">	Initial nursing facility care, per day, for the evaluation and management of a patient, which requires a medically appropriate history and/or examination and moderate level of medical decision making. 35-49 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>50 Min</t>
   </si>
   <si>
     <t>If 49 minutes of service time was provided:
 49 minutes of service time is within the time range of 35-49 minutes for this code. Therefore, claim 1 unit of 99305.</t>
   </si>
   <si>
     <t>96130*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99304**, 99307**, 99308**, 99309**, 99310**, 99341**, 99342**, 99344**, 99345**, 99347**, 99348**, 99349**, 99350**, 99408**, 99409**, 99415**, 99416**, 99418**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
     <t>Initial nursing facility care, per day, for the evaluation and management of a patient, which requires a medically appropriate history and/or examination and high level of medical decision making. 50-64 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>79 Min</t>
   </si>
   <si>
     <t>Yes. For service time of 79 minutes or more, claim the appropriate units of prolonged code 99418.</t>
   </si>
   <si>
     <t>If 150 minutes of service time was provided:
@@ -1786,51 +1918,51 @@
   </si>
   <si>
     <t>Yes. For service time of 74 minutes or more, claim the appropriate units of prolonged code 99418.</t>
   </si>
   <si>
     <t>If 100 minutes of service time was provided:
 100 minutes of service time - 59 minutes primary procedure code = 41 minutes.
 41 minutes / 15 minutes in 99418 = 2.7333 units of 99418. Round down to get 2 units of 99418.
 For 100 minutes of service time, 
 claim 1 unit of 99310 and 2 units of 99418.</t>
   </si>
   <si>
     <t>96130*, 99307**, 99308**, 99309**, 99408**, 99409**, 99415**, 99416**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
     <t>Home or residence visit for the evaluation and management of a new patient, which requires a medically appropriate history and/or examination and straightforward medical decision making. 15-29 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>If 29 minutes of service time was provided:
 29 minutes of service time is within the time range of 15-29 minutes for this code. Therefore, claim 1 unit of 99341.</t>
   </si>
   <si>
     <t>04, 09, 12, 13, 14, 15, 16, 26, 31, 32, 33, 34, 54, 55, 56, 99, 02, 10</t>
   </si>
   <si>
-    <t>27, 59, GC, HD, HL, HP, U7, U8, UB, XE, XP, XU, 93, 95</t>
+    <t>27, 59, GC, HD, HL, HP, U7, U8, UB, XE, XP, XU, 93, 95, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Home or residence visit for the evaluation and management of a new patient, which requires a medically appropriate history and/or examination and low level of medical decision making. 30-59 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>If 59 minutes of service time was provided:
 59 minutes of service time is within the time range of 30-59 minutes for this code. Therefore, claim 1 unit of 99342.</t>
   </si>
   <si>
     <t>96130*, 99341**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
     <t xml:space="preserve">	Home or residence visit for the evaluation and management of a new patient, which requires a medically appropriate history and/or examination and moderate level of medical decision making. 60-74 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>75 Min</t>
   </si>
   <si>
     <t>If 74 minutes of service time was provided:
 74 minutes of service time is within the time range of 60-74 minutes for this code. Therefore, claim 1 unit of 99344.</t>
   </si>
   <si>
     <t>96130*, 99341**, 99342**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
@@ -1893,105 +2025,105 @@
 claim 1 unit of 99350 and 1 unit of 99417.</t>
   </si>
   <si>
     <t>96130*, 99347**, 99348**, 99349**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
     <t>Care Coordination / Clinician Consultation</t>
   </si>
   <si>
     <t>Medical team conference with interdisciplinary team of health care professionals, patient and/or family not present, 30-1440 minutes; participation by physician</t>
   </si>
   <si>
     <t>If 61 minutes of service time was provided:
 61 minutes of service time is within the time range of 30-1440 minutes for this code. Therefore, claim 1 unit of 99367.</t>
   </si>
   <si>
     <t>MD/DO, MD/DO-Clerks</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>99424**, 99425**, H0049*, H0050*</t>
   </si>
   <si>
-    <t>27, 59, 93, 95, HD, HG, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
+    <t>27, 59, 93, 95, HD, HG, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Medical team conference with interdisciplinary team of health care professionals, patient and/or family not present, 30-1440 minutes; participation by nonphysician qualified health care professional</t>
   </si>
   <si>
     <t>If 61 minutes of service time was provided:
 61 minutes of service time is within the time range of 30-1440 minutes for this code. Therefore, claim 1 unit of 99368.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, MA, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, Pharm, Pharm-CT, RN, RN-CT</t>
   </si>
   <si>
     <t>99367**, 99424**, 99425**, H0049*, H0050*</t>
   </si>
   <si>
-    <t>27, 59, 93, 95, AH, AJ, CO, HD, HG, HO, HP, TD, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
+    <t>27, 59, 93, 95, AH, AJ, CO, HD, HG, HO, HP, TD, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Individual Counseling</t>
   </si>
   <si>
     <t xml:space="preserve">Alcohol and/or substance (other than tobacco) abuse structural screening (eg, AUDIT ,DAST), and brief intervention (SBI) services. 15-30 minutes. </t>
   </si>
   <si>
     <t>If 30 minutes of service time was provided:
 30 minutes of service time is within the time range of 15 - 30 minutes for this code. Therefore, claim 1 unit of 99408.</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 62, 65, 71, 72, 99</t>
   </si>
   <si>
     <t>99409, 99451, G0396, G0397, G2011</t>
   </si>
   <si>
     <t>96170*, 96171*, 99418**</t>
   </si>
   <si>
-    <t>27, 59, 93, 95, HD, HG, HP, U1, U2, U3, U7, U8, UA, UB, XE, XP, XU</t>
+    <t>27, 59, 93, 95, HD, HG, HP, U1, U2, U3, U7, U8, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t xml:space="preserve">Alcohol and/or substance (other than tobacco) abuse structural screening (eg, AUDIT ,DAST), and brief intervention (SBI) services. 31-1440 minutes. </t>
   </si>
   <si>
     <t>If 61 minutes of service time was provided:
 61 minutes of service time is within the time range of 30-1440 minutes for this code. Therefore, claim 1 unit of 99409.</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 49, 50, 52, 53, 54, 55, 56, 57, 58, 60, 62, 65, 71, 72, 99</t>
   </si>
   <si>
     <t>99408, 99451, G0396, G0397, G2011</t>
   </si>
   <si>
-    <t>27, 59, 93, 95, HD, HG,HP, U1, U2, U3, U7, U8, UA, UB, XE, XP, XU</t>
+    <t>27, 59, 93, 95, HD, HG,HP, U1, U2, U3, U7, U8, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Prolonged clinical staff service (the service beyond the highest time in the range of total time of the service) during an evaluation and management service in the office or outpatient setting, direct patient contact with physician supervision; first hour</t>
   </si>
   <si>
     <t xml:space="preserve">30 Min </t>
   </si>
   <si>
     <t>Yes. For service time of 75 minutes or more, claim the appropriate units of prolonged code 99416.</t>
   </si>
   <si>
     <t>If 200 minutes of service time was provided:
 200 minutes of service time - 74 minutes of primary procedure code 99205 = 126 minutes.
 126 minutes - 60 minutes in 99415 = 66 minutes.
 66 minutes / 30 minutes in 99416 = 2.2 units of 99416. Round down to get 2 units of 99416.
 For 200 minutes of service time, 
 claim 1 unit of 99205, 1 unit of 99415, and 2 units of 99416.</t>
   </si>
   <si>
     <t>99418, 99451</t>
   </si>
   <si>
     <t>96130*, 99408**, 99409**, 99417**, G0396*, G0397*, G2011*</t>
   </si>
   <si>
@@ -2022,92 +2154,92 @@
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">total time </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>(This code does not follow the midpoint rule. A  full 15 minutes must be met before one unit of 99417 can be claimed).</t>
     </r>
   </si>
   <si>
     <t>If 110 minutes of office/other outpatient consultation was provided:
 110 minutes of service time - 69 minutes in primary procedure code 99245 = 41 minutes.
 41 minutes / 15 minutes in 99417 = 2.7333 units of 99417. Round down to get 2 units of 99417.
 For 110 minutes of service time, 
 claim 1 unit of 99245 and 2 units of 99417.</t>
   </si>
   <si>
     <t>99345, 99350</t>
   </si>
   <si>
-    <t>HD, U7, U8, UB, 27, 59, XE, XP, XU, HP, 93, 95</t>
+    <t>HD, U7, U8, UB, 27, 59, XE, XP, XU, HP, 93, 95, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Prolonged inpatient or observation evaluation and management service(s) time with or without direct patient contact beyond the required time of the primary service when the primary service level has been selected using total time, each 15 minutes of </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>total time</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> (This code does not follow the midpoint rule. A full 15 minutes must be met before one unit of 99418 can be claimed).</t>
     </r>
   </si>
   <si>
     <t>If 150 minutes of inpatient or observation consultation was provided:
 150 minutes of service time - 94 minutes in primary procedure code 99255 = 56 minutes.
 56 minutes / 15 minutes in 99418 = 3.7333 units of 99418. Round down to get 3 units of 99418.
 For 150 minutes of service time, 
 claim 1 unit of 99255 and 3 units of 99418.</t>
   </si>
   <si>
     <t>99415, 99416, 99424</t>
   </si>
   <si>
     <t>96130*, 99367**, 99368**, 99425**, G0396*, G0397*, G2011*, H0049*, H0050*</t>
   </si>
   <si>
     <t>99306, 99310</t>
   </si>
   <si>
-    <t>HD, U1, U2, U3, U7, U8, U9, UB, 27, 59, XE, XP, XU, HP, 93, 95</t>
+    <t>HD, U1, U2, U3, U7, U8, U9, UB, 27, 59, XE, XP, XU, HP, 93, 95, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Principal care management services, for a single high-risk disease, first 30 minutes provided personally by a physician or other qualified health care professional, per calendar month. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>At</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -2115,51 +2247,51 @@
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>least 30 minutes</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> of service must be provided before 1 unit of this code can be reported.</t>
     </r>
   </si>
   <si>
     <t>Yes. See add-on code 99425.</t>
   </si>
   <si>
     <t>If 59 minutes of service time was provided:
 59 minutes of service time is within the time range of 30-59 minutes for this code. Therefore, claim 1 unit of 99424.</t>
   </si>
   <si>
     <t>99367, 99418, 99437, 99491, 99495, 99496</t>
   </si>
   <si>
-    <t>27, 59, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, UA, UB, XE, XP, XU, 93, 95</t>
+    <t>27, 59, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, UA, UB, XE, XP, XU, 93, 95, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Principal care management services, for a single high-risk disease, each additional 30 minutes provided personally by a physician or other qualified health care professional, per calendar month. Code 99425 is reported in conjunction with 99424, when </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>at</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -2221,165 +2353,165 @@
 119 minutes of service time / 30 minutes = 3.9667 units.
 For 119 minutes of service time, 
 claim 1 unit of 99491 and 2 units 
 of 99437. The 0.9667 remaining portion of a unit cannot be claimed because 99491 and 99437 are claimed in whole 30 minute increments.</t>
   </si>
   <si>
     <t>99367, 99368, 99424, 99425</t>
   </si>
   <si>
     <t>99491</t>
   </si>
   <si>
     <t>Interprofessional telephone/Internet/electronic health record assessment and management service provided by a consultative physician or other qualified health care professional, including a written report to the patient's treating/requesting physician or other qualified health care professional, 5 minutes or more of medical consultative time (5-30 minutes)</t>
   </si>
   <si>
     <t>If 15 minutes of service time was provided:
 15 minutes of service time is within the time range of 5-30 minutes for this code. Therefore, claim 1 unit of 99451.</t>
   </si>
   <si>
     <t>99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99234, 99235, 99236, 99238, 99239, 99304, 99305, 99306, 99307, 99308, 99309, 99310, 99341, 99342, 99344, 99345, 99347, 99348, 99349, 99350, 99408, 99409, 99415, 99416</t>
   </si>
   <si>
     <t>99418**</t>
   </si>
   <si>
-    <t>27, 59, 93, 95, GC, HD, HL, U7, U8, U9, UB, XE, XP, XU</t>
+    <t>27, 59, 93, 95, GC, HD, HL, U7, U8, U9, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Chronic care management services, first 30 minutes provided personally by a physician or other qualified health care professional, per calendar month. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">At least 30 minutes </t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>of service must be provided before 1 unit of this code can be reported.</t>
     </r>
   </si>
   <si>
     <t>If 59 minutes of service time was provided:
 59 minutes of service time is within the time range of 30-59 minutes for this code. Therefore, claim 1 unit of 99491.</t>
   </si>
   <si>
     <t>99424, 99425</t>
   </si>
   <si>
     <t>98960*, 98961*, 98962*, 98966*, 98967*, 98968*, , 99367**, 99368**, 99418**</t>
   </si>
   <si>
     <t>Transitional Care Management Services with the following required elements: Communication (direct contact, telephone, electronic) with the patient and/or caregiver within 2 business days of discharge. Medical decision making of at least moderate complexity during the service period, face-to-face visit within 14 calendar days of discharge, 54 minutes</t>
   </si>
   <si>
     <t>28 Min</t>
   </si>
   <si>
     <t>If 54 minutes of service time was provided, claim 1 unit of 99495.</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 32, 33, 34, 41, 42, 49, 50, 52, 53, 60, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>98960*, 98961*, 98962*, 98966*, 98967*, 98968*, 99367**, 99368**, 99441**, 99442**, 99443**</t>
   </si>
   <si>
-    <t>27, 59, 93, 95, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
+    <t>27, 59, 93, 95, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Transitional Care Management Services with the following required elements: Communication (direct contact, telephone, electronic) with the patient and/or caregiver within 2 business days of discharge. Medical decision making of high complexity during the service period, face-to-face visit within 7 calendar days of discharge, 75 minutes</t>
   </si>
   <si>
     <t>If 75 minutes of service time was provided, claim 1 unit of 99496.</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 22, 23, 24, 25, 26, 32, 33, 34, 41, 42, 49, 50, 52, 53, 60, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>98960*, 98961*, 98962*, 98966*, 98967*, 98968*, 99367**, 99368**, 99441**, 99442**, 99443**, 99495**</t>
   </si>
   <si>
     <t>A0140</t>
   </si>
   <si>
     <t>Mobile Crisis</t>
   </si>
   <si>
     <t>Non-emergency transportation, per mile</t>
   </si>
   <si>
     <t>Claim per mile</t>
   </si>
   <si>
     <t>No. Claim multiple units of this code as appropriate.</t>
   </si>
   <si>
     <t xml:space="preserve">While transporting the patient to a higher level of care during a mobile crisis encounter, the staff drives 35 miles until the destination is reached.
 The unit basis for this code is per mile. Therefore, claim 35 units of A0140.
  </t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>No limit</t>
   </si>
   <si>
-    <t>GT, HD, HG, HW, SC, U7, U8, UA, UB</t>
+    <t>GT, HD, HG, HW, SC, U7, U8, UA, UB, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>G0019</t>
   </si>
   <si>
     <t>Community health integration services performed by certified or trained auxiliary personnel, including a community health worker, under the direction of a physician or other practitioner, 60 minutes per calendar month.</t>
   </si>
   <si>
     <t>76 min</t>
   </si>
   <si>
     <t>Yes. For service time of 76 minutes or more, claim the appropriate units of add-on code G0022.</t>
   </si>
   <si>
     <t>If 75 minutes of service time was provided:
 75 minutes of service is within the time range of 31-75 minutes for this code.
 Therefore, claim 1 unit of G0019.</t>
   </si>
   <si>
     <t>1 maximum unit per calendar month</t>
   </si>
   <si>
-    <t>UA, HG, U1, U2, U3, U7, U8, U9, UB, 59, 93, 95</t>
+    <t>UA, HG, U1, U2, U3, U7, U8, U9, UB, 59, 93, 95, HD, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>G0022</t>
   </si>
   <si>
     <t>Community health integration services, each additional 30 minutes per calendar month.</t>
   </si>
   <si>
     <t>If 100 minutes of service time was provided:
 100 minutes - 60 minutes for the primary code G0019 = 40 minutes.
 40 minutes / 30 minutes in G0022 = 1.333 units of G0022.
 Round down to get 1 units of G0022.
 For 100 minutes of service time, claim 1 unit of G0019 and 1 units of G0022.</t>
   </si>
   <si>
     <t>46 maximum units per calendar month</t>
   </si>
   <si>
     <t>G0316</t>
   </si>
   <si>
     <t>Prolonged hospital inpatient or observation care evaluation and management service(s) beyond the total time for the primary service (when the primary service has been selected using time on the date of the primary service); each additional 15 minutes by the physician or qualified healthcare professional, with or without direct patient contact</t>
   </si>
   <si>
     <t>If 200 minutes of hospital inpatient or observation care was provided:
@@ -2391,115 +2523,115 @@
 of G0316.</t>
   </si>
   <si>
     <t>G0323</t>
   </si>
   <si>
     <t>Referral</t>
   </si>
   <si>
     <t>Care management services for behavioral health conditions, at least 20 minutes of clinical psychologist, clinical social worker, mental health counselor, or marriage and family therapist time, per calendar month.</t>
   </si>
   <si>
     <t xml:space="preserve">No </t>
   </si>
   <si>
     <t>If 61 minutes of service time was provided:
 61 minutes of service time is within the time range of 20-1440 minutes for this code. Therefore, claim 1 unit of G0323.</t>
   </si>
   <si>
     <t>PhD/PsyD, LCSW, LMFT, LPCC, PhD-CT/PsyD-CT, LCSW-CT, LPCC-CT, LMFT-CT</t>
   </si>
   <si>
     <t>1 unit allowed per month</t>
   </si>
   <si>
-    <t>93, 95, UA, HG, U1, U2, U3, U7, U8, U9, UB, HL, CG, V1, HT, HS, HF,  HP, AH, AJ, HM, TD, TE, CO, HO</t>
+    <t>93, 95, UA, HG, U1, U2, U3, U7, U8, U9, UB, HL, CG, V1, HT, HS, HF,  HP, AH, AJ, HM, TD, TE, CO, HO, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>G0396</t>
   </si>
   <si>
     <t>Alcohol and/or substance (other than tobacco) abuse structured assessment, 15-30 Minutes</t>
   </si>
   <si>
     <t>If 30 minutes of service time was provided:
 30 minutes of service time is within the time range of 15-30 minutes for this code. Therefore, claim 1 unit of G0396.</t>
   </si>
   <si>
     <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, Pharm, Pharm-CT, RN, RN-CT, Other</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 52, 53, 54, 55, 56, 57, 58, 60, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>99408, 99409, G0397, G2011, H0049, H0050</t>
   </si>
   <si>
     <t>96160*, 96171*</t>
   </si>
   <si>
-    <t>59, 93, 95, AH, AJ, GC, HD, HG, HL, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
+    <t>59, 93, 95, AH, AJ, GC, HD, HG, HL, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>G0397</t>
   </si>
   <si>
     <t>Alcohol and/or substance (other than tobacco) abuse structured assessment, 31-1440 Minutes</t>
   </si>
   <si>
     <t>If 61 minutes of service time was provided:
 61 minutes of service time is within the time range of 31-1440 minutes for this code. Therefore, claim 1 unit of G0397.</t>
   </si>
   <si>
     <t>99408, 99409, G0396, G2011, H0049, H0050</t>
   </si>
   <si>
     <t>96160*</t>
   </si>
   <si>
-    <t xml:space="preserve">59, 93, 95, AH, AJ, GC, HD, HG, HL, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU </t>
+    <t>59, 93, 95, AH, AJ, GC, HD, HG, HL, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU , HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>G0539</t>
   </si>
   <si>
     <t>Caregiver training in behavior management/modification for caregiver(s) of patients with a mental or physical health diagnosis, administered by physician or other qualified health care professional (without the patient present), face-to-face; initial 30 minutes</t>
   </si>
   <si>
     <t>Yes. See add-on code G0540.</t>
   </si>
   <si>
     <t>If 37 minutes of service time was provided:
 37 minutes of service is within the time range of 16-37 minutes for this code.
 Therefore, claim 1 unit of G0539.</t>
   </si>
   <si>
     <t xml:space="preserve">Pharm, MD/DO, PA, PhD/PsyD, LCSW, RN, NP, LVN, LMFT, LPCC, LOT, LPT, MD/DO-Clerk, PA-CT, Pharm-CT, NP-CT, PhD-CT/PsyD-CT, LCSW-CT, LMFT-CT, LPCC-CT, LOT-CT, RN-CT, LVN-CT, LPT-CT   </t>
   </si>
   <si>
-    <t>93, 95, UA, HG, U1, U2, U3, U7, U8, U9, UB, HL, GC, CG, V1, HT, HS, HF,  HP, AH, AJ, HM, TD, TE, CO, HO</t>
+    <t>93, 95, UA, HG, U1, U2, U3, U7, U8, U9, UB, HL, GC, CG, V1, HT, HS, HF,  HP, AH, AJ, HM, TD, TE, CO, HO, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>G0540</t>
   </si>
   <si>
     <t>Caregiver training in behavior management/modification for parent(s)/guardian(s)/caregiver(s) of patients with a mental or physical health diagnosis, administered by physician or other qualified health care professional (without the patient present), face-to-face; each additional 15 minutes</t>
   </si>
   <si>
     <t>If 100 minutes of service time was provided:
 100 minutes - 30 minutes for the primary code G0539 = 70 minutes.
 70 minutes / 15 minutes in G0540 = 4.6667 units of G0540.
 Round up to get 5 units of G0540.
 For 100 minutes of service time, claim 1 unit of G0539 and 5 units of G0540.</t>
   </si>
   <si>
     <t>G0541</t>
   </si>
   <si>
     <t>Caregiver training in direct care strategies and techniques to support care for patients with an ongoing condition or illness and to reduce complications (including, but not limited to, techniques to prevent decubitus ulcer formation, wound care, and infection control) (without the patient present), face-to-face; initial 30 minutes</t>
   </si>
   <si>
     <t>Yes. See add-on code G0542.</t>
   </si>
   <si>
     <t>If 37 minutes of service time was provided:
@@ -2520,679 +2652,748 @@
 For 100 minutes of service time, claim 1 unit of G0541 and 5 units of G0542.</t>
   </si>
   <si>
     <t>G0543</t>
   </si>
   <si>
     <t>Group caregiver training in direct care strategies and techniques to support care for patients with an ongoing condition or illness and to reduce complications (including, but not limited to, techniques to prevent decubitus ulcer formation, wound care, and infection control) (without the patient present), face-to-face with multiple sets of caregivers; 45 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 67 minutes of service time was provided:
 67 minutes of service is within the time range of 23-67 minutes for this code.
 Therefore, claim 1 unit of G0543.
 </t>
   </si>
   <si>
     <t>G2011</t>
   </si>
   <si>
     <t>Alcohol and/or substance (other than tobacco) abuse structured assessment, 5-14 Minutes</t>
   </si>
   <si>
     <t>If 14 minutes of service time was provided:
 14 minutes of service time is within the time range of 5-14 minutes for this code. Therefore, claim 1 unit of G2011.</t>
   </si>
   <si>
+    <t>H0001</t>
+  </si>
+  <si>
+    <t>Alcohol and/or drug assessment, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0001 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0001.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, Pharm, RN, RN-CT, Other</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, HD, HG, HM, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H0003</t>
+  </si>
+  <si>
+    <t>Alcohol and/or drug screening. Laboratory analysis of specimens for presence of alcohol and/or drugs, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0003 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0003.
+ </t>
+  </si>
+  <si>
+    <t>LPT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, Pharm, Pharm-CT, RN, RN-CT, PhD/PsyD</t>
+  </si>
+  <si>
+    <t>AH, HD, HG, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H0004</t>
+  </si>
+  <si>
+    <t>Behavioral health counseling and therapy, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0004 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0004.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
+  </si>
+  <si>
+    <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99</t>
+  </si>
+  <si>
+    <t>Situational. H0004 when related to NTP or MAT dosing (H0004 with UA and HG modifiers) requires Medicare COB. For all other situations, H0004 does not require Medicare COB.</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, GC, GD, HD, HG, HL, HP, SC, TD, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H0005</t>
+  </si>
+  <si>
+    <t>Group Counseling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alcohol and/or drug services; group counseling by a clinician, 15 minutes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0005 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0005.
+ </t>
+  </si>
+  <si>
+    <t>02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 49, 50, 52, 53, 54, 55, 56, 57, 58, 60, 62, 65, 71, 72, 99</t>
+  </si>
+  <si>
+    <t>Situational. H0005 when related to NTP or MAT dosing (H0005 with UA and HG modifiers) requires Medicare COB. For all other situations, H0005 does not require Medicare COB.</t>
+  </si>
+  <si>
+    <t>H0007</t>
+  </si>
+  <si>
+    <t>Crisis Intervention</t>
+  </si>
+  <si>
+    <t>Alcohol and/or drug services; crisis intervention (outpatient), 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0007 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0007.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, HD, HG, HM, HP, TD, SC, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H0008</t>
+  </si>
+  <si>
+    <t>Recovery</t>
+  </si>
+  <si>
+    <t>Alcohol and/or drug services: (hospital inpatient) Subacute detoxification, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0008 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0008.
+ </t>
+  </si>
+  <si>
+    <t>LPT, LPT-CT, LVN, LVN-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, Pharm, Pharm-CT, RN, RN-CT</t>
+  </si>
+  <si>
+    <t>09, 21, 26, 51, 61</t>
+  </si>
+  <si>
+    <t>H0009</t>
+  </si>
+  <si>
+    <t>99408**, 99409**, G0396*, G0397*</t>
+  </si>
+  <si>
+    <t>HD, HG, HM, HO, HP, SC, TD, TE, U6, U9, UA, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>Alcohol and/or drug services:  (hospital inpatient) Acute detoxification, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0009 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0009.
+ </t>
+  </si>
+  <si>
+    <t>H0025</t>
+  </si>
+  <si>
+    <t>Peer Support</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Behavior health prevention education service (delivery of services with target population to affect knowledge, attitude and/or behavior) [Peer Support group session], 15 minutes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0025 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0025.
+ </t>
+  </si>
+  <si>
+    <t>Peer</t>
+  </si>
+  <si>
+    <t>HD, HG, SC, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H0033</t>
+  </si>
+  <si>
+    <t>Medication</t>
+  </si>
+  <si>
+    <t>Medication administration, direct observation, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0033 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0033.
+ </t>
+  </si>
+  <si>
+    <t>LOT, LOT-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, Pharm, Pharm-CT, RN, RN-CT</t>
+  </si>
+  <si>
+    <t>CO, HD, HG, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, SC, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
     <r>
-      <t xml:space="preserve">59, </t>
+      <t xml:space="preserve">H0033 </t>
     </r>
     <r>
       <rPr>
+        <b/>
         <sz val="12"/>
-        <color rgb="FFFF0000"/>
+        <color theme="1"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
-      <t>93, 95,</t>
+      <t xml:space="preserve">with a National Drug Code (NDC) </t>
+    </r>
+  </si>
+  <si>
+    <t>Medication for Addiction Treatment (MAT)</t>
+  </si>
+  <si>
+    <t>Medication for Addiction Treatment (MAT)
+HCPCS code H0033 with a National Drug Code (NDC) should be used to designate the administration of medication outside of the NTP and cannot be reported by the NTP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0033 with a NDC can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0033 with a NDC.
+ </t>
+  </si>
+  <si>
+    <t>HD, U1, U2, U3, U7, U8, U9, UB, SC, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H0034</t>
+  </si>
+  <si>
+    <t>Medication training and support, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0034 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0034.
+ </t>
+  </si>
+  <si>
+    <t>LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, Pharm, Pharm-CT, RN, RN-CT</t>
+  </si>
+  <si>
+    <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99</t>
+  </si>
+  <si>
+    <t>HD, HG, HM, HO, HP, HQ, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H0038</t>
+  </si>
+  <si>
+    <t>Self-help/peer services (individual), 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0038 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0038.
+ </t>
+  </si>
+  <si>
+    <t>H0048</t>
+  </si>
+  <si>
+    <t>Alcohol and/or other drug testing. Collection and handling only, specimens other than blood, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0048 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0048.
+ </t>
+  </si>
+  <si>
+    <t>HD, HG, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H0049</t>
+  </si>
+  <si>
+    <t>Alcohol and/or drug screening, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0049 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0049.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, Pharm, Pharm-CT, RN, RN-CT, Other</t>
+  </si>
+  <si>
+    <t>G0396, G0397</t>
+  </si>
+  <si>
+    <t>99408**, 99409**</t>
+  </si>
+  <si>
+    <t>AH, AJ, HD, HG, HM, HO, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H0050</t>
+  </si>
+  <si>
+    <t>Alcohol and/or Drug Services, brief intervention, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0050 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0050.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, Other, PA, PA-CT, Peer, PhD-CT/PsyD-CT, PhD/PsyD, Pharm, Pharm-CT, RN, RN-CT, Other</t>
+  </si>
+  <si>
+    <t>HD, HF, HG, U7, U8, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H0051</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Traditional Healer </t>
+  </si>
+  <si>
+    <t>Traditional Healer services may use an array of interventions
+including music therapy (such as traditional music and songs,
+dancing, drumming), spirituality (such as ceremonies, rituals, herbal
+remedies) and other integrative approaches._x000D_</t>
+  </si>
+  <si>
+    <t>1 encounter</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This code cannot be extended. </t>
+  </si>
+  <si>
+    <t>Claim 1 unit of H0051 for 1 traditional healer encounter.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The taxonomy code is not validated; however, to receive the All-Inclusive Rate, a valid taxonomy code that maps to a provider type listed in Supplement 6 Attachment 4.19-B must be present on the claim. </t>
+  </si>
+  <si>
+    <t>only 1 encounter is reimbursable</t>
+  </si>
+  <si>
+    <t>UA, HG, HQ, U1, U2, U3, U7, U8, U9, UB, SC, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H1000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prenatal Care, at risk assessment, 15 minutes </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H1000 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H1000.
+ </t>
+  </si>
+  <si>
+    <t>AH, AJ, HD, HG, HM, HO, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H2011 with Place of Service 15</t>
+  </si>
+  <si>
+    <t>Mobile Crisis, per encounter</t>
+  </si>
+  <si>
+    <t>A face-to-face assessment, mobile crisis team response, crisis planning, and a follow-up check-in was completed as part of the mobile crisis encounter.
+Therefore, claim 1 unit of H2011 and indicate place of service 15 for 1 mobile crisis encounter.</t>
+  </si>
+  <si>
+    <t>Interpretation (T1013) cannot be used with this code. Interpretation is included in the mobile crisis encounter rate.</t>
+  </si>
+  <si>
+    <t>H2014</t>
+  </si>
+  <si>
+    <t>Treatment Planning</t>
+  </si>
+  <si>
+    <t>Skills training and development, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H2014 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H2014.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD/PsyD, RN, RN-CT, Other</t>
+  </si>
+  <si>
+    <t>AJ, CO, HD, HM, HP, HQ, SC, TD, TE, U1, U2, U3, U7, U8, U9, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H2015</t>
+  </si>
+  <si>
+    <t>Comprehensive community support services, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H2015 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H2015.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, RN, RN-CT, Other</t>
+  </si>
+  <si>
+    <t>AJ, CO, HD, HG, HM, HP, SC, TD, TE, U1, U2, U3, U6, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H2017</t>
+  </si>
+  <si>
+    <t>Psychosocial rehabilitation services, 15 Minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H2017 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H2017.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, Pharm, Pharm-CT, Other</t>
+  </si>
+  <si>
+    <t>AJ, CO, HD, HG, HM, HO, HP, HQ, SC, TE, U1, U2, U3, U6, U7, U8, U9, UA, UB, AH, TD, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H2021</t>
+  </si>
+  <si>
+    <t>Community-based wrap-around services (coordination with other programs),15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H2021 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H2021.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, Pharm, Pharm-CT, RN-CT, RN, Other</t>
+  </si>
+  <si>
+    <t>AJ, CO, HD, HG,HM, HO, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H2027</t>
+  </si>
+  <si>
+    <t>Psychoeducational Service, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H2027 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H2027.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, Other</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, HD, HG, HM, HP, SC, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>H2035</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alcohol and/or other drug treatment program, per hour </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 60 minutes time for code = 1.6667 units.
+1 unit accounts for 60 minutes of service. For the remaining 40 minutes of service, 1 additional unit of H2035 can be claimed. 
+Therefore for 100 minutes of service, claim 2 units of H2035.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, Pharm, Pharm-CT, Other</t>
+  </si>
+  <si>
+    <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 33, 34, 41, 42, 49, 50, 52, 53, 54, 55, 56, 57, 58, 60, 62, 65, 71, 72, 81, 99</t>
+  </si>
+  <si>
+    <t>AH, AJ, HD, HG, HM, HO, HP, SC, TE, U1, U2, U3, U6, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>T1006</t>
+  </si>
+  <si>
+    <t>Alcohol and/or substance abuse services, family/couple counseling, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of T1006 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of T1006.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, GD, HD, HG, HP, SC, TD, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>T1007</t>
+  </si>
+  <si>
+    <t>Alcohol and/or substance abuse services, treatment plan development and/or modification, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of T1007 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of T1007.
+ </t>
+  </si>
+  <si>
+    <t>T1013</t>
+  </si>
+  <si>
+    <t>Sign language or oral interpretive services, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Variable. </t>
+  </si>
+  <si>
+    <t>Variable.</t>
+  </si>
+  <si>
+    <t>No. Claim multiple units of this code as appropriate. Interpretation time may not exceed the time spent providing a primary service.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Interpretation time may not exceed the time spent providing a primary service.
+Please refer to the column "Units of T1013 Associated with 1 Unit of Code" for the appropriate units of T1013 to claim.
+ </t>
+  </si>
+  <si>
+    <t>AOD, CHW, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, Pharm, RN, RN-CT, Other</t>
+  </si>
+  <si>
+    <t>90791, 90792, 90846, 90847, 90849, 90865, 96130, 96131, 96160, 98960, 98961, 98962, 98966, 98967, 98968, 99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99234, 99235, 99236, 99238, 99239, 99304, 99305, 99306, 99307, 99308, 99309, 99310, 99341, 99342, 99344, 99345, 99347, 99348, 99349, 99350, 99408, 99409, 99415, 99416, 99417, 99418, 99424, 99425, 99437, 99441, 99442, 99443, 99491, 99495, 99496, G0019, G0022, G0316, G0323, G0396, G0397, G0541, G0542, G0543, G0539, G0540, G2011, H0001, H0003, H0004, H0005, H0007, H0008, H0009, H0025, H0033, H0034, H0038, H0050, H1000, H2014, H2015, H2017, H2021, H2027, H2035, T1006, T1007, T1016, T1017, T2021, T2024, 97550, 97551, 97552, 96202, 96203</t>
+  </si>
+  <si>
+    <t>Variable, dependent on codes billed.</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, HD, HG, HM, HP, SC, TD, TE, U1, U2, U3, U6, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>T1016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Natural Helper </t>
+  </si>
+  <si>
+    <t>Natural Helper services may assist with navigational support,
+psychosocial skill building, self-management, and trauma support
+to individuals that restore the health of eligible Medi-Cal members._x000D_</t>
+  </si>
+  <si>
+    <t>Claim 1 unit of T1016 for 1 natural helper encounter.</t>
+  </si>
+  <si>
+    <t>T1017</t>
+  </si>
+  <si>
+    <t>Targeted case management, 15 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of T1017 can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of T1017.
+ </t>
+  </si>
+  <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, Pharm, Pharm-CT, RN, RN-CT, NP, Other</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, HD, HG, HM, HO, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>T2007</t>
+  </si>
+  <si>
+    <t>Transportation wait time, 30 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">While transporting the patient to a higher level of care during a mobile crisis encounter, the staff sits in the vehicle for 45 minutes until the destination is reached.
+45 minutes of service is within the time range of 16-45 minutes for this code.
+Therefore, claim 1 unit of T2007.
+ </t>
+  </si>
+  <si>
+    <t>T2021</t>
+  </si>
+  <si>
+    <t>Therapy substitute, 15 minutes</t>
+  </si>
+  <si>
+    <t>If 67 minutes of psychotherapy was provided, claim 1 unit of 90837.
+If 100 minutes of psychotherapy was provided:
+100 minutes / 15 minutes in T2021 = 6.6667 units of T2021.
+Round up to get 7 units of T2021.
+For 100 minutes of service time, 
+claim 7 units of T2021.</t>
+  </si>
+  <si>
+    <t>See the CPT code being substituted for overridable code combinations. When T2021 substitutes for the CPT code that is part of an overridable combination, do not include an overridable modifier (27, 59, XE, XP or XU).</t>
+  </si>
+  <si>
+    <t>The rules of the CPT code being substituted will be in effect. Therefore, if a therapy CPT code must be reported with another service code, then T2021 should also be reported with that code.</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>Do not submit T2021 to Medicare.</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> AH, AJ, GC, HD, HG, HL, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
+      <t xml:space="preserve"> Counties will bill Medicare using the appropriate CPT code, then indicate the COB amount on the claim submitted to Short Doyle with the appropriate units of T2021.</t>
     </r>
   </si>
   <si>
-    <t>H0001</t>
-[...579 lines deleted...]
-    <t>AH, AJ, GC, HD, HG, HL, HP, HQ, SC, U1, U2, U3, U7, U8, U9, UA, UB</t>
+    <t>AH, AJ, GC, HD, HG, HL, HP, HQ, SC, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>T2024</t>
   </si>
   <si>
     <t>Assessment substitute, 15 minutes</t>
   </si>
   <si>
     <t>If 67 minutes of psychiatric diagnostic evaluation was provided, claim 1 unit of 90791.
 If 100 minutes of psychiatric diagnostic evaluation was provided:
 100 minutes / 15 minutes in T2024 = 6.6667 units of T2024.
 Round up to get 7 units of T2024.
 For 100 minutes of service time, 
 claim 7 units of T2024.</t>
   </si>
   <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
+  </si>
+  <si>
     <t>See the CPT code being substituted for overridable code combinations. When T2024 substitutes for the CPT code that is part of an overridable combination, do not include an overridable modifier (27, 59, XE, XP or XU).</t>
   </si>
   <si>
     <t>The rules of the CPT code being substituted will be in effect. Therefore, if an assessment CPT code must be reported with another service code, then T2024 should also be reported with that code.</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">Only if the code being substituted requires Medicare COB. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>However, do not submit T2024 to Medicare.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> Counties will bill Medicare using the appropriate CPT code, then indicate the COB amount on the claim submitted to Short Doyle with the appropriate units of T2024.</t>
+    </r>
+  </si>
+  <si>
     <t>96 units maximum per day. However, a minimum of 5 units must be claimed per service line.</t>
   </si>
   <si>
-    <t>AH, AJ, CO, GC, HD, HG, HL, HM, HP, TD, TE, SC, U1, U2, U3, U7, U8, U9, UA, UB</t>
+    <t>AH, AJ, CO, GC, HD, HG, HL, HM, HP, TD, TE, SC, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
   </si>
   <si>
     <t>Procedure Code</t>
   </si>
   <si>
     <t>Procedure Modifier 1</t>
   </si>
   <si>
     <t>Procedure Modifier 2</t>
   </si>
   <si>
     <t>Category</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Day and 24-Hour Service  Lockout Codes</t>
   </si>
   <si>
     <t>H0014</t>
   </si>
   <si>
     <t>U7</t>
   </si>
@@ -3211,92 +3412,89 @@
   <si>
     <t>U8</t>
   </si>
   <si>
     <t>UB</t>
   </si>
   <si>
     <t>S0201</t>
   </si>
   <si>
     <t>Partial Hospitalization</t>
   </si>
   <si>
     <t>S5000</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>HG</t>
   </si>
   <si>
     <t>Prescription Drug: Generic</t>
   </si>
   <si>
-    <t>H0019, H0020</t>
-[...1 lines deleted...]
-  <si>
     <t>S5001</t>
   </si>
   <si>
     <t>Prescription Drug: Brand Name</t>
   </si>
   <si>
     <t>H0020</t>
   </si>
   <si>
-    <t>Alcohol and/or drug services; methodone</t>
-[...2 lines deleted...]
-    <t>H0019, H0020, S5000, S5001</t>
+    <t>Alcohol and/or drug services; methadone</t>
   </si>
   <si>
     <t>H0019</t>
   </si>
   <si>
     <t>U1</t>
   </si>
   <si>
     <t>24-Hour Service</t>
   </si>
   <si>
     <t>Behavioral Health; Long Term Residential</t>
   </si>
   <si>
     <t>U2</t>
   </si>
   <si>
     <t>U3</t>
   </si>
   <si>
     <t>H0012</t>
   </si>
   <si>
     <t>U9</t>
   </si>
   <si>
+    <t xml:space="preserve">Residential Withdrawal Management </t>
+  </si>
+  <si>
     <t>*PCS Code Description: Detoxification Services for Substance Abuse Treatment</t>
   </si>
   <si>
     <t>Revenue Code</t>
   </si>
   <si>
     <t>PCS Code</t>
   </si>
   <si>
     <t>DPI Segment</t>
   </si>
   <si>
     <t>HZ2ZZZZ*</t>
   </si>
   <si>
     <t>WM37P</t>
   </si>
   <si>
     <t>Withdrawal Management 3.7 Adult Perinatal</t>
   </si>
   <si>
     <t>WM37PY</t>
   </si>
   <si>
     <t>Withdrawal Management 3.7 Perinatal Youth</t>
@@ -3695,50 +3893,53 @@
     <t>Pharmacotherapy for Substance Abuse Treatment, Naloxone</t>
   </si>
   <si>
     <t>HZ96ZZZ</t>
   </si>
   <si>
     <t>Pharmacotherapy for Substance Abuse Treatment, Clonidine</t>
   </si>
   <si>
     <t>HZ97ZZZ</t>
   </si>
   <si>
     <t>Pharmacotherapy for Substance Abuse Treatment, Bupropion</t>
   </si>
   <si>
     <t>HZ98ZZZ</t>
   </si>
   <si>
     <t>Pharmacotherapy for Substance Abuse Treatment, Psychiatric Medication</t>
   </si>
   <si>
     <t>HZ99ZZZ</t>
   </si>
   <si>
     <t>Pharmacotherapy for Substance Abuse Treatment, Other Replacement Medication</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allowable Modifiers </t>
   </si>
   <si>
     <t xml:space="preserve">Service </t>
   </si>
   <si>
     <t>Minimum No. of Total Units per Month for Partial Rate</t>
   </si>
   <si>
     <t>Minimum No. of Face-to-Face Units per Month for Partial Rate</t>
   </si>
   <si>
     <t>Minimum No. of Total Units per Month for Full Rate</t>
   </si>
   <si>
     <t>Minimum No. of Face-to-Face Units per Month for Full Rate</t>
   </si>
   <si>
     <t>H2023</t>
   </si>
   <si>
     <t>UK</t>
   </si>
   <si>
     <t>Supported Employment</t>
   </si>
@@ -4526,83 +4727,104 @@
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Outpatient occupational therapy services; furnished in whole or in part by an occupational therapy assistant</t>
   </si>
   <si>
     <t>Use this modifier when the service was provided by a Clinical Trainee (taxonomy code 3902) who is studying to become an Occupational Therapist.</t>
   </si>
   <si>
     <t>This modifier only applies to taxonomy code 3902 and the service was performed by Clinical Trainees in the field of Occupational Therapy.</t>
   </si>
   <si>
     <t>GC</t>
   </si>
   <si>
     <t>This service has been performed in part by a resident under the direction of a teaching physician.</t>
   </si>
   <si>
     <t>For services that require Medicare COB and are performed by physician residents, use this modifier to bypass the Medicare COB requirement. Medicare does not reimburse for services rendered by residents. For claims that do not require Medicare COB and are performed by residents, use of the GC modifier is not required. When using this modifier, if the pre-licensed professional has an NPI, they may report their own NPI. If they do not, the supervising physician's NPI would be reported with modifier GC after the service to indicate that the service was performed by a resident. If the service was performed by a pre-licensed professional who is not a resident, use the HL modifier.</t>
   </si>
   <si>
     <t>The GC modifier is used to bypass Medicare COB.</t>
   </si>
   <si>
+    <t>GD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indicates a manual review was conducted of claims that meet or exceed the outlier threshold of nine or more NTP counseling units provided to a Medi-Cal member for a single date of service. </t>
+  </si>
+  <si>
+    <t>DHCS has established the outlier threshold of nine or more NTP counseling units for a Medi-Cal member across all claims for a single date of service for services delivered within an NTP setting, inclusive of procedure codes H0004 (Individual Counseling), H0005 (Group Counseling), and T1006 (Family Counseling (DMC-ODS only)). The DMC and DMC-ODS counties shall use the GD modifier on all service lines with aggregate daily NTP counseling units that meet or exceed the Outlier Threshold for the same member at the same facility on the same day in order for them to be considered for approval by the Medi-Cal program.</t>
+  </si>
+  <si>
+    <t>In DMC-ODS, this modifier applies to codes H0004:UA:HG:GD, H0005:UA:HG:GD, and T1006:UA:HG:GD.</t>
+  </si>
+  <si>
     <t>GT</t>
   </si>
   <si>
     <t>Via telehealth in 24-hour or day facilities or as part of mobile crisis.</t>
   </si>
   <si>
     <t>Use this modifier on day, 24-hour or mobile crisis, transportation mileage or transportation staff time claims when the service was provided via telehealth.</t>
   </si>
   <si>
     <t>This modifier only applies to HCPCS codes H2011 with POS 15, A0140, and T2007</t>
   </si>
   <si>
     <t>HD </t>
   </si>
   <si>
     <t>Pregnant/ Parenting women's program </t>
   </si>
   <si>
     <t>All claims must have an HD modifier when service is provided to a woman who is pregnant/postpartum. </t>
   </si>
   <si>
     <t>HF </t>
   </si>
   <si>
     <t>Identifies when Contingency Management Services was provided as part of a Substance Use Disorder Program </t>
   </si>
   <si>
     <t>Use this modifier to bill for Contingency Management Services, 15 minutes (H0050). </t>
   </si>
   <si>
     <t>H0050 (contingency management) </t>
   </si>
   <si>
+    <t>Substance abuse program</t>
+  </si>
+  <si>
+    <t>Use this modifier to categorize the service as a Medication for Addiction Treatment for Alcohol Use Disorders (AUD) and Other Non-opioid Substance use Disorders service.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">This modifier applies to outpatient caregiver codes 96202, 96203, 97550, 97551, 97552, G0541, G0542, G0543, G0539, and G0540. </t>
+  </si>
+  <si>
     <t>HG </t>
   </si>
   <si>
     <t>Opioid treatment program (OTP). </t>
   </si>
   <si>
     <t>Daily or several times weekly opioid agonist medication and counseling available to maintain multidimensional stability for those with severe opioid use disorder. All claims must have HG (and UA) modifier when the service is provided in NTP Setting </t>
   </si>
   <si>
     <t>HL</t>
   </si>
   <si>
     <t>Registered professional</t>
   </si>
   <si>
     <t xml:space="preserve">For services that require Medicare COB and are performed by registered professionals who are working in clinical settings under supervision to obtain licensure, use this modifier to bypass the Medicare COB requirement. Also use this modifier to indicate that the service was performed by a fully licensed MFT who does not meet the requirements of Section 4121, Division F of the federal Consolidated Appropriations Act and is therefore not a Medicare-recognized provider. Medicare does not reimburse for services rendered by registered professionals or by non-Medicare recognized providers. For claims that do not require Medicare COB and are performed by registered professionals or MFTs who are not Medicare-recognized, use of the HL modifier is not required. When using this modifier, if the pre-licensed professional has an NPI, they may report their own NPI. If they do not, the supervising clinician's NPI would be reported with modifier HL after the service to indicate that the service was performed by a pre-licensed professional. If the service was performed by a resident, use the GC modifier. </t>
   </si>
   <si>
     <t>Services provided by individuals who are currently registered with the applicable Board or by MFTs or LPCCs  who are licensed but do not meet Medicare's requirements to register as Medicare providers. The HL modifier is used to bypass Medicare COB.</t>
   </si>
   <si>
     <t>HM</t>
   </si>
   <si>
     <t>Less than bachelor's degree level</t>
@@ -4616,535 +4838,347 @@
   <si>
     <t>HO</t>
   </si>
   <si>
     <t>Masters level</t>
   </si>
   <si>
     <t>Use this modifier when the service was provided by a Clinical Trainee (taxonomy code 3902) who is studying to become a Pharmacist.</t>
   </si>
   <si>
     <t>This modifier only applies to taxonomy code 3902 and the service was performed by Clinical Trainees who are studying to become Pharmacists.</t>
   </si>
   <si>
     <t>HP</t>
   </si>
   <si>
     <t>Doctoral level</t>
   </si>
   <si>
     <t>Use this modifier when the service was provided by a Clinical Trainee (taxonomy code 3902) who is studying to become an advanced practice nurse (Nurse Practitioner or Clinical Nurse Specialist).</t>
   </si>
   <si>
     <t>This modifier only applies to taxonomy code 3902 and the service was performed by Clinical Trainees in the following disciplines: Nurse Practitioner or Clinical Nurse Specialist</t>
   </si>
   <si>
+    <t>HQ</t>
+  </si>
+  <si>
+    <t>Group setting</t>
+  </si>
+  <si>
+    <t>Use this modifier to indicate that a service was provided in a group setting.</t>
+  </si>
+  <si>
+    <t>Group rates are adjusted by a factor of 4.5</t>
+  </si>
+  <si>
+    <t>HS</t>
+  </si>
+  <si>
+    <t>Family/couple without couple present</t>
+  </si>
+  <si>
+    <t>Use this modifier to categorize the service as a Family Therapy service.</t>
+  </si>
+  <si>
     <t>HT</t>
   </si>
   <si>
     <t>Multi-disciplinary team</t>
   </si>
   <si>
     <t>Use this modifier to categorize the service as a Care Coordination service.</t>
-  </si>
-[...28 lines deleted...]
-    <t>Group rates are adjusted by a factor of 4.5</t>
   </si>
   <si>
     <t>HW</t>
   </si>
   <si>
     <t>This service is provided as a result of a State mandate and the State covers 100 percent of the nonfederal share, as the service was determined to be covered under Proposition 30.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Use this modifier to identify services that the county provided as a result of a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>state</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> mandate that are subject to Proposition 30.</t>
     </r>
   </si>
   <si>
+    <t>HX</t>
+  </si>
+  <si>
+    <t>BHSS Early Intervention Evidence-Based Practices (EBPs) and Community-Defined Evidence Practices (CDEPs)</t>
+  </si>
+  <si>
+    <t>Use the appropriate unbundled outpatient service + modifier HX to claim for BHSS Early Intervention Evidence-Based Practices (EBPs) and Community-Defined Evidence Practices (CDEPs).</t>
+  </si>
+  <si>
+    <t>All Outpatient Codes</t>
+  </si>
+  <si>
     <t>SC</t>
   </si>
   <si>
     <t>Valid for codes when the service was provided via telephone or audio-only systems.</t>
   </si>
   <si>
     <t>Modifier SC is used only with HCPCs codes and to indicate that the service was provided via telephone or audio-only. If using the SC modifier, the place of service must be 02 or 10, unless the service is mobile crisis. With HCPCS codes, if the service is in POS 02 or 10 but does not have the SC modifier, the telehealth service is video/audio.</t>
   </si>
   <si>
     <t>This modifier only applies to HCPCS codes when telephone services are being provided.</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Use this modifier when the service was provided by a Clinical Trainee (taxonomy code 3902) who is studying to be a Registered Nurse</t>
   </si>
   <si>
     <t>This modifier only applies to taxonomy code 3902 and the service was performed by Clinical Trainees in the field of Registered Nursing.</t>
   </si>
   <si>
     <t>TE</t>
   </si>
   <si>
     <t>Use this modifier when the service was provided by a Clinical Trainee (taxonomy code 3902) who is studying to be a Licensed Vocational Nurse</t>
   </si>
   <si>
     <t>This modifier only applies to taxonomy code 3902 and the service was performed by Clinical Trainees in the field of licensed vocational nursing.</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Complex/high tech level of care</t>
   </si>
   <si>
     <t>Use this modifier when billing for day treatment intensive and crisis stabilization. For additional information about when this modifier is required refer to the Service Table.  Do not use this modifier when claiming for outpatient services.</t>
   </si>
   <si>
+    <t>U1 </t>
+  </si>
+  <si>
+    <t>ASAM 3.1 Residential (RES) </t>
+  </si>
+  <si>
+    <t>Clinically Managed Low - Intensity Residential Services: 24-hour structure with available trained personnel; at least 5 hours of clinical service/week and prepare for outpatient treatment. </t>
+  </si>
+  <si>
+    <t>U2 </t>
+  </si>
+  <si>
+    <t>ASAM 3.3 Residential (RES) </t>
+  </si>
+  <si>
+    <t>Clinically Managed Population - Specific High Intensity Residential Services: 24-hour care with trained counselors to stabilize multidimensional imminent danger. Less intense milieu and group treatment for those with cognitive or other impairments unable to use full active milieu or therapeutic community and prepare for outpatient treatment. </t>
+  </si>
+  <si>
+    <t>U3 </t>
+  </si>
+  <si>
+    <t>ASAM 3.5 Residential (RES)  </t>
+  </si>
+  <si>
+    <t>Clinically Managed High Intensity Residential Services: 24-hour care with trained counselors to stabilize multidimensional imminent danger and prepare for outpatient treatment. Able to tolerate and use full milieu or therapeutic community. </t>
+  </si>
+  <si>
+    <t>U4 </t>
+  </si>
+  <si>
+    <t>Ambulatory withdrawal management without extended on-site monitoring </t>
+  </si>
+  <si>
+    <t>Mild withdrawal with daily or less than daily outpatient supervision. This modifier does not represent a “level of care”. It represents a certain service within one of the levels of care. </t>
+  </si>
+  <si>
+    <t>U5 </t>
+  </si>
+  <si>
+    <t>Ambulatory withdrawal management with extended on-site monitoring </t>
+  </si>
+  <si>
+    <t>Moderate withdrawal with all day withdrawal management and support and supervision; at night has supportive family or living situation. This modifier does not represent a “level of care”. It represents a certain service within one of the levels of care. </t>
+  </si>
+  <si>
+    <t>U6 </t>
+  </si>
+  <si>
+    <t>Recovery Services  </t>
+  </si>
+  <si>
+    <t>Recovery services that can be provided in all settings (ODF, IOT, PH, OTP/NTP, RES 3.1 &amp; 3.3, 3.5, 3.2 WM). This modifier does not represent a “level of care”. It represents classification of service for within one of the levels of care. </t>
+  </si>
+  <si>
+    <t>U7 </t>
+  </si>
+  <si>
+    <t>Outpatient Services (ODF) </t>
+  </si>
+  <si>
+    <t>Less than 9 hours of service/week (adults); less than 6 hours/week (adolescents) for recovery or motivational enhancement therapies/strategies. </t>
+  </si>
+  <si>
+    <t>U8 </t>
+  </si>
+  <si>
+    <t>Intensive Outpatient Services (IOT) </t>
+  </si>
+  <si>
+    <t>Nine or more hours of service/week (adults); 6 or more hours/week (adolescents) to treat multidimensional instability </t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>Full Service Partnership (FSP) Assertive Field based Initiation for Substance Use Disorder (SUD) Services</t>
+  </si>
+  <si>
+    <t>Use the appropriate unbundled outpatient service + modifier WA to claim for Full Service Partnership (FSP) Assertive Field based Initiation for Substance Use Disorder (SUD) Services.</t>
+  </si>
+  <si>
+    <t>WB</t>
+  </si>
+  <si>
+    <t>Other BHSS Early Intervention Programs</t>
+  </si>
+  <si>
+    <t>Use the appropriate unbundled outpatient service + modifier WB to claim for Other BHSS Early Intervention Programs.</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>Individual Placement and Support (IPS) Supported Employment</t>
+  </si>
+  <si>
+    <t>If a county did not opt in to bundled Medi-Cal services and/or the service is not Medi-Cal billable, use the appropriate unbundled outpatient service + modifier WD to claim for Individual Placement and Support (IPS) Supported Employment.</t>
+  </si>
+  <si>
+    <t>WF</t>
+  </si>
+  <si>
+    <t>Other FSP Services</t>
+  </si>
+  <si>
+    <t>Use the appropriate unbundled outpatient service + modifier WF to claim for Other FSP Services.</t>
+  </si>
+  <si>
     <t>XE</t>
   </si>
   <si>
     <t>Separate encounter, a service that is distinct because it occurred during a separate encounter.</t>
   </si>
   <si>
     <t>Use this modifier, as appropriate, to override those lockout codes that can be overridden with a modifier. The codes that can be overridden are listed in column K, "Outpatient Overridable Lockouts with Appropriate Modifiers" and have * or ** next to them. These modifiers need to be used even if the over-ridable lockout combinations were provided by that same provider to the same beneficiary in different settings because SDMC compares the service code billed only to previously approved service codes on the submitted claim and in the beneficiary's history. If two service codes cannot be billed together, whichever code is processed second will be denied.</t>
   </si>
   <si>
     <t>This modifier will be used with CPT codes that are part of an over-ridable lockout combination.</t>
   </si>
   <si>
     <t>XP</t>
   </si>
   <si>
     <t>Separate practitioner, a service that is distinct because it was performed by a separate practitioner.</t>
   </si>
   <si>
     <t>XU</t>
   </si>
   <si>
     <t>Unusual non-overlapping service, the use of a service that is distinct because it does not overlap usual components of the main service.</t>
   </si>
   <si>
-    <t>U1 </t>
-[...70 lines deleted...]
-  <si>
     <t>U9 </t>
   </si>
   <si>
     <t>Residential Withdraw Management, ASAM 3.2 </t>
   </si>
   <si>
     <t>Moderate withdrawal but needs 24-hour support to complete withdrawal management and increase likelihood of continuing treatment or recovery. </t>
   </si>
   <si>
     <t>UA </t>
   </si>
   <si>
     <t>ASAM OTP/NTP </t>
   </si>
   <si>
     <t>All claims must include an UA (and an HG) modifier when service is provided in NTP setting. </t>
   </si>
   <si>
     <t>UB </t>
   </si>
   <si>
     <t>ASAM 2.5 Partial Hospitalization  </t>
   </si>
   <si>
     <t>Partial hospitalization services, 20 or more hours of service/week for multidimensional instability not requiring 24-hour care </t>
   </si>
   <si>
     <t>Collateral contact</t>
   </si>
   <si>
     <t xml:space="preserve">Use this modifier when designating a collateral contact for a monthly EBP service. </t>
   </si>
   <si>
     <t>This modifier applies to monthly service code H2023.</t>
   </si>
   <si>
     <t>V1</t>
   </si>
   <si>
     <t>Demonstration modifier 1</t>
   </si>
   <si>
     <t xml:space="preserve">Use this modifier to categorize the service as an individual counseling service. </t>
-  </si>
-[...225 lines deleted...]
-    <t>Service (Brief Definition) Based on 2026 Rules</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0000"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5220,107 +5254,109 @@
       <u/>
       <sz val="12"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF17315A"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
+      <i/>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
+      <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="12"/>
-      <name val="Segoe UI"/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...5 lines deleted...]
-      <family val="2"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF17315A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2D6E8D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFECEEF0"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="22">
+  <borders count="26">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -5459,65 +5495,50 @@
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color rgb="FF000000"/>
-[...13 lines deleted...]
-      <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -5533,58 +5554,119 @@
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color theme="0"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color theme="0"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="165">
+  <cellXfs count="168">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -5654,54 +5736,50 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
@@ -5800,51 +5878,51 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="166" fontId="17" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
@@ -5860,124 +5938,72 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...38 lines deleted...]
-      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
@@ -6019,487 +6045,263 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="14" fontId="8" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="6" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="5" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...129 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Hyperlink 2" xfId="1" xr:uid="{BC19ABBA-CCC7-4B0F-92E6-9B61E3D99248}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{38FFCE00-2202-4789-A000-CEBC730F198A}"/>
   </cellStyles>
-  <dxfs count="147">
-[...277 lines deleted...]
-    </dxf>
+  <dxfs count="146">
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
@@ -6581,51 +6383,51 @@
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left/>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border>
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
@@ -7507,50 +7309,367 @@
         <right style="thin">
           <color theme="0"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FFFF0000"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color rgb="FF000000"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="0"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color theme="0"/>
+        </left>
+        <right style="thin">
+          <color theme="0"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
@@ -7591,357 +7710,50 @@
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="0"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FF17315A"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
-        </right>
-[...305 lines deleted...]
-          <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -8542,85 +8354,50 @@
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
         </right>
         <top/>
         <bottom/>
-      </border>
-[...33 lines deleted...]
-        </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
@@ -9673,388 +9450,660 @@
         <color theme="0"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
-          <color auto="1"/>
+          <color indexed="64"/>
         </right>
         <top style="thin">
-          <color indexed="64"/>
+          <color auto="1"/>
         </top>
         <bottom style="thin">
-          <color indexed="64"/>
+          <color auto="1"/>
         </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
       </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
-[...3 lines deleted...]
-      </border>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="general" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="165" formatCode="0.0"/>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" readingOrder="0"/>
-[...155 lines deleted...]
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="center" textRotation="0" indent="0" justifyLastLine="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
-      <border outline="0">
-[...5 lines deleted...]
-    <dxf>
       <font>
-        <b/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color theme="0"/>
+        <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor auto="1"/>
         </patternFill>
       </fill>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color theme="0"/>
+          <color indexed="64"/>
         </left>
         <right style="thin">
-          <color theme="0"/>
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFECEEF0"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF17315A"/>
+        </patternFill>
+      </fill>
+      <border>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFFFFF"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFECEEF0"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FF17315A"/>
+        </patternFill>
+      </fill>
+      <border>
+        <vertical style="thin">
+          <color auto="1"/>
+        </vertical>
+        <horizontal style="thin">
+          <color auto="1"/>
+        </horizontal>
+      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical style="thin">
           <color auto="1"/>
         </vertical>
         <horizontal style="thin">
           <color auto="1"/>
@@ -10203,325 +10252,325 @@
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FF17315A"/>
         </patternFill>
       </fill>
     </dxf>
   </dxfs>
   <tableStyles count="5" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
     <tableStyle name="Service Table DHCS Colors" pivot="0" count="3" xr9:uid="{D5D9EB32-444B-4D2B-BCC9-648D21A86EF6}">
-      <tableStyleElement type="headerRow" dxfId="146"/>
-[...1 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="144"/>
+      <tableStyleElement type="headerRow" dxfId="145"/>
+      <tableStyleElement type="firstRowStripe" dxfId="144"/>
+      <tableStyleElement type="secondRowStripe" dxfId="143"/>
     </tableStyle>
     <tableStyle name="Service Table Format" pivot="0" count="3" xr9:uid="{988638DC-9534-4B83-BA25-FB667ECD6089}">
-      <tableStyleElement type="headerRow" dxfId="143"/>
-[...1 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="141"/>
+      <tableStyleElement type="headerRow" dxfId="142"/>
+      <tableStyleElement type="firstRowStripe" dxfId="141"/>
+      <tableStyleElement type="secondRowStripe" dxfId="140"/>
     </tableStyle>
     <tableStyle name="Table Style 1" pivot="0" count="3" xr9:uid="{330C9EAF-9EBD-48B8-B208-F8B5DC3AE059}">
-      <tableStyleElement type="headerRow" dxfId="140"/>
-[...1 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="138"/>
+      <tableStyleElement type="headerRow" dxfId="139"/>
+      <tableStyleElement type="firstRowStripe" dxfId="138"/>
+      <tableStyleElement type="secondRowStripe" dxfId="137"/>
     </tableStyle>
     <tableStyle name="Table Style 1 2" pivot="0" count="3" xr9:uid="{B1E72EBD-2BF7-4B87-B4DA-817C50A46523}">
-      <tableStyleElement type="headerRow" dxfId="11"/>
-[...1 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="9"/>
+      <tableStyleElement type="headerRow" dxfId="136"/>
+      <tableStyleElement type="firstRowStripe" dxfId="135"/>
+      <tableStyleElement type="secondRowStripe" dxfId="134"/>
     </tableStyle>
     <tableStyle name="Table Style 1 3" pivot="0" count="3" xr9:uid="{94D18A26-8E25-4D90-89CC-9B81B5CCDC56}">
-      <tableStyleElement type="headerRow" dxfId="8"/>
-[...1 lines deleted...]
-      <tableStyleElement type="secondRowStripe" dxfId="6"/>
+      <tableStyleElement type="headerRow" dxfId="133"/>
+      <tableStyleElement type="firstRowStripe" dxfId="132"/>
+      <tableStyleElement type="secondRowStripe" dxfId="131"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF2D6E8D"/>
       <color rgb="FF17315A"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFECEEF0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{FE6C4259-8702-482C-9B80-37801B2BCF44}" name="Table11" displayName="Table11" ref="A2:D71" totalsRowShown="0" headerRowDxfId="1" dataDxfId="0" headerRowBorderDxfId="125" tableBorderDxfId="124">
-  <autoFilter ref="A2:D71" xr:uid="{FE6C4259-8702-482C-9B80-37801B2BCF44}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{FE6C4259-8702-482C-9B80-37801B2BCF44}" name="Table11" displayName="Table11" ref="A2:D75" totalsRowShown="0" headerRowDxfId="119" dataDxfId="117" headerRowBorderDxfId="118" tableBorderDxfId="116">
+  <autoFilter ref="A2:D75" xr:uid="{FE6C4259-8702-482C-9B80-37801B2BCF44}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{1CB76600-AB98-460C-AC4C-621A0C3A5784}" name="Service Table Version" dataDxfId="5"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{97086962-3C87-463F-95D1-4894E060519A}" name="Effective Date of Change" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{1CB76600-AB98-460C-AC4C-621A0C3A5784}" name="Service Table Version" dataDxfId="115"/>
+    <tableColumn id="2" xr3:uid="{98887184-C454-4337-8F19-0AE6B84C0BFF}" name="Service Table Revision Date" dataDxfId="114"/>
+    <tableColumn id="3" xr3:uid="{619B3428-AECB-4B00-8CA9-358277FA94C4}" name="Description of Changes Made" dataDxfId="113"/>
+    <tableColumn id="4" xr3:uid="{97086962-3C87-463F-95D1-4894E060519A}" name="Effective Date of Change" dataDxfId="112"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{E56C0704-1727-4013-9BFA-A8981F219950}" name="Place_of_Service_Codes" displayName="Place_of_Service_Codes" ref="A3:C54" totalsRowShown="0" headerRowDxfId="28" dataDxfId="26" headerRowBorderDxfId="27" tableBorderDxfId="25" totalsRowBorderDxfId="24">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{E56C0704-1727-4013-9BFA-A8981F219950}" name="Place_of_Service_Codes" displayName="Place_of_Service_Codes" ref="A3:C54" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" tableBorderDxfId="13" totalsRowBorderDxfId="12">
   <autoFilter ref="A3:C54" xr:uid="{E56C0704-1727-4013-9BFA-A8981F219950}"/>
   <tableColumns count="3">
-    <tableColumn id="2" xr3:uid="{8A79C7E2-C533-45D9-A759-289982F6AD2C}" name="Place of Service Code" dataDxfId="23"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{09100CAA-FCAD-489C-BB8A-F38BF6FA183F}" name="Place of Service Description" dataDxfId="21"/>
+    <tableColumn id="2" xr3:uid="{8A79C7E2-C533-45D9-A759-289982F6AD2C}" name="Place of Service Code" dataDxfId="11"/>
+    <tableColumn id="1" xr3:uid="{59AB85CE-6871-4BD2-85EC-C4B62151EE2A}" name="Place of Service Name" dataDxfId="10"/>
+    <tableColumn id="3" xr3:uid="{09100CAA-FCAD-489C-BB8A-F38BF6FA183F}" name="Place of Service Description" dataDxfId="9"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Place of Service Codes" altTextSummary="This table lists the Place of Service Codes, the Place of Service Name, and the Place of Service Description."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9BDC4266-204C-4D87-A86F-62F5D3AE4460}" name="Modifiers" displayName="Modifiers" ref="A3:D46" totalsRowShown="0" headerRowDxfId="20" dataDxfId="18" headerRowBorderDxfId="19" tableBorderDxfId="17" totalsRowBorderDxfId="16">
-[...2 lines deleted...]
-    <sortCondition ref="A4:A33"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9BDC4266-204C-4D87-A86F-62F5D3AE4460}" name="Modifiers" displayName="Modifiers" ref="A3:D51" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5" totalsRowBorderDxfId="4">
+  <autoFilter ref="A3:D51" xr:uid="{9BDC4266-204C-4D87-A86F-62F5D3AE4460}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:D46">
+    <sortCondition ref="A3:A51"/>
   </sortState>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{B67CDB1C-9901-4622-B78B-6FAC5F5D4FCE}" name="Modifier" dataDxfId="15"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{6F80B5F1-93E6-4B29-AEDF-AD81B998E525}" name="Codes/Code Types This Modifier Applies To" dataDxfId="12"/>
+    <tableColumn id="1" xr3:uid="{B67CDB1C-9901-4622-B78B-6FAC5F5D4FCE}" name="Modifier" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{B8946C3F-87E2-4ACB-B7D7-3141CB56FAA4}" name="Definition" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{B061B5AD-46CD-45E4-A1EF-FB943F1B209F}" name="When to Use" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{6F80B5F1-93E6-4B29-AEDF-AD81B998E525}" name="Codes/Code Types This Modifier Applies To" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Modifiers" altTextSummary="This table lists the modifiers, their definition, when to use them, and the codes the modifier applies to."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{3432502F-8DFA-473D-90AF-BCE37B5680B9}" name="Outpatient_Service_Codes" displayName="Outpatient_Service_Codes" ref="A2:AA117" totalsRowShown="0" headerRowDxfId="123" dataDxfId="121" headerRowBorderDxfId="122" tableBorderDxfId="120" totalsRowBorderDxfId="119">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{3432502F-8DFA-473D-90AF-BCE37B5680B9}" name="Outpatient_Service_Codes" displayName="Outpatient_Service_Codes" ref="A2:AA117" totalsRowShown="0" headerRowDxfId="111" dataDxfId="109" headerRowBorderDxfId="110" tableBorderDxfId="108" totalsRowBorderDxfId="107">
   <autoFilter ref="A2:AA117" xr:uid="{3432502F-8DFA-473D-90AF-BCE37B5680B9}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:AA117">
     <sortCondition ref="A2:A117"/>
   </sortState>
   <tableColumns count="27">
-    <tableColumn id="3" xr3:uid="{0A3CED9D-8734-4AE2-82A2-73D5CEF196C0}" name="Code" dataDxfId="118"/>
-[...25 lines deleted...]
-    <tableColumn id="10" xr3:uid="{62203D8C-93FC-4205-95D0-D533BBD37138}" name="Allowable Modifiers" dataDxfId="92"/>
+    <tableColumn id="3" xr3:uid="{0A3CED9D-8734-4AE2-82A2-73D5CEF196C0}" name="Code" dataDxfId="106"/>
+    <tableColumn id="1" xr3:uid="{E2E91595-2DC8-4824-97BE-614ACB8B23D0}" name="Code Type" dataDxfId="105"/>
+    <tableColumn id="2" xr3:uid="{1CA0B6D6-58A8-404C-A3E9-327CE6AEA893}" name="Service (Brief Definition) Based on 2026 Rules" dataDxfId="104"/>
+    <tableColumn id="11" xr3:uid="{A2D4F9B8-7E7E-461E-B547-2F7D3E310A70}" name="Minimum Time Needed to Claim 1 Unit" dataDxfId="103"/>
+    <tableColumn id="24" xr3:uid="{330CFA6A-5C35-448A-8779-95A4AFF63A06}" name="Minimum Time When Add-On Code or Next Code in Series Can Be Claimed" dataDxfId="102"/>
+    <tableColumn id="25" xr3:uid="{0EA2C259-C355-49DD-8548-2075439F46D2}" name="Can This Code Be Extended with an Add-on or Prolonged Code?" dataDxfId="101"/>
+    <tableColumn id="26" xr3:uid="{27D36588-3C7A-4396-9791-0D73E5C04A24}" name="Example Calculation" dataDxfId="100"/>
+    <tableColumn id="4" xr3:uid="{087A1C8B-4F73-46B4-BD59-D8F08DFB8D3A}" name="SD/MC Allowable Disciplines" dataDxfId="99"/>
+    <tableColumn id="5" xr3:uid="{08EEC79C-F277-46BA-8B6F-7817EE039DDC}" name="Allowable Place of Service" dataDxfId="98"/>
+    <tableColumn id="6" xr3:uid="{CCEBA6B7-682A-43C1-B28F-EE83005F3038}" name="Outpatient Non-Overridable Lockout Codes" dataDxfId="97"/>
+    <tableColumn id="12" xr3:uid="{15BD4FEC-F88C-43A2-855A-B88612E7AF62}" name="Outpatient Overridable Lockouts with Appropriate Modifiers_x000a_(Overridable Modifiers for codes with * are: 59, XE, XP or XU_x000a_Overridable Modifiers for codes with ** are: 27, 59, XE, XP or XU)" dataDxfId="96"/>
+    <tableColumn id="19" xr3:uid="{16AF7B58-AD48-4CF1-BFD9-B190FB390549}" name="Locked Out Against ASAM OTP/NTP (UA:HG)?" dataDxfId="95"/>
+    <tableColumn id="18" xr3:uid="{50249023-EC04-402D-AA7B-3F216F3E95B7}" name="Locked Out Against ASAM 3.1 Residential (U1)?" dataDxfId="94"/>
+    <tableColumn id="20" xr3:uid="{4BB69A89-068D-4CC8-98DF-C330E0C9F554}" name="Locked Out Against ASAM 3.3 Residential (U2)?" dataDxfId="93"/>
+    <tableColumn id="21" xr3:uid="{9B9C1A0C-509A-439B-9906-C32E972382E9}" name="Locked Out Against ASAM 3.5 Residential (U3)?" dataDxfId="92"/>
+    <tableColumn id="13" xr3:uid="{E947C6C1-EF47-40FA-9ABC-2918141CD0E5}" name="Locked Out Against ASAM 2.5 Partial Hospitalization (UB)?" dataDxfId="91"/>
+    <tableColumn id="22" xr3:uid="{CBFD2EC9-4D97-45CD-A794-A4404069468C}" name="Locked Out Against ASAM 3.2 Residential Withdrawal Management (U9)?" dataDxfId="90"/>
+    <tableColumn id="17" xr3:uid="{27F4AB46-2DF5-499E-9EF2-DBE22C75EA99}" name="Locked Out Against ASAM 3.7 Inpatient Withdrawal Management?" dataDxfId="89"/>
+    <tableColumn id="23" xr3:uid="{7964BDAF-40EA-4F95-A70A-1FD4AED4B155}" name="Locked Out Against ASAM 4.0 Inpatient Withdrawal Management?" dataDxfId="88"/>
+    <tableColumn id="7" xr3:uid="{BC9DEFEC-EEC3-4DAF-B013-13DCB541030C}" name="Dependent on Codes" dataDxfId="87"/>
+    <tableColumn id="14" xr3:uid="{F2C8EFA7-1D3C-45C8-8758-DD5E0E156F84}" name="Units of T1013 Associated with 1 Unit of Code" dataDxfId="86"/>
+    <tableColumn id="15" xr3:uid="{DAD5E214-FC8E-48E5-8EBF-644886852FB9}" name="Units of 96170 associated with 1 Unit of Code" dataDxfId="85"/>
+    <tableColumn id="16" xr3:uid="{FDFEB534-AEC5-4EDA-AD0B-CE7544278738}" name="Units of 96171 associated with 1 unit of Code" dataDxfId="84"/>
+    <tableColumn id="8" xr3:uid="{B2ECA132-E09E-4FEC-A1EB-CAF38D351D2A}" name="Medicare COB Required?" dataDxfId="83"/>
+    <tableColumn id="27" xr3:uid="{78A6D4A3-2B48-44E8-914F-D705F5426123}" name="JI Warm Linkage Code?" dataDxfId="82"/>
+    <tableColumn id="9" xr3:uid="{3F0629A0-DE8F-4554-8BB5-AF4C5CE3C4C6}" name="Maximum Units That Can Be Billed per Beneficiary per Day" dataDxfId="81"/>
+    <tableColumn id="28" xr3:uid="{1AA36E55-0006-43B6-86D3-39393961603B}" name="Allowable Modifiers"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Outpatient Service Codes" altTextSummary="This table describes the Outpatient services codes, a brief definition of each code, and how to bill for the Service Codes._x000d__x000a_ "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{BC4E9F7B-3F92-411E-83EC-BF6B95CBC0EE}" name="Day_Service_Codes" displayName="Day_Service_Codes" ref="A2:G12" totalsRowShown="0" headerRowDxfId="91" dataDxfId="89" headerRowBorderDxfId="90" tableBorderDxfId="88" totalsRowBorderDxfId="87">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{BC4E9F7B-3F92-411E-83EC-BF6B95CBC0EE}" name="Day_Service_Codes" displayName="Day_Service_Codes" ref="A2:G12" totalsRowShown="0" headerRowDxfId="80" dataDxfId="78" headerRowBorderDxfId="79" tableBorderDxfId="77" totalsRowBorderDxfId="76">
   <autoFilter ref="A2:G12" xr:uid="{BC4E9F7B-3F92-411E-83EC-BF6B95CBC0EE}"/>
   <tableColumns count="7">
-    <tableColumn id="2" xr3:uid="{99C2EF49-28D7-4BAA-92FE-9D7842BAD522}" name="Procedure Code" dataDxfId="86"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{4114179D-BFD2-491F-A449-9B6C6970E631}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="80"/>
+    <tableColumn id="2" xr3:uid="{99C2EF49-28D7-4BAA-92FE-9D7842BAD522}" name="Procedure Code" dataDxfId="75"/>
+    <tableColumn id="3" xr3:uid="{F30F56BF-4FCD-45C1-99BE-CC9F856088F8}" name="Procedure Modifier 1" dataDxfId="74"/>
+    <tableColumn id="4" xr3:uid="{20068D7B-AF2E-4064-B599-295D4ED94B51}" name="Procedure Modifier 2" dataDxfId="73"/>
+    <tableColumn id="6" xr3:uid="{3961C1BC-20EB-48F0-87B1-857EA5CB0D4D}" name="Category" dataDxfId="72"/>
+    <tableColumn id="5" xr3:uid="{8DA09C00-7125-41CF-A9AB-DC7F70D2F8ED}" name="Service" dataDxfId="71"/>
+    <tableColumn id="1" xr3:uid="{97B97F91-22B1-4F96-B632-4936211B1BC1}" name="Medicare COB Required?" dataDxfId="70"/>
+    <tableColumn id="7" xr3:uid="{4114179D-BFD2-491F-A449-9B6C6970E631}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="69"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Day Service Codes" altTextSummary="This table lists the Day Service Codes including information about the procedure code, procedure modifier 1, procedure modifier 2, category, service, and if Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{73686AFC-99BB-472B-A030-B4BE75D3FC27}" name="Twenty_Four_Hour_Service_Codes" displayName="Twenty_Four_Hour_Service_Codes" ref="A2:F6" totalsRowShown="0" headerRowDxfId="79" dataDxfId="77" headerRowBorderDxfId="78" tableBorderDxfId="76" totalsRowBorderDxfId="75">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{73686AFC-99BB-472B-A030-B4BE75D3FC27}" name="Twenty_Four_Hour_Service_Codes" displayName="Twenty_Four_Hour_Service_Codes" ref="A2:F6" totalsRowShown="0" headerRowDxfId="68" dataDxfId="66" headerRowBorderDxfId="67" tableBorderDxfId="65" totalsRowBorderDxfId="64">
   <autoFilter ref="A2:F6" xr:uid="{73686AFC-99BB-472B-A030-B4BE75D3FC27}"/>
   <tableColumns count="6">
-    <tableColumn id="2" xr3:uid="{CE5A862A-3E5D-4390-8EAD-F06DDB00BC8F}" name="Procedure Code" dataDxfId="74"/>
-[...4 lines deleted...]
-    <tableColumn id="8" xr3:uid="{0E6DE664-5F2B-4582-A0CC-AE2EFA6E0624}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="69"/>
+    <tableColumn id="2" xr3:uid="{CE5A862A-3E5D-4390-8EAD-F06DDB00BC8F}" name="Procedure Code" dataDxfId="63"/>
+    <tableColumn id="3" xr3:uid="{182A23F0-A98D-4EB8-AB11-F59D499531A8}" name="Procedure Modifier 1" dataDxfId="62"/>
+    <tableColumn id="5" xr3:uid="{6A64C53D-EAE5-4784-AF12-3EAD207F462E}" name="Category" dataDxfId="61"/>
+    <tableColumn id="4" xr3:uid="{90E0FB4D-4C97-4EBF-9C97-26DF0184912B}" name="Service" dataDxfId="60"/>
+    <tableColumn id="1" xr3:uid="{7B61B016-5AB5-4C27-8FAD-62CCCEF8EFFB}" name="Medicare COB Required?" dataDxfId="59"/>
+    <tableColumn id="8" xr3:uid="{0E6DE664-5F2B-4582-A0CC-AE2EFA6E0624}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="58"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="24-Hour Service Codes" altTextSummary="This table lists the 24-Hour Service Codes including information about the procedure code, procedure modifier 1, category, service, and if Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{D3873A43-0E77-47EE-B32A-62FC4413F7D1}" name="Twenty_Four_Hour_Inpatient_Service_Codes" displayName="Twenty_Four_Hour_Inpatient_Service_Codes" ref="A2:F19" totalsRowShown="0" headerRowDxfId="68" dataDxfId="66" headerRowBorderDxfId="67" tableBorderDxfId="65" totalsRowBorderDxfId="64">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{D3873A43-0E77-47EE-B32A-62FC4413F7D1}" name="Twenty_Four_Hour_Inpatient_Service_Codes" displayName="Twenty_Four_Hour_Inpatient_Service_Codes" ref="A3:F20" totalsRowShown="0" headerRowDxfId="130" dataDxfId="128" headerRowBorderDxfId="129" tableBorderDxfId="127" totalsRowBorderDxfId="126">
   <tableColumns count="6">
-    <tableColumn id="2" xr3:uid="{E76CAE99-7C8A-4D61-A972-DE4717EA4254}" name="Revenue Code" dataDxfId="63"/>
-[...4 lines deleted...]
-    <tableColumn id="8" xr3:uid="{55AD9D1F-BCF3-4503-B4E4-60FF47766C2B}" name="Medicare COB Required?" dataDxfId="58"/>
+    <tableColumn id="2" xr3:uid="{E76CAE99-7C8A-4D61-A972-DE4717EA4254}" name="Revenue Code" dataDxfId="125"/>
+    <tableColumn id="3" xr3:uid="{5E1EC6F3-0D3B-4B61-920C-C55792C74D98}" name="PCS Code" dataDxfId="124"/>
+    <tableColumn id="5" xr3:uid="{482755D2-065E-4F45-8F7D-78E6EA1E1CD0}" name="DPI Segment" dataDxfId="123"/>
+    <tableColumn id="6" xr3:uid="{F62A9E76-0ED7-4269-8B57-75380D7DF3EE}" name="Category" dataDxfId="122"/>
+    <tableColumn id="4" xr3:uid="{5BB95250-BA19-4E01-B788-3DFC8469603E}" name="Service" dataDxfId="121"/>
+    <tableColumn id="8" xr3:uid="{55AD9D1F-BCF3-4503-B4E4-60FF47766C2B}" name="Medicare COB Required?" dataDxfId="120"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="24-Hour Inpatient Service Codes" altTextSummary="This table lists the 24-Hour Inpatient Service Revenue Codes, PCS Code, DPI Segment, Category, Service, and whether Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{9FC1C0A6-1127-4F0D-9697-1097CFD75A4E}" name="Appendix" displayName="Appendix" ref="A2:B56" totalsRowShown="0" headerRowDxfId="57" dataDxfId="55" headerRowBorderDxfId="56" tableBorderDxfId="54">
   <autoFilter ref="A2:B56" xr:uid="{9FC1C0A6-1127-4F0D-9697-1097CFD75A4E}"/>
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{8CE87F1E-67DF-421A-9C70-25C5A156CE3A}" name="Procedure Coding System (PCS) Code" dataDxfId="53"/>
     <tableColumn id="2" xr3:uid="{B37369E4-2DB0-47E6-866C-5038B3747AEA}" name="Description " dataDxfId="52"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Appendix for procedure coding system. " altTextSummary="Also includes descriptions of each PCS code."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7C38F82E-4447-474E-B77E-E93E5F3299C8}" name="Monthly_service_codes" displayName="Monthly_service_codes" ref="A2:I3" totalsRowShown="0" headerRowDxfId="137" dataDxfId="135" headerRowBorderDxfId="136">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7C38F82E-4447-474E-B77E-E93E5F3299C8}" name="Monthly_service_codes" displayName="Monthly_service_codes" ref="A2:I3" totalsRowShown="0" headerRowDxfId="51" dataDxfId="49" headerRowBorderDxfId="50">
   <autoFilter ref="A2:I3" xr:uid="{7C38F82E-4447-474E-B77E-E93E5F3299C8}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{FFA81C14-7AFD-4AC6-848E-8847A2E094E4}" name="Code" dataDxfId="134"/>
-[...7 lines deleted...]
-    <tableColumn id="2" xr3:uid="{5D440DCA-F040-42DE-8882-A2D66EBD6D34}" name="Medicare COB Required?" dataDxfId="126"/>
+    <tableColumn id="1" xr3:uid="{FFA81C14-7AFD-4AC6-848E-8847A2E094E4}" name="Code" dataDxfId="48"/>
+    <tableColumn id="27" xr3:uid="{8FBB8638-2D90-42CE-AB8B-968F75C9129E}" name="Allowable Modifiers " dataDxfId="47"/>
+    <tableColumn id="3" xr3:uid="{543C9A9C-FC1F-4E96-AD72-68139F5E50EA}" name="Service " dataDxfId="46"/>
+    <tableColumn id="25" xr3:uid="{E05E921A-A9F7-47F0-BFFE-02DCD822CE61}" name="Minimum No. of Total Units per Month for Partial Rate" dataDxfId="45"/>
+    <tableColumn id="24" xr3:uid="{D993AF59-84C5-4342-A154-70A5E01085CB}" name="Minimum No. of Face-to-Face Units per Month for Partial Rate" dataDxfId="44"/>
+    <tableColumn id="23" xr3:uid="{E87E49EE-57C8-4881-AA66-5CF3EC912658}" name="Minimum No. of Total Units per Month for Full Rate" dataDxfId="43"/>
+    <tableColumn id="22" xr3:uid="{7B391C90-9A84-4E75-94B9-E0B49289D361}" name="Minimum No. of Face-to-Face Units per Month for Full Rate" dataDxfId="42"/>
+    <tableColumn id="9" xr3:uid="{C7B23517-C2BB-4FD3-961A-B392EC3217AE}" name="Allowable Place of Service" dataDxfId="41"/>
+    <tableColumn id="2" xr3:uid="{5D440DCA-F040-42DE-8882-A2D66EBD6D34}" name="Medicare COB Required?" dataDxfId="40"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Monthly Service Code" altTextSummary="This tab lists the monthly service code and the units needed for partial and full rate."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{70428084-0558-4FAD-BA4E-AAB55C24C241}" name="MAT_Drug_Lockouts" displayName="MAT_Drug_Lockouts" ref="A2:M13" totalsRowShown="0" headerRowDxfId="51" dataDxfId="49" headerRowBorderDxfId="50">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{70428084-0558-4FAD-BA4E-AAB55C24C241}" name="MAT_Drug_Lockouts" displayName="MAT_Drug_Lockouts" ref="A2:M13" totalsRowShown="0" headerRowDxfId="39" dataDxfId="37" headerRowBorderDxfId="38">
   <autoFilter ref="A2:M13" xr:uid="{70428084-0558-4FAD-BA4E-AAB55C24C241}"/>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{E3D270B8-6987-4D10-ADD5-95DD2C390054}" name="Drug" dataDxfId="48"/>
-[...11 lines deleted...]
-    <tableColumn id="13" xr3:uid="{C73F454F-1EE6-4574-A7BD-C065303217EC}" name="Locked out Against Naloxone-Generic" dataDxfId="36"/>
+    <tableColumn id="1" xr3:uid="{E3D270B8-6987-4D10-ADD5-95DD2C390054}" name="Drug" dataDxfId="36"/>
+    <tableColumn id="16" xr3:uid="{F8317879-4C9A-485F-AFF6-FB46D14EE294}" name="Drug Type_x000a_(Internal Use Only)" dataDxfId="35"/>
+    <tableColumn id="2" xr3:uid="{F579DD80-20CE-407E-A323-65A503BE6315}" name="Locked out Against Acamprosate?" dataDxfId="34"/>
+    <tableColumn id="3" xr3:uid="{A3572885-8653-498F-A96F-693C153518B5}" name="Locked out Against Buprenorphine?" dataDxfId="33"/>
+    <tableColumn id="4" xr3:uid="{179C3FC2-60E5-42F4-905F-B9297AB14B4A}" name="Locked out Against Disulfiram?" dataDxfId="32"/>
+    <tableColumn id="5" xr3:uid="{299EE321-46ED-4840-9068-34AED43534A3}" name="Locked out Against Naloxone?" dataDxfId="31"/>
+    <tableColumn id="6" xr3:uid="{770A9EBE-60BE-4255-9FAA-FC352894AAFD}" name="Locked out Against Vivitrol?" dataDxfId="30"/>
+    <tableColumn id="9" xr3:uid="{A26398EF-CC90-4E2E-9E2D-048CAAA976F3}" name="Locked out Against Methadone? " dataDxfId="29"/>
+    <tableColumn id="10" xr3:uid="{72F5E86C-8B2B-4270-B05A-34EA3E4AD305}" name="Locked out Against Naltrexone: long-acting injection" dataDxfId="28"/>
+    <tableColumn id="11" xr3:uid="{410B398B-755D-457B-AC1A-1AA8D3031476}" name="Locked out Against Buprenophine-Naloxone: Sublingual film" dataDxfId="27"/>
+    <tableColumn id="17" xr3:uid="{E351D851-437D-463E-BBAB-F5D370BCB671}" name="Locked out Against Buprenorphine: Long-Acting Injection" dataDxfId="26"/>
+    <tableColumn id="12" xr3:uid="{56CCDC21-BF74-4EC3-8B46-00412DACA87F}" name="Locked out Buprenorphine Combo" dataDxfId="25"/>
+    <tableColumn id="13" xr3:uid="{C73F454F-1EE6-4574-A7BD-C065303217EC}" name="Locked out Against Naloxone-Generic" dataDxfId="24"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="MAT Drug Lockouts" altTextSummary="This table lists the Drug, Drug Type, and which drugs it is locked out against."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{DEB5CFB3-FA5A-4FAF-BB08-CB1E7E868C33}" name="Provider_Type_Abbreviations" displayName="Provider_Type_Abbreviations" ref="A2:B31" totalsRowShown="0" headerRowDxfId="35" dataDxfId="33" headerRowBorderDxfId="34" tableBorderDxfId="32" totalsRowBorderDxfId="31">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{DEB5CFB3-FA5A-4FAF-BB08-CB1E7E868C33}" name="Provider_Type_Abbreviations" displayName="Provider_Type_Abbreviations" ref="A2:B31" totalsRowShown="0" headerRowDxfId="23" dataDxfId="21" headerRowBorderDxfId="22" tableBorderDxfId="20" totalsRowBorderDxfId="19">
   <autoFilter ref="A2:B31" xr:uid="{DEB5CFB3-FA5A-4FAF-BB08-CB1E7E868C33}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{8A77E8B2-6A9B-48C1-BBD9-997E4DEC9536}" name="DMC-ODS Provider Types" dataDxfId="30"/>
-    <tableColumn id="2" xr3:uid="{F85A014E-D7A1-45CE-88AB-90DE557EC847}" name="DMC-ODS Provider Types Abbreviated" dataDxfId="29"/>
+    <tableColumn id="1" xr3:uid="{8A77E8B2-6A9B-48C1-BBD9-997E4DEC9536}" name="DMC-ODS Provider Types" dataDxfId="18"/>
+    <tableColumn id="2" xr3:uid="{F85A014E-D7A1-45CE-88AB-90DE557EC847}" name="DMC-ODS Provider Types Abbreviated" dataDxfId="17"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Provider Type Abbreviations" altTextSummary="This tab lists the Provider Types and their abbreviations."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -10829,15020 +10878,15141 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94C5ADED-D7CB-48E6-B94E-E3DD5C93AAD4}">
-  <dimension ref="A1:F71"/>
+  <dimension ref="A1:F75"/>
   <sheetViews>
-    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A67" activePane="bottomLeft" state="frozen"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="18.85546875" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="9.140625" hidden="1"/>
+    <col min="1" max="1" width="18.81640625" customWidth="1"/>
+    <col min="2" max="2" width="21.7265625" style="120" customWidth="1"/>
+    <col min="3" max="3" width="146.1796875" customWidth="1"/>
+    <col min="4" max="4" width="43.54296875" style="157" customWidth="1"/>
+    <col min="5" max="16384" width="9.1796875" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="106" t="s">
+    <row r="1" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="92" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:6" s="141" customFormat="1" ht="34.5" x14ac:dyDescent="0.3">
-      <c r="A2" s="87" t="s">
+    <row r="2" spans="1:6" s="38" customFormat="1" ht="35" x14ac:dyDescent="0.45">
+      <c r="A2" s="86" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="88" t="s">
+      <c r="B2" s="121" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="88" t="s">
+      <c r="C2" s="145" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="89" t="s">
+      <c r="D2" s="158" t="s">
         <v>4</v>
       </c>
-      <c r="E2" s="141" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="90">
+      <c r="E2" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="38" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" s="1" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="87">
         <v>2.1</v>
       </c>
-      <c r="B3" s="132" t="s">
+      <c r="B3" s="122" t="s">
         <v>6</v>
       </c>
-      <c r="C3" s="132" t="s">
+      <c r="C3" s="146" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="91" t="s">
+      <c r="D3" s="159" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:6" s="1" customFormat="1" ht="69" x14ac:dyDescent="0.25">
-      <c r="A4" s="92">
+    <row r="4" spans="1:6" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
+      <c r="A4" s="88">
         <v>2.1</v>
       </c>
-      <c r="B4" s="142">
+      <c r="B4" s="123">
         <v>45597</v>
       </c>
-      <c r="C4" s="93" t="s">
+      <c r="C4" s="147" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="149" t="s">
+      <c r="D4" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:6" s="1" customFormat="1" ht="207" x14ac:dyDescent="0.25">
-      <c r="A5" s="92">
+    <row r="5" spans="1:6" s="1" customFormat="1" ht="210" x14ac:dyDescent="0.35">
+      <c r="A5" s="88">
         <v>2.1</v>
       </c>
-      <c r="B5" s="142">
+      <c r="B5" s="123">
         <v>45597</v>
       </c>
-      <c r="C5" s="140" t="s">
+      <c r="C5" s="148" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="149" t="s">
+      <c r="D5" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:6" s="1" customFormat="1" ht="120.75" x14ac:dyDescent="0.25">
-      <c r="A6" s="92">
+    <row r="6" spans="1:6" s="1" customFormat="1" ht="122.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="88">
         <v>2.1</v>
       </c>
-      <c r="B6" s="134">
+      <c r="B6" s="124">
         <v>45597</v>
       </c>
-      <c r="C6" s="140" t="s">
+      <c r="C6" s="148" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="149" t="s">
+      <c r="D6" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:6" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A7" s="92">
+    <row r="7" spans="1:6" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="88">
         <v>2.1</v>
       </c>
-      <c r="B7" s="142">
+      <c r="B7" s="123">
         <v>45597</v>
       </c>
-      <c r="C7" s="140" t="s">
+      <c r="C7" s="148" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="149" t="s">
+      <c r="D7" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:6" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A8" s="92">
+    <row r="8" spans="1:6" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="88">
         <v>2.1</v>
       </c>
-      <c r="B8" s="142">
+      <c r="B8" s="123">
         <v>45597</v>
       </c>
-      <c r="C8" s="148" t="s">
+      <c r="C8" s="149" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="149" t="s">
+      <c r="D8" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:6" s="1" customFormat="1" ht="155.25" x14ac:dyDescent="0.25">
-      <c r="A9" s="92">
+    <row r="9" spans="1:6" s="1" customFormat="1" ht="157.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="88">
         <v>2.1</v>
       </c>
-      <c r="B9" s="142">
+      <c r="B9" s="123">
         <v>45597</v>
       </c>
-      <c r="C9" s="140" t="s">
+      <c r="C9" s="148" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="149" t="s">
+      <c r="D9" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:6" s="1" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A10" s="92">
+    <row r="10" spans="1:6" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+      <c r="A10" s="88">
         <v>2.1</v>
       </c>
-      <c r="B10" s="142">
+      <c r="B10" s="123">
         <v>45597</v>
       </c>
-      <c r="C10" s="140" t="s">
+      <c r="C10" s="148" t="s">
         <v>16</v>
       </c>
-      <c r="D10" s="149" t="s">
+      <c r="D10" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:6" s="1" customFormat="1" ht="51.75" x14ac:dyDescent="0.25">
-      <c r="A11" s="92">
+    <row r="11" spans="1:6" s="1" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="88">
         <v>2.1</v>
       </c>
-      <c r="B11" s="142">
+      <c r="B11" s="123">
         <v>45597</v>
       </c>
-      <c r="C11" s="140" t="s">
+      <c r="C11" s="148" t="s">
         <v>17</v>
       </c>
-      <c r="D11" s="149" t="s">
+      <c r="D11" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:6" s="1" customFormat="1" ht="241.5" x14ac:dyDescent="0.25">
-      <c r="A12" s="92">
+    <row r="12" spans="1:6" s="1" customFormat="1" ht="245" x14ac:dyDescent="0.35">
+      <c r="A12" s="88">
         <v>2.1</v>
       </c>
-      <c r="B12" s="142">
+      <c r="B12" s="123">
         <v>45597</v>
       </c>
-      <c r="C12" s="140" t="s">
+      <c r="C12" s="148" t="s">
         <v>18</v>
       </c>
-      <c r="D12" s="149" t="s">
+      <c r="D12" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:6" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A13" s="92">
+    <row r="13" spans="1:6" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="88">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B13" s="142">
+      <c r="B13" s="123">
         <v>45689</v>
       </c>
-      <c r="C13" s="140" t="s">
+      <c r="C13" s="148" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="149" t="s">
+      <c r="D13" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="14" spans="1:6" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A14" s="92">
+    <row r="14" spans="1:6" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="88">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B14" s="142">
+      <c r="B14" s="123">
         <v>45689</v>
       </c>
-      <c r="C14" s="140" t="s">
+      <c r="C14" s="148" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="149" t="s">
+      <c r="D14" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="15" spans="1:6" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A15" s="92">
+    <row r="15" spans="1:6" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="88">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B15" s="142">
+      <c r="B15" s="123">
         <v>45689</v>
       </c>
-      <c r="C15" s="140" t="s">
+      <c r="C15" s="148" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="149" t="s">
+      <c r="D15" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="16" spans="1:6" s="1" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A16" s="92">
+    <row r="16" spans="1:6" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+      <c r="A16" s="88">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B16" s="142">
+      <c r="B16" s="123">
         <v>45689</v>
       </c>
-      <c r="C16" s="140" t="s">
+      <c r="C16" s="148" t="s">
         <v>23</v>
       </c>
-      <c r="D16" s="149" t="s">
+      <c r="D16" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="17" spans="1:4" s="1" customFormat="1" ht="327.75" x14ac:dyDescent="0.25">
-      <c r="A17" s="92">
+    <row r="17" spans="1:4" s="1" customFormat="1" ht="332.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="88">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B17" s="142">
+      <c r="B17" s="123">
         <v>45689</v>
       </c>
-      <c r="C17" s="140" t="s">
+      <c r="C17" s="148" t="s">
         <v>24</v>
       </c>
-      <c r="D17" s="149" t="s">
+      <c r="D17" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="18" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A18" s="92">
+    <row r="18" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="88">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B18" s="142">
+      <c r="B18" s="123">
         <v>45689</v>
       </c>
-      <c r="C18" s="140" t="s">
+      <c r="C18" s="148" t="s">
         <v>25</v>
       </c>
-      <c r="D18" s="149" t="s">
+      <c r="D18" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="19" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A19" s="92">
+    <row r="19" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="88">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B19" s="142">
+      <c r="B19" s="123">
         <v>45689</v>
       </c>
-      <c r="C19" s="148" t="s">
+      <c r="C19" s="149" t="s">
         <v>26</v>
       </c>
-      <c r="D19" s="149" t="s">
+      <c r="D19" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="20" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A20" s="92">
+    <row r="20" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="88">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B20" s="142">
+      <c r="B20" s="123">
         <v>45833</v>
       </c>
-      <c r="C20" s="140" t="s">
+      <c r="C20" s="148" t="s">
         <v>27</v>
       </c>
-      <c r="D20" s="149" t="s">
+      <c r="D20" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="21" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A21" s="92">
+    <row r="21" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="88">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B21" s="142">
+      <c r="B21" s="123">
         <v>45833</v>
       </c>
-      <c r="C21" s="140" t="s">
+      <c r="C21" s="148" t="s">
         <v>28</v>
       </c>
-      <c r="D21" s="149" t="s">
+      <c r="D21" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="22" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A22" s="92">
+    <row r="22" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="88">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B22" s="142">
+      <c r="B22" s="123">
         <v>45833</v>
       </c>
-      <c r="C22" s="140" t="s">
+      <c r="C22" s="148" t="s">
         <v>29</v>
       </c>
-      <c r="D22" s="149" t="s">
+      <c r="D22" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="23" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A23" s="92">
+    <row r="23" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="88">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B23" s="142">
+      <c r="B23" s="123">
         <v>45823</v>
       </c>
-      <c r="C23" s="140" t="s">
+      <c r="C23" s="148" t="s">
         <v>30</v>
       </c>
-      <c r="D23" s="149" t="s">
+      <c r="D23" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="24" spans="1:4" s="1" customFormat="1" ht="155.25" x14ac:dyDescent="0.25">
-      <c r="A24" s="92">
+    <row r="24" spans="1:4" s="1" customFormat="1" ht="157.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="88">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B24" s="142">
+      <c r="B24" s="123">
         <v>45823</v>
       </c>
-      <c r="C24" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="149" t="s">
+      <c r="C24" s="148" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="25" spans="1:4" s="1" customFormat="1" ht="120.75" x14ac:dyDescent="0.25">
-      <c r="A25" s="92">
+    <row r="25" spans="1:4" s="1" customFormat="1" ht="122.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="88">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B25" s="142">
+      <c r="B25" s="123">
         <v>45853</v>
       </c>
-      <c r="C25" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="149" t="s">
+      <c r="C25" s="148" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="26" spans="1:4" s="1" customFormat="1" ht="51.75" x14ac:dyDescent="0.25">
-      <c r="A26" s="92">
+    <row r="26" spans="1:4" s="1" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
+      <c r="A26" s="88">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B26" s="142">
+      <c r="B26" s="123">
         <v>45853</v>
       </c>
-      <c r="C26" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="149" t="s">
+      <c r="C26" s="148" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="27" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A27" s="137">
+    <row r="27" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A27" s="113">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B27" s="142">
+      <c r="B27" s="123">
         <v>45853</v>
       </c>
-      <c r="C27" s="136" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="149" t="s">
+      <c r="C27" s="150" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="28" spans="1:4" s="1" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A28" s="137">
+    <row r="28" spans="1:4" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+      <c r="A28" s="113">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B28" s="142">
+      <c r="B28" s="123">
         <v>45853</v>
       </c>
-      <c r="C28" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="149" t="s">
+      <c r="C28" s="148" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="29" spans="1:4" s="1" customFormat="1" ht="86.25" x14ac:dyDescent="0.25">
-      <c r="A29" s="137">
+    <row r="29" spans="1:4" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
+      <c r="A29" s="113">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B29" s="142">
+      <c r="B29" s="123">
         <v>45853</v>
       </c>
-      <c r="C29" s="147" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="149" t="s">
+      <c r="C29" s="151" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="30" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A30" s="137">
+    <row r="30" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A30" s="113">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B30" s="142">
+      <c r="B30" s="123">
         <v>45853</v>
       </c>
-      <c r="C30" s="147" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="149" t="s">
+      <c r="C30" s="151" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="31" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A31" s="137">
+    <row r="31" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A31" s="113">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B31" s="142">
+      <c r="B31" s="123">
         <v>45853</v>
       </c>
-      <c r="C31" s="147" t="s">
-[...2 lines deleted...]
-      <c r="D31" s="149" t="s">
+      <c r="C31" s="151" t="s">
+        <v>38</v>
+      </c>
+      <c r="D31" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="32" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A32" s="94">
+    <row r="32" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A32" s="90">
         <v>3</v>
       </c>
-      <c r="B32" s="142">
+      <c r="B32" s="123">
         <v>45853</v>
       </c>
-      <c r="C32" s="143" t="s">
-[...2 lines deleted...]
-      <c r="D32" s="149" t="s">
+      <c r="C32" s="115" t="s">
+        <v>39</v>
+      </c>
+      <c r="D32" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="33" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A33" s="94">
+    <row r="33" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A33" s="90">
         <v>3</v>
       </c>
-      <c r="B33" s="142">
+      <c r="B33" s="123">
         <v>45853</v>
       </c>
-      <c r="C33" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="149" t="s">
+      <c r="C33" s="148" t="s">
         <v>40</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A34" s="95">
+      <c r="D33" s="114" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+      <c r="A34" s="91">
         <v>3</v>
       </c>
-      <c r="B34" s="96">
+      <c r="B34" s="125">
         <v>45853</v>
       </c>
-      <c r="C34" s="144" t="s">
+      <c r="C34" s="152" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="143" t="s">
         <v>41</v>
       </c>
-      <c r="D34" s="97" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="94">
+    </row>
+    <row r="35" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A35" s="90">
         <v>3</v>
       </c>
-      <c r="B35" s="133">
+      <c r="B35" s="126">
         <v>45853</v>
       </c>
-      <c r="C35" s="140" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="94">
+      <c r="C35" s="148" t="s">
+        <v>43</v>
+      </c>
+      <c r="D35" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A36" s="90">
         <v>3</v>
       </c>
-      <c r="B36" s="133">
+      <c r="B36" s="126">
         <v>45853</v>
       </c>
-      <c r="C36" s="140" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="94">
+      <c r="C36" s="148" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A37" s="90">
         <v>3</v>
       </c>
-      <c r="B37" s="133">
+      <c r="B37" s="126">
         <v>45853</v>
       </c>
-      <c r="C37" s="140" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="94">
+      <c r="C37" s="148" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A38" s="90">
         <v>3</v>
       </c>
-      <c r="B38" s="133">
+      <c r="B38" s="126">
         <v>45853</v>
       </c>
-      <c r="C38" s="140" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="94">
+      <c r="C38" s="148" t="s">
+        <v>46</v>
+      </c>
+      <c r="D38" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A39" s="90">
         <v>3</v>
       </c>
-      <c r="B39" s="133">
+      <c r="B39" s="126">
         <v>45853</v>
       </c>
-      <c r="C39" s="140" t="s">
-[...7 lines deleted...]
-      <c r="A40" s="94">
+      <c r="C39" s="148" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A40" s="90">
         <v>3</v>
       </c>
-      <c r="B40" s="133">
+      <c r="B40" s="126">
         <v>45853</v>
       </c>
-      <c r="C40" s="140" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="94">
+      <c r="C40" s="148" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A41" s="90">
         <v>3</v>
       </c>
-      <c r="B41" s="133">
+      <c r="B41" s="126">
         <v>45853</v>
       </c>
-      <c r="C41" s="135" t="s">
-[...7 lines deleted...]
-      <c r="A42" s="94">
+      <c r="C41" s="153" t="s">
+        <v>49</v>
+      </c>
+      <c r="D41" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A42" s="90">
         <v>3</v>
       </c>
-      <c r="B42" s="133">
+      <c r="B42" s="126">
         <v>45853</v>
       </c>
-      <c r="C42" s="135" t="s">
-[...7 lines deleted...]
-      <c r="A43" s="94">
+      <c r="C42" s="153" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A43" s="90">
         <v>3</v>
       </c>
-      <c r="B43" s="133">
+      <c r="B43" s="126">
         <v>45853</v>
       </c>
-      <c r="C43" s="135" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="94">
+      <c r="C43" s="153" t="s">
+        <v>51</v>
+      </c>
+      <c r="D43" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A44" s="90">
         <v>3</v>
       </c>
-      <c r="B44" s="133">
+      <c r="B44" s="126">
         <v>45853</v>
       </c>
-      <c r="C44" s="135" t="s">
-[...7 lines deleted...]
-      <c r="A45" s="94">
+      <c r="C44" s="153" t="s">
+        <v>52</v>
+      </c>
+      <c r="D44" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A45" s="90">
         <v>3</v>
       </c>
-      <c r="B45" s="133">
+      <c r="B45" s="126">
         <v>45853</v>
       </c>
-      <c r="C45" s="135" t="s">
-[...7 lines deleted...]
-      <c r="A46" s="94">
+      <c r="C45" s="153" t="s">
+        <v>53</v>
+      </c>
+      <c r="D45" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A46" s="90">
         <v>3.1</v>
       </c>
-      <c r="B46" s="133">
+      <c r="B46" s="126">
         <v>45955</v>
       </c>
-      <c r="C46" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="149" t="s">
+      <c r="C46" s="148" t="s">
+        <v>54</v>
+      </c>
+      <c r="D46" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="47" spans="1:4" s="1" customFormat="1" ht="69" x14ac:dyDescent="0.25">
-      <c r="A47" s="94">
+    <row r="47" spans="1:4" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
+      <c r="A47" s="90">
         <v>3.1</v>
       </c>
-      <c r="B47" s="133">
+      <c r="B47" s="126">
         <v>45955</v>
       </c>
-      <c r="C47" s="146" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="149" t="s">
+      <c r="C47" s="154" t="s">
+        <v>55</v>
+      </c>
+      <c r="D47" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="48" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A48" s="94">
+    <row r="48" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A48" s="90">
         <v>3.1</v>
       </c>
-      <c r="B48" s="133">
+      <c r="B48" s="126">
         <v>45955</v>
       </c>
-      <c r="C48" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="149" t="s">
+      <c r="C48" s="148" t="s">
+        <v>56</v>
+      </c>
+      <c r="D48" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="49" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A49" s="94">
+    <row r="49" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A49" s="90">
         <v>3.1</v>
       </c>
-      <c r="B49" s="133">
+      <c r="B49" s="126">
         <v>45955</v>
       </c>
-      <c r="C49" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="149" t="s">
+      <c r="C49" s="148" t="s">
+        <v>57</v>
+      </c>
+      <c r="D49" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="50" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A50" s="94">
+    <row r="50" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A50" s="90">
         <v>3.1</v>
       </c>
-      <c r="B50" s="133">
+      <c r="B50" s="126">
         <v>45955</v>
       </c>
-      <c r="C50" s="147" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="149" t="s">
+      <c r="C50" s="151" t="s">
+        <v>58</v>
+      </c>
+      <c r="D50" s="114" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="51" spans="1:4" s="1" customFormat="1" ht="51.75" x14ac:dyDescent="0.25">
-      <c r="A51" s="94">
+    <row r="51" spans="1:4" s="1" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
+      <c r="A51" s="90">
         <v>3.1</v>
       </c>
-      <c r="B51" s="133">
+      <c r="B51" s="126">
         <v>45955</v>
       </c>
-      <c r="C51" s="147" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="138" t="s">
+      <c r="C51" s="151" t="s">
+        <v>59</v>
+      </c>
+      <c r="D51" s="143" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="52" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A52" s="94">
+    <row r="52" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A52" s="90">
         <v>3.1</v>
       </c>
-      <c r="B52" s="133">
+      <c r="B52" s="126">
         <v>45955</v>
       </c>
-      <c r="C52" s="147" t="s">
-[...2 lines deleted...]
-      <c r="D52" s="149" t="s">
+      <c r="C52" s="151" t="s">
+        <v>60</v>
+      </c>
+      <c r="D52" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="53" spans="1:4" s="1" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A53" s="94">
+    <row r="53" spans="1:4" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+      <c r="A53" s="90">
         <v>3.1</v>
       </c>
-      <c r="B53" s="133">
+      <c r="B53" s="126">
         <v>45955</v>
       </c>
-      <c r="C53" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="149" t="s">
+      <c r="C53" s="153" t="s">
+        <v>61</v>
+      </c>
+      <c r="D53" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="54" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A54" s="94">
+    <row r="54" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A54" s="90">
         <v>3.1</v>
       </c>
-      <c r="B54" s="133">
+      <c r="B54" s="126">
         <v>45955</v>
       </c>
-      <c r="C54" s="136" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="138" t="s">
+      <c r="C54" s="150" t="s">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="94">
+      <c r="D54" s="143" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="55" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A55" s="90">
         <v>3.1</v>
       </c>
-      <c r="B55" s="133">
+      <c r="B55" s="126">
         <v>45955</v>
       </c>
-      <c r="C55" s="135" t="s">
-[...7 lines deleted...]
-      <c r="A56" s="94">
+      <c r="C55" s="153" t="s">
+        <v>64</v>
+      </c>
+      <c r="D55" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="56" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A56" s="90">
         <v>3.1</v>
       </c>
-      <c r="B56" s="133">
+      <c r="B56" s="126">
         <v>45955</v>
       </c>
-      <c r="C56" s="143" t="s">
-[...7 lines deleted...]
-      <c r="A57" s="94">
+      <c r="C56" s="115" t="s">
+        <v>65</v>
+      </c>
+      <c r="D56" s="114" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="57" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A57" s="90">
         <v>3.1</v>
       </c>
-      <c r="B57" s="133">
+      <c r="B57" s="126">
         <v>45955</v>
       </c>
-      <c r="C57" s="140" t="s">
-[...7 lines deleted...]
-      <c r="A58" s="98">
+      <c r="C57" s="148" t="s">
+        <v>66</v>
+      </c>
+      <c r="D57" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="58" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A58" s="91">
         <v>3.2</v>
       </c>
-      <c r="B58" s="99">
+      <c r="B58" s="125">
         <v>46082</v>
       </c>
-      <c r="C58" s="100" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="101" t="s">
+      <c r="C58" s="148" t="s">
+        <v>67</v>
+      </c>
+      <c r="D58" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="59" spans="1:4" s="1" customFormat="1" ht="69" x14ac:dyDescent="0.25">
-      <c r="A59" s="102">
+    <row r="59" spans="1:4" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
+      <c r="A59" s="119">
         <v>3.2</v>
       </c>
-      <c r="B59" s="103">
+      <c r="B59" s="127">
         <v>46082</v>
       </c>
-      <c r="C59" s="135" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="104" t="s">
+      <c r="C59" s="153" t="s">
+        <v>68</v>
+      </c>
+      <c r="D59" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="60" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A60" s="95">
+    <row r="60" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A60" s="91">
         <v>3.2</v>
       </c>
-      <c r="B60" s="96">
+      <c r="B60" s="125">
         <v>46082</v>
       </c>
-      <c r="C60" s="100" t="s">
-[...7 lines deleted...]
-      <c r="A61" s="95">
+      <c r="C60" s="148" t="s">
+        <v>69</v>
+      </c>
+      <c r="D60" s="143" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="61" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A61" s="91">
         <v>3.2</v>
       </c>
-      <c r="B61" s="96">
+      <c r="B61" s="125">
         <v>46082</v>
       </c>
-      <c r="C61" s="100" t="s">
-[...2 lines deleted...]
-      <c r="D61" s="149" t="s">
+      <c r="C61" s="148" t="s">
+        <v>70</v>
+      </c>
+      <c r="D61" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="62" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A62" s="95">
+    <row r="62" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A62" s="91">
         <v>3.2</v>
       </c>
-      <c r="B62" s="105">
+      <c r="B62" s="127">
         <v>46082</v>
       </c>
-      <c r="C62" s="100" t="s">
-[...2 lines deleted...]
-      <c r="D62" s="149" t="s">
+      <c r="C62" s="148" t="s">
+        <v>71</v>
+      </c>
+      <c r="D62" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="63" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A63" s="95">
+    <row r="63" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A63" s="91">
         <v>3.2</v>
       </c>
-      <c r="B63" s="105">
+      <c r="B63" s="127">
         <v>46082</v>
       </c>
-      <c r="C63" s="100" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="149" t="s">
+      <c r="C63" s="148" t="s">
+        <v>72</v>
+      </c>
+      <c r="D63" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="64" spans="1:4" s="1" customFormat="1" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A64" s="95">
+    <row r="64" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A64" s="91">
         <v>3.2</v>
       </c>
-      <c r="B64" s="105">
+      <c r="B64" s="127">
         <v>46082</v>
       </c>
-      <c r="C64" s="100" t="s">
-[...2 lines deleted...]
-      <c r="D64" s="149" t="s">
+      <c r="C64" s="148" t="s">
+        <v>73</v>
+      </c>
+      <c r="D64" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="65" spans="1:4" s="1" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A65" s="95">
+    <row r="65" spans="1:4" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+      <c r="A65" s="91">
         <v>3.2</v>
       </c>
-      <c r="B65" s="133">
+      <c r="B65" s="126">
         <v>46082</v>
       </c>
-      <c r="C65" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D65" s="149" t="s">
+      <c r="C65" s="148" t="s">
+        <v>74</v>
+      </c>
+      <c r="D65" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="66" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.25">
-      <c r="A66" s="95">
+    <row r="66" spans="1:4" s="1" customFormat="1" ht="409.5" x14ac:dyDescent="0.35">
+      <c r="A66" s="91">
         <v>3.2</v>
       </c>
-      <c r="B66" s="133">
+      <c r="B66" s="126">
         <v>46082</v>
       </c>
-      <c r="C66" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D66" s="149" t="s">
+      <c r="C66" s="148" t="s">
+        <v>75</v>
+      </c>
+      <c r="D66" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="67" spans="1:4" s="1" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A67" s="95">
+    <row r="67" spans="1:4" s="1" customFormat="1" ht="94.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="91">
         <v>3.2</v>
       </c>
-      <c r="B67" s="96">
+      <c r="B67" s="125">
         <v>46082</v>
       </c>
-      <c r="C67" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D67" s="149" t="s">
+      <c r="C67" s="148" t="s">
+        <v>76</v>
+      </c>
+      <c r="D67" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="68" spans="1:4" s="1" customFormat="1" ht="34.5" x14ac:dyDescent="0.25">
-      <c r="A68" s="145">
+    <row r="68" spans="1:4" s="1" customFormat="1" ht="35" x14ac:dyDescent="0.35">
+      <c r="A68" s="116">
         <v>3.2</v>
       </c>
-      <c r="B68" s="133">
+      <c r="B68" s="126">
         <v>46082</v>
       </c>
-      <c r="C68" s="140" t="s">
-[...2 lines deleted...]
-      <c r="D68" s="139" t="s">
+      <c r="C68" s="148" t="s">
+        <v>77</v>
+      </c>
+      <c r="D68" s="114" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="69" spans="1:4" s="1" customFormat="1" ht="86.25" x14ac:dyDescent="0.25">
-      <c r="A69" s="162">
+    <row r="69" spans="1:4" s="1" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A69" s="116">
         <v>4</v>
       </c>
-      <c r="B69" s="161">
+      <c r="B69" s="126">
         <v>46143</v>
       </c>
-      <c r="C69" s="163" t="s">
-[...7 lines deleted...]
-      <c r="A70" s="162">
+      <c r="C69" s="148" t="s">
+        <v>78</v>
+      </c>
+      <c r="D69" s="114" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="70" spans="1:4" s="1" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A70" s="116">
         <v>4</v>
       </c>
-      <c r="B70" s="161">
+      <c r="B70" s="126">
         <v>46143</v>
       </c>
-      <c r="C70" s="163" t="s">
-[...7 lines deleted...]
-      <c r="A71" s="162">
+      <c r="C70" s="148" t="s">
+        <v>80</v>
+      </c>
+      <c r="D70" s="114" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="71" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A71" s="116">
         <v>4</v>
       </c>
-      <c r="B71" s="161">
+      <c r="B71" s="126">
         <v>46143</v>
       </c>
-      <c r="C71" s="163" t="s">
-[...2 lines deleted...]
-      <c r="D71" s="164" t="s">
+      <c r="C71" s="148" t="s">
+        <v>82</v>
+      </c>
+      <c r="D71" s="114" t="s">
         <v>10</v>
       </c>
     </row>
+    <row r="72" spans="1:4" s="1" customFormat="1" ht="105" x14ac:dyDescent="0.35">
+      <c r="A72" s="116">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="B72" s="126">
+        <v>46178</v>
+      </c>
+      <c r="C72" s="148" t="s">
+        <v>83</v>
+      </c>
+      <c r="D72" s="143" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A73" s="116">
+        <v>4.2</v>
+      </c>
+      <c r="B73" s="126">
+        <v>46266</v>
+      </c>
+      <c r="C73" s="148" t="s">
+        <v>84</v>
+      </c>
+      <c r="D73" s="143" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A74" s="116">
+        <v>4.2</v>
+      </c>
+      <c r="B74" s="126">
+        <v>46266</v>
+      </c>
+      <c r="C74" s="155" t="s">
+        <v>85</v>
+      </c>
+      <c r="D74" s="144" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:4" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
+      <c r="A75" s="116">
+        <v>4.2</v>
+      </c>
+      <c r="B75" s="126">
+        <v>46266</v>
+      </c>
+      <c r="C75" s="156" t="s">
+        <v>86</v>
+      </c>
+      <c r="D75" s="114">
+        <v>46388</v>
+      </c>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27A29B8A-4FE8-4F1F-A796-71647A08274A}">
   <dimension ref="A1:XFC54"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16384" max="16384" width="3.85546875" style="51" hidden="1"/>
+    <col min="1" max="1" width="10.453125" style="50" customWidth="1"/>
+    <col min="2" max="2" width="53.81640625" style="50" customWidth="1"/>
+    <col min="3" max="3" width="97.81640625" style="50" customWidth="1"/>
+    <col min="4" max="16383" width="9.1796875" style="50" hidden="1"/>
+    <col min="16384" max="16384" width="3.81640625" style="50" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" s="52" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="52" t="s">
+    <row r="1" spans="1:3" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="C1" s="15" t="s">
-        <v>72</v>
-[...104 lines deleted...]
-      <c r="C11" s="42" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="156.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="164" t="s">
         <v>987</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="40" t="s">
+      <c r="B2" s="165"/>
+      <c r="C2" s="165"/>
+    </row>
+    <row r="3" spans="1:3" s="51" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="33" t="s">
         <v>988</v>
       </c>
-      <c r="B12" s="41" t="s">
+      <c r="B3" s="34" t="s">
         <v>989</v>
       </c>
-      <c r="C12" s="42" t="s">
+      <c r="C3" s="35" t="s">
         <v>990</v>
       </c>
     </row>
-    <row r="13" spans="1:3" ht="86.25" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:3" ht="35" x14ac:dyDescent="0.45">
+      <c r="A4" s="39" t="s">
+        <v>991</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>992</v>
+      </c>
+      <c r="C4" s="41" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="39" t="s">
+        <v>994</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>995</v>
+      </c>
+      <c r="C5" s="41" t="s">
+        <v>996</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A6" s="39" t="s">
+        <v>997</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>998</v>
+      </c>
+      <c r="C6" s="41" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="35" x14ac:dyDescent="0.45">
+      <c r="A7" s="39" t="s">
+        <v>1000</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C7" s="41" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A8" s="39" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C8" s="41" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="70" x14ac:dyDescent="0.45">
+      <c r="A9" s="39" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C9" s="41" t="s">
+        <v>1008</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="70" x14ac:dyDescent="0.45">
+      <c r="A10" s="39" t="s">
+        <v>1009</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C10" s="41" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="70" x14ac:dyDescent="0.45">
+      <c r="A11" s="39" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B11" s="40" t="s">
+        <v>1013</v>
+      </c>
+      <c r="C11" s="41" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="39" t="s">
+        <v>1015</v>
+      </c>
+      <c r="B12" s="40" t="s">
+        <v>1016</v>
+      </c>
+      <c r="C12" s="41" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A13" s="18">
         <v>10</v>
       </c>
-      <c r="B13" s="41" t="s">
-[...6 lines deleted...]
-    <row r="14" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+      <c r="B13" s="40" t="s">
+        <v>1018</v>
+      </c>
+      <c r="C13" s="41" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A14" s="18">
         <v>11</v>
       </c>
-      <c r="B14" s="41" t="s">
-[...6 lines deleted...]
-    <row r="15" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B14" s="40" t="s">
+        <v>1020</v>
+      </c>
+      <c r="C14" s="41" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A15" s="18">
         <v>12</v>
       </c>
-      <c r="B15" s="41" t="s">
-[...6 lines deleted...]
-    <row r="16" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B15" s="40" t="s">
+        <v>1022</v>
+      </c>
+      <c r="C15" s="41" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A16" s="18">
         <v>13</v>
       </c>
-      <c r="B16" s="41" t="s">
-[...6 lines deleted...]
-    <row r="17" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B16" s="40" t="s">
+        <v>1024</v>
+      </c>
+      <c r="C16" s="41" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A17" s="18">
         <v>14</v>
       </c>
-      <c r="B17" s="41" t="s">
-[...6 lines deleted...]
-    <row r="18" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B17" s="40" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C17" s="41" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A18" s="18">
         <v>15</v>
       </c>
-      <c r="B18" s="41" t="s">
-[...6 lines deleted...]
-    <row r="19" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B18" s="40" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C18" s="41" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A19" s="18">
         <v>16</v>
       </c>
-      <c r="B19" s="41" t="s">
-[...6 lines deleted...]
-    <row r="20" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B19" s="40" t="s">
+        <v>1030</v>
+      </c>
+      <c r="C19" s="41" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A20" s="18">
         <v>17</v>
       </c>
-      <c r="B20" s="41" t="s">
-[...6 lines deleted...]
-    <row r="21" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B20" s="40" t="s">
+        <v>1032</v>
+      </c>
+      <c r="C20" s="41" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A21" s="18">
         <v>18</v>
       </c>
-      <c r="B21" s="41" t="s">
-[...6 lines deleted...]
-    <row r="22" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B21" s="40" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C21" s="41" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A22" s="18">
         <v>19</v>
       </c>
-      <c r="B22" s="41" t="s">
-[...6 lines deleted...]
-    <row r="23" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B22" s="40" t="s">
+        <v>1036</v>
+      </c>
+      <c r="C22" s="41" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A23" s="18">
         <v>20</v>
       </c>
-      <c r="B23" s="41" t="s">
-[...6 lines deleted...]
-    <row r="24" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B23" s="40" t="s">
+        <v>1038</v>
+      </c>
+      <c r="C23" s="41" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A24" s="18">
         <v>21</v>
       </c>
-      <c r="B24" s="41" t="s">
-[...6 lines deleted...]
-    <row r="25" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B24" s="40" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C24" s="41" t="s">
+        <v>1041</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A25" s="18">
         <v>22</v>
       </c>
-      <c r="B25" s="41" t="s">
-[...6 lines deleted...]
-    <row r="26" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B25" s="40" t="s">
+        <v>1042</v>
+      </c>
+      <c r="C25" s="41" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A26" s="18">
         <v>23</v>
       </c>
-      <c r="B26" s="41" t="s">
-[...6 lines deleted...]
-    <row r="27" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B26" s="40" t="s">
+        <v>1044</v>
+      </c>
+      <c r="C26" s="41" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A27" s="18">
         <v>24</v>
       </c>
-      <c r="B27" s="41" t="s">
-[...6 lines deleted...]
-    <row r="28" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B27" s="40" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C27" s="41" t="s">
+        <v>1047</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A28" s="18">
         <v>25</v>
       </c>
-      <c r="B28" s="41" t="s">
-[...6 lines deleted...]
-    <row r="29" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B28" s="40" t="s">
+        <v>1048</v>
+      </c>
+      <c r="C28" s="41" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A29" s="18">
         <v>26</v>
       </c>
-      <c r="B29" s="41" t="s">
-[...6 lines deleted...]
-    <row r="30" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B29" s="40" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C29" s="41" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A30" s="18">
         <v>27</v>
       </c>
-      <c r="B30" s="41" t="s">
-[...6 lines deleted...]
-    <row r="31" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B30" s="40" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C30" s="41" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A31" s="18">
         <v>31</v>
       </c>
-      <c r="B31" s="41" t="s">
-[...6 lines deleted...]
-    <row r="32" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B31" s="40" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C31" s="41" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A32" s="18">
         <v>32</v>
       </c>
-      <c r="B32" s="41" t="s">
-[...6 lines deleted...]
-    <row r="33" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B32" s="40" t="s">
+        <v>1056</v>
+      </c>
+      <c r="C32" s="41" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A33" s="18">
         <v>33</v>
       </c>
-      <c r="B33" s="41" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B33" s="40" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C33" s="41" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A34" s="18">
         <v>34</v>
       </c>
-      <c r="B34" s="41" t="s">
-[...6 lines deleted...]
-    <row r="35" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B34" s="40" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C34" s="41" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A35" s="18">
         <v>41</v>
       </c>
-      <c r="B35" s="41" t="s">
-[...6 lines deleted...]
-    <row r="36" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B35" s="40" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C35" s="41" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A36" s="18">
         <v>42</v>
       </c>
-      <c r="B36" s="41" t="s">
-[...6 lines deleted...]
-    <row r="37" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B36" s="40" t="s">
+        <v>1064</v>
+      </c>
+      <c r="C36" s="41" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A37" s="18">
         <v>49</v>
       </c>
-      <c r="B37" s="41" t="s">
-[...6 lines deleted...]
-    <row r="38" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B37" s="40" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C37" s="41" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A38" s="18">
         <v>50</v>
       </c>
-      <c r="B38" s="41" t="s">
-[...6 lines deleted...]
-    <row r="39" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B38" s="40" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C38" s="41" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A39" s="18">
         <v>51</v>
       </c>
-      <c r="B39" s="41" t="s">
-[...6 lines deleted...]
-    <row r="40" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+      <c r="B39" s="40" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C39" s="41" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A40" s="18">
         <v>52</v>
       </c>
-      <c r="B40" s="41" t="s">
-[...6 lines deleted...]
-    <row r="41" spans="1:3" ht="120.75" x14ac:dyDescent="0.3">
+      <c r="B40" s="40" t="s">
+        <v>1072</v>
+      </c>
+      <c r="C40" s="41" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="122.5" x14ac:dyDescent="0.45">
       <c r="A41" s="18">
         <v>53</v>
       </c>
-      <c r="B41" s="41" t="s">
-[...6 lines deleted...]
-    <row r="42" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B41" s="40" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C41" s="41" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A42" s="18">
         <v>54</v>
       </c>
-      <c r="B42" s="43" t="s">
-[...6 lines deleted...]
-    <row r="43" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+      <c r="B42" s="42" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C42" s="41" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A43" s="18">
         <v>55</v>
       </c>
-      <c r="B43" s="41" t="s">
-[...6 lines deleted...]
-    <row r="44" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B43" s="40" t="s">
+        <v>1078</v>
+      </c>
+      <c r="C43" s="41" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A44" s="18">
         <v>56</v>
       </c>
-      <c r="B44" s="41" t="s">
-[...6 lines deleted...]
-    <row r="45" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B44" s="40" t="s">
+        <v>1080</v>
+      </c>
+      <c r="C44" s="41" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A45" s="18">
         <v>57</v>
       </c>
-      <c r="B45" s="43" t="s">
-[...6 lines deleted...]
-    <row r="46" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B45" s="42" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C45" s="41" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A46" s="18">
         <v>58</v>
       </c>
-      <c r="B46" s="41" t="s">
-[...6 lines deleted...]
-    <row r="47" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+      <c r="B46" s="40" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C46" s="41" t="s">
+        <v>1085</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A47" s="18">
         <v>60</v>
       </c>
-      <c r="B47" s="41" t="s">
-[...6 lines deleted...]
-    <row r="48" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+      <c r="B47" s="40" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C47" s="41" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A48" s="18">
         <v>61</v>
       </c>
-      <c r="B48" s="41" t="s">
-[...6 lines deleted...]
-    <row r="49" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+      <c r="B48" s="40" t="s">
+        <v>1088</v>
+      </c>
+      <c r="C48" s="41" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A49" s="18">
         <v>62</v>
       </c>
-      <c r="B49" s="41" t="s">
-[...6 lines deleted...]
-    <row r="50" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B49" s="40" t="s">
+        <v>1090</v>
+      </c>
+      <c r="C49" s="41" t="s">
+        <v>1091</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A50" s="18">
         <v>65</v>
       </c>
-      <c r="B50" s="41" t="s">
-[...6 lines deleted...]
-    <row r="51" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B50" s="40" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C50" s="41" t="s">
+        <v>1093</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A51" s="18">
         <v>71</v>
       </c>
-      <c r="B51" s="41" t="s">
-[...6 lines deleted...]
-    <row r="52" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B51" s="40" t="s">
+        <v>1094</v>
+      </c>
+      <c r="C51" s="41" t="s">
+        <v>1095</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A52" s="18">
         <v>72</v>
       </c>
-      <c r="B52" s="41" t="s">
-[...6 lines deleted...]
-    <row r="53" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B52" s="40" t="s">
+        <v>1096</v>
+      </c>
+      <c r="C52" s="41" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A53" s="18">
         <v>81</v>
       </c>
-      <c r="B53" s="41" t="s">
-[...6 lines deleted...]
-    <row r="54" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+      <c r="B53" s="40" t="s">
+        <v>1098</v>
+      </c>
+      <c r="C53" s="41" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A54" s="21">
         <v>99</v>
       </c>
-      <c r="B54" s="44" t="s">
-[...3 lines deleted...]
-        <v>1074</v>
+      <c r="B54" s="43" t="s">
+        <v>1100</v>
+      </c>
+      <c r="C54" s="41" t="s">
+        <v>1101</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <mergeCells count="1">
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5665E684-A14D-4537-B02C-B03B5F4F0A1A}">
-  <dimension ref="A1:D46"/>
+  <dimension ref="A1:D51"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="24" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="16384" width="8.7109375" style="51" hidden="1"/>
+    <col min="1" max="1" width="24" style="135" customWidth="1"/>
+    <col min="2" max="2" width="51" style="52" customWidth="1"/>
+    <col min="3" max="3" width="55.1796875" style="52" customWidth="1"/>
+    <col min="4" max="4" width="45" style="52" customWidth="1"/>
+    <col min="5" max="16384" width="8.7265625" style="50" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" s="52" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:4" s="51" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="54" t="s">
-[...19 lines deleted...]
-        <v>1076</v>
+      <c r="B1" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" s="53" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" s="53" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4" ht="126" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="166" t="s">
+        <v>1102</v>
+      </c>
+      <c r="B2" s="167"/>
+      <c r="C2" s="167"/>
+      <c r="D2" s="167"/>
+    </row>
+    <row r="3" spans="1:4" s="51" customFormat="1" ht="35" x14ac:dyDescent="0.45">
+      <c r="A3" s="132" t="s">
+        <v>1103</v>
       </c>
       <c r="B3" s="30" t="s">
-        <v>1077</v>
+        <v>1104</v>
       </c>
       <c r="C3" s="30" t="s">
-        <v>1078</v>
-[...6 lines deleted...]
-      <c r="A4" s="78">
+        <v>1105</v>
+      </c>
+      <c r="D3" s="32" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="245" x14ac:dyDescent="0.45">
+      <c r="A4" s="136">
         <v>27</v>
       </c>
-      <c r="B4" s="79" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="78">
+      <c r="B4" s="102" t="s">
+        <v>1107</v>
+      </c>
+      <c r="C4" s="102" t="s">
+        <v>1108</v>
+      </c>
+      <c r="D4" s="102" t="s">
+        <v>1109</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="332.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="136">
         <v>59</v>
       </c>
-      <c r="B5" s="79" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="78">
+      <c r="B5" s="102" t="s">
+        <v>1110</v>
+      </c>
+      <c r="C5" s="102" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D5" s="102" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="280" x14ac:dyDescent="0.45">
+      <c r="A6" s="136">
         <v>93</v>
       </c>
-      <c r="B6" s="79" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="78">
+      <c r="B6" s="102" t="s">
+        <v>1113</v>
+      </c>
+      <c r="C6" s="102" t="s">
+        <v>1114</v>
+      </c>
+      <c r="D6" s="102" t="s">
+        <v>1115</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="297.5" x14ac:dyDescent="0.45">
+      <c r="A7" s="136">
         <v>95</v>
       </c>
-      <c r="B7" s="79" t="s">
-[...80 lines deleted...]
-      <c r="A13" s="154" t="s">
+      <c r="B7" s="102" t="s">
+        <v>1116</v>
+      </c>
+      <c r="C7" s="102" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D7" s="102" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A8" s="136" t="s">
+        <v>1119</v>
+      </c>
+      <c r="B8" s="102" t="s">
+        <v>1120</v>
+      </c>
+      <c r="C8" s="102" t="s">
+        <v>1121</v>
+      </c>
+      <c r="D8" s="102" t="s">
+        <v>1122</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A9" s="133" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B9" s="78" t="s">
+        <v>1124</v>
+      </c>
+      <c r="C9" s="78" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D9" s="80" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A10" s="133" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B10" s="78" t="s">
+        <v>1128</v>
+      </c>
+      <c r="C10" s="78" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D10" s="80" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A11" s="133" t="s">
+        <v>1131</v>
+      </c>
+      <c r="B11" s="78" t="s">
+        <v>1132</v>
+      </c>
+      <c r="C11" s="78" t="s">
+        <v>1133</v>
+      </c>
+      <c r="D11" s="80" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="12" spans="1:4" ht="245" x14ac:dyDescent="0.45">
+      <c r="A12" s="133" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B12" s="78" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C12" s="78" t="s">
+        <v>1137</v>
+      </c>
+      <c r="D12" s="80" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4" s="112" customFormat="1" ht="258.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="133" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B13" s="78" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C13" s="78" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D13" s="80" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A14" s="133" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B14" s="78" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C14" s="78" t="s">
+        <v>1145</v>
+      </c>
+      <c r="D14" s="80" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4" ht="35" x14ac:dyDescent="0.45">
+      <c r="A15" s="133" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B15" s="78" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C15" s="78" t="s">
+        <v>1149</v>
+      </c>
+      <c r="D15" s="85" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A16" s="133" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B16" s="78" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C16" s="78" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D16" s="80" t="s">
+        <v>1153</v>
+      </c>
+    </row>
+    <row r="17" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A17" s="133" t="s">
+        <v>1150</v>
+      </c>
+      <c r="B17" s="78" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C17" s="78" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D17" s="80" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A18" s="89" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B18" s="78" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C18" s="78" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D18" s="78" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="385" x14ac:dyDescent="0.45">
+      <c r="A19" s="133" t="s">
+        <v>1160</v>
+      </c>
+      <c r="B19" s="78" t="s">
+        <v>1161</v>
+      </c>
+      <c r="C19" s="78" t="s">
+        <v>1162</v>
+      </c>
+      <c r="D19" s="80" t="s">
+        <v>1163</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A20" s="133" t="s">
+        <v>1164</v>
+      </c>
+      <c r="B20" s="78" t="s">
+        <v>1165</v>
+      </c>
+      <c r="C20" s="78" t="s">
+        <v>1166</v>
+      </c>
+      <c r="D20" s="80" t="s">
+        <v>1167</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A21" s="133" t="s">
+        <v>1168</v>
+      </c>
+      <c r="B21" s="78" t="s">
+        <v>1169</v>
+      </c>
+      <c r="C21" s="78" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D21" s="80" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A22" s="133" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B22" s="78" t="s">
+        <v>1173</v>
+      </c>
+      <c r="C22" s="78" t="s">
+        <v>1174</v>
+      </c>
+      <c r="D22" s="80" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="35" x14ac:dyDescent="0.45">
+      <c r="A23" s="133" t="s">
+        <v>1176</v>
+      </c>
+      <c r="B23" s="78" t="s">
+        <v>1177</v>
+      </c>
+      <c r="C23" s="78" t="s">
+        <v>1178</v>
+      </c>
+      <c r="D23" s="80" t="s">
+        <v>1179</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A24" s="133" t="s">
+        <v>1180</v>
+      </c>
+      <c r="B24" s="78" t="s">
+        <v>1181</v>
+      </c>
+      <c r="C24" s="78" t="s">
+        <v>1182</v>
+      </c>
+      <c r="D24" s="80" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A25" s="133" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B25" s="78" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C25" s="78" t="s">
+        <v>1185</v>
+      </c>
+      <c r="D25" s="80" t="s">
+        <v>1156</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A26" s="133" t="s">
+        <v>1186</v>
+      </c>
+      <c r="B26" s="78" t="s">
+        <v>1187</v>
+      </c>
+      <c r="C26" s="78" t="s">
+        <v>1188</v>
+      </c>
+      <c r="D26" s="80" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A27" s="133" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B27" s="138" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C27" s="138" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D27" s="142" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A28" s="133" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B28" s="78" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C28" s="78" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D28" s="85" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A29" s="133" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B29" s="78" t="s">
+        <v>958</v>
+      </c>
+      <c r="C29" s="78" t="s">
+        <v>1198</v>
+      </c>
+      <c r="D29" s="85" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A30" s="133" t="s">
+        <v>1200</v>
+      </c>
+      <c r="B30" s="78" t="s">
+        <v>943</v>
+      </c>
+      <c r="C30" s="78" t="s">
+        <v>1201</v>
+      </c>
+      <c r="D30" s="80" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A31" s="134" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B31" s="79" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C31" s="79" t="s">
+        <v>1205</v>
+      </c>
+      <c r="D31" s="85" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A32" s="133" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B32" s="78" t="s">
+        <v>1207</v>
+      </c>
+      <c r="C32" s="78" t="s">
+        <v>1208</v>
+      </c>
+      <c r="D32" s="80" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="140" x14ac:dyDescent="0.45">
+      <c r="A33" s="133" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B33" s="78" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C33" s="78" t="s">
+        <v>1211</v>
+      </c>
+      <c r="D33" s="80" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A34" s="133" t="s">
+        <v>1212</v>
+      </c>
+      <c r="B34" s="78" t="s">
+        <v>1213</v>
+      </c>
+      <c r="C34" s="78" t="s">
+        <v>1214</v>
+      </c>
+      <c r="D34" s="80" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A35" s="133" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B35" s="78" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C35" s="78" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D35" s="80" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A36" s="133" t="s">
+        <v>1218</v>
+      </c>
+      <c r="B36" s="78" t="s">
+        <v>1219</v>
+      </c>
+      <c r="C36" s="78" t="s">
+        <v>1220</v>
+      </c>
+      <c r="D36" s="80" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A37" s="133" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B37" s="78" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C37" s="78" t="s">
+        <v>1223</v>
+      </c>
+      <c r="D37" s="80" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A38" s="133" t="s">
+        <v>1224</v>
+      </c>
+      <c r="B38" s="78" t="s">
+        <v>1225</v>
+      </c>
+      <c r="C38" s="79" t="s">
+        <v>1226</v>
+      </c>
+      <c r="D38" s="85" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A39" s="133" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B39" s="78" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C39" s="79" t="s">
+        <v>1229</v>
+      </c>
+      <c r="D39" s="85" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A40" s="133" t="s">
+        <v>1230</v>
+      </c>
+      <c r="B40" s="138" t="s">
+        <v>1231</v>
+      </c>
+      <c r="C40" s="140" t="s">
+        <v>1232</v>
+      </c>
+      <c r="D40" s="142" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A41" s="133" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B41" s="137" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C41" s="139" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D41" s="141" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A42" s="133" t="s">
+        <v>1236</v>
+      </c>
+      <c r="B42" s="137" t="s">
         <v>1237</v>
       </c>
-      <c r="B13" s="154" t="s">
+      <c r="C42" s="139" t="s">
+        <v>1238</v>
+      </c>
+      <c r="D42" s="141" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="35" x14ac:dyDescent="0.45">
+      <c r="A43" s="133" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B43" s="138" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C43" s="140" t="s">
         <v>1241</v>
       </c>
-      <c r="C13" s="154" t="s">
+      <c r="D43" s="142" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A44" s="133" t="s">
+        <v>1242</v>
+      </c>
+      <c r="B44" s="78" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C44" s="78" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D44" s="80" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A45" s="133" t="s">
         <v>1246</v>
       </c>
-      <c r="D13" s="154" t="s">
-[...74 lines deleted...]
-      <c r="A19" s="78" t="s">
+      <c r="B45" s="78" t="s">
+        <v>1247</v>
+      </c>
+      <c r="C45" s="78" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D45" s="80" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A46" s="133" t="s">
+        <v>1248</v>
+      </c>
+      <c r="B46" s="78" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C46" s="78" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D46" s="80" t="s">
+        <v>1245</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" ht="52.5" hidden="1" x14ac:dyDescent="0.45">
+      <c r="A47" s="133" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B47" s="78" t="s">
+        <v>1251</v>
+      </c>
+      <c r="C47" s="78" t="s">
+        <v>1252</v>
+      </c>
+      <c r="D47" s="80" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" ht="35" hidden="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="133" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B48" s="78" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C48" s="78" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D48" s="80" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" ht="52.5" hidden="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="134" t="s">
+        <v>1256</v>
+      </c>
+      <c r="B49" s="79" t="s">
+        <v>1257</v>
+      </c>
+      <c r="C49" s="79" t="s">
+        <v>1258</v>
+      </c>
+      <c r="D49" s="85" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" ht="35" hidden="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="134" t="s">
+        <v>903</v>
+      </c>
+      <c r="B50" s="79" t="s">
+        <v>1259</v>
+      </c>
+      <c r="C50" s="79" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D50" s="85" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="51" spans="1:4" ht="52.5" hidden="1" x14ac:dyDescent="0.45">
+      <c r="A51" s="134" t="s">
+        <v>1262</v>
+      </c>
+      <c r="B51" s="79" t="s">
+        <v>1263</v>
+      </c>
+      <c r="C51" s="78" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D51" s="85" t="s">
         <v>1130</v>
       </c>
-      <c r="B19" s="79" t="s">
-[...385 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D085A4D-D5A0-42CA-AD65-DA78F4808647}">
-  <dimension ref="A1:AC117"/>
+  <dimension ref="A1:AD117"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" style="51" customWidth="1"/>
-[...28 lines deleted...]
-    <col min="30" max="16384" width="8.7109375" style="51" hidden="1"/>
+    <col min="1" max="1" width="8.7265625" style="50" customWidth="1"/>
+    <col min="2" max="2" width="25.7265625" style="50" customWidth="1"/>
+    <col min="3" max="3" width="37.81640625" style="50" customWidth="1"/>
+    <col min="4" max="4" width="17.7265625" style="50" customWidth="1"/>
+    <col min="5" max="5" width="18.81640625" style="50" customWidth="1"/>
+    <col min="6" max="6" width="27.54296875" style="50" customWidth="1"/>
+    <col min="7" max="7" width="39.1796875" style="50" customWidth="1"/>
+    <col min="8" max="8" width="27.26953125" style="50" customWidth="1"/>
+    <col min="9" max="9" width="26.54296875" style="50" customWidth="1"/>
+    <col min="10" max="10" width="33.26953125" style="50" customWidth="1"/>
+    <col min="11" max="11" width="41.26953125" style="50" customWidth="1"/>
+    <col min="12" max="12" width="17.453125" style="50" customWidth="1"/>
+    <col min="13" max="13" width="16.26953125" style="50" customWidth="1"/>
+    <col min="14" max="14" width="14.453125" style="50" customWidth="1"/>
+    <col min="15" max="15" width="14" style="50" customWidth="1"/>
+    <col min="16" max="16" width="17.26953125" style="50" customWidth="1"/>
+    <col min="17" max="17" width="16.26953125" style="50" customWidth="1"/>
+    <col min="18" max="18" width="17" style="50" customWidth="1"/>
+    <col min="19" max="19" width="17.26953125" style="50" customWidth="1"/>
+    <col min="20" max="20" width="37.453125" style="50" customWidth="1"/>
+    <col min="21" max="21" width="15" style="50" customWidth="1"/>
+    <col min="22" max="22" width="14.54296875" style="50" customWidth="1"/>
+    <col min="23" max="23" width="14.453125" style="50" customWidth="1"/>
+    <col min="24" max="24" width="19.453125" style="50" customWidth="1"/>
+    <col min="25" max="25" width="17.54296875" style="50" customWidth="1"/>
+    <col min="26" max="26" width="16.1796875" style="50" customWidth="1"/>
+    <col min="27" max="27" width="17.81640625" style="50" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="14.81640625" style="50" hidden="1" customWidth="1"/>
+    <col min="29" max="30" width="11.7265625" style="50" hidden="1" customWidth="1"/>
+    <col min="31" max="16384" width="8.7265625" style="50" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="52" customFormat="1" ht="17.25" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:29" s="51" customFormat="1" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37" t="s">
-[...118 lines deleted...]
-      <c r="L2" s="46" t="s">
+      <c r="B1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="J1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="L1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="M1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="N1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="R1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="U1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="V1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="W1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="X1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="Z1" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" s="36"/>
+      <c r="AB1" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC1" s="51" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="2" spans="1:29" s="49" customFormat="1" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A2" s="44" t="s">
+        <v>88</v>
+      </c>
+      <c r="B2" s="45" t="s">
+        <v>89</v>
+      </c>
+      <c r="C2" s="45" t="s">
+        <v>90</v>
+      </c>
+      <c r="D2" s="45" t="s">
+        <v>91</v>
+      </c>
+      <c r="E2" s="45" t="s">
+        <v>92</v>
+      </c>
+      <c r="F2" s="45" t="s">
+        <v>93</v>
+      </c>
+      <c r="G2" s="45" t="s">
+        <v>94</v>
+      </c>
+      <c r="H2" s="45" t="s">
+        <v>95</v>
+      </c>
+      <c r="I2" s="45" t="s">
+        <v>96</v>
+      </c>
+      <c r="J2" s="46" t="s">
+        <v>97</v>
+      </c>
+      <c r="K2" s="47" t="s">
+        <v>98</v>
+      </c>
+      <c r="L2" s="45" t="s">
+        <v>99</v>
+      </c>
+      <c r="M2" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="N2" s="45" t="s">
+        <v>101</v>
+      </c>
+      <c r="O2" s="45" t="s">
+        <v>102</v>
+      </c>
+      <c r="P2" s="45" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q2" s="45" t="s">
+        <v>104</v>
+      </c>
+      <c r="R2" s="45" t="s">
+        <v>105</v>
+      </c>
+      <c r="S2" s="45" t="s">
+        <v>106</v>
+      </c>
+      <c r="T2" s="45" t="s">
+        <v>107</v>
+      </c>
+      <c r="U2" s="45" t="s">
+        <v>108</v>
+      </c>
+      <c r="V2" s="45" t="s">
+        <v>109</v>
+      </c>
+      <c r="W2" s="45" t="s">
+        <v>110</v>
+      </c>
+      <c r="X2" s="45" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y2" s="45" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z2" s="45" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA2" s="48" t="s">
+        <v>114</v>
+      </c>
+      <c r="AB2" s="49" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC2" s="49" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="3" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="93">
+        <v>90785</v>
+      </c>
+      <c r="B3" s="77" t="s">
+        <v>115</v>
+      </c>
+      <c r="C3" s="78" t="s">
+        <v>116</v>
+      </c>
+      <c r="D3" s="94" t="s">
+        <v>117</v>
+      </c>
+      <c r="E3" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F3" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G3" s="78" t="s">
+        <v>120</v>
+      </c>
+      <c r="H3" s="78" t="s">
+        <v>121</v>
+      </c>
+      <c r="I3" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J3" s="78" t="s">
+        <v>123</v>
+      </c>
+      <c r="K3" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M3" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N3" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O3" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P3" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q3" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R3" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S3" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T3" s="78" t="s">
+        <v>125</v>
+      </c>
+      <c r="U3" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V3" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W3" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X3" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y3" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z3" s="94">
+        <v>1</v>
+      </c>
+      <c r="AA3" s="128" t="s">
+        <v>129</v>
+      </c>
+      <c r="AB3" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC3" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A4" s="93">
+        <v>90791</v>
+      </c>
+      <c r="B4" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C4" s="78" t="s">
+        <v>131</v>
+      </c>
+      <c r="D4" s="77" t="s">
+        <v>132</v>
+      </c>
+      <c r="E4" s="77" t="s">
+        <v>133</v>
+      </c>
+      <c r="F4" s="77" t="s">
+        <v>134</v>
+      </c>
+      <c r="G4" s="77" t="s">
+        <v>135</v>
+      </c>
+      <c r="H4" s="78" t="s">
+        <v>136</v>
+      </c>
+      <c r="I4" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J4" s="78" t="s">
+        <v>137</v>
+      </c>
+      <c r="K4" s="78" t="s">
+        <v>138</v>
+      </c>
+      <c r="L4" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M4" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="N4" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="O4" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="P4" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q4" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="R4" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="S4" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="T4" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U4" s="79">
+        <v>4</v>
+      </c>
+      <c r="V4" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W4" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X4" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y4" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z4" s="96">
+        <v>1</v>
+      </c>
+      <c r="AA4" s="129" t="s">
+        <v>140</v>
+      </c>
+      <c r="AB4" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC4" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A5" s="93">
+        <v>90792</v>
+      </c>
+      <c r="B5" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C5" s="78" t="s">
+        <v>141</v>
+      </c>
+      <c r="D5" s="77" t="s">
+        <v>132</v>
+      </c>
+      <c r="E5" s="77" t="s">
+        <v>133</v>
+      </c>
+      <c r="F5" s="77" t="s">
+        <v>134</v>
+      </c>
+      <c r="G5" s="77" t="s">
+        <v>142</v>
+      </c>
+      <c r="H5" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I5" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J5" s="78" t="s">
+        <v>137</v>
+      </c>
+      <c r="K5" s="78" t="s">
+        <v>144</v>
+      </c>
+      <c r="L5" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M5" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="N5" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="O5" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="P5" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q5" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="R5" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="S5" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="T5" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U5" s="79">
+        <v>4</v>
+      </c>
+      <c r="V5" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W5" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X5" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y5" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z5" s="97">
+        <v>1</v>
+      </c>
+      <c r="AA5" s="105" t="s">
+        <v>145</v>
+      </c>
+      <c r="AB5" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC5" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A6" s="93">
+        <v>90846</v>
+      </c>
+      <c r="B6" s="77" t="s">
+        <v>146</v>
+      </c>
+      <c r="C6" s="78" t="s">
+        <v>147</v>
+      </c>
+      <c r="D6" s="98" t="s">
+        <v>148</v>
+      </c>
+      <c r="E6" s="98" t="s">
+        <v>149</v>
+      </c>
+      <c r="F6" s="78" t="s">
+        <v>150</v>
+      </c>
+      <c r="G6" s="77" t="s">
+        <v>151</v>
+      </c>
+      <c r="H6" s="78" t="s">
+        <v>136</v>
+      </c>
+      <c r="I6" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J6" s="78" t="s">
+        <v>152</v>
+      </c>
+      <c r="K6" s="78" t="s">
+        <v>153</v>
+      </c>
+      <c r="L6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T6" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U6" s="78">
+        <v>4</v>
+      </c>
+      <c r="V6" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W6" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X6" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y6" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z6" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA6" s="95" t="s">
+        <v>140</v>
+      </c>
+      <c r="AB6" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC6" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A7" s="93">
+        <v>90847</v>
+      </c>
+      <c r="B7" s="77" t="s">
+        <v>146</v>
+      </c>
+      <c r="C7" s="78" t="s">
+        <v>154</v>
+      </c>
+      <c r="D7" s="94" t="s">
+        <v>148</v>
+      </c>
+      <c r="E7" s="98" t="s">
+        <v>149</v>
+      </c>
+      <c r="F7" s="78" t="s">
+        <v>150</v>
+      </c>
+      <c r="G7" s="77" t="s">
+        <v>155</v>
+      </c>
+      <c r="H7" s="78" t="s">
+        <v>136</v>
+      </c>
+      <c r="I7" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J7" s="78" t="s">
+        <v>152</v>
+      </c>
+      <c r="K7" s="78" t="s">
+        <v>156</v>
+      </c>
+      <c r="L7" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M7" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N7" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O7" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P7" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q7" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R7" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S7" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T7" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U7" s="78">
+        <v>4</v>
+      </c>
+      <c r="V7" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W7" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X7" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y7" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z7" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA7" s="95" t="s">
+        <v>140</v>
+      </c>
+      <c r="AB7" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC7" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A8" s="93">
+        <v>90849</v>
+      </c>
+      <c r="B8" s="77" t="s">
+        <v>146</v>
+      </c>
+      <c r="C8" s="78" t="s">
+        <v>157</v>
+      </c>
+      <c r="D8" s="77" t="s">
+        <v>158</v>
+      </c>
+      <c r="E8" s="77" t="s">
+        <v>159</v>
+      </c>
+      <c r="F8" s="78" t="s">
+        <v>160</v>
+      </c>
+      <c r="G8" s="77" t="s">
+        <v>161</v>
+      </c>
+      <c r="H8" s="78" t="s">
+        <v>136</v>
+      </c>
+      <c r="I8" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J8" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K8" s="78" t="s">
+        <v>162</v>
+      </c>
+      <c r="L8" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M8" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N8" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O8" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P8" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q8" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R8" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S8" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T8" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U8" s="78">
+        <v>6</v>
+      </c>
+      <c r="V8" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W8" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X8" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y8" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z8" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA8" s="95" t="s">
+        <v>140</v>
+      </c>
+      <c r="AB8" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC8" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A9" s="93">
+        <v>90865</v>
+      </c>
+      <c r="B9" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C9" s="78" t="s">
+        <v>163</v>
+      </c>
+      <c r="D9" s="77" t="s">
+        <v>164</v>
+      </c>
+      <c r="E9" s="77" t="s">
+        <v>165</v>
+      </c>
+      <c r="F9" s="78" t="s">
+        <v>166</v>
+      </c>
+      <c r="G9" s="77" t="s">
+        <v>167</v>
+      </c>
+      <c r="H9" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I9" s="78" t="s">
+        <v>168</v>
+      </c>
+      <c r="J9" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K9" s="78" t="s">
+        <v>169</v>
+      </c>
+      <c r="L9" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M9" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N9" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O9" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P9" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q9" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R9" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S9" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T9" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U9" s="78">
+        <v>6</v>
+      </c>
+      <c r="V9" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W9" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X9" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y9" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z9" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA9" s="95" t="s">
+        <v>170</v>
+      </c>
+      <c r="AB9" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC9" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A10" s="93">
+        <v>90882</v>
+      </c>
+      <c r="B10" s="77" t="s">
+        <v>171</v>
+      </c>
+      <c r="C10" s="78" t="s">
+        <v>172</v>
+      </c>
+      <c r="D10" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E10" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F10" s="78" t="s">
+        <v>175</v>
+      </c>
+      <c r="G10" s="77" t="s">
+        <v>176</v>
+      </c>
+      <c r="H10" s="78" t="s">
+        <v>177</v>
+      </c>
+      <c r="I10" s="78" t="s">
+        <v>178</v>
+      </c>
+      <c r="J10" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K10" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L10" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M10" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N10" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O10" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P10" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q10" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R10" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S10" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T10" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U10" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V10" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W10" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X10" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y10" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z10" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="95" t="s">
+        <v>179</v>
+      </c>
+      <c r="AB10" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC10" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A11" s="93">
+        <v>90885</v>
+      </c>
+      <c r="B11" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C11" s="78" t="s">
+        <v>180</v>
+      </c>
+      <c r="D11" s="98" t="s">
+        <v>132</v>
+      </c>
+      <c r="E11" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="F11" s="78" t="s">
+        <v>134</v>
+      </c>
+      <c r="G11" s="77" t="s">
+        <v>181</v>
+      </c>
+      <c r="H11" s="78" t="s">
+        <v>136</v>
+      </c>
+      <c r="I11" s="78" t="s">
+        <v>178</v>
+      </c>
+      <c r="J11" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K11" s="78" t="s">
+        <v>182</v>
+      </c>
+      <c r="L11" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M11" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N11" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O11" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P11" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q11" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R11" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S11" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T11" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U11" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V11" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W11" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X11" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y11" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z11" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA11" s="95" t="s">
+        <v>183</v>
+      </c>
+      <c r="AB11" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC11" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A12" s="93">
+        <v>90887</v>
+      </c>
+      <c r="B12" s="77" t="s">
+        <v>115</v>
+      </c>
+      <c r="C12" s="78" t="s">
+        <v>184</v>
+      </c>
+      <c r="D12" s="77" t="s">
+        <v>148</v>
+      </c>
+      <c r="E12" s="77" t="s">
+        <v>118</v>
+      </c>
+      <c r="F12" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G12" s="77" t="s">
+        <v>185</v>
+      </c>
+      <c r="H12" s="78" t="s">
+        <v>186</v>
+      </c>
+      <c r="I12" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J12" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K12" s="78" t="s">
+        <v>182</v>
+      </c>
+      <c r="L12" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M12" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N12" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O12" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P12" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q12" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R12" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S12" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T12" s="78" t="s">
+        <v>187</v>
+      </c>
+      <c r="U12" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V12" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W12" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X12" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y12" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z12" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA12" s="95" t="s">
+        <v>188</v>
+      </c>
+      <c r="AB12" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC12" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A13" s="93">
+        <v>90889</v>
+      </c>
+      <c r="B13" s="77" t="s">
+        <v>171</v>
+      </c>
+      <c r="C13" s="78" t="s">
+        <v>189</v>
+      </c>
+      <c r="D13" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E13" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G13" s="78" t="s">
+        <v>190</v>
+      </c>
+      <c r="H13" s="78" t="s">
+        <v>191</v>
+      </c>
+      <c r="I13" s="78" t="s">
+        <v>192</v>
+      </c>
+      <c r="J13" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K13" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T13" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U13" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V13" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W13" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y13" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z13" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA13" s="95" t="s">
+        <v>193</v>
+      </c>
+      <c r="AB13" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC13" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" ht="225.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="93">
+        <v>96130</v>
+      </c>
+      <c r="B14" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C14" s="78" t="s">
+        <v>194</v>
+      </c>
+      <c r="D14" s="98" t="s">
+        <v>132</v>
+      </c>
+      <c r="E14" s="98" t="s">
+        <v>195</v>
+      </c>
+      <c r="F14" s="78" t="s">
+        <v>196</v>
+      </c>
+      <c r="G14" s="78" t="s">
+        <v>197</v>
+      </c>
+      <c r="H14" s="78" t="s">
+        <v>198</v>
+      </c>
+      <c r="I14" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J14" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K14" s="78" t="s">
+        <v>199</v>
+      </c>
+      <c r="L14" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M14" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N14" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O14" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P14" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q14" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R14" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S14" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T14" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U14" s="78">
+        <v>4</v>
+      </c>
+      <c r="V14" s="78">
+        <v>1</v>
+      </c>
+      <c r="W14" s="78">
+        <v>2</v>
+      </c>
+      <c r="X14" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y14" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z14" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="95" t="s">
+        <v>200</v>
+      </c>
+      <c r="AB14" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC14" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A15" s="93">
+        <v>96131</v>
+      </c>
+      <c r="B15" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C15" s="78" t="s">
+        <v>201</v>
+      </c>
+      <c r="D15" s="98" t="s">
+        <v>195</v>
+      </c>
+      <c r="E15" s="98" t="s">
+        <v>202</v>
+      </c>
+      <c r="F15" s="78" t="s">
+        <v>203</v>
+      </c>
+      <c r="G15" s="78" t="s">
+        <v>204</v>
+      </c>
+      <c r="H15" s="78" t="s">
+        <v>198</v>
+      </c>
+      <c r="I15" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J15" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K15" s="78" t="s">
+        <v>199</v>
+      </c>
+      <c r="L15" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M15" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N15" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O15" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P15" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q15" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R15" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S15" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T15" s="78">
+        <v>96130</v>
+      </c>
+      <c r="U15" s="78">
+        <v>4</v>
+      </c>
+      <c r="V15" s="78" t="s">
+        <v>205</v>
+      </c>
+      <c r="W15" s="78">
+        <v>2</v>
+      </c>
+      <c r="X15" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y15" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z15" s="99">
+        <v>22</v>
+      </c>
+      <c r="AA15" s="95" t="s">
+        <v>206</v>
+      </c>
+      <c r="AB15" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC15" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A16" s="93">
+        <v>96160</v>
+      </c>
+      <c r="B16" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C16" s="78" t="s">
+        <v>207</v>
+      </c>
+      <c r="D16" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E16" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F16" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G16" s="78" t="s">
+        <v>208</v>
+      </c>
+      <c r="H16" s="78" t="s">
+        <v>209</v>
+      </c>
+      <c r="I16" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J16" s="78" t="s">
+        <v>210</v>
+      </c>
+      <c r="K16" s="78" t="s">
+        <v>211</v>
+      </c>
+      <c r="L16" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M16" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N16" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O16" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P16" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q16" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R16" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S16" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T16" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U16" s="78">
+        <v>1</v>
+      </c>
+      <c r="V16" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W16" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X16" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y16" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z16" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA16" s="95" t="s">
+        <v>212</v>
+      </c>
+      <c r="AB16" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC16" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A17" s="93">
+        <v>96170</v>
+      </c>
+      <c r="B17" s="77" t="s">
+        <v>115</v>
+      </c>
+      <c r="C17" s="78" t="s">
+        <v>213</v>
+      </c>
+      <c r="D17" s="94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E17" s="94" t="s">
+        <v>215</v>
+      </c>
+      <c r="F17" s="78" t="s">
+        <v>216</v>
+      </c>
+      <c r="G17" s="78" t="s">
+        <v>217</v>
+      </c>
+      <c r="H17" s="78" t="s">
+        <v>209</v>
+      </c>
+      <c r="I17" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J17" s="78" t="s">
+        <v>218</v>
+      </c>
+      <c r="K17" s="78" t="s">
+        <v>219</v>
+      </c>
+      <c r="L17" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M17" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N17" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O17" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P17" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q17" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R17" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S17" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T17" s="78" t="s">
+        <v>220</v>
+      </c>
+      <c r="U17" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V17" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="W17" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="X17" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y17" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z17" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA17" s="95" t="s">
+        <v>222</v>
+      </c>
+      <c r="AB17" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC17" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A18" s="93">
+        <v>96171</v>
+      </c>
+      <c r="B18" s="77" t="s">
+        <v>115</v>
+      </c>
+      <c r="C18" s="78" t="s">
+        <v>223</v>
+      </c>
+      <c r="D18" s="94" t="s">
+        <v>215</v>
+      </c>
+      <c r="E18" s="94" t="s">
+        <v>224</v>
+      </c>
+      <c r="F18" s="78" t="s">
+        <v>203</v>
+      </c>
+      <c r="G18" s="78" t="s">
+        <v>225</v>
+      </c>
+      <c r="H18" s="78" t="s">
+        <v>209</v>
+      </c>
+      <c r="I18" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J18" s="78" t="s">
+        <v>218</v>
+      </c>
+      <c r="K18" s="78" t="s">
+        <v>226</v>
+      </c>
+      <c r="L18" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M18" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N18" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O18" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P18" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q18" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R18" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S18" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T18" s="78" t="s">
+        <v>227</v>
+      </c>
+      <c r="U18" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V18" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="W18" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="X18" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y18" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z18" s="99">
+        <v>94</v>
+      </c>
+      <c r="AA18" s="95" t="s">
+        <v>228</v>
+      </c>
+      <c r="AB18" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC18" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29" ht="192.5" x14ac:dyDescent="0.45">
+      <c r="A19" s="93">
+        <v>96202</v>
+      </c>
+      <c r="B19" s="77" t="s">
+        <v>229</v>
+      </c>
+      <c r="C19" s="78" t="s">
+        <v>230</v>
+      </c>
+      <c r="D19" s="78">
+        <v>31</v>
+      </c>
+      <c r="E19" s="78">
+        <v>68</v>
+      </c>
+      <c r="F19" s="78" t="s">
+        <v>231</v>
+      </c>
+      <c r="G19" s="78" t="s">
+        <v>232</v>
+      </c>
+      <c r="H19" s="78" t="s">
+        <v>233</v>
+      </c>
+      <c r="I19" s="78" t="s">
+        <v>234</v>
+      </c>
+      <c r="J19" s="78" t="s">
+        <v>235</v>
+      </c>
+      <c r="K19" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L19" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M19" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N19" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O19" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P19" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q19" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R19" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S19" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T19" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U19" s="78">
+        <v>4</v>
+      </c>
+      <c r="V19" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="W19" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="X19" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y19" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z19" s="78">
+        <v>1</v>
+      </c>
+      <c r="AA19" s="80" t="s">
+        <v>236</v>
+      </c>
+      <c r="AB19" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC19" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="93">
+        <v>96203</v>
+      </c>
+      <c r="B20" s="77" t="s">
+        <v>229</v>
+      </c>
+      <c r="C20" s="78" t="s">
+        <v>237</v>
+      </c>
+      <c r="D20" s="78">
+        <v>68</v>
+      </c>
+      <c r="E20" s="78">
         <v>83</v>
       </c>
-      <c r="M2" s="46" t="s">
-[...17 lines deleted...]
-      <c r="S2" s="46" t="s">
+      <c r="F20" s="78" t="s">
+        <v>203</v>
+      </c>
+      <c r="G20" s="78" t="s">
+        <v>238</v>
+      </c>
+      <c r="H20" s="78" t="s">
+        <v>233</v>
+      </c>
+      <c r="I20" s="78" t="s">
+        <v>234</v>
+      </c>
+      <c r="J20" s="78" t="s">
+        <v>235</v>
+      </c>
+      <c r="K20" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L20" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M20" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N20" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O20" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P20" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q20" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R20" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S20" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T20" s="79">
+        <v>96202</v>
+      </c>
+      <c r="U20" s="78">
+        <v>1</v>
+      </c>
+      <c r="V20" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="W20" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="X20" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y20" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z20" s="78">
+        <v>92</v>
+      </c>
+      <c r="AA20" s="80" t="s">
+        <v>236</v>
+      </c>
+      <c r="AB20" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC20" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" ht="175" x14ac:dyDescent="0.45">
+      <c r="A21" s="93">
+        <v>97550</v>
+      </c>
+      <c r="B21" s="77" t="s">
+        <v>229</v>
+      </c>
+      <c r="C21" s="78" t="s">
+        <v>239</v>
+      </c>
+      <c r="D21" s="94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E21" s="94" t="s">
+        <v>215</v>
+      </c>
+      <c r="F21" s="78" t="s">
+        <v>240</v>
+      </c>
+      <c r="G21" s="78" t="s">
+        <v>241</v>
+      </c>
+      <c r="H21" s="78" t="s">
+        <v>233</v>
+      </c>
+      <c r="I21" s="78" t="s">
+        <v>234</v>
+      </c>
+      <c r="J21" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K21" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L21" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M21" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N21" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O21" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P21" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q21" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R21" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S21" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T21" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U21" s="78">
+        <v>2</v>
+      </c>
+      <c r="V21" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="W21" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="X21" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y21" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z21" s="78">
+        <v>1</v>
+      </c>
+      <c r="AA21" s="80" t="s">
+        <v>236</v>
+      </c>
+      <c r="AB21" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC21" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A22" s="93">
+        <v>97551</v>
+      </c>
+      <c r="B22" s="77" t="s">
+        <v>229</v>
+      </c>
+      <c r="C22" s="78" t="s">
+        <v>242</v>
+      </c>
+      <c r="D22" s="94" t="s">
+        <v>215</v>
+      </c>
+      <c r="E22" s="94" t="s">
+        <v>224</v>
+      </c>
+      <c r="F22" s="78" t="s">
+        <v>203</v>
+      </c>
+      <c r="G22" s="78" t="s">
+        <v>243</v>
+      </c>
+      <c r="H22" s="78" t="s">
+        <v>233</v>
+      </c>
+      <c r="I22" s="78" t="s">
+        <v>234</v>
+      </c>
+      <c r="J22" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K22" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L22" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M22" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N22" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O22" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P22" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q22" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R22" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S22" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T22" s="79">
+        <v>97550</v>
+      </c>
+      <c r="U22" s="78">
+        <v>1</v>
+      </c>
+      <c r="V22" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="W22" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="X22" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y22" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z22" s="78">
+        <v>94</v>
+      </c>
+      <c r="AA22" s="80" t="s">
+        <v>236</v>
+      </c>
+      <c r="AB22" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC22" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="192.5" x14ac:dyDescent="0.45">
+      <c r="A23" s="93">
+        <v>97552</v>
+      </c>
+      <c r="B23" s="77" t="s">
+        <v>229</v>
+      </c>
+      <c r="C23" s="78" t="s">
+        <v>244</v>
+      </c>
+      <c r="D23" s="78" t="s">
+        <v>245</v>
+      </c>
+      <c r="E23" s="78" t="s">
+        <v>133</v>
+      </c>
+      <c r="F23" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G23" s="78" t="s">
+        <v>247</v>
+      </c>
+      <c r="H23" s="78" t="s">
+        <v>233</v>
+      </c>
+      <c r="I23" s="78" t="s">
+        <v>234</v>
+      </c>
+      <c r="J23" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K23" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L23" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M23" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N23" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O23" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P23" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q23" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R23" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S23" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T23" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U23" s="78">
+        <v>3</v>
+      </c>
+      <c r="V23" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="W23" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="X23" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y23" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z23" s="78">
+        <v>1</v>
+      </c>
+      <c r="AA23" s="80" t="s">
+        <v>236</v>
+      </c>
+      <c r="AB23" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC23" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A24" s="100">
+        <v>98960</v>
+      </c>
+      <c r="B24" s="77" t="s">
+        <v>248</v>
+      </c>
+      <c r="C24" s="78" t="s">
+        <v>249</v>
+      </c>
+      <c r="D24" s="94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E24" s="94" t="s">
+        <v>164</v>
+      </c>
+      <c r="F24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G24" s="78" t="s">
+        <v>250</v>
+      </c>
+      <c r="H24" s="78" t="s">
+        <v>251</v>
+      </c>
+      <c r="I24" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J24" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K24" s="78" t="s">
+        <v>252</v>
+      </c>
+      <c r="L24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T24" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U24" s="78">
+        <v>2</v>
+      </c>
+      <c r="V24" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W24" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y24" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z24" s="78">
+        <v>48</v>
+      </c>
+      <c r="AA24" s="80" t="s">
+        <v>253</v>
+      </c>
+      <c r="AB24" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC24" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A25" s="100">
+        <v>98961</v>
+      </c>
+      <c r="B25" s="77" t="s">
+        <v>248</v>
+      </c>
+      <c r="C25" s="78" t="s">
+        <v>254</v>
+      </c>
+      <c r="D25" s="94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E25" s="94" t="s">
+        <v>164</v>
+      </c>
+      <c r="F25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G25" s="77" t="s">
+        <v>255</v>
+      </c>
+      <c r="H25" s="78" t="s">
+        <v>251</v>
+      </c>
+      <c r="I25" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J25" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K25" s="78" t="s">
+        <v>252</v>
+      </c>
+      <c r="L25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T25" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U25" s="78">
+        <v>2</v>
+      </c>
+      <c r="V25" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W25" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y25" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z25" s="78">
+        <v>48</v>
+      </c>
+      <c r="AA25" s="80" t="s">
+        <v>253</v>
+      </c>
+      <c r="AB25" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC25" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A26" s="100">
+        <v>98962</v>
+      </c>
+      <c r="B26" s="77" t="s">
+        <v>248</v>
+      </c>
+      <c r="C26" s="78" t="s">
+        <v>256</v>
+      </c>
+      <c r="D26" s="94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E26" s="94" t="s">
+        <v>164</v>
+      </c>
+      <c r="F26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G26" s="78" t="s">
+        <v>257</v>
+      </c>
+      <c r="H26" s="78" t="s">
+        <v>251</v>
+      </c>
+      <c r="I26" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J26" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K26" s="78" t="s">
+        <v>252</v>
+      </c>
+      <c r="L26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T26" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U26" s="78">
+        <v>2</v>
+      </c>
+      <c r="V26" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W26" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y26" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z26" s="78">
+        <v>48</v>
+      </c>
+      <c r="AA26" s="80" t="s">
+        <v>253</v>
+      </c>
+      <c r="AB26" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC26" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A27" s="93">
+        <v>98966</v>
+      </c>
+      <c r="B27" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C27" s="78" t="s">
+        <v>258</v>
+      </c>
+      <c r="D27" s="94" t="s">
+        <v>259</v>
+      </c>
+      <c r="E27" s="94" t="s">
+        <v>260</v>
+      </c>
+      <c r="F27" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G27" s="78" t="s">
+        <v>262</v>
+      </c>
+      <c r="H27" s="78" t="s">
+        <v>263</v>
+      </c>
+      <c r="I27" s="78" t="s">
+        <v>264</v>
+      </c>
+      <c r="J27" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K27" s="78" t="s">
+        <v>252</v>
+      </c>
+      <c r="L27" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M27" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N27" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O27" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P27" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q27" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R27" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S27" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T27" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U27" s="78">
+        <v>1</v>
+      </c>
+      <c r="V27" s="78">
+        <v>1</v>
+      </c>
+      <c r="W27" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X27" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y27" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z27" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA27" s="95" t="s">
+        <v>266</v>
+      </c>
+      <c r="AB27" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC27" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A28" s="93">
+        <v>98967</v>
+      </c>
+      <c r="B28" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C28" s="78" t="s">
+        <v>267</v>
+      </c>
+      <c r="D28" s="94" t="s">
+        <v>260</v>
+      </c>
+      <c r="E28" s="94" t="s">
+        <v>268</v>
+      </c>
+      <c r="F28" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G28" s="78" t="s">
+        <v>269</v>
+      </c>
+      <c r="H28" s="78" t="s">
+        <v>263</v>
+      </c>
+      <c r="I28" s="78" t="s">
+        <v>264</v>
+      </c>
+      <c r="J28" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K28" s="78" t="s">
+        <v>252</v>
+      </c>
+      <c r="L28" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M28" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N28" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O28" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P28" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q28" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R28" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S28" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T28" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U28" s="78">
+        <v>2</v>
+      </c>
+      <c r="V28" s="78">
+        <v>1</v>
+      </c>
+      <c r="W28" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X28" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y28" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z28" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA28" s="95" t="s">
+        <v>266</v>
+      </c>
+      <c r="AB28" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC28" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A29" s="93">
+        <v>98968</v>
+      </c>
+      <c r="B29" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C29" s="78" t="s">
+        <v>270</v>
+      </c>
+      <c r="D29" s="94" t="s">
+        <v>268</v>
+      </c>
+      <c r="E29" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F29" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G29" s="77" t="s">
+        <v>271</v>
+      </c>
+      <c r="H29" s="78" t="s">
+        <v>263</v>
+      </c>
+      <c r="I29" s="78" t="s">
+        <v>264</v>
+      </c>
+      <c r="J29" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K29" s="78" t="s">
+        <v>252</v>
+      </c>
+      <c r="L29" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M29" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N29" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O29" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P29" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q29" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R29" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S29" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T29" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U29" s="78">
+        <v>2</v>
+      </c>
+      <c r="V29" s="78">
+        <v>1</v>
+      </c>
+      <c r="W29" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X29" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y29" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z29" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA29" s="95" t="s">
+        <v>266</v>
+      </c>
+      <c r="AB29" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC29" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A30" s="93">
+        <v>99202</v>
+      </c>
+      <c r="B30" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C30" s="78" t="s">
+        <v>272</v>
+      </c>
+      <c r="D30" s="94" t="s">
+        <v>273</v>
+      </c>
+      <c r="E30" s="94" t="s">
+        <v>274</v>
+      </c>
+      <c r="F30" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G30" s="78" t="s">
+        <v>275</v>
+      </c>
+      <c r="H30" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I30" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J30" s="78" t="s">
+        <v>277</v>
+      </c>
+      <c r="K30" s="78" t="s">
+        <v>278</v>
+      </c>
+      <c r="L30" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M30" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N30" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O30" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P30" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q30" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R30" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S30" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T30" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U30" s="78">
+        <v>2</v>
+      </c>
+      <c r="V30" s="78">
+        <v>1</v>
+      </c>
+      <c r="W30" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X30" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y30" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z30" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA30" s="95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB30" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC30" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A31" s="93">
+        <v>99203</v>
+      </c>
+      <c r="B31" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C31" s="78" t="s">
+        <v>280</v>
+      </c>
+      <c r="D31" s="94" t="s">
+        <v>274</v>
+      </c>
+      <c r="E31" s="94" t="s">
+        <v>281</v>
+      </c>
+      <c r="F31" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G31" s="78" t="s">
+        <v>282</v>
+      </c>
+      <c r="H31" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I31" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J31" s="78" t="s">
+        <v>277</v>
+      </c>
+      <c r="K31" s="78" t="s">
+        <v>283</v>
+      </c>
+      <c r="L31" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M31" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N31" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O31" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P31" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q31" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R31" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S31" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T31" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U31" s="78">
+        <v>3</v>
+      </c>
+      <c r="V31" s="78">
+        <v>1</v>
+      </c>
+      <c r="W31" s="78">
+        <v>1</v>
+      </c>
+      <c r="X31" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y31" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z31" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA31" s="95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB31" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC31" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A32" s="93">
+        <v>99204</v>
+      </c>
+      <c r="B32" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C32" s="78" t="s">
+        <v>284</v>
+      </c>
+      <c r="D32" s="94" t="s">
+        <v>281</v>
+      </c>
+      <c r="E32" s="94" t="s">
+        <v>285</v>
+      </c>
+      <c r="F32" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G32" s="77" t="s">
+        <v>286</v>
+      </c>
+      <c r="H32" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I32" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J32" s="78" t="s">
+        <v>277</v>
+      </c>
+      <c r="K32" s="78" t="s">
+        <v>287</v>
+      </c>
+      <c r="L32" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M32" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N32" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O32" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P32" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q32" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R32" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S32" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T32" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U32" s="78">
+        <v>4</v>
+      </c>
+      <c r="V32" s="78">
+        <v>1</v>
+      </c>
+      <c r="W32" s="78">
+        <v>2</v>
+      </c>
+      <c r="X32" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y32" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z32" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA32" s="95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB32" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC32" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" ht="297.5" x14ac:dyDescent="0.45">
+      <c r="A33" s="93">
+        <v>99205</v>
+      </c>
+      <c r="B33" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C33" s="78" t="s">
+        <v>288</v>
+      </c>
+      <c r="D33" s="94" t="s">
+        <v>285</v>
+      </c>
+      <c r="E33" s="98" t="s">
+        <v>289</v>
+      </c>
+      <c r="F33" s="78" t="s">
+        <v>290</v>
+      </c>
+      <c r="G33" s="78" t="s">
+        <v>291</v>
+      </c>
+      <c r="H33" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I33" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J33" s="78" t="s">
+        <v>277</v>
+      </c>
+      <c r="K33" s="78" t="s">
+        <v>292</v>
+      </c>
+      <c r="L33" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M33" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N33" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O33" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P33" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q33" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R33" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S33" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T33" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U33" s="78">
+        <v>5</v>
+      </c>
+      <c r="V33" s="78">
+        <v>1</v>
+      </c>
+      <c r="W33" s="78">
+        <v>3</v>
+      </c>
+      <c r="X33" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y33" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z33" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB33" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC33" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A34" s="93">
+        <v>99212</v>
+      </c>
+      <c r="B34" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C34" s="78" t="s">
+        <v>293</v>
+      </c>
+      <c r="D34" s="94" t="s">
+        <v>294</v>
+      </c>
+      <c r="E34" s="94" t="s">
+        <v>295</v>
+      </c>
+      <c r="F34" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G34" s="78" t="s">
+        <v>296</v>
+      </c>
+      <c r="H34" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I34" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J34" s="78" t="s">
+        <v>277</v>
+      </c>
+      <c r="K34" s="78" t="s">
+        <v>297</v>
+      </c>
+      <c r="L34" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M34" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N34" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O34" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P34" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q34" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R34" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S34" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T34" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U34" s="78">
+        <v>2</v>
+      </c>
+      <c r="V34" s="78">
+        <v>1</v>
+      </c>
+      <c r="W34" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X34" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y34" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z34" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA34" s="95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB34" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC34" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A35" s="93">
+        <v>99213</v>
+      </c>
+      <c r="B35" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C35" s="78" t="s">
+        <v>298</v>
+      </c>
+      <c r="D35" s="94" t="s">
+        <v>295</v>
+      </c>
+      <c r="E35" s="94" t="s">
+        <v>274</v>
+      </c>
+      <c r="F35" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G35" s="78" t="s">
+        <v>299</v>
+      </c>
+      <c r="H35" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I35" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J35" s="78" t="s">
+        <v>277</v>
+      </c>
+      <c r="K35" s="78" t="s">
+        <v>300</v>
+      </c>
+      <c r="L35" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M35" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N35" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O35" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P35" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q35" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R35" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S35" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T35" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U35" s="78">
+        <v>2</v>
+      </c>
+      <c r="V35" s="78">
+        <v>1</v>
+      </c>
+      <c r="W35" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X35" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y35" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z35" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA35" s="95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB35" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC35" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A36" s="93">
+        <v>99214</v>
+      </c>
+      <c r="B36" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C36" s="78" t="s">
+        <v>301</v>
+      </c>
+      <c r="D36" s="94" t="s">
+        <v>274</v>
+      </c>
+      <c r="E36" s="94" t="s">
+        <v>302</v>
+      </c>
+      <c r="F36" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G36" s="78" t="s">
+        <v>303</v>
+      </c>
+      <c r="H36" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I36" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J36" s="78" t="s">
+        <v>277</v>
+      </c>
+      <c r="K36" s="78" t="s">
+        <v>304</v>
+      </c>
+      <c r="L36" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M36" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N36" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O36" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P36" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q36" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R36" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S36" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T36" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U36" s="78">
+        <v>3</v>
+      </c>
+      <c r="V36" s="78">
+        <v>1</v>
+      </c>
+      <c r="W36" s="78">
+        <v>1</v>
+      </c>
+      <c r="X36" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y36" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z36" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA36" s="95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB36" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC36" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" ht="297.5" x14ac:dyDescent="0.45">
+      <c r="A37" s="93">
+        <v>99215</v>
+      </c>
+      <c r="B37" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="78" t="s">
+        <v>305</v>
+      </c>
+      <c r="D37" s="94" t="s">
+        <v>302</v>
+      </c>
+      <c r="E37" s="94" t="s">
+        <v>306</v>
+      </c>
+      <c r="F37" s="78" t="s">
+        <v>307</v>
+      </c>
+      <c r="G37" s="77" t="s">
+        <v>308</v>
+      </c>
+      <c r="H37" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I37" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J37" s="78" t="s">
+        <v>277</v>
+      </c>
+      <c r="K37" s="78" t="s">
+        <v>309</v>
+      </c>
+      <c r="L37" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M37" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N37" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O37" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P37" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q37" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R37" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S37" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T37" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U37" s="78">
+        <v>4</v>
+      </c>
+      <c r="V37" s="78">
+        <v>1</v>
+      </c>
+      <c r="W37" s="78">
+        <v>2</v>
+      </c>
+      <c r="X37" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y37" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z37" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA37" s="95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB37" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC37" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="175" x14ac:dyDescent="0.45">
+      <c r="A38" s="93">
+        <v>99234</v>
+      </c>
+      <c r="B38" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" s="78" t="s">
+        <v>310</v>
+      </c>
+      <c r="D38" s="98" t="s">
+        <v>281</v>
+      </c>
+      <c r="E38" s="98" t="s">
+        <v>311</v>
+      </c>
+      <c r="F38" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G38" s="78" t="s">
+        <v>312</v>
+      </c>
+      <c r="H38" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I38" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="J38" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K38" s="78" t="s">
+        <v>314</v>
+      </c>
+      <c r="L38" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M38" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N38" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O38" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P38" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q38" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R38" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S38" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T38" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U38" s="78">
+        <v>5</v>
+      </c>
+      <c r="V38" s="78">
+        <v>1</v>
+      </c>
+      <c r="W38" s="78">
+        <v>3</v>
+      </c>
+      <c r="X38" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y38" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z38" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA38" s="95" t="s">
+        <v>315</v>
+      </c>
+      <c r="AB38" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC38" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29" ht="175" x14ac:dyDescent="0.45">
+      <c r="A39" s="93">
+        <v>99235</v>
+      </c>
+      <c r="B39" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C39" s="78" t="s">
+        <v>316</v>
+      </c>
+      <c r="D39" s="98" t="s">
+        <v>311</v>
+      </c>
+      <c r="E39" s="98" t="s">
+        <v>317</v>
+      </c>
+      <c r="F39" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G39" s="78" t="s">
+        <v>318</v>
+      </c>
+      <c r="H39" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I39" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="J39" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K39" s="78" t="s">
+        <v>319</v>
+      </c>
+      <c r="L39" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M39" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N39" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O39" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P39" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q39" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R39" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S39" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T39" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U39" s="78">
+        <v>6</v>
+      </c>
+      <c r="V39" s="78">
+        <v>1</v>
+      </c>
+      <c r="W39" s="78">
+        <v>4</v>
+      </c>
+      <c r="X39" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y39" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z39" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA39" s="95" t="s">
+        <v>315</v>
+      </c>
+      <c r="AB39" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC39" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A40" s="93">
+        <v>99236</v>
+      </c>
+      <c r="B40" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C40" s="78" t="s">
+        <v>320</v>
+      </c>
+      <c r="D40" s="98" t="s">
+        <v>317</v>
+      </c>
+      <c r="E40" s="98" t="s">
+        <v>321</v>
+      </c>
+      <c r="F40" s="78" t="s">
+        <v>322</v>
+      </c>
+      <c r="G40" s="78" t="s">
+        <v>323</v>
+      </c>
+      <c r="H40" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I40" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="J40" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K40" s="78" t="s">
+        <v>324</v>
+      </c>
+      <c r="L40" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M40" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N40" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O40" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P40" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q40" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R40" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S40" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T40" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U40" s="78">
+        <v>7</v>
+      </c>
+      <c r="V40" s="78">
+        <v>1</v>
+      </c>
+      <c r="W40" s="78">
+        <v>5</v>
+      </c>
+      <c r="X40" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y40" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z40" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA40" s="95" t="s">
+        <v>315</v>
+      </c>
+      <c r="AB40" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC40" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A41" s="93">
+        <v>99238</v>
+      </c>
+      <c r="B41" s="77" t="s">
+        <v>325</v>
+      </c>
+      <c r="C41" s="78" t="s">
+        <v>326</v>
+      </c>
+      <c r="D41" s="98" t="s">
+        <v>327</v>
+      </c>
+      <c r="E41" s="98" t="s">
+        <v>132</v>
+      </c>
+      <c r="F41" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G41" s="77" t="s">
+        <v>328</v>
+      </c>
+      <c r="H41" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="I41" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="J41" s="78" t="s">
+        <v>331</v>
+      </c>
+      <c r="K41" s="78" t="s">
+        <v>297</v>
+      </c>
+      <c r="L41" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M41" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N41" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O41" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P41" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q41" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R41" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S41" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T41" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U41" s="78">
+        <v>2</v>
+      </c>
+      <c r="V41" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W41" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X41" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y41" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z41" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA41" s="95" t="s">
+        <v>332</v>
+      </c>
+      <c r="AB41" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC41" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A42" s="93">
+        <v>99239</v>
+      </c>
+      <c r="B42" s="77" t="s">
+        <v>325</v>
+      </c>
+      <c r="C42" s="78" t="s">
+        <v>333</v>
+      </c>
+      <c r="D42" s="98" t="s">
+        <v>132</v>
+      </c>
+      <c r="E42" s="98" t="s">
+        <v>118</v>
+      </c>
+      <c r="F42" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G42" s="78" t="s">
+        <v>334</v>
+      </c>
+      <c r="H42" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="I42" s="78" t="s">
+        <v>330</v>
+      </c>
+      <c r="J42" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K42" s="78" t="s">
+        <v>335</v>
+      </c>
+      <c r="L42" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M42" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N42" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O42" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P42" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q42" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R42" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S42" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T42" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U42" s="78">
+        <v>96</v>
+      </c>
+      <c r="V42" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W42" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X42" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y42" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z42" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA42" s="95" t="s">
+        <v>332</v>
+      </c>
+      <c r="AB42" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC42" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A43" s="93">
+        <v>99304</v>
+      </c>
+      <c r="B43" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C43" s="78" t="s">
+        <v>336</v>
+      </c>
+      <c r="D43" s="98" t="s">
+        <v>337</v>
+      </c>
+      <c r="E43" s="98" t="s">
+        <v>338</v>
+      </c>
+      <c r="F43" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G43" s="78" t="s">
+        <v>339</v>
+      </c>
+      <c r="H43" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I43" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="J43" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K43" s="78" t="s">
+        <v>341</v>
+      </c>
+      <c r="L43" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M43" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N43" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O43" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P43" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q43" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R43" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S43" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T43" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U43" s="78">
+        <v>3</v>
+      </c>
+      <c r="V43" s="78">
+        <v>1</v>
+      </c>
+      <c r="W43" s="78">
+        <v>1</v>
+      </c>
+      <c r="X43" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y43" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z43" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA43" s="95" t="s">
+        <v>342</v>
+      </c>
+      <c r="AB43" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC43" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A44" s="93">
+        <v>99305</v>
+      </c>
+      <c r="B44" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C44" s="78" t="s">
+        <v>343</v>
+      </c>
+      <c r="D44" s="98" t="s">
+        <v>338</v>
+      </c>
+      <c r="E44" s="98" t="s">
+        <v>344</v>
+      </c>
+      <c r="F44" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G44" s="78" t="s">
+        <v>345</v>
+      </c>
+      <c r="H44" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I44" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="J44" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K44" s="78" t="s">
+        <v>346</v>
+      </c>
+      <c r="L44" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M44" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N44" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O44" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P44" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q44" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R44" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S44" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T44" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U44" s="78">
+        <v>4</v>
+      </c>
+      <c r="V44" s="78">
+        <v>1</v>
+      </c>
+      <c r="W44" s="78">
+        <v>2</v>
+      </c>
+      <c r="X44" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y44" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z44" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA44" s="95" t="s">
+        <v>342</v>
+      </c>
+      <c r="AB44" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC44" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A45" s="93">
+        <v>99306</v>
+      </c>
+      <c r="B45" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C45" s="78" t="s">
+        <v>347</v>
+      </c>
+      <c r="D45" s="98" t="s">
+        <v>344</v>
+      </c>
+      <c r="E45" s="98" t="s">
+        <v>348</v>
+      </c>
+      <c r="F45" s="78" t="s">
+        <v>349</v>
+      </c>
+      <c r="G45" s="77" t="s">
+        <v>350</v>
+      </c>
+      <c r="H45" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I45" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="J45" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K45" s="78" t="s">
+        <v>351</v>
+      </c>
+      <c r="L45" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M45" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N45" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O45" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P45" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q45" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R45" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S45" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T45" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U45" s="78">
+        <v>5</v>
+      </c>
+      <c r="V45" s="78">
+        <v>1</v>
+      </c>
+      <c r="W45" s="78">
+        <v>3</v>
+      </c>
+      <c r="X45" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y45" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z45" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA45" s="95" t="s">
+        <v>342</v>
+      </c>
+      <c r="AB45" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC45" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A46" s="93">
+        <v>99307</v>
+      </c>
+      <c r="B46" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C46" s="78" t="s">
+        <v>352</v>
+      </c>
+      <c r="D46" s="98" t="s">
+        <v>294</v>
+      </c>
+      <c r="E46" s="98" t="s">
+        <v>295</v>
+      </c>
+      <c r="F46" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G46" s="78" t="s">
+        <v>353</v>
+      </c>
+      <c r="H46" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I46" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="J46" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K46" s="78" t="s">
+        <v>354</v>
+      </c>
+      <c r="L46" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M46" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N46" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O46" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P46" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q46" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R46" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S46" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T46" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U46" s="78">
+        <v>2</v>
+      </c>
+      <c r="V46" s="78">
+        <v>1</v>
+      </c>
+      <c r="W46" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X46" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y46" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z46" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA46" s="95" t="s">
+        <v>342</v>
+      </c>
+      <c r="AB46" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC46" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="47" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A47" s="93">
+        <v>99308</v>
+      </c>
+      <c r="B47" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C47" s="78" t="s">
+        <v>355</v>
+      </c>
+      <c r="D47" s="98" t="s">
+        <v>295</v>
+      </c>
+      <c r="E47" s="98" t="s">
+        <v>274</v>
+      </c>
+      <c r="F47" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G47" s="78" t="s">
+        <v>356</v>
+      </c>
+      <c r="H47" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I47" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="J47" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K47" s="78" t="s">
+        <v>357</v>
+      </c>
+      <c r="L47" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M47" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N47" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O47" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P47" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q47" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R47" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S47" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T47" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U47" s="78">
+        <v>2</v>
+      </c>
+      <c r="V47" s="78">
+        <v>1</v>
+      </c>
+      <c r="W47" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X47" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y47" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z47" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA47" s="95" t="s">
+        <v>342</v>
+      </c>
+      <c r="AB47" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC47" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="48" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A48" s="93">
+        <v>99309</v>
+      </c>
+      <c r="B48" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C48" s="78" t="s">
+        <v>358</v>
+      </c>
+      <c r="D48" s="98" t="s">
+        <v>274</v>
+      </c>
+      <c r="E48" s="98" t="s">
+        <v>281</v>
+      </c>
+      <c r="F48" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G48" s="78" t="s">
+        <v>359</v>
+      </c>
+      <c r="H48" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I48" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="J48" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K48" s="78" t="s">
+        <v>360</v>
+      </c>
+      <c r="L48" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M48" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N48" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O48" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P48" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q48" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R48" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S48" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T48" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U48" s="78">
+        <v>3</v>
+      </c>
+      <c r="V48" s="78">
+        <v>1</v>
+      </c>
+      <c r="W48" s="78">
+        <v>1</v>
+      </c>
+      <c r="X48" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y48" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z48" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA48" s="95" t="s">
+        <v>342</v>
+      </c>
+      <c r="AB48" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC48" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="49" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A49" s="93">
+        <v>99310</v>
+      </c>
+      <c r="B49" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C49" s="78" t="s">
+        <v>361</v>
+      </c>
+      <c r="D49" s="98" t="s">
+        <v>281</v>
+      </c>
+      <c r="E49" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="F49" s="78" t="s">
+        <v>363</v>
+      </c>
+      <c r="G49" s="77" t="s">
+        <v>364</v>
+      </c>
+      <c r="H49" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I49" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="J49" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K49" s="78" t="s">
+        <v>365</v>
+      </c>
+      <c r="L49" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M49" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N49" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O49" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P49" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q49" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R49" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S49" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T49" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U49" s="78">
+        <v>4</v>
+      </c>
+      <c r="V49" s="78">
+        <v>1</v>
+      </c>
+      <c r="W49" s="78">
+        <v>2</v>
+      </c>
+      <c r="X49" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y49" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z49" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA49" s="95" t="s">
+        <v>342</v>
+      </c>
+      <c r="AB49" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC49" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="50" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A50" s="93">
+        <v>99341</v>
+      </c>
+      <c r="B50" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C50" s="78" t="s">
+        <v>366</v>
+      </c>
+      <c r="D50" s="98" t="s">
+        <v>273</v>
+      </c>
+      <c r="E50" s="98" t="s">
+        <v>274</v>
+      </c>
+      <c r="F50" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G50" s="78" t="s">
+        <v>367</v>
+      </c>
+      <c r="H50" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I50" s="78" t="s">
+        <v>368</v>
+      </c>
+      <c r="J50" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K50" s="78" t="s">
+        <v>297</v>
+      </c>
+      <c r="L50" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M50" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N50" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O50" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P50" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q50" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R50" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S50" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T50" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U50" s="78">
+        <v>2</v>
+      </c>
+      <c r="V50" s="78">
+        <v>1</v>
+      </c>
+      <c r="W50" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X50" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y50" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z50" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA50" s="95" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB50" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC50" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="51" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A51" s="93">
+        <v>99342</v>
+      </c>
+      <c r="B51" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C51" s="78" t="s">
+        <v>370</v>
+      </c>
+      <c r="D51" s="98" t="s">
+        <v>274</v>
+      </c>
+      <c r="E51" s="98" t="s">
+        <v>285</v>
+      </c>
+      <c r="F51" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G51" s="78" t="s">
+        <v>371</v>
+      </c>
+      <c r="H51" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I51" s="78" t="s">
+        <v>368</v>
+      </c>
+      <c r="J51" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K51" s="78" t="s">
+        <v>372</v>
+      </c>
+      <c r="L51" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M51" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N51" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O51" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P51" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q51" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R51" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S51" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T51" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U51" s="78">
+        <v>4</v>
+      </c>
+      <c r="V51" s="78">
+        <v>1</v>
+      </c>
+      <c r="W51" s="78">
+        <v>2</v>
+      </c>
+      <c r="X51" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y51" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z51" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA51" s="95" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB51" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC51" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="52" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A52" s="93">
+        <v>99344</v>
+      </c>
+      <c r="B52" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C52" s="78" t="s">
+        <v>373</v>
+      </c>
+      <c r="D52" s="98" t="s">
+        <v>285</v>
+      </c>
+      <c r="E52" s="98" t="s">
+        <v>374</v>
+      </c>
+      <c r="F52" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G52" s="78" t="s">
+        <v>375</v>
+      </c>
+      <c r="H52" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I52" s="78" t="s">
+        <v>368</v>
+      </c>
+      <c r="J52" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K52" s="78" t="s">
+        <v>376</v>
+      </c>
+      <c r="L52" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M52" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N52" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O52" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P52" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q52" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R52" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S52" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T52" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U52" s="78">
+        <v>5</v>
+      </c>
+      <c r="V52" s="78">
+        <v>1</v>
+      </c>
+      <c r="W52" s="78">
+        <v>3</v>
+      </c>
+      <c r="X52" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y52" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z52" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA52" s="95" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB52" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC52" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="53" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A53" s="93">
+        <v>99345</v>
+      </c>
+      <c r="B53" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C53" s="78" t="s">
+        <v>377</v>
+      </c>
+      <c r="D53" s="98" t="s">
+        <v>374</v>
+      </c>
+      <c r="E53" s="98" t="s">
+        <v>289</v>
+      </c>
+      <c r="F53" s="78" t="s">
+        <v>378</v>
+      </c>
+      <c r="G53" s="78" t="s">
+        <v>379</v>
+      </c>
+      <c r="H53" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I53" s="78" t="s">
+        <v>368</v>
+      </c>
+      <c r="J53" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K53" s="78" t="s">
+        <v>380</v>
+      </c>
+      <c r="L53" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M53" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N53" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O53" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P53" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q53" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R53" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S53" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T53" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U53" s="78">
+        <v>6</v>
+      </c>
+      <c r="V53" s="78">
+        <v>1</v>
+      </c>
+      <c r="W53" s="78">
+        <v>4</v>
+      </c>
+      <c r="X53" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y53" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z53" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA53" s="95" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB53" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC53" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="54" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A54" s="93">
+        <v>99347</v>
+      </c>
+      <c r="B54" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C54" s="78" t="s">
+        <v>381</v>
+      </c>
+      <c r="D54" s="98" t="s">
+        <v>295</v>
+      </c>
+      <c r="E54" s="98" t="s">
+        <v>274</v>
+      </c>
+      <c r="F54" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G54" s="78" t="s">
+        <v>382</v>
+      </c>
+      <c r="H54" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I54" s="78" t="s">
+        <v>368</v>
+      </c>
+      <c r="J54" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K54" s="78" t="s">
+        <v>297</v>
+      </c>
+      <c r="L54" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M54" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N54" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O54" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P54" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q54" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R54" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S54" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T54" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U54" s="78">
+        <v>2</v>
+      </c>
+      <c r="V54" s="78">
+        <v>1</v>
+      </c>
+      <c r="W54" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X54" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y54" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z54" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA54" s="95" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB54" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC54" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="55" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A55" s="93">
+        <v>99348</v>
+      </c>
+      <c r="B55" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C55" s="78" t="s">
+        <v>383</v>
+      </c>
+      <c r="D55" s="98" t="s">
+        <v>274</v>
+      </c>
+      <c r="E55" s="98" t="s">
+        <v>302</v>
+      </c>
+      <c r="F55" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G55" s="78" t="s">
+        <v>384</v>
+      </c>
+      <c r="H55" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I55" s="78" t="s">
+        <v>368</v>
+      </c>
+      <c r="J55" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K55" s="78" t="s">
+        <v>385</v>
+      </c>
+      <c r="L55" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M55" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N55" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O55" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P55" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q55" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R55" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S55" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T55" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U55" s="78">
+        <v>3</v>
+      </c>
+      <c r="V55" s="78">
+        <v>1</v>
+      </c>
+      <c r="W55" s="78">
+        <v>1</v>
+      </c>
+      <c r="X55" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y55" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z55" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA55" s="95" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB55" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC55" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="56" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A56" s="93">
+        <v>99349</v>
+      </c>
+      <c r="B56" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C56" s="78" t="s">
+        <v>386</v>
+      </c>
+      <c r="D56" s="98" t="s">
+        <v>302</v>
+      </c>
+      <c r="E56" s="98" t="s">
+        <v>285</v>
+      </c>
+      <c r="F56" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G56" s="78" t="s">
+        <v>387</v>
+      </c>
+      <c r="H56" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I56" s="78" t="s">
+        <v>368</v>
+      </c>
+      <c r="J56" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K56" s="78" t="s">
+        <v>388</v>
+      </c>
+      <c r="L56" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M56" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N56" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O56" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P56" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q56" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R56" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S56" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T56" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U56" s="78">
+        <v>4</v>
+      </c>
+      <c r="V56" s="78">
+        <v>1</v>
+      </c>
+      <c r="W56" s="78">
+        <v>2</v>
+      </c>
+      <c r="X56" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y56" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z56" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA56" s="95" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB56" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC56" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="57" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A57" s="93">
+        <v>99350</v>
+      </c>
+      <c r="B57" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C57" s="78" t="s">
+        <v>389</v>
+      </c>
+      <c r="D57" s="98" t="s">
+        <v>285</v>
+      </c>
+      <c r="E57" s="98" t="s">
+        <v>390</v>
+      </c>
+      <c r="F57" s="78" t="s">
+        <v>391</v>
+      </c>
+      <c r="G57" s="78" t="s">
+        <v>392</v>
+      </c>
+      <c r="H57" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I57" s="78" t="s">
+        <v>368</v>
+      </c>
+      <c r="J57" s="78">
+        <v>99451</v>
+      </c>
+      <c r="K57" s="78" t="s">
+        <v>393</v>
+      </c>
+      <c r="L57" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M57" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N57" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O57" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P57" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q57" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R57" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S57" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T57" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U57" s="78">
+        <v>5</v>
+      </c>
+      <c r="V57" s="78">
+        <v>1</v>
+      </c>
+      <c r="W57" s="78">
+        <v>3</v>
+      </c>
+      <c r="X57" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y57" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z57" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA57" s="95" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB57" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC57" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="58" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A58" s="93">
+        <v>99367</v>
+      </c>
+      <c r="B58" s="77" t="s">
+        <v>394</v>
+      </c>
+      <c r="C58" s="78" t="s">
+        <v>395</v>
+      </c>
+      <c r="D58" s="94" t="s">
+        <v>274</v>
+      </c>
+      <c r="E58" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F58" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G58" s="78" t="s">
+        <v>396</v>
+      </c>
+      <c r="H58" s="78" t="s">
+        <v>397</v>
+      </c>
+      <c r="I58" s="78" t="s">
+        <v>398</v>
+      </c>
+      <c r="J58" s="78">
+        <v>99437</v>
+      </c>
+      <c r="K58" s="78" t="s">
+        <v>399</v>
+      </c>
+      <c r="L58" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M58" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N58" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O58" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P58" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q58" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R58" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S58" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T58" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U58" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V58" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W58" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X58" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y58" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z58" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA58" s="95" t="s">
+        <v>400</v>
+      </c>
+      <c r="AB58" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC58" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="59" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A59" s="93">
+        <v>99368</v>
+      </c>
+      <c r="B59" s="77" t="s">
+        <v>394</v>
+      </c>
+      <c r="C59" s="78" t="s">
+        <v>401</v>
+      </c>
+      <c r="D59" s="94" t="s">
+        <v>274</v>
+      </c>
+      <c r="E59" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F59" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G59" s="78" t="s">
+        <v>402</v>
+      </c>
+      <c r="H59" s="78" t="s">
+        <v>403</v>
+      </c>
+      <c r="I59" s="78" t="s">
+        <v>398</v>
+      </c>
+      <c r="J59" s="78">
+        <v>99437</v>
+      </c>
+      <c r="K59" s="78" t="s">
+        <v>404</v>
+      </c>
+      <c r="L59" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M59" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N59" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O59" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P59" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q59" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R59" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S59" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T59" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U59" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V59" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W59" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X59" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y59" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z59" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA59" s="95" t="s">
+        <v>405</v>
+      </c>
+      <c r="AB59" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC59" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="60" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A60" s="93">
+        <v>99408</v>
+      </c>
+      <c r="B60" s="77" t="s">
+        <v>406</v>
+      </c>
+      <c r="C60" s="78" t="s">
+        <v>407</v>
+      </c>
+      <c r="D60" s="94" t="s">
+        <v>273</v>
+      </c>
+      <c r="E60" s="94" t="s">
+        <v>132</v>
+      </c>
+      <c r="F60" s="78" t="s">
+        <v>261</v>
+      </c>
+      <c r="G60" s="78" t="s">
+        <v>408</v>
+      </c>
+      <c r="H60" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I60" s="78" t="s">
+        <v>409</v>
+      </c>
+      <c r="J60" s="78" t="s">
+        <v>410</v>
+      </c>
+      <c r="K60" s="78" t="s">
+        <v>411</v>
+      </c>
+      <c r="L60" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M60" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N60" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O60" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P60" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q60" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R60" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S60" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T60" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U60" s="78">
+        <v>2</v>
+      </c>
+      <c r="V60" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W60" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X60" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y60" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z60" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA60" s="95" t="s">
+        <v>412</v>
+      </c>
+      <c r="AB60" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC60" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="61" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A61" s="93">
+        <v>99409</v>
+      </c>
+      <c r="B61" s="77" t="s">
+        <v>406</v>
+      </c>
+      <c r="C61" s="78" t="s">
+        <v>413</v>
+      </c>
+      <c r="D61" s="94" t="s">
+        <v>132</v>
+      </c>
+      <c r="E61" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F61" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G61" s="78" t="s">
+        <v>414</v>
+      </c>
+      <c r="H61" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I61" s="78" t="s">
+        <v>415</v>
+      </c>
+      <c r="J61" s="78" t="s">
+        <v>416</v>
+      </c>
+      <c r="K61" s="78" t="s">
+        <v>411</v>
+      </c>
+      <c r="L61" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M61" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N61" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O61" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P61" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q61" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R61" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S61" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T61" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U61" s="78">
+        <v>96</v>
+      </c>
+      <c r="V61" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W61" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X61" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y61" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z61" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA61" s="95" t="s">
+        <v>417</v>
+      </c>
+      <c r="AB61" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC61" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="62" spans="1:29" ht="297.5" x14ac:dyDescent="0.45">
+      <c r="A62" s="100">
+        <v>99415</v>
+      </c>
+      <c r="B62" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C62" s="78" t="s">
+        <v>418</v>
+      </c>
+      <c r="D62" s="78" t="s">
+        <v>419</v>
+      </c>
+      <c r="E62" s="78" t="s">
+        <v>374</v>
+      </c>
+      <c r="F62" s="78" t="s">
+        <v>420</v>
+      </c>
+      <c r="G62" s="78" t="s">
+        <v>421</v>
+      </c>
+      <c r="H62" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I62" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J62" s="78" t="s">
+        <v>422</v>
+      </c>
+      <c r="K62" s="78" t="s">
+        <v>423</v>
+      </c>
+      <c r="L62" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M62" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N62" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O62" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P62" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q62" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R62" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S62" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T62" s="79" t="s">
+        <v>424</v>
+      </c>
+      <c r="U62" s="78">
+        <v>4</v>
+      </c>
+      <c r="V62" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W62" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X62" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y62" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z62" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA62" s="95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB62" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC62" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="63" spans="1:29" ht="297.5" x14ac:dyDescent="0.45">
+      <c r="A63" s="100">
+        <v>99416</v>
+      </c>
+      <c r="B63" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C63" s="78" t="s">
+        <v>425</v>
+      </c>
+      <c r="D63" s="94" t="s">
+        <v>374</v>
+      </c>
+      <c r="E63" s="98" t="s">
+        <v>426</v>
+      </c>
+      <c r="F63" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G63" s="78" t="s">
+        <v>427</v>
+      </c>
+      <c r="H63" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I63" s="78" t="s">
+        <v>276</v>
+      </c>
+      <c r="J63" s="78" t="s">
+        <v>422</v>
+      </c>
+      <c r="K63" s="78" t="s">
+        <v>423</v>
+      </c>
+      <c r="L63" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M63" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N63" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O63" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P63" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q63" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R63" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S63" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T63" s="79">
+        <v>99415</v>
+      </c>
+      <c r="U63" s="78">
+        <v>2</v>
+      </c>
+      <c r="V63" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W63" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X63" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y63" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z63" s="99">
+        <v>44</v>
+      </c>
+      <c r="AA63" s="95" t="s">
+        <v>279</v>
+      </c>
+      <c r="AB63" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC63" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="64" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A64" s="100">
+        <v>99417</v>
+      </c>
+      <c r="B64" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C64" s="78" t="s">
+        <v>428</v>
+      </c>
+      <c r="D64" s="78" t="s">
+        <v>273</v>
+      </c>
+      <c r="E64" s="78" t="s">
+        <v>274</v>
+      </c>
+      <c r="F64" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G64" s="78" t="s">
+        <v>429</v>
+      </c>
+      <c r="H64" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I64" s="78" t="s">
+        <v>368</v>
+      </c>
+      <c r="J64" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K64" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L64" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M64" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N64" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O64" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P64" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q64" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R64" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S64" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T64" s="78" t="s">
+        <v>430</v>
+      </c>
+      <c r="U64" s="78">
+        <v>1</v>
+      </c>
+      <c r="V64" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W64" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X64" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y64" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z64" s="99">
+        <v>91</v>
+      </c>
+      <c r="AA64" s="95" t="s">
+        <v>431</v>
+      </c>
+      <c r="AB64" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC64" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="65" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A65" s="100">
+        <v>99418</v>
+      </c>
+      <c r="B65" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C65" s="78" t="s">
+        <v>432</v>
+      </c>
+      <c r="D65" s="78" t="s">
+        <v>273</v>
+      </c>
+      <c r="E65" s="78" t="s">
+        <v>274</v>
+      </c>
+      <c r="F65" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G65" s="78" t="s">
+        <v>433</v>
+      </c>
+      <c r="H65" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I65" s="78" t="s">
+        <v>340</v>
+      </c>
+      <c r="J65" s="78" t="s">
+        <v>434</v>
+      </c>
+      <c r="K65" s="78" t="s">
+        <v>435</v>
+      </c>
+      <c r="L65" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M65" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N65" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O65" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P65" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q65" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R65" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S65" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T65" s="79" t="s">
+        <v>436</v>
+      </c>
+      <c r="U65" s="78">
+        <v>1</v>
+      </c>
+      <c r="V65" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W65" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X65" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y65" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z65" s="99">
+        <v>93</v>
+      </c>
+      <c r="AA65" s="95" t="s">
+        <v>437</v>
+      </c>
+      <c r="AB65" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC65" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="66" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A66" s="93">
+        <v>99424</v>
+      </c>
+      <c r="B66" s="77" t="s">
+        <v>171</v>
+      </c>
+      <c r="C66" s="78" t="s">
+        <v>438</v>
+      </c>
+      <c r="D66" s="94" t="s">
+        <v>274</v>
+      </c>
+      <c r="E66" s="94" t="s">
+        <v>285</v>
+      </c>
+      <c r="F66" s="78" t="s">
+        <v>439</v>
+      </c>
+      <c r="G66" s="78" t="s">
+        <v>440</v>
+      </c>
+      <c r="H66" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="I66" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J66" s="78" t="s">
+        <v>441</v>
+      </c>
+      <c r="K66" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L66" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M66" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N66" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O66" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P66" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q66" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R66" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S66" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T66" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U66" s="78">
+        <v>2</v>
+      </c>
+      <c r="V66" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W66" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X66" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y66" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z66" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA66" s="95" t="s">
+        <v>442</v>
+      </c>
+      <c r="AB66" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC66" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="67" spans="1:29" ht="210" x14ac:dyDescent="0.45">
+      <c r="A67" s="93">
+        <v>99425</v>
+      </c>
+      <c r="B67" s="77" t="s">
+        <v>171</v>
+      </c>
+      <c r="C67" s="78" t="s">
+        <v>443</v>
+      </c>
+      <c r="D67" s="94" t="s">
+        <v>285</v>
+      </c>
+      <c r="E67" s="94" t="s">
+        <v>444</v>
+      </c>
+      <c r="F67" s="78" t="s">
+        <v>203</v>
+      </c>
+      <c r="G67" s="78" t="s">
+        <v>445</v>
+      </c>
+      <c r="H67" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="I67" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J67" s="78" t="s">
+        <v>446</v>
+      </c>
+      <c r="K67" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L67" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M67" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N67" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O67" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P67" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q67" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R67" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S67" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T67" s="79" t="s">
+        <v>447</v>
+      </c>
+      <c r="U67" s="78">
+        <v>2</v>
+      </c>
+      <c r="V67" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W67" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X67" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y67" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z67" s="99">
+        <v>47</v>
+      </c>
+      <c r="AA67" s="95" t="s">
+        <v>442</v>
+      </c>
+      <c r="AB67" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC67" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="68" spans="1:29" ht="210" x14ac:dyDescent="0.45">
+      <c r="A68" s="93">
+        <v>99437</v>
+      </c>
+      <c r="B68" s="77" t="s">
+        <v>171</v>
+      </c>
+      <c r="C68" s="78" t="s">
+        <v>448</v>
+      </c>
+      <c r="D68" s="94" t="s">
+        <v>285</v>
+      </c>
+      <c r="E68" s="94" t="s">
+        <v>444</v>
+      </c>
+      <c r="F68" s="78" t="s">
+        <v>203</v>
+      </c>
+      <c r="G68" s="78" t="s">
+        <v>449</v>
+      </c>
+      <c r="H68" s="78" t="s">
+        <v>329</v>
+      </c>
+      <c r="I68" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J68" s="78" t="s">
+        <v>450</v>
+      </c>
+      <c r="K68" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L68" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M68" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N68" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O68" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P68" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q68" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R68" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S68" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T68" s="79" t="s">
+        <v>451</v>
+      </c>
+      <c r="U68" s="78">
+        <v>2</v>
+      </c>
+      <c r="V68" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W68" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X68" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y68" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z68" s="99">
+        <v>47</v>
+      </c>
+      <c r="AA68" s="95" t="s">
+        <v>442</v>
+      </c>
+      <c r="AB68" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC68" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="69" spans="1:29" ht="210" x14ac:dyDescent="0.45">
+      <c r="A69" s="93">
+        <v>99451</v>
+      </c>
+      <c r="B69" s="77" t="s">
+        <v>394</v>
+      </c>
+      <c r="C69" s="78" t="s">
+        <v>452</v>
+      </c>
+      <c r="D69" s="98" t="s">
+        <v>259</v>
+      </c>
+      <c r="E69" s="98" t="s">
+        <v>118</v>
+      </c>
+      <c r="F69" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G69" s="78" t="s">
+        <v>453</v>
+      </c>
+      <c r="H69" s="78" t="s">
+        <v>397</v>
+      </c>
+      <c r="I69" s="78" t="s">
+        <v>264</v>
+      </c>
+      <c r="J69" s="78" t="s">
+        <v>454</v>
+      </c>
+      <c r="K69" s="78" t="s">
+        <v>455</v>
+      </c>
+      <c r="L69" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M69" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N69" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O69" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P69" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q69" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R69" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S69" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T69" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U69" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V69" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W69" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X69" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y69" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z69" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA69" s="95" t="s">
+        <v>456</v>
+      </c>
+      <c r="AB69" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC69" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="70" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A70" s="93">
+        <v>99491</v>
+      </c>
+      <c r="B70" s="77" t="s">
+        <v>171</v>
+      </c>
+      <c r="C70" s="78" t="s">
+        <v>457</v>
+      </c>
+      <c r="D70" s="101" t="s">
+        <v>274</v>
+      </c>
+      <c r="E70" s="101" t="s">
+        <v>285</v>
+      </c>
+      <c r="F70" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="G70" s="78" t="s">
+        <v>458</v>
+      </c>
+      <c r="H70" s="102" t="s">
+        <v>329</v>
+      </c>
+      <c r="I70" s="102" t="s">
+        <v>122</v>
+      </c>
+      <c r="J70" s="102" t="s">
+        <v>459</v>
+      </c>
+      <c r="K70" s="102" t="s">
+        <v>460</v>
+      </c>
+      <c r="L70" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M70" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N70" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O70" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P70" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q70" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R70" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S70" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T70" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U70" s="78">
+        <v>2</v>
+      </c>
+      <c r="V70" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W70" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X70" s="102" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y70" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z70" s="103">
+        <v>1</v>
+      </c>
+      <c r="AA70" s="103" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="71" spans="1:29" ht="175" x14ac:dyDescent="0.45">
+      <c r="A71" s="93">
+        <v>99495</v>
+      </c>
+      <c r="B71" s="77" t="s">
+        <v>325</v>
+      </c>
+      <c r="C71" s="78" t="s">
+        <v>461</v>
+      </c>
+      <c r="D71" s="94" t="s">
+        <v>462</v>
+      </c>
+      <c r="E71" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F71" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G71" s="78" t="s">
+        <v>463</v>
+      </c>
+      <c r="H71" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I71" s="78" t="s">
+        <v>464</v>
+      </c>
+      <c r="J71" s="78">
+        <v>99424</v>
+      </c>
+      <c r="K71" s="78" t="s">
+        <v>465</v>
+      </c>
+      <c r="L71" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M71" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N71" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O71" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P71" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q71" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R71" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S71" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T71" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U71" s="78">
+        <v>4</v>
+      </c>
+      <c r="V71" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W71" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X71" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y71" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z71" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA71" s="95" t="s">
+        <v>466</v>
+      </c>
+      <c r="AB71" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC71" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="72" spans="1:29" ht="175" x14ac:dyDescent="0.45">
+      <c r="A72" s="93">
+        <v>99496</v>
+      </c>
+      <c r="B72" s="77" t="s">
+        <v>325</v>
+      </c>
+      <c r="C72" s="78" t="s">
+        <v>467</v>
+      </c>
+      <c r="D72" s="94" t="s">
+        <v>215</v>
+      </c>
+      <c r="E72" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F72" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G72" s="78" t="s">
+        <v>468</v>
+      </c>
+      <c r="H72" s="78" t="s">
+        <v>143</v>
+      </c>
+      <c r="I72" s="78" t="s">
+        <v>469</v>
+      </c>
+      <c r="J72" s="78">
+        <v>99424</v>
+      </c>
+      <c r="K72" s="78" t="s">
+        <v>470</v>
+      </c>
+      <c r="L72" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M72" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N72" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O72" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P72" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q72" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R72" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S72" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T72" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U72" s="78">
+        <v>5</v>
+      </c>
+      <c r="V72" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W72" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X72" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y72" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z72" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA72" s="95" t="s">
+        <v>466</v>
+      </c>
+      <c r="AB72" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC72" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="73" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A73" s="104" t="s">
+        <v>471</v>
+      </c>
+      <c r="B73" s="79" t="s">
+        <v>472</v>
+      </c>
+      <c r="C73" s="79" t="s">
+        <v>473</v>
+      </c>
+      <c r="D73" s="94" t="s">
+        <v>474</v>
+      </c>
+      <c r="E73" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F73" s="79" t="s">
+        <v>475</v>
+      </c>
+      <c r="G73" s="78" t="s">
+        <v>476</v>
+      </c>
+      <c r="H73" s="79" t="s">
+        <v>221</v>
+      </c>
+      <c r="I73" s="79" t="s">
+        <v>477</v>
+      </c>
+      <c r="J73" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K73" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L73" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M73" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N73" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O73" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P73" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q73" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R73" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S73" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T73" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U73" s="79" t="s">
+        <v>126</v>
+      </c>
+      <c r="V73" s="79" t="s">
+        <v>127</v>
+      </c>
+      <c r="W73" s="79" t="s">
+        <v>128</v>
+      </c>
+      <c r="X73" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y73" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z73" s="97" t="s">
+        <v>478</v>
+      </c>
+      <c r="AA73" s="105" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="74" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A74" s="93" t="s">
+        <v>480</v>
+      </c>
+      <c r="B74" s="77" t="s">
+        <v>248</v>
+      </c>
+      <c r="C74" s="78" t="s">
+        <v>481</v>
+      </c>
+      <c r="D74" s="94" t="s">
+        <v>132</v>
+      </c>
+      <c r="E74" s="94" t="s">
+        <v>482</v>
+      </c>
+      <c r="F74" s="78" t="s">
+        <v>483</v>
+      </c>
+      <c r="G74" s="78" t="s">
+        <v>484</v>
+      </c>
+      <c r="H74" s="78" t="s">
+        <v>251</v>
+      </c>
+      <c r="I74" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J74" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K74" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L74" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M74" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N74" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O74" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P74" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q74" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R74" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S74" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T74" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U74" s="78">
+        <v>4</v>
+      </c>
+      <c r="V74" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W74" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X74" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y74" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z74" s="99" t="s">
+        <v>485</v>
+      </c>
+      <c r="AA74" s="95" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="75" spans="1:29" ht="258.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A75" s="93" t="s">
+        <v>487</v>
+      </c>
+      <c r="B75" s="77" t="s">
+        <v>248</v>
+      </c>
+      <c r="C75" s="78" t="s">
+        <v>488</v>
+      </c>
+      <c r="D75" s="94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E75" s="94" t="s">
+        <v>164</v>
+      </c>
+      <c r="F75" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G75" s="78" t="s">
+        <v>489</v>
+      </c>
+      <c r="H75" s="78" t="s">
+        <v>251</v>
+      </c>
+      <c r="I75" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J75" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K75" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L75" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M75" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N75" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O75" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P75" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q75" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R75" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S75" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T75" s="79" t="s">
+        <v>480</v>
+      </c>
+      <c r="U75" s="78">
+        <v>2</v>
+      </c>
+      <c r="V75" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W75" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X75" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y75" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z75" s="99" t="s">
+        <v>490</v>
+      </c>
+      <c r="AA75" s="95" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="76" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A76" s="106" t="s">
+        <v>491</v>
+      </c>
+      <c r="B76" s="79" t="s">
+        <v>146</v>
+      </c>
+      <c r="C76" s="79" t="s">
+        <v>492</v>
+      </c>
+      <c r="D76" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E76" s="98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F76" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G76" s="78" t="s">
+        <v>493</v>
+      </c>
+      <c r="H76" s="79" t="s">
+        <v>143</v>
+      </c>
+      <c r="I76" s="78" t="s">
+        <v>313</v>
+      </c>
+      <c r="J76" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K76" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L76" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M76" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N76" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O76" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P76" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q76" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R76" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S76" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T76" s="79">
+        <v>99236</v>
+      </c>
+      <c r="U76" s="79">
+        <v>1</v>
+      </c>
+      <c r="V76" s="79" t="s">
+        <v>127</v>
+      </c>
+      <c r="W76" s="79" t="s">
+        <v>128</v>
+      </c>
+      <c r="X76" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y76" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z76" s="97">
         <v>90</v>
       </c>
-      <c r="T2" s="46" t="s">
-[...8 lines deleted...]
-      <c r="W2" s="46" t="s">
+      <c r="AA76" s="105" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="77" spans="1:29" ht="140" x14ac:dyDescent="0.45">
+      <c r="A77" s="106" t="s">
+        <v>494</v>
+      </c>
+      <c r="B77" s="79" t="s">
+        <v>495</v>
+      </c>
+      <c r="C77" s="79" t="s">
+        <v>496</v>
+      </c>
+      <c r="D77" s="79" t="s">
+        <v>295</v>
+      </c>
+      <c r="E77" s="79" t="s">
+        <v>118</v>
+      </c>
+      <c r="F77" s="78" t="s">
+        <v>497</v>
+      </c>
+      <c r="G77" s="78" t="s">
+        <v>498</v>
+      </c>
+      <c r="H77" s="79" t="s">
+        <v>499</v>
+      </c>
+      <c r="I77" s="79" t="s">
+        <v>122</v>
+      </c>
+      <c r="J77" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K77" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L77" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M77" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N77" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O77" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P77" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q77" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R77" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S77" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T77" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U77" s="79">
+        <v>96</v>
+      </c>
+      <c r="V77" s="79" t="s">
+        <v>221</v>
+      </c>
+      <c r="W77" s="79" t="s">
+        <v>221</v>
+      </c>
+      <c r="X77" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y77" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z77" s="79" t="s">
+        <v>500</v>
+      </c>
+      <c r="AA77" s="85" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="78" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A78" s="104" t="s">
+        <v>502</v>
+      </c>
+      <c r="B78" s="79" t="s">
+        <v>130</v>
+      </c>
+      <c r="C78" s="79" t="s">
+        <v>503</v>
+      </c>
+      <c r="D78" s="96" t="s">
+        <v>273</v>
+      </c>
+      <c r="E78" s="96" t="s">
+        <v>132</v>
+      </c>
+      <c r="F78" s="79" t="s">
+        <v>261</v>
+      </c>
+      <c r="G78" s="78" t="s">
+        <v>504</v>
+      </c>
+      <c r="H78" s="79" t="s">
+        <v>505</v>
+      </c>
+      <c r="I78" s="79" t="s">
+        <v>506</v>
+      </c>
+      <c r="J78" s="78" t="s">
+        <v>507</v>
+      </c>
+      <c r="K78" s="78" t="s">
+        <v>508</v>
+      </c>
+      <c r="L78" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M78" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N78" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O78" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P78" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q78" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R78" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S78" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T78" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U78" s="79">
+        <v>2</v>
+      </c>
+      <c r="V78" s="79" t="s">
+        <v>127</v>
+      </c>
+      <c r="W78" s="79" t="s">
+        <v>128</v>
+      </c>
+      <c r="X78" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y78" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z78" s="97">
+        <v>1</v>
+      </c>
+      <c r="AA78" s="105" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="79" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A79" s="104" t="s">
+        <v>510</v>
+      </c>
+      <c r="B79" s="79" t="s">
+        <v>130</v>
+      </c>
+      <c r="C79" s="79" t="s">
+        <v>511</v>
+      </c>
+      <c r="D79" s="96" t="s">
+        <v>132</v>
+      </c>
+      <c r="E79" s="96" t="s">
+        <v>118</v>
+      </c>
+      <c r="F79" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G79" s="78" t="s">
+        <v>512</v>
+      </c>
+      <c r="H79" s="79" t="s">
+        <v>505</v>
+      </c>
+      <c r="I79" s="79" t="s">
+        <v>506</v>
+      </c>
+      <c r="J79" s="78" t="s">
+        <v>513</v>
+      </c>
+      <c r="K79" s="78" t="s">
+        <v>514</v>
+      </c>
+      <c r="L79" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M79" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N79" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O79" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P79" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q79" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R79" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S79" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T79" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U79" s="79">
+        <v>96</v>
+      </c>
+      <c r="V79" s="79" t="s">
+        <v>127</v>
+      </c>
+      <c r="W79" s="79" t="s">
+        <v>128</v>
+      </c>
+      <c r="X79" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y79" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z79" s="97">
+        <v>1</v>
+      </c>
+      <c r="AA79" s="105" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="80" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A80" s="104" t="s">
+        <v>516</v>
+      </c>
+      <c r="B80" s="79" t="s">
+        <v>229</v>
+      </c>
+      <c r="C80" s="79" t="s">
+        <v>517</v>
+      </c>
+      <c r="D80" s="94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E80" s="94" t="s">
+        <v>215</v>
+      </c>
+      <c r="F80" s="78" t="s">
+        <v>518</v>
+      </c>
+      <c r="G80" s="78" t="s">
+        <v>519</v>
+      </c>
+      <c r="H80" s="78" t="s">
+        <v>520</v>
+      </c>
+      <c r="I80" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J80" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K80" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L80" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M80" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N80" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O80" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P80" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q80" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R80" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S80" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T80" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U80" s="78">
+        <v>2</v>
+      </c>
+      <c r="V80" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="W80" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="X80" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y80" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z80" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA80" s="95" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="81" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A81" s="104" t="s">
+        <v>522</v>
+      </c>
+      <c r="B81" s="79" t="s">
+        <v>229</v>
+      </c>
+      <c r="C81" s="79" t="s">
+        <v>523</v>
+      </c>
+      <c r="D81" s="94" t="s">
+        <v>215</v>
+      </c>
+      <c r="E81" s="94" t="s">
+        <v>224</v>
+      </c>
+      <c r="F81" s="78" t="s">
+        <v>203</v>
+      </c>
+      <c r="G81" s="78" t="s">
+        <v>524</v>
+      </c>
+      <c r="H81" s="78" t="s">
+        <v>520</v>
+      </c>
+      <c r="I81" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J81" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K81" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L81" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M81" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N81" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O81" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P81" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q81" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R81" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S81" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T81" s="104" t="s">
+        <v>516</v>
+      </c>
+      <c r="U81" s="78">
+        <v>1</v>
+      </c>
+      <c r="V81" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="W81" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="X81" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y81" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z81" s="99">
         <v>94</v>
       </c>
-      <c r="X2" s="46" t="s">
-[...2 lines deleted...]
-      <c r="Y2" s="46" t="s">
+      <c r="AA81" s="95" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="82" spans="1:29" ht="175" x14ac:dyDescent="0.45">
+      <c r="A82" s="104" t="s">
+        <v>525</v>
+      </c>
+      <c r="B82" s="79" t="s">
+        <v>229</v>
+      </c>
+      <c r="C82" s="79" t="s">
+        <v>526</v>
+      </c>
+      <c r="D82" s="94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E82" s="94" t="s">
+        <v>215</v>
+      </c>
+      <c r="F82" s="78" t="s">
+        <v>527</v>
+      </c>
+      <c r="G82" s="78" t="s">
+        <v>528</v>
+      </c>
+      <c r="H82" s="78" t="s">
+        <v>520</v>
+      </c>
+      <c r="I82" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J82" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K82" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L82" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M82" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N82" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O82" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P82" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q82" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R82" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S82" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T82" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U82" s="78">
+        <v>2</v>
+      </c>
+      <c r="V82" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="W82" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="X82" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y82" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z82" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA82" s="95" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="83" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A83" s="104" t="s">
+        <v>529</v>
+      </c>
+      <c r="B83" s="79" t="s">
+        <v>229</v>
+      </c>
+      <c r="C83" s="79" t="s">
+        <v>530</v>
+      </c>
+      <c r="D83" s="94" t="s">
+        <v>215</v>
+      </c>
+      <c r="E83" s="94" t="s">
+        <v>224</v>
+      </c>
+      <c r="F83" s="78" t="s">
+        <v>203</v>
+      </c>
+      <c r="G83" s="78" t="s">
+        <v>531</v>
+      </c>
+      <c r="H83" s="78" t="s">
+        <v>520</v>
+      </c>
+      <c r="I83" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J83" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K83" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L83" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M83" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N83" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O83" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P83" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q83" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R83" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S83" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T83" s="79" t="s">
+        <v>525</v>
+      </c>
+      <c r="U83" s="78">
+        <v>1</v>
+      </c>
+      <c r="V83" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="W83" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="X83" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y83" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z83" s="99">
+        <v>94</v>
+      </c>
+      <c r="AA83" s="95" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="84" spans="1:29" ht="192.5" x14ac:dyDescent="0.45">
+      <c r="A84" s="104" t="s">
+        <v>532</v>
+      </c>
+      <c r="B84" s="79" t="s">
+        <v>229</v>
+      </c>
+      <c r="C84" s="79" t="s">
+        <v>533</v>
+      </c>
+      <c r="D84" s="79" t="s">
+        <v>245</v>
+      </c>
+      <c r="E84" s="79" t="s">
+        <v>133</v>
+      </c>
+      <c r="F84" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G84" s="78" t="s">
+        <v>534</v>
+      </c>
+      <c r="H84" s="78" t="s">
+        <v>520</v>
+      </c>
+      <c r="I84" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J84" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K84" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L84" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M84" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N84" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O84" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P84" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q84" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R84" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S84" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T84" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U84" s="78">
+        <v>3</v>
+      </c>
+      <c r="V84" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="W84" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="X84" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y84" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z84" s="99">
+        <v>32</v>
+      </c>
+      <c r="AA84" s="95" t="s">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="85" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A85" s="93" t="s">
+        <v>535</v>
+      </c>
+      <c r="B85" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C85" s="78" t="s">
+        <v>536</v>
+      </c>
+      <c r="D85" s="94" t="s">
+        <v>259</v>
+      </c>
+      <c r="E85" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F85" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G85" s="78" t="s">
+        <v>537</v>
+      </c>
+      <c r="H85" s="78" t="s">
+        <v>505</v>
+      </c>
+      <c r="I85" s="78" t="s">
+        <v>506</v>
+      </c>
+      <c r="J85" s="78" t="s">
+        <v>235</v>
+      </c>
+      <c r="K85" s="78" t="s">
+        <v>514</v>
+      </c>
+      <c r="L85" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M85" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N85" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O85" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P85" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q85" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R85" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S85" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T85" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U85" s="78">
+        <v>1</v>
+      </c>
+      <c r="V85" s="78">
+        <v>1</v>
+      </c>
+      <c r="W85" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X85" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Y85" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z85" s="99">
+        <v>1</v>
+      </c>
+      <c r="AA85" s="95" t="s">
+        <v>509</v>
+      </c>
+      <c r="AB85" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC85" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="86" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A86" s="93" t="s">
+        <v>538</v>
+      </c>
+      <c r="B86" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C86" s="78" t="s">
+        <v>539</v>
+      </c>
+      <c r="D86" s="98" t="s">
+        <v>173</v>
+      </c>
+      <c r="E86" s="98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F86" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G86" s="78" t="s">
+        <v>540</v>
+      </c>
+      <c r="H86" s="78" t="s">
+        <v>541</v>
+      </c>
+      <c r="I86" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J86" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K86" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L86" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M86" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N86" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O86" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P86" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q86" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R86" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S86" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T86" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U86" s="78">
+        <v>1</v>
+      </c>
+      <c r="V86" s="78">
+        <v>1</v>
+      </c>
+      <c r="W86" s="78" t="s">
+        <v>265</v>
+      </c>
+      <c r="X86" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y86" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z86" s="99">
         <v>96</v>
       </c>
-      <c r="Z2" s="46" t="s">
-[...13 lines deleted...]
-      <c r="A3" s="107">
+      <c r="AA86" s="95" t="s">
+        <v>542</v>
+      </c>
+      <c r="AB86" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC86" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="87" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A87" s="93" t="s">
+        <v>543</v>
+      </c>
+      <c r="B87" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C87" s="78" t="s">
+        <v>544</v>
+      </c>
+      <c r="D87" s="98" t="s">
+        <v>173</v>
+      </c>
+      <c r="E87" s="98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F87" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G87" s="78" t="s">
+        <v>545</v>
+      </c>
+      <c r="H87" s="78" t="s">
+        <v>546</v>
+      </c>
+      <c r="I87" s="78" t="s">
+        <v>192</v>
+      </c>
+      <c r="J87" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K87" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L87" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M87" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N87" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O87" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P87" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q87" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R87" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S87" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T87" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U87" s="78">
+        <v>1</v>
+      </c>
+      <c r="V87" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W87" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X87" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y87" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z87" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA87" s="95" t="s">
+        <v>547</v>
+      </c>
+      <c r="AB87" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC87" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A88" s="93" t="s">
+        <v>548</v>
+      </c>
+      <c r="B88" s="77" t="s">
+        <v>406</v>
+      </c>
+      <c r="C88" s="78" t="s">
+        <v>549</v>
+      </c>
+      <c r="D88" s="98" t="s">
+        <v>173</v>
+      </c>
+      <c r="E88" s="98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F88" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G88" s="78" t="s">
+        <v>550</v>
+      </c>
+      <c r="H88" s="78" t="s">
+        <v>551</v>
+      </c>
+      <c r="I88" s="78" t="s">
+        <v>552</v>
+      </c>
+      <c r="J88" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K88" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L88" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M88" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N88" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O88" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P88" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q88" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R88" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S88" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T88" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U88" s="78">
+        <v>1</v>
+      </c>
+      <c r="V88" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W88" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X88" s="78" t="s">
+        <v>553</v>
+      </c>
+      <c r="Y88" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z88" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA88" s="95" t="s">
+        <v>554</v>
+      </c>
+      <c r="AB88" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC88" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="89" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A89" s="93" t="s">
+        <v>555</v>
+      </c>
+      <c r="B89" s="77" t="s">
+        <v>556</v>
+      </c>
+      <c r="C89" s="78" t="s">
+        <v>557</v>
+      </c>
+      <c r="D89" s="98" t="s">
+        <v>173</v>
+      </c>
+      <c r="E89" s="98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F89" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G89" s="78" t="s">
+        <v>558</v>
+      </c>
+      <c r="H89" s="78" t="s">
+        <v>551</v>
+      </c>
+      <c r="I89" s="78" t="s">
+        <v>559</v>
+      </c>
+      <c r="J89" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K89" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L89" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M89" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N89" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O89" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P89" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q89" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R89" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S89" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T89" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U89" s="78">
+        <v>1</v>
+      </c>
+      <c r="V89" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W89" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X89" s="78" t="s">
+        <v>560</v>
+      </c>
+      <c r="Y89" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z89" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA89" s="95" t="s">
+        <v>554</v>
+      </c>
+      <c r="AB89" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC89" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="90" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A90" s="93" t="s">
+        <v>561</v>
+      </c>
+      <c r="B90" s="77" t="s">
+        <v>562</v>
+      </c>
+      <c r="C90" s="78" t="s">
+        <v>563</v>
+      </c>
+      <c r="D90" s="98" t="s">
+        <v>173</v>
+      </c>
+      <c r="E90" s="98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F90" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G90" s="78" t="s">
+        <v>564</v>
+      </c>
+      <c r="H90" s="78" t="s">
+        <v>565</v>
+      </c>
+      <c r="I90" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J90" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K90" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L90" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M90" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N90" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O90" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P90" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q90" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R90" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S90" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T90" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U90" s="78">
+        <v>1</v>
+      </c>
+      <c r="V90" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W90" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X90" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y90" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z90" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA90" s="95" t="s">
+        <v>566</v>
+      </c>
+      <c r="AB90" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC90" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="91" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A91" s="93" t="s">
+        <v>567</v>
+      </c>
+      <c r="B91" s="77" t="s">
+        <v>568</v>
+      </c>
+      <c r="C91" s="78" t="s">
+        <v>569</v>
+      </c>
+      <c r="D91" s="98" t="s">
+        <v>173</v>
+      </c>
+      <c r="E91" s="98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F91" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G91" s="78" t="s">
+        <v>570</v>
+      </c>
+      <c r="H91" s="78" t="s">
+        <v>571</v>
+      </c>
+      <c r="I91" s="78" t="s">
+        <v>572</v>
+      </c>
+      <c r="J91" s="78" t="s">
+        <v>573</v>
+      </c>
+      <c r="K91" s="78" t="s">
+        <v>574</v>
+      </c>
+      <c r="L91" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M91" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N91" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O91" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P91" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q91" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R91" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S91" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T91" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U91" s="78">
+        <v>1</v>
+      </c>
+      <c r="V91" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W91" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X91" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y91" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z91" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA91" s="95" t="s">
+        <v>575</v>
+      </c>
+      <c r="AB91" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC91" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="92" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A92" s="93" t="s">
+        <v>573</v>
+      </c>
+      <c r="B92" s="78" t="s">
+        <v>568</v>
+      </c>
+      <c r="C92" s="78" t="s">
+        <v>576</v>
+      </c>
+      <c r="D92" s="98" t="s">
+        <v>173</v>
+      </c>
+      <c r="E92" s="98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F92" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G92" s="78" t="s">
+        <v>577</v>
+      </c>
+      <c r="H92" s="78" t="s">
+        <v>571</v>
+      </c>
+      <c r="I92" s="78" t="s">
+        <v>572</v>
+      </c>
+      <c r="J92" s="78" t="s">
+        <v>567</v>
+      </c>
+      <c r="K92" s="78" t="s">
+        <v>574</v>
+      </c>
+      <c r="L92" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M92" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N92" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O92" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P92" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q92" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R92" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S92" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T92" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U92" s="78">
+        <v>1</v>
+      </c>
+      <c r="V92" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W92" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X92" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y92" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z92" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA92" s="95" t="s">
+        <v>575</v>
+      </c>
+      <c r="AB92" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC92" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="93" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A93" s="93" t="s">
+        <v>578</v>
+      </c>
+      <c r="B93" s="77" t="s">
+        <v>579</v>
+      </c>
+      <c r="C93" s="78" t="s">
+        <v>580</v>
+      </c>
+      <c r="D93" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E93" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F93" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G93" s="78" t="s">
+        <v>581</v>
+      </c>
+      <c r="H93" s="78" t="s">
+        <v>582</v>
+      </c>
+      <c r="I93" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J93" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K93" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L93" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M93" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N93" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O93" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P93" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q93" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R93" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S93" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T93" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U93" s="78">
+        <v>1</v>
+      </c>
+      <c r="V93" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W93" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X93" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y93" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z93" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA93" s="95" t="s">
+        <v>583</v>
+      </c>
+      <c r="AB93" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC93" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="94" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A94" s="93" t="s">
+        <v>584</v>
+      </c>
+      <c r="B94" s="77" t="s">
+        <v>585</v>
+      </c>
+      <c r="C94" s="78" t="s">
+        <v>586</v>
+      </c>
+      <c r="D94" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E94" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F94" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G94" s="78" t="s">
+        <v>587</v>
+      </c>
+      <c r="H94" s="78" t="s">
+        <v>588</v>
+      </c>
+      <c r="I94" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J94" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K94" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L94" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M94" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N94" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O94" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P94" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q94" s="5" t="s">
+        <v>124</v>
+      </c>
+      <c r="R94" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S94" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T94" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U94" s="78">
+        <v>1</v>
+      </c>
+      <c r="V94" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W94" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X94" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y94" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z94" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA94" s="95" t="s">
+        <v>589</v>
+      </c>
+      <c r="AB94" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC94" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A95" s="107" t="s">
+        <v>590</v>
+      </c>
+      <c r="B95" s="5" t="s">
+        <v>591</v>
+      </c>
+      <c r="C95" s="78" t="s">
+        <v>592</v>
+      </c>
+      <c r="D95" s="5" t="s">
+        <v>173</v>
+      </c>
+      <c r="E95" s="5" t="s">
+        <v>174</v>
+      </c>
+      <c r="F95" s="5" t="s">
+        <v>246</v>
+      </c>
+      <c r="G95" s="5" t="s">
+        <v>593</v>
+      </c>
+      <c r="H95" s="5" t="s">
+        <v>588</v>
+      </c>
+      <c r="I95" s="5" t="s">
+        <v>122</v>
+      </c>
+      <c r="J95" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K95" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L95" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M95" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N95" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O95" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P95" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q95" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R95" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S95" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T95" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U95" s="78">
+        <v>1</v>
+      </c>
+      <c r="V95" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W95" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X95" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y95" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z95" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA95" s="95" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="96" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A96" s="93" t="s">
+        <v>595</v>
+      </c>
+      <c r="B96" s="77" t="s">
+        <v>585</v>
+      </c>
+      <c r="C96" s="78" t="s">
+        <v>596</v>
+      </c>
+      <c r="D96" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E96" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F96" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G96" s="78" t="s">
+        <v>597</v>
+      </c>
+      <c r="H96" s="78" t="s">
+        <v>598</v>
+      </c>
+      <c r="I96" s="78" t="s">
+        <v>599</v>
+      </c>
+      <c r="J96" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K96" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L96" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M96" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N96" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O96" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P96" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q96" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R96" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S96" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T96" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U96" s="78">
+        <v>1</v>
+      </c>
+      <c r="V96" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W96" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X96" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y96" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z96" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA96" s="95" t="s">
+        <v>600</v>
+      </c>
+      <c r="AB96" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC96" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="97" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A97" s="93" t="s">
+        <v>601</v>
+      </c>
+      <c r="B97" s="77" t="s">
+        <v>579</v>
+      </c>
+      <c r="C97" s="78" t="s">
+        <v>602</v>
+      </c>
+      <c r="D97" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E97" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F97" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G97" s="78" t="s">
+        <v>603</v>
+      </c>
+      <c r="H97" s="78" t="s">
+        <v>582</v>
+      </c>
+      <c r="I97" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J97" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K97" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L97" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M97" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N97" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O97" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P97" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q97" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R97" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S97" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T97" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U97" s="78">
+        <v>1</v>
+      </c>
+      <c r="V97" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W97" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X97" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y97" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z97" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA97" s="95" t="s">
+        <v>583</v>
+      </c>
+      <c r="AB97" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC97" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A98" s="93" t="s">
+        <v>604</v>
+      </c>
+      <c r="B98" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C98" s="78" t="s">
+        <v>605</v>
+      </c>
+      <c r="D98" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E98" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F98" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G98" s="78" t="s">
+        <v>606</v>
+      </c>
+      <c r="H98" s="78" t="s">
+        <v>598</v>
+      </c>
+      <c r="I98" s="78" t="s">
+        <v>192</v>
+      </c>
+      <c r="J98" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K98" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L98" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M98" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N98" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O98" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P98" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q98" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R98" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S98" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T98" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U98" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V98" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W98" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X98" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y98" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z98" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA98" s="95" t="s">
+        <v>607</v>
+      </c>
+      <c r="AB98" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC98" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A99" s="93" t="s">
+        <v>608</v>
+      </c>
+      <c r="B99" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C99" s="78" t="s">
+        <v>609</v>
+      </c>
+      <c r="D99" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E99" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F99" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G99" s="78" t="s">
+        <v>610</v>
+      </c>
+      <c r="H99" s="78" t="s">
+        <v>611</v>
+      </c>
+      <c r="I99" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J99" s="78" t="s">
+        <v>612</v>
+      </c>
+      <c r="K99" s="78" t="s">
+        <v>613</v>
+      </c>
+      <c r="L99" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M99" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N99" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O99" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P99" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q99" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R99" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S99" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T99" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U99" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V99" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W99" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X99" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y99" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z99" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA99" s="95" t="s">
+        <v>614</v>
+      </c>
+      <c r="AB99" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC99" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="100" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A100" s="93" t="s">
+        <v>615</v>
+      </c>
+      <c r="B100" s="77" t="s">
+        <v>406</v>
+      </c>
+      <c r="C100" s="78" t="s">
+        <v>616</v>
+      </c>
+      <c r="D100" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E100" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F100" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G100" s="78" t="s">
+        <v>617</v>
+      </c>
+      <c r="H100" s="78" t="s">
+        <v>618</v>
+      </c>
+      <c r="I100" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J100" s="78" t="s">
+        <v>612</v>
+      </c>
+      <c r="K100" s="78" t="s">
+        <v>613</v>
+      </c>
+      <c r="L100" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M100" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N100" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O100" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P100" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q100" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R100" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S100" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T100" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U100" s="78">
+        <v>1</v>
+      </c>
+      <c r="V100" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W100" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X100" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y100" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z100" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA100" s="95" t="s">
+        <v>619</v>
+      </c>
+      <c r="AB100" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC100" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A101" s="93" t="s">
+        <v>620</v>
+      </c>
+      <c r="B101" s="77" t="s">
+        <v>621</v>
+      </c>
+      <c r="C101" s="78" t="s">
+        <v>622</v>
+      </c>
+      <c r="D101" s="94" t="s">
+        <v>623</v>
+      </c>
+      <c r="E101" s="94" t="s">
+        <v>624</v>
+      </c>
+      <c r="F101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G101" s="78" t="s">
+        <v>625</v>
+      </c>
+      <c r="H101" s="81" t="s">
+        <v>626</v>
+      </c>
+      <c r="I101" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J101" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K101" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T101" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U101" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="V101" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="W101" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="X101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y101" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z101" s="99" t="s">
+        <v>627</v>
+      </c>
+      <c r="AA101" s="95" t="s">
+        <v>628</v>
+      </c>
+      <c r="AB101" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC101" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="102" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A102" s="93" t="s">
+        <v>629</v>
+      </c>
+      <c r="B102" s="77" t="s">
+        <v>130</v>
+      </c>
+      <c r="C102" s="78" t="s">
+        <v>630</v>
+      </c>
+      <c r="D102" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E102" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F102" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G102" s="78" t="s">
+        <v>631</v>
+      </c>
+      <c r="H102" s="78" t="s">
+        <v>505</v>
+      </c>
+      <c r="I102" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J102" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K102" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L102" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M102" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N102" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O102" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P102" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q102" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R102" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S102" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T102" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U102" s="78">
+        <v>1</v>
+      </c>
+      <c r="V102" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W102" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X102" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y102" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z102" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA102" s="95" t="s">
+        <v>632</v>
+      </c>
+      <c r="AB102" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC102" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="103" spans="1:29" ht="192.5" x14ac:dyDescent="0.45">
+      <c r="A103" s="93" t="s">
+        <v>633</v>
+      </c>
+      <c r="B103" s="77" t="s">
+        <v>472</v>
+      </c>
+      <c r="C103" s="78" t="s">
+        <v>634</v>
+      </c>
+      <c r="D103" s="94" t="s">
+        <v>623</v>
+      </c>
+      <c r="E103" s="94" t="s">
+        <v>118</v>
+      </c>
+      <c r="F103" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G103" s="78" t="s">
+        <v>635</v>
+      </c>
+      <c r="H103" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="I103" s="78" t="s">
+        <v>477</v>
+      </c>
+      <c r="J103" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K103" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L103" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M103" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N103" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O103" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P103" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q103" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R103" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S103" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T103" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U103" s="78" t="s">
+        <v>636</v>
+      </c>
+      <c r="V103" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W103" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X103" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y103" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z103" s="99">
+        <v>24</v>
+      </c>
+      <c r="AA103" s="95" t="s">
+        <v>479</v>
+      </c>
+      <c r="AB103" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC103" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="104" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A104" s="93" t="s">
+        <v>637</v>
+      </c>
+      <c r="B104" s="77" t="s">
+        <v>638</v>
+      </c>
+      <c r="C104" s="78" t="s">
+        <v>639</v>
+      </c>
+      <c r="D104" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E104" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F104" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G104" s="78" t="s">
+        <v>640</v>
+      </c>
+      <c r="H104" s="78" t="s">
+        <v>641</v>
+      </c>
+      <c r="I104" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J104" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K104" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L104" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M104" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N104" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O104" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P104" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q104" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R104" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S104" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T104" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U104" s="78">
+        <v>1</v>
+      </c>
+      <c r="V104" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W104" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X104" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y104" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z104" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA104" s="95" t="s">
+        <v>642</v>
+      </c>
+      <c r="AB104" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC104" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A105" s="93" t="s">
+        <v>643</v>
+      </c>
+      <c r="B105" s="78" t="s">
+        <v>568</v>
+      </c>
+      <c r="C105" s="78" t="s">
+        <v>644</v>
+      </c>
+      <c r="D105" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E105" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F105" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G105" s="78" t="s">
+        <v>645</v>
+      </c>
+      <c r="H105" s="78" t="s">
+        <v>646</v>
+      </c>
+      <c r="I105" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J105" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K105" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L105" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M105" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N105" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O105" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P105" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q105" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R105" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S105" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T105" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U105" s="78">
+        <v>1</v>
+      </c>
+      <c r="V105" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W105" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X105" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y105" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z105" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA105" s="95" t="s">
+        <v>647</v>
+      </c>
+      <c r="AB105" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC105" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="106" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A106" s="93" t="s">
+        <v>648</v>
+      </c>
+      <c r="B106" s="77" t="s">
+        <v>568</v>
+      </c>
+      <c r="C106" s="78" t="s">
+        <v>649</v>
+      </c>
+      <c r="D106" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E106" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F106" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G106" s="78" t="s">
+        <v>650</v>
+      </c>
+      <c r="H106" s="78" t="s">
+        <v>651</v>
+      </c>
+      <c r="I106" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J106" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K106" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L106" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M106" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N106" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O106" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P106" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q106" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R106" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S106" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T106" s="79" t="s">
+        <v>139</v>
+      </c>
+      <c r="U106" s="78">
+        <v>1</v>
+      </c>
+      <c r="V106" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W106" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X106" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y106" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z106" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA106" s="95" t="s">
+        <v>652</v>
+      </c>
+      <c r="AB106" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC106" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="107" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A107" s="93" t="s">
+        <v>653</v>
+      </c>
+      <c r="B107" s="77" t="s">
+        <v>638</v>
+      </c>
+      <c r="C107" s="78" t="s">
+        <v>654</v>
+      </c>
+      <c r="D107" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E107" s="94" t="s">
+        <v>174</v>
+      </c>
+      <c r="F107" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G107" s="78" t="s">
+        <v>655</v>
+      </c>
+      <c r="H107" s="78" t="s">
+        <v>656</v>
+      </c>
+      <c r="I107" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J107" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K107" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L107" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M107" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N107" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O107" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P107" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q107" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R107" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S107" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T107" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U107" s="78">
+        <v>1</v>
+      </c>
+      <c r="V107" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W107" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X107" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y107" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z107" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA107" s="95" t="s">
+        <v>657</v>
+      </c>
+      <c r="AB107" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC107" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="108" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A108" s="93" t="s">
+        <v>658</v>
+      </c>
+      <c r="B108" s="77" t="s">
+        <v>638</v>
+      </c>
+      <c r="C108" s="78" t="s">
+        <v>659</v>
+      </c>
+      <c r="D108" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="E108" s="100" t="s">
+        <v>174</v>
+      </c>
+      <c r="F108" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G108" s="77" t="s">
+        <v>660</v>
+      </c>
+      <c r="H108" s="78" t="s">
+        <v>661</v>
+      </c>
+      <c r="I108" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J108" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K108" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L108" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M108" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N108" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O108" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P108" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q108" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R108" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S108" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T108" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U108" s="78">
+        <v>1</v>
+      </c>
+      <c r="V108" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W108" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X108" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y108" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z108" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA108" s="95" t="s">
+        <v>662</v>
+      </c>
+      <c r="AB108" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC108" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="109" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A109" s="93" t="s">
+        <v>663</v>
+      </c>
+      <c r="B109" s="77" t="s">
+        <v>568</v>
+      </c>
+      <c r="C109" s="78" t="s">
+        <v>664</v>
+      </c>
+      <c r="D109" s="94" t="s">
+        <v>132</v>
+      </c>
+      <c r="E109" s="94" t="s">
+        <v>195</v>
+      </c>
+      <c r="F109" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G109" s="77" t="s">
+        <v>665</v>
+      </c>
+      <c r="H109" s="78" t="s">
+        <v>666</v>
+      </c>
+      <c r="I109" s="78" t="s">
+        <v>667</v>
+      </c>
+      <c r="J109" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K109" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L109" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M109" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N109" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O109" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P109" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q109" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R109" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S109" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T109" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U109" s="78">
+        <v>4</v>
+      </c>
+      <c r="V109" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W109" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X109" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y109" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z109" s="99">
+        <v>23</v>
+      </c>
+      <c r="AA109" s="95" t="s">
+        <v>668</v>
+      </c>
+      <c r="AB109" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC109" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="110" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A110" s="93" t="s">
+        <v>669</v>
+      </c>
+      <c r="B110" s="77" t="s">
+        <v>406</v>
+      </c>
+      <c r="C110" s="78" t="s">
+        <v>670</v>
+      </c>
+      <c r="D110" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="E110" s="100" t="s">
+        <v>174</v>
+      </c>
+      <c r="F110" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G110" s="77" t="s">
+        <v>671</v>
+      </c>
+      <c r="H110" s="78" t="s">
+        <v>672</v>
+      </c>
+      <c r="I110" s="78" t="s">
+        <v>398</v>
+      </c>
+      <c r="J110" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K110" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L110" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M110" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N110" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O110" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P110" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q110" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R110" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S110" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T110" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U110" s="78">
+        <v>1</v>
+      </c>
+      <c r="V110" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W110" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X110" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y110" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z110" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA110" s="95" t="s">
+        <v>673</v>
+      </c>
+      <c r="AB110" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC110" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="111" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A111" s="93" t="s">
+        <v>674</v>
+      </c>
+      <c r="B111" s="77" t="s">
+        <v>325</v>
+      </c>
+      <c r="C111" s="78" t="s">
+        <v>675</v>
+      </c>
+      <c r="D111" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="E111" s="100" t="s">
+        <v>174</v>
+      </c>
+      <c r="F111" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G111" s="77" t="s">
+        <v>676</v>
+      </c>
+      <c r="H111" s="78" t="s">
+        <v>565</v>
+      </c>
+      <c r="I111" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J111" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K111" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L111" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M111" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N111" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O111" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P111" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q111" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R111" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S111" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T111" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U111" s="78">
+        <v>1</v>
+      </c>
+      <c r="V111" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W111" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X111" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y111" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z111" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA111" s="95" t="s">
+        <v>542</v>
+      </c>
+      <c r="AB111" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC111" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="112" spans="1:29" ht="367.5" x14ac:dyDescent="0.45">
+      <c r="A112" s="93" t="s">
+        <v>677</v>
+      </c>
+      <c r="B112" s="77" t="s">
+        <v>115</v>
+      </c>
+      <c r="C112" s="78" t="s">
+        <v>678</v>
+      </c>
+      <c r="D112" s="94" t="s">
+        <v>679</v>
+      </c>
+      <c r="E112" s="94" t="s">
+        <v>680</v>
+      </c>
+      <c r="F112" s="78" t="s">
+        <v>681</v>
+      </c>
+      <c r="G112" s="77" t="s">
+        <v>682</v>
+      </c>
+      <c r="H112" s="78" t="s">
+        <v>683</v>
+      </c>
+      <c r="I112" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J112" s="78">
         <v>90785</v>
       </c>
-      <c r="B3" s="78" t="s">
-[...71 lines deleted...]
-      <c r="Z3" s="108">
+      <c r="K112" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L112" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M112" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N112" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O112" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P112" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q112" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R112" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S112" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T112" s="78" t="s">
+        <v>684</v>
+      </c>
+      <c r="U112" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="V112" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W112" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X112" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y112" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z112" s="98" t="s">
+        <v>685</v>
+      </c>
+      <c r="AA112" s="130" t="s">
+        <v>686</v>
+      </c>
+      <c r="AB112" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC112" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="113" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A113" s="93" t="s">
+        <v>687</v>
+      </c>
+      <c r="B113" s="100" t="s">
+        <v>688</v>
+      </c>
+      <c r="C113" s="94" t="s">
+        <v>689</v>
+      </c>
+      <c r="D113" s="94" t="s">
+        <v>623</v>
+      </c>
+      <c r="E113" s="94" t="s">
+        <v>624</v>
+      </c>
+      <c r="F113" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="G113" s="77" t="s">
+        <v>690</v>
+      </c>
+      <c r="H113" s="81" t="s">
+        <v>626</v>
+      </c>
+      <c r="I113" s="78" t="s">
+        <v>122</v>
+      </c>
+      <c r="J113" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K113" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L113" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M113" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="N113" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="O113" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="P113" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q113" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="R113" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="S113" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="T113" s="117" t="s">
+        <v>139</v>
+      </c>
+      <c r="U113" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="V113" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="W113" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="X113" s="77" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y113" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z113" s="99" t="s">
+        <v>627</v>
+      </c>
+      <c r="AA113" s="95" t="s">
+        <v>628</v>
+      </c>
+      <c r="AB113" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC113" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="114" spans="1:29" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A114" s="104" t="s">
+        <v>691</v>
+      </c>
+      <c r="B114" s="82" t="s">
+        <v>171</v>
+      </c>
+      <c r="C114" s="79" t="s">
+        <v>692</v>
+      </c>
+      <c r="D114" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="E114" s="96" t="s">
+        <v>174</v>
+      </c>
+      <c r="F114" s="79" t="s">
+        <v>246</v>
+      </c>
+      <c r="G114" s="82" t="s">
+        <v>693</v>
+      </c>
+      <c r="H114" s="79" t="s">
+        <v>694</v>
+      </c>
+      <c r="I114" s="79" t="s">
+        <v>122</v>
+      </c>
+      <c r="J114" s="79" t="s">
+        <v>5</v>
+      </c>
+      <c r="K114" s="102" t="s">
+        <v>5</v>
+      </c>
+      <c r="L114" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="M114" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="N114" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="O114" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="P114" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q114" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="R114" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="S114" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="T114" s="108" t="s">
+        <v>139</v>
+      </c>
+      <c r="U114" s="79">
         <v>1</v>
       </c>
-      <c r="AA3" s="109" t="s">
-[...40 lines deleted...]
-      <c r="K4" s="79" t="s">
+      <c r="V114" s="79" t="s">
+        <v>127</v>
+      </c>
+      <c r="W114" s="79" t="s">
+        <v>128</v>
+      </c>
+      <c r="X114" s="102" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y114" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z114" s="109">
+        <v>96</v>
+      </c>
+      <c r="AA114" s="131" t="s">
+        <v>695</v>
+      </c>
+      <c r="AB114" s="50" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC114" s="50" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="115" spans="1:29" ht="210" x14ac:dyDescent="0.45">
+      <c r="A115" s="93" t="s">
+        <v>696</v>
+      </c>
+      <c r="B115" s="77" t="s">
+        <v>472</v>
+      </c>
+      <c r="C115" s="78" t="s">
+        <v>697</v>
+      </c>
+      <c r="D115" s="94" t="s">
+        <v>214</v>
+      </c>
+      <c r="E115" s="94" t="s">
+        <v>164</v>
+      </c>
+      <c r="F115" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G115" s="78" t="s">
+        <v>698</v>
+      </c>
+      <c r="H115" s="78" t="s">
+        <v>221</v>
+      </c>
+      <c r="I115" s="78">
+        <v>15</v>
+      </c>
+      <c r="J115" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K115" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="L115" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="M115" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N115" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O115" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P115" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q115" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R115" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S115" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T115" s="78" t="s">
+        <v>139</v>
+      </c>
+      <c r="U115" s="78" t="s">
+        <v>126</v>
+      </c>
+      <c r="V115" s="78" t="s">
+        <v>127</v>
+      </c>
+      <c r="W115" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X115" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Y115" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z115" s="118">
+        <v>48</v>
+      </c>
+      <c r="AA115" s="118" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="116" spans="1:29" ht="245" x14ac:dyDescent="0.45">
+      <c r="A116" s="100" t="s">
+        <v>699</v>
+      </c>
+      <c r="B116" s="77" t="s">
+        <v>146</v>
+      </c>
+      <c r="C116" s="78" t="s">
+        <v>700</v>
+      </c>
+      <c r="D116" s="94" t="s">
+        <v>173</v>
+      </c>
+      <c r="E116" s="98" t="s">
+        <v>174</v>
+      </c>
+      <c r="F116" s="78" t="s">
+        <v>246</v>
+      </c>
+      <c r="G116" s="78" t="s">
+        <v>701</v>
+      </c>
+      <c r="H116" s="78" t="s">
+        <v>136</v>
+      </c>
+      <c r="I116" s="78" t="s">
         <v>122</v>
       </c>
-      <c r="L4" s="79" t="s">
-[...41 lines deleted...]
-      <c r="Z4" s="110">
+      <c r="J116" s="78" t="s">
+        <v>5</v>
+      </c>
+      <c r="K116" s="78" t="s">
+        <v>702</v>
+      </c>
+      <c r="L116" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="M116" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="N116" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="O116" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="P116" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Q116" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="R116" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="S116" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="T116" s="78" t="s">
+        <v>703</v>
+      </c>
+      <c r="U116" s="78">
         <v>1</v>
       </c>
-      <c r="AA4" s="109" t="s">
-[...31 lines deleted...]
-      <c r="H5" s="79" t="s">
+      <c r="V116" s="78" t="s">
         <v>127</v>
       </c>
-      <c r="I5" s="79" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="79" t="s">
+      <c r="W116" s="78" t="s">
         <v>128</v>
       </c>
-      <c r="L5" s="79" t="s">
-[...41 lines deleted...]
-      <c r="Z5" s="111">
+      <c r="X116" s="78" t="s">
+        <v>704</v>
+      </c>
+      <c r="Y116" s="78" t="s">
+        <v>119</v>
+      </c>
+      <c r="Z116" s="99">
+        <v>96</v>
+      </c>
+      <c r="AA116" s="99" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="117" spans="1:29" ht="297.5" x14ac:dyDescent="0.45">
+      <c r="A117" s="106" t="s">
+        <v>706</v>
+      </c>
+      <c r="B117" s="82" t="s">
+        <v>130</v>
+      </c>
+      <c r="C117" s="79" t="s">
+        <v>707</v>
+      </c>
+      <c r="D117" s="96" t="s">
+        <v>173</v>
+      </c>
+      <c r="E117" s="110" t="s">
+        <v>174</v>
+      </c>
+      <c r="F117" s="79" t="s">
+        <v>246</v>
+      </c>
+      <c r="G117" s="79" t="s">
+        <v>708</v>
+      </c>
+      <c r="H117" s="79" t="s">
+        <v>709</v>
+      </c>
+      <c r="I117" s="79" t="s">
+        <v>122</v>
+      </c>
+      <c r="J117" s="111" t="s">
+        <v>5</v>
+      </c>
+      <c r="K117" s="79" t="s">
+        <v>710</v>
+      </c>
+      <c r="L117" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="M117" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="N117" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="O117" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="P117" s="79" t="s">
+        <v>119</v>
+      </c>
+      <c r="Q117" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="R117" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="S117" s="79" t="s">
+        <v>124</v>
+      </c>
+      <c r="T117" s="78" t="s">
+        <v>711</v>
+      </c>
+      <c r="U117" s="78">
         <v>1</v>
       </c>
-      <c r="AA5" s="109" t="s">
-[...298 lines deleted...]
-      <c r="H9" s="79" t="s">
+      <c r="V117" s="78" t="s">
         <v>127</v>
       </c>
-      <c r="I9" s="79" t="s">
-[...9570 lines deleted...]
-        <v>687</v>
+      <c r="W117" s="78" t="s">
+        <v>128</v>
+      </c>
+      <c r="X117" s="78" t="s">
+        <v>712</v>
+      </c>
+      <c r="Y117" s="78" t="s">
+        <v>124</v>
+      </c>
+      <c r="Z117" s="79" t="s">
+        <v>713</v>
+      </c>
+      <c r="AA117" s="79" t="s">
+        <v>714</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <hyperlinks>
     <hyperlink ref="H101" r:id="rId1" display="The taxonomy code is not validated; however, to receive the AIR rate, a valid taxonomy code that maps to one of the following provider types must be present on the claim: https://www.dhcs.ca.gov/Documents/Supplement6toAttachment4.19-B-2-26-21.pdf" xr:uid="{78854309-E67B-4F84-97F9-81A717F243A6}"/>
     <hyperlink ref="H113" r:id="rId2" display="The taxonomy code is not validated; however, to receive the AIR rate, a valid taxonomy code that maps to one of the following provider types must be present on the claim: https://www.dhcs.ca.gov/Documents/Supplement6toAttachment4.19-B-2-26-21.pdf" xr:uid="{87798495-B033-4B3A-A3A2-FDC5E5FDCFC8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId3"/>
   <tableParts count="1">
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AAB43363-D5C9-46EF-984E-FEAD641E855D}">
   <dimension ref="A1:H12"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="4" width="15.7109375" style="1" customWidth="1"/>
+    <col min="1" max="4" width="15.7265625" style="1" customWidth="1"/>
     <col min="5" max="5" width="51" style="1" customWidth="1"/>
-    <col min="6" max="6" width="17.42578125" style="1" customWidth="1"/>
-    <col min="7" max="7" width="28.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="17.453125" style="1" customWidth="1"/>
+    <col min="7" max="7" width="28.81640625" style="1" customWidth="1"/>
     <col min="8" max="8" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="9" max="16384" width="8.7109375" style="1" hidden="1"/>
+    <col min="9" max="16384" width="8.7265625" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:7" ht="15.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="C1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="D1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="E1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="F1" s="15"/>
       <c r="G1" s="15"/>
     </row>
-    <row r="2" spans="1:7" ht="34.5" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:7" ht="35" x14ac:dyDescent="0.35">
       <c r="A2" s="11" t="s">
-        <v>688</v>
+        <v>715</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>689</v>
+        <v>716</v>
       </c>
       <c r="C2" s="12" t="s">
-        <v>690</v>
+        <v>717</v>
       </c>
       <c r="D2" s="12" t="s">
-        <v>691</v>
+        <v>718</v>
       </c>
       <c r="E2" s="12" t="s">
-        <v>692</v>
+        <v>719</v>
       </c>
       <c r="F2" s="13" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="G2" s="13" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:7" ht="34.5" x14ac:dyDescent="0.25">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="35" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
-        <v>694</v>
+        <v>721</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>695</v>
+        <v>722</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>696</v>
+        <v>723</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="E3" s="5" t="s">
-        <v>698</v>
+        <v>725</v>
       </c>
       <c r="F3" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:7" ht="34.5" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+      <c r="G3" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="35" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
-        <v>694</v>
+        <v>721</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>695</v>
+        <v>722</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>699</v>
+        <v>726</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="E4" s="5" t="s">
-        <v>698</v>
+        <v>725</v>
       </c>
       <c r="F4" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:7" ht="34.5" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+      <c r="G4" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="35" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
-        <v>694</v>
+        <v>721</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>700</v>
+        <v>727</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>696</v>
+        <v>723</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>698</v>
+        <v>725</v>
       </c>
       <c r="F5" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:7" ht="34.5" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+      <c r="G5" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="35" x14ac:dyDescent="0.35">
       <c r="A6" s="3" t="s">
-        <v>694</v>
+        <v>721</v>
       </c>
       <c r="B6" s="4" t="s">
-        <v>700</v>
+        <v>727</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>699</v>
+        <v>726</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>698</v>
+        <v>725</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:7" ht="34.5" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+      <c r="G6" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="35" x14ac:dyDescent="0.35">
       <c r="A7" s="3" t="s">
-        <v>694</v>
+        <v>721</v>
       </c>
       <c r="B7" s="4" t="s">
-        <v>701</v>
+        <v>728</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>696</v>
+        <v>723</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>698</v>
+        <v>725</v>
       </c>
       <c r="F7" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="8" spans="1:7" ht="34.5" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+      <c r="G7" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="35" x14ac:dyDescent="0.35">
       <c r="A8" s="3" t="s">
-        <v>694</v>
+        <v>721</v>
       </c>
       <c r="B8" s="4" t="s">
-        <v>701</v>
+        <v>728</v>
       </c>
       <c r="C8" s="4" t="s">
-        <v>699</v>
+        <v>726</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>698</v>
+        <v>725</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="9" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+      <c r="G8" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A9" s="3" t="s">
-        <v>702</v>
+        <v>729</v>
       </c>
       <c r="B9" s="4" t="s">
-        <v>701</v>
+        <v>728</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>703</v>
+        <v>730</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+      <c r="G9" s="83" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A10" s="3" t="s">
-        <v>704</v>
+        <v>731</v>
       </c>
       <c r="B10" s="4" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
       <c r="C10" s="4" t="s">
-        <v>706</v>
+        <v>733</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>707</v>
+        <v>734</v>
       </c>
       <c r="F10" s="6" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="11" spans="1:7" ht="17.25" x14ac:dyDescent="0.25">
+        <v>124</v>
+      </c>
+      <c r="G10" s="84" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A11" s="7" t="s">
-        <v>709</v>
+        <v>735</v>
       </c>
       <c r="B11" s="8" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
       <c r="C11" s="8" t="s">
-        <v>706</v>
+        <v>733</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="E11" s="9" t="s">
-        <v>710</v>
+        <v>736</v>
       </c>
       <c r="F11" s="10" t="s">
-        <v>108</v>
-[...5 lines deleted...]
-    <row r="12" spans="1:7" ht="34.5" x14ac:dyDescent="0.25">
+        <v>124</v>
+      </c>
+      <c r="G11" s="84" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A12" s="7" t="s">
-        <v>711</v>
+        <v>737</v>
       </c>
       <c r="B12" s="8" t="s">
-        <v>705</v>
+        <v>732</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>706</v>
+        <v>733</v>
       </c>
       <c r="D12" s="8" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="E12" s="9" t="s">
-        <v>712</v>
+        <v>738</v>
       </c>
       <c r="F12" s="10" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>713</v>
+        <v>124</v>
+      </c>
+      <c r="G12" s="84" t="s">
+        <v>737</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{81F4F5E6-397E-4035-9FE4-F9074DA3C9A3}">
   <dimension ref="A1:G6"/>
   <sheetViews>
-    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="15.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="47.5703125" style="1" customWidth="1"/>
+    <col min="1" max="2" width="15.7265625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="21.81640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="47.54296875" style="1" customWidth="1"/>
     <col min="5" max="5" width="17" style="1" customWidth="1"/>
-    <col min="6" max="6" width="30.85546875" style="1" customWidth="1"/>
+    <col min="6" max="6" width="30.81640625" style="1" customWidth="1"/>
     <col min="7" max="7" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="8" max="16384" width="8.7109375" style="1" hidden="1"/>
+    <col min="8" max="16384" width="8.7265625" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:6" ht="11.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="C1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="D1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="E1" s="15"/>
       <c r="F1" s="15" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6" ht="34.5" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:6" ht="35" x14ac:dyDescent="0.35">
       <c r="A2" s="11" t="s">
-        <v>688</v>
+        <v>715</v>
       </c>
       <c r="B2" s="12" t="s">
-        <v>689</v>
+        <v>716</v>
       </c>
       <c r="C2" s="12" t="s">
-        <v>691</v>
+        <v>718</v>
       </c>
       <c r="D2" s="12" t="s">
-        <v>692</v>
+        <v>719</v>
       </c>
       <c r="E2" s="13" t="s">
-        <v>95</v>
+        <v>111</v>
       </c>
       <c r="F2" s="13" t="s">
-        <v>693</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="3" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A3" s="3" t="s">
-        <v>714</v>
+        <v>739</v>
       </c>
       <c r="B3" s="4" t="s">
-        <v>715</v>
+        <v>740</v>
       </c>
       <c r="C3" s="17" t="s">
-        <v>716</v>
+        <v>741</v>
       </c>
       <c r="D3" s="5" t="s">
-        <v>717</v>
+        <v>742</v>
       </c>
       <c r="E3" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+      <c r="F3" s="83" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A4" s="3" t="s">
-        <v>714</v>
+        <v>739</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>718</v>
+        <v>743</v>
       </c>
       <c r="C4" s="17" t="s">
-        <v>716</v>
+        <v>741</v>
       </c>
       <c r="D4" s="5" t="s">
-        <v>717</v>
+        <v>742</v>
       </c>
       <c r="E4" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+      <c r="F4" s="83" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A5" s="3" t="s">
-        <v>714</v>
+        <v>739</v>
       </c>
       <c r="B5" s="4" t="s">
-        <v>719</v>
+        <v>744</v>
       </c>
       <c r="C5" s="17" t="s">
-        <v>716</v>
+        <v>741</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>717</v>
+        <v>742</v>
       </c>
       <c r="E5" s="6" t="s">
-        <v>103</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
+        <v>119</v>
+      </c>
+      <c r="F5" s="83" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A6" s="7" t="s">
-        <v>720</v>
+        <v>745</v>
       </c>
       <c r="B6" s="8" t="s">
-        <v>721</v>
+        <v>746</v>
       </c>
       <c r="C6" s="31" t="s">
-        <v>716</v>
+        <v>741</v>
       </c>
       <c r="D6" s="9" t="s">
-        <v>1226</v>
+        <v>747</v>
       </c>
       <c r="E6" s="10" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="F6" s="85" t="s">
+        <v>119</v>
+      </c>
+      <c r="F6" s="84" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E242E81-44C3-4852-B859-331A2F064E04}">
-  <dimension ref="A1:F19"/>
+  <dimension ref="A1:F20"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="2" width="15.7109375" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="7" max="16384" width="8.7109375" style="1" hidden="1"/>
+    <col min="1" max="2" width="15.7265625" style="1" customWidth="1"/>
+    <col min="3" max="4" width="21.81640625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="51.7265625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="18.453125" style="1" customWidth="1"/>
+    <col min="7" max="16384" width="8.7265625" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6" ht="17.25" x14ac:dyDescent="0.3">
-[...32 lines deleted...]
-      <c r="A3" s="64">
+    <row r="1" spans="1:6" x14ac:dyDescent="0.35">
+      <c r="A1" s="160" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1"/>
+      <c r="C1"/>
+      <c r="D1"/>
+      <c r="E1"/>
+      <c r="F1"/>
+    </row>
+    <row r="2" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A2" s="161" t="s">
+        <v>748</v>
+      </c>
+      <c r="B2" s="162"/>
+      <c r="C2" s="162"/>
+      <c r="D2" s="162"/>
+      <c r="E2" s="162"/>
+      <c r="F2" s="163"/>
+    </row>
+    <row r="3" spans="1:6" ht="35" x14ac:dyDescent="0.35">
+      <c r="A3" s="11" t="s">
+        <v>749</v>
+      </c>
+      <c r="B3" s="12" t="s">
+        <v>750</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>751</v>
+      </c>
+      <c r="D3" s="12" t="s">
+        <v>718</v>
+      </c>
+      <c r="E3" s="12" t="s">
+        <v>719</v>
+      </c>
+      <c r="F3" s="13" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="63">
         <v>953</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...16 lines deleted...]
-      <c r="A4" s="64">
+      <c r="B4" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="C4" s="17" t="s">
+        <v>753</v>
+      </c>
+      <c r="D4" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E4" s="5" t="s">
+        <v>754</v>
+      </c>
+      <c r="F4" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="63">
         <v>953</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...16 lines deleted...]
-      <c r="A5" s="64">
+      <c r="B5" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="C5" s="17" t="s">
+        <v>755</v>
+      </c>
+      <c r="D5" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>756</v>
+      </c>
+      <c r="F5" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="63">
         <v>953</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...16 lines deleted...]
-      <c r="A6" s="66">
+      <c r="B6" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="C6" s="17" t="s">
+        <v>757</v>
+      </c>
+      <c r="D6" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E6" s="5" t="s">
+        <v>758</v>
+      </c>
+      <c r="F6" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="65">
         <v>953</v>
       </c>
-      <c r="B6" s="67" t="s">
-[...16 lines deleted...]
-      <c r="A7" s="64">
+      <c r="B7" s="66" t="s">
+        <v>752</v>
+      </c>
+      <c r="C7" s="67" t="s">
+        <v>759</v>
+      </c>
+      <c r="D7" s="67" t="s">
+        <v>741</v>
+      </c>
+      <c r="E7" s="68" t="s">
+        <v>760</v>
+      </c>
+      <c r="F7" s="69" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="63">
         <v>953</v>
       </c>
-      <c r="B7" s="4" t="s">
-[...16 lines deleted...]
-      <c r="A8" s="64">
+      <c r="B8" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="C8" s="17" t="s">
+        <v>761</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E8" s="5" t="s">
+        <v>762</v>
+      </c>
+      <c r="F8" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="63">
         <v>953</v>
       </c>
-      <c r="B8" s="4" t="s">
-[...16 lines deleted...]
-      <c r="A9" s="64">
+      <c r="B9" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="C9" s="17" t="s">
+        <v>763</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E9" s="5" t="s">
+        <v>764</v>
+      </c>
+      <c r="F9" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="63">
         <v>953</v>
       </c>
-      <c r="B9" s="4" t="s">
-[...16 lines deleted...]
-      <c r="A10" s="66">
+      <c r="B10" s="4" t="s">
+        <v>752</v>
+      </c>
+      <c r="C10" s="17" t="s">
+        <v>765</v>
+      </c>
+      <c r="D10" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E10" s="5" t="s">
+        <v>766</v>
+      </c>
+      <c r="F10" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="65">
         <v>953</v>
       </c>
-      <c r="B10" s="67" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="68" t="s">
+      <c r="B11" s="66" t="s">
+        <v>752</v>
+      </c>
+      <c r="C11" s="67" t="s">
+        <v>767</v>
+      </c>
+      <c r="D11" s="67" t="s">
         <v>741</v>
       </c>
-      <c r="D10" s="68" t="s">
-[...30 lines deleted...]
-      <c r="A12" s="64">
+      <c r="E11" s="68" t="s">
+        <v>768</v>
+      </c>
+      <c r="F11" s="69" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="B12" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="C12" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="D12" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="E12" s="70" t="s">
+        <v>87</v>
+      </c>
+      <c r="F12" s="70" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="63">
         <v>953</v>
       </c>
-      <c r="B12" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A13" s="64">
+      <c r="B13" s="17" t="s">
+        <v>769</v>
+      </c>
+      <c r="C13" s="17" t="s">
+        <v>770</v>
+      </c>
+      <c r="D13" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E13" s="5" t="s">
+        <v>771</v>
+      </c>
+      <c r="F13" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="63">
         <v>953</v>
       </c>
-      <c r="B13" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A14" s="64">
+      <c r="B14" s="17" t="s">
+        <v>769</v>
+      </c>
+      <c r="C14" s="17" t="s">
+        <v>772</v>
+      </c>
+      <c r="D14" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>773</v>
+      </c>
+      <c r="F14" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="63">
         <v>953</v>
       </c>
-      <c r="B14" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A15" s="64">
+      <c r="B15" s="17" t="s">
+        <v>769</v>
+      </c>
+      <c r="C15" s="17" t="s">
+        <v>774</v>
+      </c>
+      <c r="D15" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E15" s="5" t="s">
+        <v>775</v>
+      </c>
+      <c r="F15" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="63">
         <v>953</v>
       </c>
-      <c r="B15" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A16" s="64">
+      <c r="B16" s="17" t="s">
+        <v>769</v>
+      </c>
+      <c r="C16" s="17" t="s">
+        <v>776</v>
+      </c>
+      <c r="D16" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E16" s="5" t="s">
+        <v>777</v>
+      </c>
+      <c r="F16" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="63">
         <v>953</v>
       </c>
-      <c r="B16" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A17" s="64">
+      <c r="B17" s="17" t="s">
+        <v>769</v>
+      </c>
+      <c r="C17" s="17" t="s">
+        <v>778</v>
+      </c>
+      <c r="D17" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E17" s="5" t="s">
+        <v>779</v>
+      </c>
+      <c r="F17" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="63">
         <v>953</v>
       </c>
-      <c r="B17" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A18" s="64">
+      <c r="B18" s="17" t="s">
+        <v>769</v>
+      </c>
+      <c r="C18" s="17" t="s">
+        <v>780</v>
+      </c>
+      <c r="D18" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E18" s="5" t="s">
+        <v>781</v>
+      </c>
+      <c r="F18" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="63">
         <v>953</v>
       </c>
-      <c r="B18" s="17" t="s">
-[...16 lines deleted...]
-      <c r="A19" s="64">
+      <c r="B19" s="17" t="s">
+        <v>769</v>
+      </c>
+      <c r="C19" s="17" t="s">
+        <v>782</v>
+      </c>
+      <c r="D19" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E19" s="5" t="s">
+        <v>783</v>
+      </c>
+      <c r="F19" s="64" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="63">
         <v>953</v>
       </c>
-      <c r="B19" s="17" t="s">
-[...12 lines deleted...]
-        <v>103</v>
+      <c r="B20" s="17" t="s">
+        <v>769</v>
+      </c>
+      <c r="C20" s="31" t="s">
+        <v>784</v>
+      </c>
+      <c r="D20" s="17" t="s">
+        <v>741</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>785</v>
+      </c>
+      <c r="F20" s="64" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
-    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:F2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C30284CF-5F9A-41AD-BEA9-6A5100526251}">
   <dimension ref="A1:B56"/>
   <sheetViews>
     <sheetView zoomScale="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="43.28515625" style="63" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="63" hidden="1"/>
+    <col min="1" max="1" width="43.26953125" style="62" customWidth="1"/>
+    <col min="2" max="2" width="97.7265625" style="62" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.1796875" style="62" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37" t="s">
-[...108 lines deleted...]
-      <c r="A15" s="38" t="s">
+      <c r="B1" s="36" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="71" t="s">
         <v>786</v>
       </c>
-      <c r="B15" s="38" t="s">
+      <c r="B2" s="71" t="s">
         <v>787</v>
       </c>
     </row>
-    <row r="16" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="38" t="s">
+    <row r="3" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A3" s="37" t="s">
         <v>788</v>
       </c>
-      <c r="B16" s="38" t="s">
+      <c r="B3" s="37" t="s">
         <v>789</v>
       </c>
     </row>
-    <row r="17" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="38" t="s">
+    <row r="4" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="37" t="s">
         <v>790</v>
       </c>
-      <c r="B17" s="38" t="s">
+      <c r="B4" s="37" t="s">
         <v>791</v>
       </c>
     </row>
-    <row r="18" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="38" t="s">
+    <row r="5" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="37" t="s">
         <v>792</v>
       </c>
-      <c r="B18" s="38" t="s">
+      <c r="B5" s="37" t="s">
         <v>793</v>
       </c>
     </row>
-    <row r="19" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="38" t="s">
+    <row r="6" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="37" t="s">
         <v>794</v>
       </c>
-      <c r="B19" s="38" t="s">
+      <c r="B6" s="37" t="s">
         <v>795</v>
       </c>
     </row>
-    <row r="20" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A20" s="38" t="s">
+    <row r="7" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="37" t="s">
         <v>796</v>
       </c>
-      <c r="B20" s="38" t="s">
+      <c r="B7" s="37" t="s">
         <v>797</v>
       </c>
     </row>
-    <row r="21" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="38" t="s">
+    <row r="8" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="37" t="s">
         <v>798</v>
       </c>
-      <c r="B21" s="38" t="s">
+      <c r="B8" s="37" t="s">
         <v>799</v>
       </c>
     </row>
-    <row r="22" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A22" s="38" t="s">
+    <row r="9" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="37" t="s">
         <v>800</v>
       </c>
-      <c r="B22" s="38" t="s">
+      <c r="B9" s="37" t="s">
         <v>801</v>
       </c>
     </row>
-    <row r="23" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="38" t="s">
+    <row r="10" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="37" t="s">
         <v>802</v>
       </c>
-      <c r="B23" s="38" t="s">
+      <c r="B10" s="37" t="s">
         <v>803</v>
       </c>
     </row>
-    <row r="24" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="38" t="s">
+    <row r="11" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="37" t="s">
         <v>804</v>
       </c>
-      <c r="B24" s="38" t="s">
+      <c r="B11" s="37" t="s">
         <v>805</v>
       </c>
     </row>
-    <row r="25" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="38" t="s">
+    <row r="12" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="37" t="s">
         <v>806</v>
       </c>
-      <c r="B25" s="38" t="s">
+      <c r="B12" s="37" t="s">
         <v>807</v>
       </c>
     </row>
-    <row r="26" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="38" t="s">
+    <row r="13" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="37" t="s">
         <v>808</v>
       </c>
-      <c r="B26" s="38" t="s">
+      <c r="B13" s="37" t="s">
         <v>809</v>
       </c>
     </row>
-    <row r="27" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="38" t="s">
+    <row r="14" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="37" t="s">
         <v>810</v>
       </c>
-      <c r="B27" s="38" t="s">
+      <c r="B14" s="37" t="s">
         <v>811</v>
       </c>
     </row>
-    <row r="28" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="38" t="s">
+    <row r="15" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A15" s="37" t="s">
         <v>812</v>
       </c>
-      <c r="B28" s="38" t="s">
+      <c r="B15" s="37" t="s">
         <v>813</v>
       </c>
     </row>
-    <row r="29" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="38" t="s">
+    <row r="16" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="37" t="s">
         <v>814</v>
       </c>
-      <c r="B29" s="38" t="s">
+      <c r="B16" s="37" t="s">
         <v>815</v>
       </c>
     </row>
-    <row r="30" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="38" t="s">
+    <row r="17" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="37" t="s">
         <v>816</v>
       </c>
-      <c r="B30" s="38" t="s">
+      <c r="B17" s="37" t="s">
         <v>817</v>
       </c>
     </row>
-    <row r="31" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A31" s="38" t="s">
+    <row r="18" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="37" t="s">
         <v>818</v>
       </c>
-      <c r="B31" s="38" t="s">
+      <c r="B18" s="37" t="s">
         <v>819</v>
       </c>
     </row>
-    <row r="32" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A32" s="38" t="s">
+    <row r="19" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="37" t="s">
         <v>820</v>
       </c>
-      <c r="B32" s="38" t="s">
+      <c r="B19" s="37" t="s">
         <v>821</v>
       </c>
     </row>
-    <row r="33" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A33" s="38" t="s">
+    <row r="20" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A20" s="37" t="s">
         <v>822</v>
       </c>
-      <c r="B33" s="38" t="s">
+      <c r="B20" s="37" t="s">
         <v>823</v>
       </c>
     </row>
-    <row r="34" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A34" s="38" t="s">
+    <row r="21" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="37" t="s">
         <v>824</v>
       </c>
-      <c r="B34" s="38" t="s">
+      <c r="B21" s="37" t="s">
         <v>825</v>
       </c>
     </row>
-    <row r="35" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A35" s="38" t="s">
+    <row r="22" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="37" t="s">
         <v>826</v>
       </c>
-      <c r="B35" s="38" t="s">
+      <c r="B22" s="37" t="s">
         <v>827</v>
       </c>
     </row>
-    <row r="36" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A36" s="38" t="s">
+    <row r="23" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="37" t="s">
         <v>828</v>
       </c>
-      <c r="B36" s="38" t="s">
+      <c r="B23" s="37" t="s">
         <v>829</v>
       </c>
     </row>
-    <row r="37" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A37" s="38" t="s">
+    <row r="24" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="37" t="s">
         <v>830</v>
       </c>
-      <c r="B37" s="38" t="s">
+      <c r="B24" s="37" t="s">
         <v>831</v>
       </c>
     </row>
-    <row r="38" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A38" s="38" t="s">
+    <row r="25" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="37" t="s">
         <v>832</v>
       </c>
-      <c r="B38" s="38" t="s">
+      <c r="B25" s="37" t="s">
         <v>833</v>
       </c>
     </row>
-    <row r="39" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A39" s="38" t="s">
+    <row r="26" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="37" t="s">
         <v>834</v>
       </c>
-      <c r="B39" s="38" t="s">
+      <c r="B26" s="37" t="s">
         <v>835</v>
       </c>
     </row>
-    <row r="40" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A40" s="38" t="s">
+    <row r="27" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="37" t="s">
         <v>836</v>
       </c>
-      <c r="B40" s="38" t="s">
+      <c r="B27" s="37" t="s">
         <v>837</v>
       </c>
     </row>
-    <row r="41" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A41" s="38" t="s">
+    <row r="28" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="37" t="s">
         <v>838</v>
       </c>
-      <c r="B41" s="38" t="s">
+      <c r="B28" s="37" t="s">
         <v>839</v>
       </c>
     </row>
-    <row r="42" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A42" s="38" t="s">
+    <row r="29" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="37" t="s">
         <v>840</v>
       </c>
-      <c r="B42" s="38" t="s">
+      <c r="B29" s="37" t="s">
         <v>841</v>
       </c>
     </row>
-    <row r="43" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A43" s="38" t="s">
+    <row r="30" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="37" t="s">
         <v>842</v>
       </c>
-      <c r="B43" s="38" t="s">
+      <c r="B30" s="37" t="s">
         <v>843</v>
       </c>
     </row>
-    <row r="44" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A44" s="38" t="s">
+    <row r="31" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="37" t="s">
         <v>844</v>
       </c>
-      <c r="B44" s="38" t="s">
+      <c r="B31" s="37" t="s">
         <v>845</v>
       </c>
     </row>
-    <row r="45" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A45" s="38" t="s">
+    <row r="32" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="37" t="s">
         <v>846</v>
       </c>
-      <c r="B45" s="38" t="s">
+      <c r="B32" s="37" t="s">
         <v>847</v>
       </c>
     </row>
-    <row r="46" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A46" s="38" t="s">
+    <row r="33" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A33" s="37" t="s">
         <v>848</v>
       </c>
-      <c r="B46" s="38" t="s">
+      <c r="B33" s="37" t="s">
         <v>849</v>
       </c>
     </row>
-    <row r="47" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A47" s="38" t="s">
+    <row r="34" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="37" t="s">
         <v>850</v>
       </c>
-      <c r="B47" s="38" t="s">
+      <c r="B34" s="37" t="s">
         <v>851</v>
       </c>
     </row>
-    <row r="48" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="38" t="s">
+    <row r="35" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A35" s="37" t="s">
         <v>852</v>
       </c>
-      <c r="B48" s="38" t="s">
+      <c r="B35" s="37" t="s">
         <v>853</v>
       </c>
     </row>
-    <row r="49" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="38" t="s">
+    <row r="36" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A36" s="37" t="s">
         <v>854</v>
       </c>
-      <c r="B49" s="38" t="s">
+      <c r="B36" s="37" t="s">
         <v>855</v>
       </c>
     </row>
-    <row r="50" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A50" s="38" t="s">
+    <row r="37" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A37" s="37" t="s">
         <v>856</v>
       </c>
-      <c r="B50" s="38" t="s">
+      <c r="B37" s="37" t="s">
         <v>857</v>
       </c>
     </row>
-    <row r="51" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="38" t="s">
+    <row r="38" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A38" s="37" t="s">
         <v>858</v>
       </c>
-      <c r="B51" s="38" t="s">
+      <c r="B38" s="37" t="s">
         <v>859</v>
       </c>
     </row>
-    <row r="52" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="38" t="s">
+    <row r="39" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A39" s="37" t="s">
         <v>860</v>
       </c>
-      <c r="B52" s="38" t="s">
+      <c r="B39" s="37" t="s">
         <v>861</v>
       </c>
     </row>
-    <row r="53" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A53" s="38" t="s">
+    <row r="40" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A40" s="37" t="s">
         <v>862</v>
       </c>
-      <c r="B53" s="38" t="s">
+      <c r="B40" s="37" t="s">
         <v>863</v>
       </c>
     </row>
-    <row r="54" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A54" s="38" t="s">
+    <row r="41" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A41" s="37" t="s">
         <v>864</v>
       </c>
-      <c r="B54" s="38" t="s">
+      <c r="B41" s="37" t="s">
         <v>865</v>
       </c>
     </row>
-    <row r="55" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A55" s="38" t="s">
+    <row r="42" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="37" t="s">
         <v>866</v>
       </c>
-      <c r="B55" s="38" t="s">
+      <c r="B42" s="37" t="s">
         <v>867</v>
       </c>
     </row>
-    <row r="56" spans="1:2" s="38" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A56" s="38" t="s">
+    <row r="43" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="37" t="s">
         <v>868</v>
       </c>
-      <c r="B56" s="38" t="s">
+      <c r="B43" s="37" t="s">
         <v>869</v>
+      </c>
+    </row>
+    <row r="44" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A44" s="37" t="s">
+        <v>870</v>
+      </c>
+      <c r="B44" s="37" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="45" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A45" s="37" t="s">
+        <v>872</v>
+      </c>
+      <c r="B45" s="37" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="46" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A46" s="37" t="s">
+        <v>874</v>
+      </c>
+      <c r="B46" s="37" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="47" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A47" s="37" t="s">
+        <v>876</v>
+      </c>
+      <c r="B47" s="37" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="48" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="37" t="s">
+        <v>878</v>
+      </c>
+      <c r="B48" s="37" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="49" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="37" t="s">
+        <v>880</v>
+      </c>
+      <c r="B49" s="37" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="50" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="37" t="s">
+        <v>882</v>
+      </c>
+      <c r="B50" s="37" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="51" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A51" s="37" t="s">
+        <v>884</v>
+      </c>
+      <c r="B51" s="37" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="52" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A52" s="37" t="s">
+        <v>886</v>
+      </c>
+      <c r="B52" s="37" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="53" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A53" s="37" t="s">
+        <v>888</v>
+      </c>
+      <c r="B53" s="37" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="54" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A54" s="37" t="s">
+        <v>890</v>
+      </c>
+      <c r="B54" s="37" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="55" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A55" s="37" t="s">
+        <v>892</v>
+      </c>
+      <c r="B55" s="37" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="56" spans="1:2" s="37" customFormat="1" x14ac:dyDescent="0.45">
+      <c r="A56" s="37" t="s">
+        <v>894</v>
+      </c>
+      <c r="B56" s="37" t="s">
+        <v>895</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{45B3F6C4-CE6F-47E7-A4EF-5DB7C7289F3F}">
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19" style="59" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="30.140625" style="59" customWidth="1"/>
+    <col min="1" max="1" width="19" style="58" customWidth="1"/>
+    <col min="2" max="2" width="20.26953125" style="58" customWidth="1"/>
+    <col min="3" max="3" width="52.26953125" style="58" bestFit="1" customWidth="1"/>
+    <col min="4" max="7" width="17.7265625" style="58" customWidth="1"/>
+    <col min="8" max="8" width="30.1796875" style="58" customWidth="1"/>
     <col min="9" max="9" width="17" customWidth="1"/>
-    <col min="10" max="10" width="0" style="59" hidden="1" customWidth="1"/>
-    <col min="11" max="16384" width="6" style="59" hidden="1"/>
+    <col min="10" max="10" width="0" style="58" hidden="1" customWidth="1"/>
+    <col min="11" max="16384" width="6" style="58" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="56" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="55" t="s">
+    <row r="1" spans="1:9" s="55" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="56" t="s">
-[...63 lines deleted...]
-      <c r="D3" s="62">
+      <c r="B1" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="C1" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="D1" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="F1" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="G1" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="H1" s="55" t="s">
+        <v>87</v>
+      </c>
+      <c r="I1" s="55" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" s="74" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="56" t="s">
+        <v>88</v>
+      </c>
+      <c r="B2" s="57" t="s">
+        <v>896</v>
+      </c>
+      <c r="C2" s="57" t="s">
+        <v>897</v>
+      </c>
+      <c r="D2" s="57" t="s">
+        <v>898</v>
+      </c>
+      <c r="E2" s="57" t="s">
+        <v>899</v>
+      </c>
+      <c r="F2" s="57" t="s">
+        <v>900</v>
+      </c>
+      <c r="G2" s="57" t="s">
+        <v>901</v>
+      </c>
+      <c r="H2" s="57" t="s">
+        <v>96</v>
+      </c>
+      <c r="I2" s="57" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="76" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="59" t="s">
+        <v>902</v>
+      </c>
+      <c r="B3" s="60" t="s">
+        <v>903</v>
+      </c>
+      <c r="C3" s="60" t="s">
+        <v>904</v>
+      </c>
+      <c r="D3" s="61">
         <v>2</v>
       </c>
-      <c r="E3" s="62">
+      <c r="E3" s="61">
         <v>1</v>
       </c>
-      <c r="F3" s="62">
+      <c r="F3" s="61">
         <v>4</v>
       </c>
-      <c r="G3" s="62">
+      <c r="G3" s="61">
         <v>3</v>
       </c>
-      <c r="H3" s="61">
+      <c r="H3" s="60">
         <v>99</v>
       </c>
-      <c r="I3" s="76" t="s">
-        <v>103</v>
+      <c r="I3" s="75" t="s">
+        <v>119</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D435879F-5C79-43EB-B889-72E9B3094872}">
   <dimension ref="A1:O13"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="48.28515625" style="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="26.140625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="48.26953125" style="1" customWidth="1"/>
+    <col min="2" max="2" width="23.453125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="20.81640625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="19.453125" style="1" customWidth="1"/>
+    <col min="5" max="5" width="19.26953125" style="1" customWidth="1"/>
+    <col min="6" max="8" width="17.7265625" style="1" customWidth="1"/>
+    <col min="9" max="9" width="19.7265625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="25.26953125" style="1" customWidth="1"/>
+    <col min="11" max="12" width="17.7265625" style="1" customWidth="1"/>
+    <col min="13" max="13" width="26.1796875" style="1" customWidth="1"/>
     <col min="14" max="15" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="16" max="16384" width="8.7109375" style="1" hidden="1"/>
+    <col min="16" max="16384" width="8.7265625" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="C1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="D1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="E1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="F1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="G1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="H1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="I1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="J1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="K1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="L1" s="15" t="s">
-        <v>72</v>
+        <v>87</v>
       </c>
       <c r="M1" s="15" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:13" ht="92.25" customHeight="1" x14ac:dyDescent="0.25">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:13" ht="92.25" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="16" t="s">
-        <v>878</v>
+        <v>905</v>
       </c>
       <c r="B2" s="16" t="s">
-        <v>879</v>
+        <v>906</v>
       </c>
       <c r="C2" s="16" t="s">
-        <v>880</v>
+        <v>907</v>
       </c>
       <c r="D2" s="16" t="s">
-        <v>881</v>
+        <v>908</v>
       </c>
       <c r="E2" s="16" t="s">
-        <v>882</v>
+        <v>909</v>
       </c>
       <c r="F2" s="16" t="s">
-        <v>883</v>
+        <v>910</v>
       </c>
       <c r="G2" s="16" t="s">
-        <v>884</v>
+        <v>911</v>
       </c>
       <c r="H2" s="16" t="s">
-        <v>885</v>
+        <v>912</v>
       </c>
       <c r="I2" s="16" t="s">
-        <v>886</v>
+        <v>913</v>
       </c>
       <c r="J2" s="16" t="s">
-        <v>887</v>
+        <v>914</v>
       </c>
       <c r="K2" s="16" t="s">
-        <v>888</v>
+        <v>915</v>
       </c>
       <c r="L2" s="16" t="s">
-        <v>889</v>
+        <v>916</v>
       </c>
       <c r="M2" s="16" t="s">
-        <v>890</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A3" s="18" t="s">
-        <v>891</v>
+        <v>918</v>
       </c>
       <c r="B3" s="19">
         <v>6</v>
       </c>
       <c r="C3" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="D3" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="E3" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F3" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G3" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="H3" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="I3" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J3" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="K3" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="L3" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="M3" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A4" s="18" t="s">
-        <v>892</v>
+        <v>919</v>
       </c>
       <c r="B4" s="19">
         <v>2</v>
       </c>
       <c r="C4" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D4" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="E4" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F4" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G4" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="H4" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="I4" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J4" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="K4" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="L4" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="M4" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A5" s="18" t="s">
-        <v>893</v>
+        <v>920</v>
       </c>
       <c r="B5" s="19">
         <v>3</v>
       </c>
       <c r="C5" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D5" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="E5" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="F5" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G5" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="H5" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="I5" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J5" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="K5" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="L5" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="M5" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A6" s="18" t="s">
-        <v>894</v>
+        <v>921</v>
       </c>
       <c r="B6" s="19">
         <v>4</v>
       </c>
       <c r="C6" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D6" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="E6" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F6" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="G6" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="H6" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="I6" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J6" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="K6" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="L6" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="M6" s="19" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A7" s="18" t="s">
-        <v>895</v>
+        <v>922</v>
       </c>
       <c r="B7" s="19">
         <v>5</v>
       </c>
       <c r="C7" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D7" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="E7" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F7" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G7" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="H7" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="I7" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J7" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="K7" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="L7" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="M7" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A8" s="18" t="s">
-        <v>896</v>
+        <v>923</v>
       </c>
       <c r="B8" s="19">
         <v>1</v>
       </c>
       <c r="C8" s="20" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D8" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="E8" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F8" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G8" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="H8" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="I8" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J8" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="K8" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="L8" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="M8" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A9" s="18" t="s">
-        <v>897</v>
+        <v>924</v>
       </c>
       <c r="B9" s="19">
         <v>10</v>
       </c>
       <c r="C9" s="20" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D9" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="E9" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F9" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G9" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="H9" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="I9" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="J9" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="K9" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="L9" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="M9" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A10" s="18" t="s">
-        <v>898</v>
+        <v>925</v>
       </c>
       <c r="B10" s="19">
         <v>8</v>
       </c>
       <c r="C10" s="20" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D10" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="E10" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F10" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G10" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="H10" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="I10" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J10" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="K10" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="L10" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="M10" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A11" s="18" t="s">
-        <v>899</v>
+        <v>926</v>
       </c>
       <c r="B11" s="19">
         <v>9</v>
       </c>
       <c r="C11" s="20" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D11" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="E11" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F11" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G11" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="H11" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="I11" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J11" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="K11" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="L11" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="M11" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A12" s="18" t="s">
-        <v>900</v>
+        <v>927</v>
       </c>
       <c r="B12" s="19">
         <v>7</v>
       </c>
       <c r="C12" s="20" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D12" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="E12" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F12" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="G12" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="H12" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="I12" s="19" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J12" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="K12" s="19" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="L12" s="19" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="M12" s="19" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A13" s="21" t="s">
-        <v>901</v>
+        <v>928</v>
       </c>
       <c r="B13" s="22">
         <v>11</v>
       </c>
       <c r="C13" s="23" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="D13" s="22" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="E13" s="22" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="F13" s="22" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="G13" s="22" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="H13" s="22" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="I13" s="22" t="s">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="J13" s="22" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="K13" s="22" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="L13" s="22" t="s">
-        <v>481</v>
+        <v>497</v>
       </c>
       <c r="M13" s="22" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F92B32CE-F179-45CE-9303-A704CBACB54D}">
   <dimension ref="A1:B32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="55.85546875" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.7109375" style="1" hidden="1"/>
+    <col min="1" max="1" width="55.81640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="42.81640625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="8.7265625" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" s="39" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2" s="38" customFormat="1" ht="12.65" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="37" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:2" ht="17.25" x14ac:dyDescent="0.25">
+      <c r="B1" s="36" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A2" s="26" t="s">
-        <v>902</v>
+        <v>929</v>
       </c>
       <c r="B2" s="27" t="s">
-        <v>903</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A3" s="24" t="s">
-        <v>904</v>
+        <v>931</v>
       </c>
       <c r="B3" s="28" t="s">
-        <v>905</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>932</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A4" s="24" t="s">
-        <v>906</v>
+        <v>933</v>
       </c>
       <c r="B4" s="28" t="s">
-        <v>907</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A5" s="24" t="s">
-        <v>908</v>
+        <v>935</v>
       </c>
       <c r="B5" s="28" t="s">
-        <v>909</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A6" s="24" t="s">
-        <v>910</v>
+        <v>937</v>
       </c>
       <c r="B6" s="28" t="s">
-        <v>911</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A7" s="24" t="s">
-        <v>912</v>
+        <v>939</v>
       </c>
       <c r="B7" s="28" t="s">
-        <v>913</v>
-[...10 lines deleted...]
-    <row r="9" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="72" t="s">
+        <v>941</v>
+      </c>
+      <c r="B8" s="73" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A9" s="24" t="s">
-        <v>916</v>
+        <v>943</v>
       </c>
       <c r="B9" s="28" t="s">
-        <v>917</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>944</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A10" s="24" t="s">
-        <v>918</v>
+        <v>945</v>
       </c>
       <c r="B10" s="28" t="s">
-        <v>919</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A11" s="24" t="s">
-        <v>920</v>
+        <v>947</v>
       </c>
       <c r="B11" s="28" t="s">
-        <v>921</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A12" s="24" t="s">
-        <v>922</v>
+        <v>949</v>
       </c>
       <c r="B12" s="28" t="s">
-        <v>923</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A13" s="24" t="s">
-        <v>924</v>
+        <v>951</v>
       </c>
       <c r="B13" s="28" t="s">
-        <v>925</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A14" s="24" t="s">
-        <v>926</v>
+        <v>953</v>
       </c>
       <c r="B14" s="28" t="s">
-        <v>566</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A15" s="24" t="s">
-        <v>927</v>
+        <v>954</v>
       </c>
       <c r="B15" s="28" t="s">
-        <v>928</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A16" s="24" t="s">
-        <v>929</v>
+        <v>956</v>
       </c>
       <c r="B16" s="28" t="s">
-        <v>930</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A17" s="24" t="s">
-        <v>931</v>
+        <v>958</v>
       </c>
       <c r="B17" s="28" t="s">
-        <v>932</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A18" s="24" t="s">
-        <v>933</v>
+        <v>960</v>
       </c>
       <c r="B18" s="28" t="s">
-        <v>934</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A19" s="24" t="s">
-        <v>935</v>
+        <v>962</v>
       </c>
       <c r="B19" s="28" t="s">
-        <v>936</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A20" s="24" t="s">
-        <v>937</v>
+        <v>964</v>
       </c>
       <c r="B20" s="28" t="s">
-        <v>938</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A21" s="24" t="s">
-        <v>939</v>
+        <v>966</v>
       </c>
       <c r="B21" s="28" t="s">
-        <v>940</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A22" s="24" t="s">
-        <v>941</v>
+        <v>968</v>
       </c>
       <c r="B22" s="28" t="s">
-        <v>942</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A23" s="24" t="s">
-        <v>943</v>
+        <v>970</v>
       </c>
       <c r="B23" s="28" t="s">
-        <v>944</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A24" s="24" t="s">
-        <v>945</v>
+        <v>972</v>
       </c>
       <c r="B24" s="28" t="s">
-        <v>946</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A25" s="24" t="s">
-        <v>947</v>
+        <v>974</v>
       </c>
       <c r="B25" s="28" t="s">
-        <v>948</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A26" s="24" t="s">
-        <v>949</v>
+        <v>976</v>
       </c>
       <c r="B26" s="28" t="s">
-        <v>950</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A27" s="24" t="s">
-        <v>951</v>
+        <v>978</v>
       </c>
       <c r="B27" s="28" t="s">
-        <v>952</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A28" s="24" t="s">
-        <v>953</v>
+        <v>980</v>
       </c>
       <c r="B28" s="28" t="s">
-        <v>954</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>981</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A29" s="25" t="s">
-        <v>955</v>
+        <v>982</v>
       </c>
       <c r="B29" s="29" t="s">
-        <v>956</v>
-[...10 lines deleted...]
-    <row r="31" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A30" s="37" t="s">
+        <v>984</v>
+      </c>
+      <c r="B30" s="38" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="24" t="s">
-        <v>958</v>
+        <v>985</v>
       </c>
       <c r="B31" s="28" t="s">
-        <v>959</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:2" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A32" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Notes xmlns="05501589-4ae7-4d48-8ba0-57bfd28bdaa0" xsi:nil="true"/>
     <RCRID xmlns="05501589-4ae7-4d48-8ba0-57bfd28bdaa0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EE2288C6137524DB5B8915484887A7F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="336a0e5ebd6addaacf9e303afe6a5563">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d91b64b8-619b-40c9-bef2-1eeadb5c62db" xmlns:ns3="05501589-4ae7-4d48-8ba0-57bfd28bdaa0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e1d464a7fe28c0b9a50216993d97763" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d91b64b8-619b-40c9-bef2-1eeadb5c62db"/>
     <xsd:import namespace="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:RCRID" minOccurs="0"/>
                 <xsd:element ref="ns3:Notes" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -26032,140 +26202,149 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E13B692-EE18-457E-BF3D-C56368E76004}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
     <ds:schemaRef ds:uri="d91b64b8-619b-40c9-bef2-1eeadb5c62db"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1CDF2F-E7F2-4C53-9D5F-33A80F3A2110}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0122C63-17D3-4CC8-B437-69D8168B1E67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="d91b64b8-619b-40c9-bef2-1eeadb5c62db"/>
     <ds:schemaRef ds:uri="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1CDF2F-E7F2-4C53-9D5F-33A80F3A2110}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="22" baseType="lpstr">
       <vt:lpstr>Version Changes</vt:lpstr>
       <vt:lpstr>Outpatient Service Codes</vt:lpstr>
       <vt:lpstr>Day Service Codes</vt:lpstr>
       <vt:lpstr>24-Hour Service Codes</vt:lpstr>
       <vt:lpstr>24-Hour Inpatient Service Codes</vt:lpstr>
       <vt:lpstr>Appendix</vt:lpstr>
       <vt:lpstr>Monthly Service Codes</vt:lpstr>
       <vt:lpstr>MAT Drug Lockouts</vt:lpstr>
       <vt:lpstr>Provider Type Abbreviations</vt:lpstr>
       <vt:lpstr>Place of Service Codes</vt:lpstr>
       <vt:lpstr>Modifiers</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.aa117.2</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.b31.9</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.b56.6</vt:lpstr>
-      <vt:lpstr>TitleRegion1.a2.d71.1</vt:lpstr>
+      <vt:lpstr>TitleRegion1.a2.d75.1</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.f19.5</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.f6.4</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.g12.3</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.i3.7</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.m13.8</vt:lpstr>
       <vt:lpstr>TitleRegion1.a3.c54.10</vt:lpstr>
       <vt:lpstr>TitleRegion1.a3.d46.11</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>Department of Health Care Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DMC-ODS-Service-Table-25-26</dc:title>
   <dc:subject/>
   <dc:creator>Vue, Ka@DHCS</dc:creator>
   <cp:keywords/>