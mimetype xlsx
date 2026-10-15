--- v0 (2026-06-04)
+++ v1 (2026-10-15)
@@ -20,107 +20,107 @@
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nbenjema\Downloads\tables\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bsmith\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{32F4380E-77CC-4D8F-B99E-267B997EA57B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD4783A1-0C81-4083-B414-7D53CCF80E5C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="25440" windowHeight="15270" tabRatio="868" activeTab="1" xr2:uid="{9271325B-246C-43DE-BF37-04DAF00F4713}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" tabRatio="868" firstSheet="4" activeTab="8" xr2:uid="{9271325B-246C-43DE-BF37-04DAF00F4713}"/>
   </bookViews>
   <sheets>
     <sheet name="Version Changes" sheetId="11" r:id="rId1"/>
     <sheet name="Outpatient Service Codes" sheetId="10" r:id="rId2"/>
     <sheet name="Day Service Codes" sheetId="2" r:id="rId3"/>
     <sheet name="24-Hour Service Codes" sheetId="3" r:id="rId4"/>
     <sheet name="Monthly Service Codes" sheetId="12" r:id="rId5"/>
     <sheet name="MAT Drug Lockouts" sheetId="6" r:id="rId6"/>
     <sheet name="Provider Type Abbreviations" sheetId="7" r:id="rId7"/>
     <sheet name="Place of Service Codes" sheetId="8" r:id="rId8"/>
     <sheet name="Modifiers" sheetId="9" r:id="rId9"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Outpatient Service Codes'!$A$2:$U$72</definedName>
-    <definedName name="TitleRegioin1.a3.d47.9">Modifiers[[#Headers],[Modifier]]</definedName>
+    <definedName name="TitleRegioin1.a3.d52.9">Modifiers[[#Headers],[Modifier]]</definedName>
     <definedName name="TitleRegion1.a2.b31.7">Provider_Type_Abbreviations[[#Headers],[DMC Provider Types]]</definedName>
     <definedName name="TitleRegion1.a2.d4.4">Twenty_Four_Hour_Service_Codes[[#Headers],[Procedure Code]]</definedName>
-    <definedName name="TitleRegion1.a2.d63.1">Version_Changes[[#Headers],[Service Table Version]]</definedName>
+    <definedName name="TitleRegion1.a2.d66.1">Version_Changes[[#Headers],[Service Table Version]]</definedName>
     <definedName name="TitleRegion1.a2.h7.3">Day_Service_Codes[[#Headers],[Procedure Code]]</definedName>
     <definedName name="TitleRegion1.a2.i3.5">Monthly_Service_codes[[#Headers],[Code]]</definedName>
     <definedName name="TitleRegion1.a2.m13.6">MAT_Drug_Lockouts[[#Headers],[Drug]]</definedName>
     <definedName name="TitleRegion1.a2.u72.2">Outpatient_Service_Codes[[#Headers],[Code]]</definedName>
     <definedName name="TitleRegion1.a3.c54.8">'Place of Service Codes'!$C$54</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2061" uniqueCount="858">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2085" uniqueCount="875">
   <si>
     <t>Press TAB to move to input areas. Press UP or DOWN ARROW in column A to read through the document.</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Service Table Version</t>
   </si>
   <si>
     <t>Service Table Revision Date</t>
   </si>
   <si>
     <t>Description of Changes Made</t>
   </si>
   <si>
     <t>Effective Date of Change</t>
   </si>
   <si>
     <t>November 2024</t>
   </si>
   <si>
     <t>The following changes were made to previous versions of the Service Table.</t>
   </si>
   <si>
@@ -274,50 +274,61 @@
   </si>
   <si>
     <t>Updated descriptions for the GC, HL, and HP modifiers.</t>
   </si>
   <si>
     <t>Added 98960*, 98961*, 98962* as overridable lockouts for 99495 and 99496.</t>
   </si>
   <si>
     <t xml:space="preserve">
 Added ‘Other’ (Other Qualified Provider) as an allowable discipline to the Outpatient Service Codes for the following codes: 
 90785
 G0396
 G0397
 G2011
 H0001
 H0049
 H2014
 H2015
 H2021
 H2027
 T1007
 T1013</t>
   </si>
   <si>
     <t>Added new worksheet for Monthly Service Codes.</t>
+  </si>
+  <si>
+    <t>Added new BH-Connect Monthly EBP Service to Monthly Service Codes
+H2023: Supported Employment
+- Allowable Modifiers: UK
+- Minimum No. of Total Units per Month for Partial Rate: 2
+- Minimum No. of Face-to-Face Units per Month for Partial Rate: 1
+- Minimum No. of Total Units per Month for Full Rate: 4
+- Minimum No. of Face-to-Face Units per Month for Full Rate: 3 
+- Allowable Place of Service? 99
+- Medicare COB Required? No</t>
   </si>
   <si>
     <t>Added modifiers 93 and 95 to the following codes: 90885, 99238, 99239, G0396, and G0397.
 Added modifier 93 to the following codes: 98960, 98961, 98962, 99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99495, 99496, 99415, and 99416.
 Added allowable place of service 02 and 10 for 90885, 99238, and 99239.</t>
   </si>
   <si>
     <t xml:space="preserve">Removed modifiers 93 and 95 from T2024 and added modifier SC to T2024. 
 Removed modifier 95 from codes 98966, 98967, and 98968. </t>
   </si>
   <si>
     <t>Added UK (collateral contact) on Modifiers worksheet.</t>
   </si>
   <si>
     <t>Codes 99441, 99442, and 99443 have been deleted effective January 1, 2025. A claim that contains any of the deleted codes will be rejected. These codes can be replaced with 99202:93-99215:93.</t>
   </si>
   <si>
     <t>Removed modifiers GC and HL from the following codes: 90885, 90887, 96170, 96171, 99408, 99409, H0001, H0003, H0007, H0033, H0034, H0048, H0049, H2014, H2015, H2021, H2027, T1006, T1007, and T1013.</t>
   </si>
   <si>
     <t xml:space="preserve">Telehealth place of service codes 02 and 10 and modifier SC were added as allowable for Crisis Intervention code H0007. </t>
   </si>
   <si>
     <t>Deleted codes 99441, 99442, and 99443.</t>
   </si>
@@ -567,50 +578,53 @@
 - Minimum Time When Add-On Code or Next Code in Series Can Be Claimed? 68 Min
 - Can This Code Be Extended with an Add-on or Prolonged Code? No. Claim multiple units of this add-on code as appropriate up to the maximum units per day.
 - Allowable Disciplines? Pharm, MD/DO, PA, PhD/PsyD, LCSW, RN, NP, LVN, LMFT, LPCC, LOT, LPT, MD/DO-Clerk, PA-CT, Pharm-CT, NP-CT, PhD-CT/PsyD-CT, LCSW-CT, LMFT-CT, LPCC-CT, LOT-CT, RN-CT, LVN-CT, LPT-CT   
 - Allowable Place of Service POS: 01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99
 - Outpatient Non-Overridable Lockout Codes? None
 - Outpatient Overridable Lockouts with Appropriate Modifiers
 (Overridable Modifiers for codes with * are: 59, XE, XP or XU
 Overridable Modifiers for codes with ** are: 27, 59, XE, XP or XU)? 99424**, 99424**
 - Locked Out Against ASAM OTP/NTP (UA:HG)? No
 - Locked Out Against Residential? No
 - Dependent on Codes? None
 - Outpatient Non-Overridable Lockout Codes? None 
 - Dependent on Codes? None
 - Units of T1013 Associated with 1 Unit of Code? 3
 - Units of 96170 Associated with 1 Unit of Code? None
 - Units of 96171 Associated with 1 Unit of Code? None
 - Medicare COB Required? Yes
 - JI Warm Linkage Code? No
 - Maximum Units That Can Be Billed per Rendering Provider per Beneficiary per Day? 32
 - Allowable Modifiers? 93, 95, UA, HG, U1, U2, U3, U7, U8, U9, UB, HL, GC, CG, V1, HT, HS, HF,  HP, AH, AJ, HM, TD, TE, CO, HO</t>
   </si>
   <si>
     <t>Added the following Outpatient Non-Overridable Lockout Codes to codes 96202 and 96203: 99408, 99409, G0396, and G0397.</t>
   </si>
   <si>
+    <t>Correction: Added CG modifier to caregiver codes 96202, 96203, 97550, 97551, and 97552</t>
+  </si>
+  <si>
     <t>Correction: The example calculation time range has been corrected to 23-67 minutes for 1 unit of caregiver codes 97552 and G0453.</t>
   </si>
   <si>
     <t>Revised descriptions for "Codes/Code Types This Modifier Applies To" column for modifiers HP and HQ.</t>
   </si>
   <si>
     <t>Added new BH-CONNECT Service: G0019 / Community health integration services
 - Minimum Time Needed to Claim 1 Unit? 31 Min
 - Minimum Time When Add-On Code or Next Code in Series Can Be Claimed ? 76 Min
 - Can This Code Be Extended with an Add-on or Prolonged Code? Yes. For service time of 76 minutes or more, claim the appropriate units of add-on code G0022.
 - Allowable Disciplines? CHW
 - Allowable Place of Service POS: 01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99
 - Outpatient Non-Overridable Lockout Codes? None
 - Outpatient Overridable Lockouts with Appropriate Modifiers (Overridable Modifiers for codes with * are: 59, XE, XP or XU
 Overridable Modifiers for codes with ** are: 27, 59, XE, XP or XU)? None
 - Locked Out Against ASAM OTP/NTP (UA:HG)? No
 - Locked Out Against Residential? No
 - Dependent on Codes? No
 - Units of T1013 Associated with 1 Unit of Code? 4
 - Units of 96170 Associated with 1 Unit of Code? None
 - Units of 96171 Associated with 1 Unit of Code? None
 - Medicare COB Required? Yes
 - JI Warm Linkage Code? No
 - Maximum Units That Can Be Billed per Rendering Provider per Beneficiary per Day? 1 maximum unit per calendar year
 - Allowable Modifiers? 59, 93, 95, UA, HG, U1, U2, U3, U7, U8, U9, UB</t>
@@ -633,54 +647,198 @@
 - Units of 96171 Associated with 1 Unit of Code? None
 - Medicare COB Required? Yes
 - JI Warm Linkage Code? No
 - Maximum Units That Can Be Billed per Rendering Provider per Beneficiary per Day? 46 maximum unit per calendar year
 - Allowable Modifiers? 59, 93, 95, UA, HG, U1, U2, U3, U7, U8, U9, UB</t>
   </si>
   <si>
     <t xml:space="preserve">Added codes G0019 and G0022 as dependent codes for T1013 and 90785. </t>
   </si>
   <si>
     <t xml:space="preserve">Included Day and 24-Hour service lockout codes in the Day Service Codes and 24-Hour Service Codes Worksheets. </t>
   </si>
   <si>
     <t>Corrected Column Header to "Maximum Units That Can Be Billed per Beneficiary per Day" instead of "Maximum Units That Can Be Billed per Rendering Provider per Beneficiary per Day".</t>
   </si>
   <si>
     <t>Added place of service 02 and 10, and modifier SC for H0033. Note: At the time of publishing, this update has not yet been implemented in the system. It is included in PST 1,814, which is scheduled for deployment at a later date. The System Change Schedule will reference this PST closer to the deployment timeframe.</t>
   </si>
   <si>
     <t>Correction: updated 99416 "Dependent on Codes" column to only list 99415. This is from PST 1,677 where this change was missed.</t>
   </si>
   <si>
     <t>July 1, 2024 - Present</t>
   </si>
   <si>
+    <r>
+      <t xml:space="preserve">Correction: Removed telehealth modifier SC from codes G0396, G0397, and G2011 and added modifiers 93 and 95 to G2011. Medicare recognized G codes should use the CPT telehealth modifiers 93 and 95.
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note: At the time of publishing, this update has not yet been implemented in the system. PST 1892 to remove modifier SC from codes G0396, G0397, and G2011 and add modifiers 93 and 95 to G2011 is set to deploy on April 7th, 2026.</t>
+    </r>
+  </si>
+  <si>
+    <t>Correction: The following provider types were mistakenly added and have been removed
+- PhD-CT/PsyD-CT is not authorized to provide service code H0003
+- MA is not authorized to provide service code H0038
+- LOT-CT is not authorized to provide service code T1006</t>
+  </si>
+  <si>
+    <t>Correction: Added telehealth modifier SC to code H0034.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Added Community Health Workers (CHW) as an allowable provider type for codes 90785 and T1013. </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Added T2024 as an allowable primary code in column T </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>Dependent on Codes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> for all dependent codes for codes substituted by T2024:
+- Added T2024 (which can substitute codes 90791 and 90792) as a primary code for 90785
+- Added T2024 (which can substitute code 90865) as a primary code for 90887
+- Added T2024 (which can substitute codes 90791, 90792, and 90865) as a primary code for T1013</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Removed the Medicare COB requirement from code T2024. If the code being substituted requires Medicare COB, you must bill Medicare first, following the guidance provided in column R </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>Medicare COB Required</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <t>Added modifer HV to the "Modifiers" tab to identify services that the county provided as a result of a federal mandate that are subject to Proposition 30.</t>
+  </si>
+  <si>
+    <t>Added guidance for claiming H0033 with a National Drug Code (NDC):
+- Minimum Time Needed to Claim 1 Unit? 8 Min
+- Minimum Time When Add-On Code or Next Code in Series Can Be Claimed ? 23 Min
+- Can This Code Be Extended with an Add-on or Prolonged Code? No. Claim multiple units of this code as appropriate up to the maximum units per day.
+- Allowable Disciplines? LOT, LOT-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, Pharm, Pharm-CT, RN, RN-CT
+- Allowable Place of Service POS: 01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99
+- Outpatient Non-Overridable Lockout Codes? None
+- Outpatient Overridable Lockouts with Appropriate Modifiers (Overridable Modifiers for codes with * are: 59, XE, XP or XU
+Overridable Modifiers for codes with ** are: 27, 59, XE, XP or XU)? None
+- Locked Out Against ASAM OTP/NTP (UA:HG)? Yes
+- Locked Out Against Residential? No
+- Dependent on Codes? None
+- Units of T1013 Associated with 1 Unit of Code? 1
+- Units of 96170 Associated with 1 Unit of Code? None
+- Units of 96171 Associated with 1 Unit of Code? None
+- Medicare COB Required? No
+- JI Warm Linkage Code? No
+- Maximum Units That Can Be Billed per Rendering Provider per Beneficiary per Day? 96
+- Allowable Modifiers? HD, HV, U1, U2, U3, U7, U8, U9, UB, SC</t>
+  </si>
+  <si>
+    <t>The time for 1 unit of code T2007 has been changed from 15 minutes to 30 minutes effective 7/1/2026. As a result, the following guidance for claiming T2007 has been updated:
+- Minimum Time Needed to Claim 1 Unit? 16 Min
+- Minimum Time When Add-On Code or Next Code in Series Can Be Claimed ? 46 Min
+- Maximum Units That Can Be Billed per Rendering Provider per Beneficiary per Day? 48</t>
+  </si>
+  <si>
+    <t>July 1, 2026 - Present</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Added modifer GD to codes H0004 and H0005. Modifier GD is used to identify NTP claims with 9 or more counseling units for services provided to the same member on the same date of service. Claims submitted with 9 or more counseling units to the same member on the same day that do not include modfier GD will be denied. 
+</t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>*This policy is effective for dates of service beginning 90 days from the publication date of the Narcotic Treatment Program (NTP) Counseling Unit Threshold and Manual Review BHIN</t>
+    </r>
+  </si>
+  <si>
+    <t>September 2026* - Present</t>
+  </si>
+  <si>
+    <t>Correction: Removed the ASAM OTP/NTP (UA:HG) lockout for individual counseling code T1006.</t>
+  </si>
+  <si>
+    <t>Updated Day Service Codes tab and 24-Hour Service Codes tab for clarification purposes:
+Day Service Codes tab, column H: 
+-Removed lockouts for S5000 and S5001
+-Removed lockouts between H0020 and H0018, H0019, S5000, and S5001
+24-Hour Service Codes tab, column E:
+-Removed lockouts between H0019 and H0020, S5000, and S5001
+-Removed lockouts between H0018 and H0020, S5000, and S5001</t>
+  </si>
+  <si>
+    <t>Added HD modifier to enhanced CHW codes: 98960, 98961, 98962, G0019, and G0022</t>
+  </si>
+  <si>
     <t>Code</t>
   </si>
   <si>
     <t>Code Type</t>
+  </si>
+  <si>
+    <t>Service (Brief Definition) Based on 2026 Rules</t>
   </si>
   <si>
     <t>Minimum Time Needed to Claim 1 Unit</t>
   </si>
   <si>
     <t>Minimum Time When Add-On Code or Next Code in Series Can Be Claimed</t>
   </si>
   <si>
     <t>Can This Code Be Extended with an Add-on or Prolonged Code?</t>
   </si>
   <si>
     <t>Example Calculation</t>
   </si>
   <si>
     <t>SD/MC Allowable Disciplines</t>
   </si>
   <si>
     <t>Allowable Place of Service</t>
   </si>
   <si>
     <t>Outpatient Non-Overridable Lockout Codes</t>
   </si>
   <si>
     <t>Outpatient Overridable Lockouts with Appropriate Modifiers
 (Overridable Modifiers for codes with * are: 59, XE, XP or XU
@@ -713,465 +871,444 @@
   <si>
     <t>Maximum Units That Can Be Billed per Beneficiary per Day</t>
   </si>
   <si>
     <t>Allowable Modifiers</t>
   </si>
   <si>
     <t>Supplemental</t>
   </si>
   <si>
     <t xml:space="preserve">Interactive complexity. There is no assigned time for this code. </t>
   </si>
   <si>
     <t>Variable. This code is claimable when at least 1 unit of the primary procedure is claimed.</t>
   </si>
   <si>
     <t>This code cannot be extended.</t>
   </si>
   <si>
     <t>No</t>
   </si>
   <si>
     <t>If 100 minutes of Psychiatric Diagnostic Evaluation was provided and the interaction is complex in nature, claim the appropriate primary procedure code and 1 unit of 90785.</t>
   </si>
   <si>
+    <t>AOD, CHW, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT, Other</t>
+  </si>
+  <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>96170, 96171, T1013</t>
   </si>
   <si>
     <t>Yes</t>
+  </si>
+  <si>
+    <t>90791, 90792, 98960, 98961, 98962, 99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, G0019, G0022, T2024</t>
   </si>
   <si>
     <t>Interpretation (T1013) cannot be used with this code.</t>
   </si>
   <si>
     <t>96170 (family health behavior intervention) cannot be used with this code.</t>
   </si>
   <si>
     <t>96171 (family health behavior intervention) cannot be used with this code.</t>
   </si>
   <si>
     <t>Assessment</t>
   </si>
   <si>
     <t>Psychiatric diagnostic evaluation, 60 minutes</t>
   </si>
   <si>
     <t>31 Min</t>
   </si>
   <si>
     <t>68 Min</t>
   </si>
   <si>
     <t>No. For service time of 68 minutes or more, claim the appropriate units of T2024 (Assessment substitute).</t>
   </si>
   <si>
     <t>If 67 minutes of service time was provided, claim 1 unit of 90791.
 If 100 minutes of service time was provided:
 100 minutes / 15 minutes in T2024 = 6.6667 units of T2024.
 Round up to get 7 units of T2024.
 For 100 minutes of service time, 
 claim 7 units of T2024.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD</t>
   </si>
   <si>
     <t>96170, 96171</t>
   </si>
   <si>
     <t>90865*, 90885*, 90887*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99238**, 99239**, 99408**, 99409**, 99415**, 99416**, 99441**, 99442**, 99443**, 99495**, 99496**, G0396*, G0397*, G2011*</t>
   </si>
   <si>
     <t>None</t>
   </si>
   <si>
-    <t xml:space="preserve">59, 93, 95, AH, AJ, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, </t>
-[...1 lines deleted...]
-  <si>
     <t>Psychiatric diagnostic evaluation with medical services, 60 minutes</t>
   </si>
   <si>
     <t>If 67 minutes of service time was provided, claim 1 unit of 90792.
 If 100 minutes of service time was provided:
 100 minutes / 15 minutes in T2024 = 6.6667 units of T2024.
 Round up to get 7 units of T2024.
 For 100 minutes of service time, 
 claim 7 units of T2024.</t>
   </si>
   <si>
     <t>MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT</t>
   </si>
   <si>
     <t>90791*, 90865*, 90885*, 90887*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99238**, 99239**, 99408**, 99409**, 99415**, 99416**, 99441**, 99442**, 99443**, 99495**, 99496**, G0396*, G0397*, G2011*</t>
   </si>
   <si>
-    <t xml:space="preserve">93, 95, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, </t>
-[...1 lines deleted...]
-  <si>
     <t>Nacrosynthesis for psychiatric diagnostic and therapeutic purposes (eg, sodium amobarbital (Amytal) interview), 90 minutes</t>
   </si>
   <si>
     <t>46 Min</t>
   </si>
   <si>
     <t>98 Min</t>
   </si>
   <si>
     <t>No. For service time of 98 minutes or more, claim the appropriate units of T2024 (Assessment substitute).</t>
   </si>
   <si>
     <t>If 97 minutes of service time was provided, claim 1 unit of 90865.
 If 100 minutes of service time was provided:
 100 minutes / 15 minutes in T2024 = 6.6667 units of T2024.
 Round up to get 7 units of T2024.
 For 100 minutes of service time, 
 claim 7 units of T2024.</t>
   </si>
   <si>
     <t>01, 09, 50, 57, 58, 60</t>
   </si>
   <si>
     <t>96170*, 96171*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99238**, 99239**, 99415**, 99416**</t>
   </si>
   <si>
-    <t>59, GC, HD, HL, HP, U1, U2, U3, U7, U8, UB, XE, XP, XU</t>
-[...1 lines deleted...]
-  <si>
     <t>Psychiatric evaluation of hospital records, other psychiatric reports, psychometric and/or projective tests, and other accumulated data for medical diagnostic purposes, 60 minutes</t>
   </si>
   <si>
     <t>If 67 minutes of service time was provided, claim 1 unit of 90885.
 If 100 minutes of service time was provided:
 100 minutes / 15 minutes in T2024 = 6.6667 units of T2024.
 Round up to get 7 units of T2024.
 For 100 minutes of service time, 
 claim 7 units of T2024.</t>
   </si>
   <si>
     <t>01, 03, 04, 05, 06, 07, 08, 09, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99, 02, 10</t>
   </si>
   <si>
     <t>96171*</t>
   </si>
   <si>
-    <t>59, 93, 95, AH, AJ, HD, HG, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
-[...1 lines deleted...]
-  <si>
     <t>Interpretation or explanation of results of psychiatric, other medical examinations and procedures, or other accumulated data to family or other responsible persons, or advising them how to assist patient, 50 minutes</t>
   </si>
   <si>
     <t>26 Min</t>
   </si>
   <si>
     <t>90887 is a 50 minute code that cannot be extended. Only 1 unit of 90887 can be claimed per rendering provider and procedure code per beneficiary, per day.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
   </si>
   <si>
-    <t>59, 93, 95, AH, AJ, CO, HD, HG, HO, HP, TD, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
+    <t>90865, 96130, 99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99408, 99409, 99495, 99496, T2024</t>
   </si>
   <si>
     <t>Psychological Testing Evaluation Psychological testing evaluation services by physician or other qualified health care professional, including integration of patient data, interpretation of standardized test results and clinical data, clinical decision making, treatment planning and report, and interactive feedback to the patient, family member(s) or caregiver(s), when performed, first hour</t>
   </si>
   <si>
     <t>91 Min</t>
   </si>
   <si>
     <t>Yes. See add-on code 96131.</t>
   </si>
   <si>
     <t>If 90 minutes of service time was provided:
 90 minutes of service is within the time range of 31 - 90 minutes for this code.
 Therefore, claim 1 unit of 96130.</t>
   </si>
   <si>
     <t>MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD</t>
   </si>
   <si>
     <t>90785*</t>
-  </si>
-[...1 lines deleted...]
-    <t>59, 93, 95, AH, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
   </si>
   <si>
     <t>Psychological Testing Evaluation Psychological testing evaluation services by physician or other qualified health care professional, including integration of patient data, interpretation of standardized test results and clinical data, clinical decision making, treatment planning and report, and interactive feedback to the patient, family member(s) or caregiver(s), when performed, each additional hour</t>
   </si>
   <si>
     <t>151 Min</t>
   </si>
   <si>
     <t>No. Claim multiple units of this add-on code as appropriate up to the maximum units per day.</t>
   </si>
   <si>
     <t>If 200 minutes of service time was provided:
 200 minutes - 60 minutes for the primary code 96130 = 140 minutes.
 140 minutes / 60 minutes in 96131 = 2.3333 units of 96131.
 Round down to get 2 units of 96131.
 For 200 minutes of service time, claim 1 unit of 96130 and 2 units of 96131.</t>
   </si>
   <si>
     <t>Not applicable because this is an add-on code.</t>
   </si>
   <si>
-    <t>93, 95, AH, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB</t>
-[...1 lines deleted...]
-  <si>
     <t>Health behavior intervention, family (without the patient present), face-to-face; initial 30 minutes</t>
   </si>
   <si>
     <t>16 Min</t>
   </si>
   <si>
     <t>38 Min</t>
   </si>
   <si>
     <t>Yes. See add-on code 96171.</t>
   </si>
   <si>
     <t>If 37 minutes of service time was provided:
 37 minutes of service is within the time range of 16-37 minutes for this code.
 Therefore, claim 1 unit of 96170.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
   </si>
   <si>
     <t>90785, 90791, 90792</t>
   </si>
   <si>
     <t>90885*, 90887*, G0396*, G0397*</t>
   </si>
   <si>
     <t>96130, 98966, 98967, 98968, 99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99441, 99442, 99443, G2011, H0001</t>
   </si>
   <si>
     <t>Not applicable</t>
-  </si>
-[...1 lines deleted...]
-    <t>59, 93, 95, AH, AJ, CO, HD, HM, HP, TD, TE, U1, U2, U3, U7, U8, U9, UB, XE, XP, XU</t>
   </si>
   <si>
     <t>Health behavior intervention, family (without the patient present), face-to-face; each additional 15 minutes</t>
   </si>
   <si>
     <t>53 Min</t>
   </si>
   <si>
     <t>If 100 minutes of service time was provided:
 100 minutes - 30 minutes for the primary code 96170 = 70 minutes.
 70 minutes / 15 minutes in 96171 = 4.6667 units of 96171.
 Round up to get 5 units of 96171.
 For 100 minutes of service time, claim 1 unit of 96170 and 5 units of 96171.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT,</t>
   </si>
   <si>
     <t>G0397*</t>
   </si>
   <si>
     <t>Variable (depends on the modifier assigned)</t>
   </si>
   <si>
     <t>Multiple-family group behavior management/modification training for parent(s)/guardian(s)/caregiver(s) of patients with a mental or physical health diagnosis, administered by physician or other qualified health care professional (without the patient present), face-to-face with multiple sets of parent(s)/guardian(s)/caregiver(s); initial 60 minutes</t>
   </si>
   <si>
     <t>Yes. See add-on code 96203.</t>
   </si>
   <si>
     <t>If 67 minutes of service time was provided:
 67 minutes of service is within the time range of 31-68 minutes for this code.
 Therefore, claim 1 unit of 96202.</t>
   </si>
   <si>
+    <t>Pharm, MD/DO, PA, PhD/PsyD, LCSW, RN, NP, LVN, LMFT, LPCC, MD-CT/DO-CT, PA-CT, Pharm-CT, NP-CT, PhdD-CT/PsyD-CT, LCSW-CT, LMFT-CT/LPCC-CT, LOT-CT, RN-CT, LVN-CT, LPT-CT, LOT, LVN, LPT</t>
+  </si>
+  <si>
     <t>01, 03, 04, 05, 06, 07, 08, 09, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 52, 53, 54, 55, 56, 57, 58, 60, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>99408, 99409, G0396, G0397</t>
   </si>
   <si>
-    <t>UA, HG, U7, U8, UB, HL, GC, 95, 93, V1, HT, HS, HF, HP, AH, AJ, HM, TD, TE, CO, CG, HO</t>
-[...1 lines deleted...]
-  <si>
     <t>Multiple-family group behavior management/modification training for parent(s)/guardian(s)/caregiver(s) of patients with a mental or physical health diagnosis, administered by physician or other qualified health care professional (without the patient present), face-to-face with multiple sets of parent(s)/guardian(s)/caregiver(s); each additional 15 minutes</t>
+  </si>
+  <si>
+    <t>83 Min</t>
   </si>
   <si>
     <t>If 100 minutes of service time was provided:
 100 minutes - 60 minutes for the primary code 96202 = 40 minutes.
 40 minutes / 15 minutes in 96203 = 2.66 units of 96203.
 Round up to get 3 units of 96203.
 For 100 minutes of service time, claim 1 unit of 96202 and 3 units of 96203.</t>
   </si>
   <si>
-    <t>UA, HG, U7, U8, UB, HL, GC, 95, 93, V1, CP, HT, HS, HF, HP, AH, AJ, HM, TD, TE, CO, CG, HO</t>
-[...1 lines deleted...]
-  <si>
     <t>Caregiver training in strategies and techniques to facilitate the patient’s functional performance in the home or community (eg, activities of daily living [ADLs], instrumental ADLs [iADLs], transfers, mobility, communication, swallowing, feeding, problem solving, safety practices) (without the patient present), face to face; initial 30 minutes</t>
   </si>
   <si>
     <t>Yes. See add-on code 97551.</t>
   </si>
   <si>
     <t>If 37 minutes of service time was provided:
 37 minutes of service is within the time range of 16-37 minutes for this code.
 Therefore, claim 1 unit of 97550.</t>
   </si>
   <si>
     <t>Caregiver training in strategies and techniques to facilitate the patient’s functional performance in the home or community (eg, activities of daily living [ADLs], instrumental ADLs [iADLs], transfers, mobility, communication, swallowing, feeding, problem solving, safety practices) (without the patient present), face to face; each additional 15 minutes</t>
   </si>
   <si>
     <t>If 100 minutes of service time was provided:
 100 minutes - 30 minutes for the primary code 97550 = 70 minutes.
 70 minutes / 15 minutes in 97551 = 4.6667 units of 97551.
 Round up to get 5 units of 97551.
 For 100 minutes of service time, claim 1 unit of 97550 and 5 units of 97551.</t>
   </si>
   <si>
     <t>Group caregiver training in strategies and techniques to facilitate the patient’s functional performance in the home or community (eg, activities of daily living [ADLs], instrumental ADLs [iADLs], transfers, mobility, communication, swallowing, feeding, problem solving, safety practices) (without the patient present), face to face with multiple sets of caregivers.  45 mins</t>
   </si>
   <si>
+    <t>23 Min</t>
+  </si>
+  <si>
     <t>No. Claim multiple units of this code as appropriate up to the maximum units per day.</t>
   </si>
   <si>
     <t xml:space="preserve">If 67 minutes of service time was provided:
 67 minutes of service is within the time range of 23-67 minutes for this code.
 Therefore, claim 1 unit of 97552.
 </t>
   </si>
   <si>
     <t>Enhanced Community Health Workers</t>
   </si>
   <si>
     <t>Education and training for patient self-management by a qualified, nonphysician health care professional using a standardized curriculum, face-to-face with the patient; each 30 minutes; individual</t>
   </si>
   <si>
     <t xml:space="preserve">If 45 minutes of service time was provided:
 45 minutes of service is within the time range of 16-45 minutes for this code.
 Therefore, claim 1 unit of 98960.
 </t>
   </si>
   <si>
     <t>CHW</t>
   </si>
   <si>
     <t>99424**, 99425**</t>
   </si>
   <si>
-    <t>UA, HG, U1, U2, U3, U7, U8, U9, UB, 27, 59, 95, XE, XP, XU, 93</t>
-[...1 lines deleted...]
-  <si>
     <t>Education and training for patient self-management by a qualified, nonphysician health care professional using a standardized curriculum, face-to-face with the patient … 2-4 patients</t>
   </si>
   <si>
     <t xml:space="preserve">If 45 minutes of service time was provided:
 45 minutes of service is within the time range of 16-45 minutes for this code.
 Therefore, claim 1 unit of 98961.
 </t>
   </si>
   <si>
     <t>Education and training for patient self-management by a qualified, nonphysician health care professional using a standardized curriculum, face-to-face with the patient … 5-8 patients</t>
   </si>
   <si>
     <t xml:space="preserve">If 45 minutes of service time was provided:
 45 minutes of service is within the time range of 16-45 minutes for this code.
 Therefore, claim 1 unit of 98962.
 </t>
   </si>
   <si>
     <t>Telephone assessment and management service provided by a qualified nonphysician health care professional to an established patient, parent, or guardian not originating from a related assessment and management service provided within the previous 7 days nor leading to an assessment and management service or procedure within the next 24 hours or soonest available appointment; 5-10 minutes of medical discussion.</t>
   </si>
   <si>
     <t>5 Min</t>
   </si>
   <si>
     <t>11 Min</t>
   </si>
   <si>
     <t>No. See the next code in this series for service time exceeding the maximum time for this code.</t>
   </si>
   <si>
     <t>If 10 minutes of service time was provided:
 10 minutes of service time is within the time range of 5-10 minutes for this code. Therefore, claim 1 unit of 98966.</t>
   </si>
   <si>
     <t xml:space="preserve">LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, NP, NP-CT, PA, PA-CT, PhD/PsyD, PhD-CT/PsyD-CT, </t>
   </si>
   <si>
     <t>02, 10</t>
   </si>
   <si>
     <t>Not applicable because primary code is 30 minutes or less.</t>
   </si>
   <si>
-    <t>59, 93, AH, AJ, HD, HL, HP, U7, U8, UB, XE, XP, XU</t>
-[...1 lines deleted...]
-  <si>
     <t>Telephone assessment and management service provided by a qualified nonphysician health care professional to an established patient, parent, or guardian not originating from a related assessment and management service provided within the previous 7 days nor leading to an assessment and management service or procedure within the next 24 hours or soonest available appointment; 11-20 minutes of medical discussion.</t>
   </si>
   <si>
     <t>21 Min</t>
   </si>
   <si>
     <t>If 20 minutes of service time was provided:
 20 minutes of service time is within the time range of 11-20 minutes for this code. Therefore, claim 1 unit of 98967.</t>
   </si>
   <si>
     <t xml:space="preserve">LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, NP, NP-CT, PA, PA-CT, PhD/PsyD, PhD/PsyD-CT, </t>
   </si>
   <si>
     <t>Telephone assessment and management service provided by a qualified nonphysician health care professional to an established patient, parent, or guardian not originating from a related assessment and management service provided within the previous 7 days nor leading to an assessment and management service or procedure within the next 24 hours or soonest available appointment; 21-30 minutes of medical discussion.</t>
   </si>
   <si>
     <t>If 30 minutes of service time was provided:
 30 minutes of service time is within the time range of 21-30 minutes for this code. Therefore, claim 1 unit of 98968.</t>
   </si>
   <si>
     <t>Office or other outpatient visit for the evaluation and management of a new patient, which requires a medically appropriate history and/or examination and straightforward medical decision making. 15-29 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>15 Min</t>
   </si>
   <si>
     <t>30 Min</t>
   </si>
   <si>
     <t>If 29 minutes of service time was provided:
 29 minutes of service time is within the time range of 15-29 minutes for this code. Therefore, claim 1 unit of 99202.</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 52, 53, 54, 55, 57, 58, 60, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>96130*, 99212**, 99213**, 99214**, 99215**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*</t>
-  </si>
-[...1 lines deleted...]
-    <t>27, 59, 93, 95, GC, HD, HL, HP, U1, U2, U3, U7, U8, UB, XE, XP, XU</t>
   </si>
   <si>
     <t>Office or other outpatient visit for the evaluation and management of a new patient, which requires a medically appropriate history and/or examination and low level of medical decision making. 30-44 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>45 Min</t>
   </si>
   <si>
     <t>If 44 minutes of service time was provided:
 44 minutes of service time is within the time range of 30-44 minutes for this code. Therefore, claim 1 unit of 99203.</t>
   </si>
   <si>
     <t>96130*, 99202**, 99212**, 99213**, 99214**, 99215**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*</t>
   </si>
   <si>
     <t>Office or other outpatient visit for the evaluation and management of a new patient, which requires a medically appropriate history and/or examination and moderate level of medical decision making. 45-59 minutes total time on the date of the encounter.</t>
   </si>
   <si>
     <t>60 Min</t>
   </si>
   <si>
     <t>If 59 minutes of service time was provided:
 59 minutes of service time is within the time range of 45-59 minutes for this code. Therefore, claim 1 unit of 99204.</t>
   </si>
   <si>
@@ -1257,83 +1394,77 @@
     <t>96130*, 99212**, 99213**, 99214**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*</t>
   </si>
   <si>
     <t>Discharge</t>
   </si>
   <si>
     <t>Hospital inpatient or observation discharge day management; 30 minutes or less on the date of the encounter</t>
   </si>
   <si>
     <t>1 Min</t>
   </si>
   <si>
     <t>If 30 minutes of service time was provided:
 30 minutes of service time is within the time range of 1-30 minutes for this code. Therefore, claim 1 unit of 99238.</t>
   </si>
   <si>
     <t>MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, RN, RN-CT</t>
   </si>
   <si>
     <t>09, 21, 51, 61, 02, 10</t>
   </si>
   <si>
     <t>99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215</t>
   </si>
   <si>
-    <t>27, 59, 93, 95, GC, HD, HG, HP, TD, U9, UA, XE, XP, XU</t>
-[...1 lines deleted...]
-  <si>
     <t>Hospital inpatient or observation discharge day management; 31-1440 minutes on the date of the encounter</t>
   </si>
   <si>
     <t>If 61 minutes of service time was provided:
 61 minutes of service time is within the time range of 31-1440 minutes for this code. Therefore, claim 1 unit of 99239.</t>
   </si>
   <si>
     <t>96130*, 99202**, 99203**, 99204**, 99205**, 99212**, 99213**, 99214**, 99215**, 99238**, 99408**, 99409**, G0396*, G0397*, G2011*, H0049*</t>
   </si>
   <si>
     <t>Individual Counseling</t>
   </si>
   <si>
     <t xml:space="preserve">Alcohol and/or substance (other than tobacco) abuse structural screening (eg, AUDIT ,DAST), and brief intervention (SBI) services. 15-30 minutes. </t>
   </si>
   <si>
     <t>If 30 minutes of service time was provided:
 30 minutes of service time is within the time range of 15 - 30 minutes for this code. Therefore, claim 1 unit of 99408.</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 62, 65, 71, 72, 99</t>
   </si>
   <si>
     <t>99409, G0396, G0397, G2011</t>
   </si>
   <si>
     <t>96170*, 96171*</t>
-  </si>
-[...1 lines deleted...]
-    <t>27, 59, 93, 95, HD, HG, HP, U1, U2, U3, U7, U8, UA, UB, XE, XP, XU</t>
   </si>
   <si>
     <t xml:space="preserve">Alcohol and/or substance (other than tobacco) abuse structural screening (eg, AUDIT ,DAST), and brief intervention (SBI) services. 31-1440 minutes. </t>
   </si>
   <si>
     <t>If 61 minutes of service time was provided:
 61 minutes of service time is within the time range of 30-1440 minutes for this code. Therefore, claim 1 unit of 99409.</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 49, 50, 52, 53, 54, 55, 56, 57, 58, 60, 62, 65, 71, 72, 99</t>
   </si>
   <si>
     <t>99408, G0396, G0397, G2011</t>
   </si>
   <si>
     <t>Prolonged clinical staff service (the service beyond the highest time in the range of total time of the service) during an evaluation and management service in the office or outpatient setting, direct patient contact with physician supervision; first hour</t>
   </si>
   <si>
     <t xml:space="preserve">30 Min </t>
   </si>
   <si>
     <t>75 Min</t>
   </si>
   <si>
     <t>Yes. For service time of 75 minutes or more, claim the appropriate units of prolonged code 99416.</t>
@@ -1357,112 +1488,106 @@
   </si>
   <si>
     <t>If 200 minutes of service time was provided:
 200 minutes of service time - 54 minutes primary procedure code 99215 = 146 minutes.
 146 minutes - 60 minutes in 99415 = 86 minutes.
 86 minutes / 30 minutes in 99416 = 2.8667 units of 99416. Round up to get 3 units of 99416.
 For 200 minutes of service time, 
 claim 1 unit of 99215, 1 unit of 99415, and 3 units of 99416.</t>
   </si>
   <si>
     <t>Transitional Care Management Services with the following required elements: Communication (direct contact, telephone, electronic) with the patient and/or caregiver within 2 business days of discharge. Medical decision making of at least moderate complexity during the service period, face-to-face visit within 14 calendar days of discharge, 54 minutes</t>
   </si>
   <si>
     <t>28 Min</t>
   </si>
   <si>
     <t>If 54 minutes of service time was provided, claim 1 unit of 99495.</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 23, 24, 25, 26, 32, 33, 34, 41, 42, 49, 50, 52, 53, 60, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>98960*, 98961*, 98962*, 98966*, 98967*, 98968*, 99441**, 99442**, 99443**</t>
   </si>
   <si>
-    <t>27, 59, 93, 95, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
-[...1 lines deleted...]
-  <si>
     <t>Transitional Care Management Services with the following required elements: Communication (direct contact, telephone, electronic) with the patient and/or caregiver within 2 business days of discharge. Medical decision making of high complexity during the service period, face-to-face visit within 7 calendar days of discharge, 75 minutes</t>
   </si>
   <si>
     <t>If 75 minutes of service time was provided, claim 1 unit of 99496.</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 18, 19, 20, 22, 23, 24, 25, 26, 32, 33, 34, 41, 42, 49, 50, 52, 53, 60, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>98960*, 98961*, 98962*, 98966*, 98967*, 98968*, 99441**, 99442**, 99443**, 99495**</t>
   </si>
   <si>
     <t>A0140</t>
   </si>
   <si>
     <t>Mobile Crisis</t>
   </si>
   <si>
     <t>Non-emergency transportation, per mile</t>
   </si>
   <si>
     <t>Claim per mile</t>
   </si>
   <si>
     <t>No. Claim multiple units of this code as appropriate.</t>
   </si>
   <si>
     <t xml:space="preserve">While transporting the patient to a higher level of care during a mobile crisis encounter, the staff drives 35 miles until the destination is reached.
 The unit basis for this code is per mile. Therefore, claim 35 units of A0140.
  </t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>No limit</t>
   </si>
   <si>
-    <t>GT, HD, HG, HW, SC, U7, U8, UA, UB</t>
-[...1 lines deleted...]
-  <si>
     <t>G0019</t>
   </si>
   <si>
     <t>Community health integration services performed by certified or trained auxiliary personnel, including a community health worker, under the direction of a physician or other practitioner, 60 minutes per calendar month.</t>
+  </si>
+  <si>
+    <t>76 Min</t>
   </si>
   <si>
     <t>Yes. For service time of 76 minutes or more, claim the appropriate units of add-on code G0022.</t>
   </si>
   <si>
     <t>If 75 minutes of service time was provided:
 75 minutes of service is within the time range of 31-75 minutes for this code.
 Therefore, claim 1 unit of G0019.</t>
   </si>
   <si>
     <t>1 maximum unit per calendar month</t>
-  </si>
-[...1 lines deleted...]
-    <t>UA, HG, U1, U2, U3, U7, U8, U9, UB, 59, 93, 95</t>
   </si>
   <si>
     <t>G0022</t>
   </si>
   <si>
     <t>Community health integration services, each additional 30 minutes per calendar month.</t>
   </si>
   <si>
     <t>If 100 minutes of service time was provided:
 100 minutes - 60 minutes for the primary code G0019 = 40 minutes.
 40 minutes / 30 minutes in G0022 = 1.333 units of G0022.
 Round down to get 1 units of G0022.
 For 100 minutes of service time, claim 1 unit of G0019 and 1 units of G0022.</t>
   </si>
   <si>
     <t>46 maximum units per calendar month</t>
   </si>
   <si>
     <t>G0396</t>
   </si>
   <si>
     <t>Alcohol and/or substance (other than tobacco) abuse structured assessment, 15-30 Minutes</t>
   </si>
   <si>
     <t>If 30 minutes of service time was provided:
@@ -1486,53 +1611,50 @@
   <si>
     <t>If 61 minutes of service time was provided:
 61 minutes of service time is within the time range of 31-1440 minutes for this code. Therefore, claim 1 unit of G0397.</t>
   </si>
   <si>
     <t>99408, 99409, G0396, G2011, H0049</t>
   </si>
   <si>
     <t>G0539</t>
   </si>
   <si>
     <t>Caregiver training in behavior management/modification for caregiver(s) of patients with a mental or physical health diagnosis, administered by physician or other qualified health care professional (without the patient present), face-to-face; initial 30 minutes</t>
   </si>
   <si>
     <t>Yes. See add-on code G0540.</t>
   </si>
   <si>
     <t>If 37 minutes of service time was provided:
 37 minutes of service is within the time range of 16-37 minutes for this code.
 Therefore, claim 1 unit of G0539.</t>
   </si>
   <si>
     <t xml:space="preserve">Pharm, MD/DO, PA, PhD/PsyD, LCSW, RN, NP, LVN, LMFT, LPCC, LOT, LPT, MD/DO-Clerk, PA-CT, Pharm-CT, NP-CT, PhD-CT/PsyD-CT, LCSW-CT, LMFT-CT, LPCC-CT, LOT-CT, RN-CT, LVN-CT, LPT-CT   </t>
   </si>
   <si>
-    <t>93, 95, UA, HG, U1, U2, U3, U7, U8, U9, UB, HL, GC, CG, V1, HT, HS, HF,  HP, AH, AJ, HM, TD, TE, CO, HO</t>
-[...1 lines deleted...]
-  <si>
     <t>G0540</t>
   </si>
   <si>
     <t>Caregiver training in behavior management/modification for parent(s)/guardian(s)/caregiver(s) of patients with a mental or physical health diagnosis, administered by physician or other qualified health care professional (without the patient present), face-to-face; each additional 15 minutes</t>
   </si>
   <si>
     <t>If 100 minutes of service time was provided:
 100 minutes - 30 minutes for the primary code G0539 = 70 minutes.
 70 minutes / 15 minutes in G0540 = 4.6667 units of G0540.
 Round up to get 5 units of G0540.
 For 100 minutes of service time, claim 1 unit of G0539 and 5 units of G0540.</t>
   </si>
   <si>
     <t>G0541</t>
   </si>
   <si>
     <t>Caregiver training in direct care strategies and techniques to support care for patients with an ongoing condition or illness and to reduce complications (including, but not limited to, techniques to prevent decubitus ulcer formation, wound care, and infection control) (without the patient present), face-to-face; initial 30 minutes</t>
   </si>
   <si>
     <t>Yes. See add-on code G0542.</t>
   </si>
   <si>
     <t>If 37 minutes of service time was provided:
 37 minutes of service is within the time range of 16-37 minutes for this code.
 Therefore, claim 1 unit of G0541.</t>
@@ -1560,83 +1682,77 @@
     <t xml:space="preserve">If 67 minutes of service time was provided:
 67 minutes of service is within the time range of 23-67 minutes for this code.
 Therefore, claim 1 unit of G0543.
 </t>
   </si>
   <si>
     <t>G2011</t>
   </si>
   <si>
     <t>Alcohol and/or substance (other than tobacco) abuse structured assessment, 5-14 Minutes</t>
   </si>
   <si>
     <t>If 14 minutes of service time was provided:
 14 minutes of service time is within the time range of 5-14 minutes for this code. Therefore, claim 1 unit of G2011.</t>
   </si>
   <si>
     <t>H0001</t>
   </si>
   <si>
     <t>Alcohol and/or drug assessment, 15 minutes</t>
   </si>
   <si>
     <t>8 Min</t>
   </si>
   <si>
-    <t>23 Min</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0001 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H0001.
  </t>
   </si>
   <si>
     <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT,  Other</t>
   </si>
   <si>
-    <t>AH, AJ, CO, HD, HG, HM, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB</t>
-[...1 lines deleted...]
-  <si>
     <t>H0003</t>
   </si>
   <si>
     <t>Alcohol and/or drug screening. Laboratory analysis of specimens for presence of alcohol and/or drugs, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0003 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H0003.
  </t>
   </si>
   <si>
+    <t>LPT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, RN, RN-CT</t>
+  </si>
+  <si>
     <t>01, 03, 04, 05, 06, 07, 08, 09, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99</t>
-  </si>
-[...1 lines deleted...]
-    <t>AH, HD, HG, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB</t>
   </si>
   <si>
     <t>H0004</t>
   </si>
   <si>
     <t>Behavioral health counseling and therapy, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0004 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H0004.
  </t>
   </si>
   <si>
     <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 22, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>Situational. H0004 when related to NTP or MAT dosing (H0004 with UA and HG modifiers) requires Medicare COB. For all other situations, H0004 does not require Medicare COB.</t>
   </si>
   <si>
     <t>H0005</t>
@@ -1677,432 +1793,443 @@
  </t>
   </si>
   <si>
     <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
   </si>
   <si>
     <t>H0025</t>
   </si>
   <si>
     <t>Peer Support</t>
   </si>
   <si>
     <t xml:space="preserve">Behavior health prevention education service (delivery of services with target population to affect knowledge, attitude and/or behavior) [Peer Support group session], 15 minutes </t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0025 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H0025.
  </t>
   </si>
   <si>
     <t>Peer</t>
   </si>
   <si>
-    <t>HD, HG, SC, U1, U2, U3, U7, U8, U9, UA, UB</t>
-[...1 lines deleted...]
-  <si>
     <t>H0033</t>
   </si>
   <si>
     <t>Medication Services</t>
   </si>
   <si>
     <t>Medication administration, direct observation, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0033 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H0033.
  </t>
   </si>
   <si>
     <t>LOT, LOT-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, Pharm, Pharm-CT, RN, RN-CT</t>
   </si>
   <si>
-    <t>CO, HD, HG, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, SC</t>
+    <r>
+      <t xml:space="preserve">H0033 </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">with a National Drug Code (NDC) </t>
+    </r>
+  </si>
+  <si>
+    <t>Medication for Addiction Treatment (MAT)</t>
+  </si>
+  <si>
+    <t>Medication for Addiction Treatment (MAT)
+HCPCS code H0033 with a National Drug Code (NDC) should be used to designate the administration of medication outside of the NTP and cannot be reported by the NTP.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If 100 minutes of service was provided:
+100 minutes of service / 15 minutes time for code = 6.6667 units.
+6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0033 with a NDC can be claimed. 
+Therefore for 100 minutes of service, claim 7 units of H0033 with a NDC.
+ </t>
   </si>
   <si>
     <t>H0034</t>
   </si>
   <si>
     <t>Medication training and support, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0034 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H0034.
  </t>
   </si>
   <si>
     <t>LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, Pharm, Pharm-CT, RN, RN-CT</t>
   </si>
   <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 41, 42, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99</t>
   </si>
   <si>
     <t>H0038</t>
   </si>
   <si>
     <t>Self-help/peer services (individual), 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0038 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H0038.
  </t>
   </si>
   <si>
     <t>H0048</t>
   </si>
   <si>
     <t>Alcohol and/or other drug testing. Collection and handling only, specimens other than blood, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0048 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H0048.
  </t>
   </si>
   <si>
     <t>LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, RN, RN-CT</t>
   </si>
   <si>
-    <t>HD, HG, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB</t>
-[...1 lines deleted...]
-  <si>
     <t>H0049</t>
   </si>
   <si>
     <t>Alcohol and/or drug screening, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H0049 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H0049.
  </t>
   </si>
   <si>
     <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT,  Other</t>
   </si>
   <si>
     <t>G0396, G0397</t>
   </si>
   <si>
     <t>99408**, 99409**</t>
   </si>
   <si>
-    <t>AH, AJ, HD, HG, HM, HO, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU</t>
-[...1 lines deleted...]
-  <si>
     <t>H2011 with Place of Service 15</t>
   </si>
   <si>
     <t>Mobile Crisis, per encounter</t>
   </si>
   <si>
     <t>1 encounter</t>
   </si>
   <si>
     <t>A face-to-face assessment, mobile crisis team response, crisis planning, and a follow-up check-in was completed as part of the mobile crisis encounter.
 Therefore, claim 1 unit of H2011 and indicate place of service 15 for 1 mobile crisis encounter.</t>
   </si>
   <si>
     <t>Interpretation (T1013) cannot be used with this code. Interpretation is included in the mobile crisis encounter rate.</t>
   </si>
   <si>
     <t>H2014</t>
   </si>
   <si>
     <t>Treatment Planning</t>
   </si>
   <si>
     <t>Skills training and development, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H2014 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H2014.
  </t>
   </si>
   <si>
     <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT,  PhD/PsyD, RN, RN-CT,  Other</t>
   </si>
   <si>
-    <t>AJ, CO, HD, HM, HP, HQ, SC, TD, TE, U1, U2, U3, U7, U8, U9, UB</t>
-[...1 lines deleted...]
-  <si>
     <t>H2015</t>
   </si>
   <si>
     <t>Comprehensive community support services, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H2015 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H2015.
  </t>
   </si>
   <si>
     <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT,  PhD/PsyD, RN, RN-CT,  Other</t>
   </si>
   <si>
-    <t>AJ, CO, HD, HG, HM, HP, SC, TD, TE, U1, U2, U3, U6, U7, U8, U9, UA, UB</t>
-[...1 lines deleted...]
-  <si>
     <t>H2021</t>
   </si>
   <si>
     <t>Community-based wrap-around services (coordination with other programs),15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H2021 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H2021.
  </t>
   </si>
   <si>
-    <t>AJ, CO, HD, HG, HM, HO, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB</t>
-[...1 lines deleted...]
-  <si>
     <t>H2027</t>
   </si>
   <si>
     <t>Psychoeducational Service, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of H2027 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of H2027.
  </t>
   </si>
   <si>
     <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN,  Other</t>
   </si>
   <si>
-    <t>AH, AJ, CO, HD, HG, HM, HP, SC, TE, U1, U2, U3, U7, U8, U9, UA, UB</t>
-[...1 lines deleted...]
-  <si>
     <t>T1006</t>
   </si>
   <si>
     <t>Alcohol and/or substance abuse services, family/couple counseling, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of T1006 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of T1006.
  </t>
   </si>
   <si>
+    <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LPCC, LPCC-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
+  </si>
+  <si>
     <t>01, 02, 03, 04, 05, 06, 07, 08, 09, 10, 11, 12, 13, 14, 15, 16, 17, 18, 19, 20, 21, 22, 23, 24, 25, 26, 27, 31, 32, 33, 34, 49, 50, 51, 52, 53, 54, 55, 56, 57, 58, 60, 61, 62, 65, 71, 72, 81, 99</t>
-  </si>
-[...1 lines deleted...]
-    <t>AH, AJ, CO, HD, HG, HP, SC, TD, U1, U2, U3, U7, U8, U9, UA, UB</t>
   </si>
   <si>
     <t>T1007</t>
   </si>
   <si>
     <t>Alcohol and/or substance abuse services, treatment plan development and/or modification, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">If 100 minutes of service was provided:
 100 minutes of service / 15 minutes time for code = 6.6667 units.
 6 units accounts for 90 minutes of service. For the remaining 10 minutes of service, 1 additional unit of T1007 can be claimed. 
 Therefore for 100 minutes of service, claim 7 units of T1007.
  </t>
   </si>
   <si>
     <t>AOD, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT, Other</t>
   </si>
   <si>
     <t>T1013</t>
   </si>
   <si>
     <t>Sign language or oral interpretive services, 15 minutes</t>
   </si>
   <si>
     <t xml:space="preserve">Variable. </t>
   </si>
   <si>
     <t>Variable.</t>
   </si>
   <si>
     <t>No. Claim multiple units of this code as appropriate. Interpretation time may not exceed the time spent providing a primary service.</t>
   </si>
   <si>
     <t xml:space="preserve">Interpretation time may not exceed the time spent providing a primary service.
 Please refer to the column "Units of T1013 Associated with 1 Unit of Code" for the appropriate units of T1013 to claim.
  </t>
   </si>
   <si>
+    <t>AOD, CHW, LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, LPT, LPT-CT, LVN, LVN-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT,  Other</t>
+  </si>
+  <si>
+    <t>90791, 90792, 90865,  96130, 96131, 96202, 96203, 97550, 97551, 97552, 98960, 98961, 98962, 98966, 98967, 98968, 99202, 99203, 99204, 99205, 99212, 99213, 99214, 99215, 99238, 99239, 99408, 99409, 99441, 99442, 99443, 99495, 99496, G0019, G0022, G0396, G0397, G0541, G0542, G0543, G0539, G0540, G2011, H0001, H0003, H0004, H0005, H0007, H0025, H0033, H0034, H0038, H2014, H2015, H2021, H2027, T1006, T1007, T2024</t>
+  </si>
+  <si>
     <t>Variable, dependent on codes billed.</t>
   </si>
   <si>
     <t>T2007</t>
+  </si>
+  <si>
+    <t>Transportation wait time, 30 minutes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">While transporting the patient to a higher level of care during a mobile crisis encounter, the staff sits in the vehicle for 45 minutes until the destination is reached.
+45 minutes of service is within the time range of 16-45 minutes for this code.
+Therefore, claim 1 unit of T2007.
+ </t>
   </si>
   <si>
     <t>T2024</t>
   </si>
   <si>
     <t>Assessment substitute, 15 minutes</t>
   </si>
   <si>
     <t>If 67 minutes of psychiatric diagnostic evaluation was provided, claim 1 unit of 90791.
 If 100 minutes of psychiatric diagnostic evaluation was provided:
 100 minutes / 15 minutes in T2024 = 6.6667 units of T2024.
 Round up to get 7 units of T2024.
 For 100 minutes of service time, 
 claim 7 units of T2024.</t>
   </si>
   <si>
     <t>LCSW, LCSW-CT, LMFT, LMFT-CT, LOT, LOT-CT, LPCC, LPCC-CT, MA, MD/DO, MD/DO-Clerks, NP, NP-CT, PA, PA-CT, PhD-CT/PsyD-CT, PhD/PsyD, RN, RN-CT</t>
   </si>
   <si>
     <t xml:space="preserve">N/A
 </t>
   </si>
   <si>
     <t>See the CPT code being substituted for overridable code combinations. When T2024 substitutes for the CPT code that is part of an overridable combination, do not include an overridable modifier (27, 59, XE, XP or XU).</t>
   </si>
   <si>
     <t>The rules of the CPT code being substituted will be in effect. Therefore, if an assessment CPT code must be reported with another service code, then T2024 should also be reported with that code.</t>
   </si>
   <si>
-    <t>96 units maximum per day. However, a minimum of 5 units must be claimed per service line.</t>
-[...49 lines deleted...]
-  <si>
+    <r>
+      <t xml:space="preserve">Only if the code being substituted requires Medicare COB. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="12"/>
+        <rFont val="Segoe UI"/>
+        <family val="2"/>
+      </rPr>
+      <t>However, do not submit T2024 to Medicare.</t>
+    </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
-      <t>H0018,</t>
+      <t xml:space="preserve"> Counties will bill Medicare using the appropriate CPT code, then indicate the COB amount on the claim submitted to Short Doyle with the appropriate units of T2024.</t>
     </r>
-    <r>
-[...16 lines deleted...]
-    </r>
+  </si>
+  <si>
+    <t>96 units maximum per day. However, a minimum of 5 units must be claimed per service line.</t>
+  </si>
+  <si>
+    <t>Procedure Code</t>
+  </si>
+  <si>
+    <t>Procedure Modifier 1</t>
+  </si>
+  <si>
+    <t>Procedure Modifier 2</t>
+  </si>
+  <si>
+    <t>Procedure Modifier 3</t>
+  </si>
+  <si>
+    <t>Category</t>
+  </si>
+  <si>
+    <t>Service</t>
+  </si>
+  <si>
+    <t>Day and 24-Hour Service Lockout Codes</t>
+  </si>
+  <si>
+    <t>H0020</t>
+  </si>
+  <si>
+    <t>UA</t>
+  </si>
+  <si>
+    <t>HG</t>
+  </si>
+  <si>
+    <t>Day Service</t>
+  </si>
+  <si>
+    <t>Alcohol and/or Drug Services: Methadone</t>
+  </si>
+  <si>
+    <t>S5000</t>
+  </si>
+  <si>
+    <t>Prescription Drug: Generic (Naltrexone)</t>
   </si>
   <si>
     <t>S5001</t>
   </si>
   <si>
     <t>Prescription Drug: Brand Name (Naltrexone)</t>
   </si>
   <si>
     <t>HV</t>
   </si>
   <si>
     <t>Prescription Drug: Generic (MAT Services)</t>
   </si>
   <si>
     <t>Prescription Drug: Brand Name ( MAT Services)</t>
   </si>
   <si>
     <t>H0018</t>
   </si>
   <si>
     <t>24-Hour Service</t>
   </si>
   <si>
     <t>Behavioral Health: Short Term Residential</t>
+  </si>
+  <si>
+    <t>H0018, H0019</t>
   </si>
   <si>
     <t>H0019</t>
   </si>
   <si>
     <t>Behavioral Health; Long Term Residential</t>
   </si>
   <si>
     <t>n/a</t>
   </si>
   <si>
     <t xml:space="preserve">Service </t>
   </si>
   <si>
     <t>Minimum No. of Total Units per Month for Partial Rate</t>
   </si>
   <si>
     <t>Minimum No. of Face-to-Face Units per Month for Partial Rate</t>
   </si>
   <si>
     <t>Minimum No. of Total Units per Month for Full Rate</t>
   </si>
   <si>
     <t>Minimum No. of Face-to-Face Units per Month for Full Rate</t>
   </si>
@@ -2946,50 +3073,62 @@
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Outpatient occupational therapy services; furnished in whole or in part by an occupational therapy assistant</t>
   </si>
   <si>
     <t>Use this modifier when the service was provided by a Clinical Trainee (taxonomy code 3902) who is studying to become an Occupational Therapist.</t>
   </si>
   <si>
     <t>This modifier only applies to taxonomy code 3902 and the service was performed by Clinical Trainees in the field of Occupational Therapy.</t>
   </si>
   <si>
     <t>GC</t>
   </si>
   <si>
     <t>This service has been performed in part by a resident under the direction of a teaching physician.</t>
   </si>
   <si>
     <t>For services that require Medicare COB and are performed by physician residents, use this modifier to bypass the Medicare COB requirement. Medicare does not reimburse for services rendered by residents. For claims that do not require Medicare COB and are performed by residents, use of the GC modifier is not required. When using this modifier, if the pre-licensed professional has an NPI, they may report their own NPI. If they do not, the supervising physician's NPI would be reported with modifier GC after the service to indicate that the service was performed by a resident. If the service was performed by a pre-licensed professional who is not a resident, use the HL modifier.</t>
   </si>
   <si>
     <t>The GC modifier is used to bypass Medicare COB.</t>
   </si>
   <si>
+    <t>GD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indicates a manual review was conducted of claims that meet or exceed the outlier threshold of nine or more NTP counseling units provided to a Medi-Cal member for a single date of service. </t>
+  </si>
+  <si>
+    <t>DHCS has established the outlier threshold of nine or more NTP counseling units for a Medi-Cal member across all claims for a single date of service for services delivered within an NTP setting, inclusive of procedure codes H0004 (Individual Counseling), H0005 (Group Counseling), and T1006 (Family Counseling (DMC-ODS only)). The DMC and DMC-ODS counties shall use the GD modifier on all service lines with aggregate daily NTP counseling units that meet or exceed the Outlier Threshold for the same member at the same facility on the same day in order for them to be considered for approval by the Medi-Cal program.</t>
+  </si>
+  <si>
+    <t>In DMC, this modifier applies to codes H0004:UA:HG:GD and H0005:UA:HG:GD.</t>
+  </si>
+  <si>
     <t>GT</t>
   </si>
   <si>
     <t>Via telehealth in 24-hour or day facilities or as part of mobile crisis.</t>
   </si>
   <si>
     <t>Use this modifier on day, 24-hour or mobile crisis, transportation mileage or transportation staff time claims when the service was provided via telehealth.</t>
   </si>
   <si>
     <t>This modifier only applies to HCPCS codes H2011 with POS 15, A0140, and T2007</t>
   </si>
   <si>
     <t>HD </t>
   </si>
   <si>
     <t>Pregnant/ Parenting women's program </t>
   </si>
   <si>
     <t>All claims must have an HD modifier when service is provided to a woman who is pregnant/postpartum. </t>
   </si>
   <si>
     <t>HF </t>
   </si>
   <si>
     <t>Identifies when Contingency Management Services was provided as part of a Substance Use Disorder Program </t>
@@ -3070,583 +3209,457 @@
     <t>HS</t>
   </si>
   <si>
     <t>Family/couple without couple present</t>
   </si>
   <si>
     <t>Use this modifier to categorize the service as a Family Therapy service.</t>
   </si>
   <si>
     <t>Substance abuse program</t>
   </si>
   <si>
     <t>Use this modifier to categorize the service as a Medication for Addiction Treatment for Alcohol Use Disorders (AUD) and Other Non-opioid Substance use Disorders service.</t>
   </si>
   <si>
     <t>HQ</t>
   </si>
   <si>
     <t>Group setting</t>
   </si>
   <si>
     <t>Use this modifier to indicate that a service was provided in a group setting.</t>
   </si>
   <si>
     <t>Group rates are adjusted by a factor of 4.5.</t>
-  </si>
-[...327 lines deleted...]
-    <t>HD, HV, U1, U2, U3, U7, U8, U9, UB, SC</t>
   </si>
   <si>
     <t>This service is provided as a result of a federal mandate and the State covers 50 percent of the nonfederal share, as the service was determined to be covered under Proposition 30. Please note that this definition does not correspond to the national description reference; the definition reflects state policy.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Use this modifier to identify services that the county provided as a result of a </t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t>federal</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> mandate that are subject to Proposition 30.</t>
     </r>
   </si>
   <si>
-    <t>Added guidance for claiming H0033 with a National Drug Code (NDC):
-[...21 lines deleted...]
-HCPCS code H0033 with a National Drug Code (NDC) should be used to designate the administration of medication outside of the NTP and cannot be reported by the NTP.</t>
+    <t>HW</t>
+  </si>
+  <si>
+    <t>This service is provided as a result of a State mandate and the State covers 100 percent of the nonfederal share, as the service was determined to be covered under Proposition 30.</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">Only if the code being substituted requires Medicare COB. </t>
+      <t xml:space="preserve">Use this modifier to identify services that the county provided as a result of a </t>
     </r>
     <r>
       <rPr>
         <b/>
+        <u/>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
-      <t>However, do not submit T2024 to Medicare.</t>
+      <t>state</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="Segoe UI"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> Counties will bill Medicare using the appropriate CPT code, then indicate the COB amount on the claim submitted to Short Doyle with the appropriate units of T2024.</t>
+      <t xml:space="preserve"> mandate that are subject to Proposition 30.</t>
     </r>
   </si>
   <si>
-    <t xml:space="preserve">59, 93, 95, AH, AJ, CO, GC, HD, HG, HL, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, </t>
-[...114 lines deleted...]
-    <t>Service (Brief Definition) Based on 2026 Rules</t>
+    <t>SC</t>
+  </si>
+  <si>
+    <t>Valid for codes when the service was provided via telephone or audio-only systems.</t>
+  </si>
+  <si>
+    <t>Modifier SC is used only with HCPCs codes and to indicate that the service was provided via telephone or audio-only. If using the SC modifier, the place of service must be 02 or 10, unless the service is mobile crisis. With HCPCS codes, if the service is in POS 02 or 10 but does not have the SC modifier, the telehealth service is video/audio.</t>
+  </si>
+  <si>
+    <t>This modifier only applies to HCPCS codes when telephone services are being provided.</t>
+  </si>
+  <si>
+    <t>TD</t>
+  </si>
+  <si>
+    <t>Use this modifier when the service was provided by a Clinical Trainee (taxonomy code 3902) who is studying to be a Registered Nurse</t>
+  </si>
+  <si>
+    <t>This modifier only applies to taxonomy code 3902 and the service was performed by Clinical Trainees in the field of Registered Nursing.</t>
+  </si>
+  <si>
+    <t>TE</t>
+  </si>
+  <si>
+    <t>Use this modifier when the service was provided by a Clinical Trainee (taxonomy code 3902) who is studying to be a Licensed Vocational Nurse</t>
+  </si>
+  <si>
+    <t>This modifier only applies to taxonomy code 3902 and the service was performed by Clinical Trainees in the field of licensed vocational nursing.</t>
+  </si>
+  <si>
+    <t>TG</t>
+  </si>
+  <si>
+    <t>Complex/high tech level of care</t>
+  </si>
+  <si>
+    <t>Use this modifier when billing for day treatment intensive and crisis stabilization. For additional information about when this modifier is required refer to the Service Table.  Do not use this modifier when claiming for outpatient services.</t>
+  </si>
+  <si>
+    <t>XE</t>
+  </si>
+  <si>
+    <t>Separate encounter, a service that is distinct because it occurred during a separate encounter.</t>
+  </si>
+  <si>
+    <t>Use this modifier, as appropriate, to override those lockout codes that can be overridden with a modifier. The codes that can be overridden are listed in column K, "Outpatient Overridable Lockouts with Appropriate Modifiers" and have * or ** next to them. These modifiers need to be used even if the over-ridable lockout combinations were provided by that same provider to the same beneficiary in different settings because SDMC compares the service code billed only to previously approved service codes on the submitted claim and in the beneficiary's history. If two service codes cannot be billed together, whichever code is processed second will be denied.</t>
+  </si>
+  <si>
+    <t>This modifier will be used with CPT codes that are part of an over-ridable lockout combination.</t>
+  </si>
+  <si>
+    <t>XP</t>
+  </si>
+  <si>
+    <t>Separate practitioner, a service that is distinct because it was performed by a separate practitioner.</t>
+  </si>
+  <si>
+    <t>XU</t>
+  </si>
+  <si>
+    <t>Unusual non-overlapping service, the use of a service that is distinct because it does not overlap usual components of the main service.</t>
+  </si>
+  <si>
+    <t>U1 </t>
+  </si>
+  <si>
+    <t>ASAM 3.1 Residential (RES) </t>
+  </si>
+  <si>
+    <t>Clinically Managed Low - Intensity Residential Services: 24-hour structure with available trained personnel; at least 5 hours of clinical service/week and prepare for outpatient treatment. </t>
+  </si>
+  <si>
+    <t>U2 </t>
+  </si>
+  <si>
+    <t>ASAM 3.3 Residential (RES) </t>
+  </si>
+  <si>
+    <t>Clinically Managed Population - Specific High Intensity Residential Services: 24-hour care with trained counselors to stabilize multidimensional imminent danger. Less intense milieu and group treatment for those with cognitive or other impairments unable to use full active milieu or therapeutic community and prepare for outpatient treatment. </t>
+  </si>
+  <si>
+    <t>U3 </t>
+  </si>
+  <si>
+    <t>ASAM 3.5 Residential (RES)  </t>
+  </si>
+  <si>
+    <t>Clinically Managed High Intensity Residential Services: 24-hour care with trained counselors to stabilize multidimensional imminent danger and prepare for outpatient treatment. Able to tolerate and use full milieu or therapeutic community. </t>
+  </si>
+  <si>
+    <t>U4 </t>
+  </si>
+  <si>
+    <t>Ambulatory withdrawal management without extended on-site monitoring </t>
+  </si>
+  <si>
+    <t>Mild withdrawal with daily or less than daily outpatient supervision. This modifier does not represent a “level of care”. It represents a certain service within one of the levels of care. </t>
+  </si>
+  <si>
+    <t>U5 </t>
+  </si>
+  <si>
+    <t>Ambulatory withdrawal management with extended on-site monitoring </t>
+  </si>
+  <si>
+    <t>Moderate withdrawal with all day withdrawal management and support and supervision; at night has supportive family or living situation. This modifier does not represent a “level of care”. It represents a certain service within one of the levels of care. </t>
+  </si>
+  <si>
+    <t>U6 </t>
+  </si>
+  <si>
+    <t>Recovery Services  </t>
+  </si>
+  <si>
+    <t>Recovery services that can be provided in all settings (ODF, IOT, PH, OTP/NTP, RES 3.1 &amp; 3.3, 3.5, 3.2 WM). This modifier does not represent a “level of care”. It represents classification of service for within one of the levels of care. </t>
+  </si>
+  <si>
+    <t>U7 </t>
+  </si>
+  <si>
+    <t>Outpatient Services (ODF) </t>
+  </si>
+  <si>
+    <t>Less than 9 hours of service/week (adults); less than 6 hours/week (adolescents) for recovery or motivational enhancement therapies/strategies. </t>
+  </si>
+  <si>
+    <t>U8 </t>
+  </si>
+  <si>
+    <t>Intensive Outpatient Services (IOT) </t>
+  </si>
+  <si>
+    <t>Nine or more hours of service/week (adults); 6 or more hours/week (adolescents) to treat multidimensional instability </t>
+  </si>
+  <si>
+    <t>U9 </t>
+  </si>
+  <si>
+    <t>Residential Withdraw Management, ASAM 3.2 </t>
+  </si>
+  <si>
+    <t>Moderate withdrawal but needs 24-hour support to complete withdrawal management and increase likelihood of continuing treatment or recovery. </t>
+  </si>
+  <si>
+    <t>UA </t>
+  </si>
+  <si>
+    <t>ASAM OTP/NTP </t>
+  </si>
+  <si>
+    <t>All claims must include an UA (and an HG) modifier when service is provided in NTP setting. </t>
+  </si>
+  <si>
+    <t>UB </t>
+  </si>
+  <si>
+    <t>ASAM 2.5 Partial Hospitalization  </t>
+  </si>
+  <si>
+    <t>Partial hospitalization services, 20 or more hours of service/week for multidimensional instability not requiring 24-hour care </t>
+  </si>
+  <si>
+    <t>Collateral contact</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Use this modifier when designating a collateral contact for a monthly EBP service. </t>
+  </si>
+  <si>
+    <t>This modifier applies to monthly service code H2023.</t>
+  </si>
+  <si>
+    <t>V1</t>
+  </si>
+  <si>
+    <t>Demonstration modifier 1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Use this modifier to categorize the service as an individual counseling service. </t>
+  </si>
+  <si>
+    <t>59, 93, 95, AH, AJ, CO, GC, HD, HG, HL, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>59, 93, 95, AH, AJ, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>93, 95, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>59, GC, HD, HL, HP, U1, U2, U3, U7, U8, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>59, 93, 95, AH, AJ, HD, HG, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>59, 93, 95, AH, AJ, CO, HD, HG, HO, HP, TD, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>59, 93, 95, AH, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>93, 95, AH, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>59, 93, 95, AH, AJ, CO, HD, HM, HP, TD, TE, U1, U2, U3, U7, U8, U9, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>UA, HG, U7, U8, UB, HL, GC, 95, 93, V1, HT, HS, HF, HP, AH, AJ, HM, TD, TE, CO, CG, HO, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>UA, HG, U7, U8, UB, HL, GC, 95, 93, V1, CP, HT, HS, HF, HP, AH, AJ, HM, TD, TE, CO, CG, HO, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>UA, HG, U1, U2, U3, U7, U8, U9, UB, 27, 59, 95, XE, XP, XU, 93, HD, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>59, 93, AH, AJ, HD, HL, HP, U7, U8, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>27, 59, 93, 95, GC, HD, HL, HP, U1, U2, U3, U7, U8, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>27, 59, 93, 95, GC, HD, HG, HP, TD, U9, UA, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>27, 59, 93, 95, HD, HG, HP, U1, U2, U3, U7, U8, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>27, 59, 93, 95, GC, HD, HG, HL, HP, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>GT, HD, HG, HW, SC, U7, U8, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>UA, HG, U1, U2, U3, U7, U8, U9, UB, 59, 93, 95, HD, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>59, 93, 95, AH, AJ, GC, HD, HG, HL, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>93, 95, UA, HG, U1, U2, U3, U7, U8, U9, UB, HL, GC, CG, V1, HT, HS, HF,  HP, AH, AJ, HM, TD, TE, CO, HO, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, HD, HG, HM, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>AH, HD, HG, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, GC, GD, HD, HG, HL, HP, SC, TD, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>HD, HG, SC, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>CO, HD, HG, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, SC, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>HD, HV, U1, U2, U3, U7, U8, U9, UB, SC, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>HD, HG, HM, HO, HP, HQ, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>HD, HG, HM, HO, HP, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>AH, AJ, HD, HG, HM, HO, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, XE, XP, XU, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>AJ, CO, HD, HM, HP, HQ, SC, TD, TE, U1, U2, U3, U7, U8, U9, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>AJ, CO, HD, HG, HM, HP, SC, TD, TE, U1, U2, U3, U6, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>AJ, CO, HD, HG, HM, HO, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, HD, HG, HM, HP, SC, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, HD, HG, HP, SC, TD, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>AH, AJ, CO, GC, HD, HG, HL, HM, HP, SC, TD, TE, U1, U2, U3, U7, U8, U9, UA, UB, HX, WA, WB, WD, WF</t>
+  </si>
+  <si>
+    <t>HX</t>
+  </si>
+  <si>
+    <t>WA</t>
+  </si>
+  <si>
+    <t>WB</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>WF</t>
+  </si>
+  <si>
+    <t>BHSS Early Intervention Evidence-Based Practices (EBPs) and Community-Defined Evidence Practices (CDEPs)</t>
+  </si>
+  <si>
+    <t>Use the appropriate unbundled outpatient service + modifier HX to claim for BHSS Early Intervention Evidence-Based Practices (EBPs) and Community-Defined Evidence Practices (CDEPs).</t>
+  </si>
+  <si>
+    <t>All Outpatient Codes</t>
+  </si>
+  <si>
+    <t>Full Service Partnership (FSP) Assertive Field based Initiation for Substance Use Disorder (SUD) Services</t>
+  </si>
+  <si>
+    <t>Use the appropriate unbundled outpatient service + modifier WA to claim for Full Service Partnership (FSP) Assertive Field based Initiation for Substance Use Disorder (SUD) Services.</t>
+  </si>
+  <si>
+    <t>Other BHSS Early Intervention Programs</t>
+  </si>
+  <si>
+    <t>Use the appropriate unbundled outpatient service + modifier WB to claim for Other BHSS Early Intervention Programs.</t>
+  </si>
+  <si>
+    <t>Individual Placement and Support (IPS) Supported Employment</t>
+  </si>
+  <si>
+    <t>If a county did not opt in to bundled Medi-Cal services and/or the service is not Medi-Cal billable, use the appropriate unbundled outpatient service + modifier WD to claim for Individual Placement and Support (IPS) Supported Employment.</t>
+  </si>
+  <si>
+    <t>Other FSP Services</t>
+  </si>
+  <si>
+    <t>Use the appropriate unbundled outpatient service + modifier WF to claim for Other FSP Services.</t>
+  </si>
+  <si>
+    <t>Added allowable modifiers HX, WA, WB, WD, and WF to all outpatient codes to stand for specific Individual Service Level (ISL) encounters when those services are provided. Definitions for each modifier have been added to the "Modifiers" tab. This update is pursuant to WIC sections 5963.04(a)(2)(H) and (I), 5963.04(b), and 5897(d). Effective January 1, 2027, counties are required to submit ISL encounters to DHCS for all in-scope services delivered on or after this date.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="0"/>
       <name val="Segoe UI"/>
       <family val="2"/>
@@ -3664,56 +3677,50 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
-      <name val="Segoe UI"/>
-[...4 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Segoe UI"/>
       <family val="2"/>
@@ -3737,71 +3744,83 @@
       <sz val="12"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF17315A"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF2D6E8D"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFECEEF0"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="19">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -3879,61 +3898,50 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top/>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
@@ -3984,54 +3992,54 @@
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="143">
+  <cellXfs count="148">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -4058,66 +4066,66 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4142,1309 +4150,687 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
-[...2 lines deleted...]
-    <xf numFmtId="15" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="15" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
-      <protection locked="0"/>
-[...2 lines deleted...]
-      <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="17" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="center" vertical="center"/>
-[...14 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="1" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1" shrinkToFit="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="3" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1" readingOrder="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...80 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Hyperlink 2" xfId="1" xr:uid="{BC9FF427-89D8-4EA5-9D36-1614948F0C56}"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{95350D50-A9CF-49FF-AAA1-9E306727A811}"/>
   </cellStyles>
   <dxfs count="116">
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-[...26 lines deleted...]
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color auto="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
-          <color indexed="64"/>
+          <color auto="1"/>
         </left>
         <right/>
         <top style="thin">
-          <color indexed="64"/>
+          <color auto="1"/>
         </top>
         <bottom style="thin">
-          <color indexed="64"/>
+          <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color auto="1"/>
+        <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color auto="1"/>
+        <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0" outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
-        <condense val="0"/>
-        <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color auto="1"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
-[...12 lines deleted...]
-      </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color theme="0"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <font>
-        <b val="0"/>
+        <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
-        <color auto="1"/>
+        <color theme="0"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
-          <bgColor auto="1"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
-          <color auto="1"/>
+          <color theme="0"/>
         </left>
         <right style="thin">
-          <color auto="1"/>
+          <color theme="0"/>
         </right>
-        <top style="thin">
-[...642 lines deleted...]
-        </bottom>
+        <top/>
+        <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
@@ -7099,64 +6485,920 @@
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom/>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="1" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color auto="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="0"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FF17315A"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
@@ -7222,50 +7464,51 @@
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
+      <numFmt numFmtId="19" formatCode="m/d/yyyy"/>
       <alignment vertical="center" textRotation="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
@@ -7327,278 +7570,50 @@
         <color theme="0"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor indexed="65"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
-      <font>
-[...226 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical style="thin">
           <color auto="1"/>
         </vertical>
         <horizontal style="thin">
           <color auto="1"/>
         </horizontal>
       </border>
@@ -7950,240 +7965,240 @@
       <tableStyleElement type="secondRowStripe" dxfId="101"/>
     </tableStyle>
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FFECEEF0"/>
       <color rgb="FF17315A"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{AD35EE85-E93C-437D-8439-39BD7A800785}" name="Version_Changes" displayName="Version_Changes" ref="A2:D63" totalsRowShown="0" headerRowDxfId="91" dataDxfId="89" headerRowBorderDxfId="90">
-  <autoFilter ref="A2:D63" xr:uid="{5F4930DB-6CD6-4642-96B7-C8BAE0E313B3}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{AD35EE85-E93C-437D-8439-39BD7A800785}" name="Version_Changes" displayName="Version_Changes" ref="A2:D66" totalsRowShown="0" headerRowDxfId="100" dataDxfId="98" headerRowBorderDxfId="99">
+  <autoFilter ref="A2:D66" xr:uid="{5F4930DB-6CD6-4642-96B7-C8BAE0E313B3}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{BB12A16F-4E2B-4D7A-AFA3-15051C94FE6D}" name="Service Table Version" dataDxfId="88"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{CB09E45C-D8B4-4F42-AA86-98A5E8C6232F}" name="Effective Date of Change" dataDxfId="85"/>
+    <tableColumn id="1" xr3:uid="{BB12A16F-4E2B-4D7A-AFA3-15051C94FE6D}" name="Service Table Version" dataDxfId="97"/>
+    <tableColumn id="2" xr3:uid="{C148A81F-DF7C-4DF4-9FAE-F836FA3C9D7D}" name="Service Table Revision Date" dataDxfId="96"/>
+    <tableColumn id="3" xr3:uid="{D6206605-D1EE-47AD-8EB9-69B3F568BB7A}" name="Description of Changes Made" dataDxfId="95"/>
+    <tableColumn id="4" xr3:uid="{CB09E45C-D8B4-4F42-AA86-98A5E8C6232F}" name="Effective Date of Change" dataDxfId="94"/>
   </tableColumns>
   <tableStyleInfo name="Service Table DHCS Colors" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Version Changes" altTextSummary="This table lists the service table version changes including information about the service table version, service table revision date, description of changes made, and effective date of change. "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{392E4BE5-63A9-4872-97A1-44DA0B649369}" name="Outpatient_Service_Codes" displayName="Outpatient_Service_Codes" ref="A2:U72" totalsRowShown="0" headerRowDxfId="84" dataDxfId="0" tableBorderDxfId="83">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{392E4BE5-63A9-4872-97A1-44DA0B649369}" name="Outpatient_Service_Codes" displayName="Outpatient_Service_Codes" ref="A2:U72" totalsRowShown="0" headerRowDxfId="93" dataDxfId="92" tableBorderDxfId="91">
   <autoFilter ref="A2:U72" xr:uid="{392E4BE5-63A9-4872-97A1-44DA0B649369}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:U72">
     <sortCondition ref="A2:A72"/>
   </sortState>
   <tableColumns count="21">
-    <tableColumn id="1" xr3:uid="{47A7802D-AC43-45CC-B241-8B6D2694851E}" name="Code" dataDxfId="21"/>
-[...19 lines deleted...]
-    <tableColumn id="21" xr3:uid="{9E9B7ACC-5D48-488F-BA87-F4189D68298A}" name="Allowable Modifiers" dataDxfId="1"/>
+    <tableColumn id="1" xr3:uid="{47A7802D-AC43-45CC-B241-8B6D2694851E}" name="Code" dataDxfId="90"/>
+    <tableColumn id="2" xr3:uid="{42E7DF7D-100F-48C4-A69B-9B1B74874AFE}" name="Code Type" dataDxfId="89"/>
+    <tableColumn id="3" xr3:uid="{AFF386B4-66A5-4F8C-BC78-F4FEA6CAA5A1}" name="Service (Brief Definition) Based on 2026 Rules" dataDxfId="88"/>
+    <tableColumn id="4" xr3:uid="{89912AC4-7200-4ECE-971F-3CDE294D3121}" name="Minimum Time Needed to Claim 1 Unit" dataDxfId="87"/>
+    <tableColumn id="5" xr3:uid="{621A1B0B-211C-4117-98DE-E330F1385E2C}" name="Minimum Time When Add-On Code or Next Code in Series Can Be Claimed" dataDxfId="86"/>
+    <tableColumn id="6" xr3:uid="{5662AD47-48E1-4AA2-938A-71A4FAC0698E}" name="Can This Code Be Extended with an Add-on or Prolonged Code?" dataDxfId="85"/>
+    <tableColumn id="7" xr3:uid="{4213E152-3A40-475B-BB07-6AD05540EAA0}" name="Example Calculation" dataDxfId="84"/>
+    <tableColumn id="8" xr3:uid="{929733D8-C0FB-496E-9C93-DE8AC7F4130A}" name="SD/MC Allowable Disciplines" dataDxfId="83"/>
+    <tableColumn id="9" xr3:uid="{3B8EBFF7-CB90-4981-B7B3-0E856C0FE028}" name="Allowable Place of Service" dataDxfId="82"/>
+    <tableColumn id="10" xr3:uid="{34CCFBD0-DE1B-46E5-AB86-DACD2EC6FD8A}" name="Outpatient Non-Overridable Lockout Codes" dataDxfId="81"/>
+    <tableColumn id="11" xr3:uid="{AA07042E-2194-4C13-AEC5-17A3F65CCAEA}" name="Outpatient Overridable Lockouts with Appropriate Modifiers_x000a_(Overridable Modifiers for codes with * are: 59, XE, XP or XU_x000a_Overridable Modifiers for codes with ** are: 27, 59, XE, XP or XU)" dataDxfId="80"/>
+    <tableColumn id="12" xr3:uid="{165AA889-C00D-4BF4-8541-82E29B57ABBF}" name="Locked Out Against ASAM OTP/NTP (UA:HG)?" dataDxfId="79"/>
+    <tableColumn id="13" xr3:uid="{D01FBF0C-CD79-4AB5-9D14-536497B7BA06}" name="Locked Out Against Residential?" dataDxfId="78"/>
+    <tableColumn id="14" xr3:uid="{0FB5B3B2-838A-418B-84C0-28778C29C7F0}" name="Dependent on Codes" dataDxfId="77"/>
+    <tableColumn id="15" xr3:uid="{91BA95BA-A3A9-4850-B6FE-BF88F6FE3EF4}" name="Units of T1013 Associated with 1 Unit of Code " dataDxfId="76"/>
+    <tableColumn id="16" xr3:uid="{F0FD12E5-6B51-4B74-B5F6-5C89634AFD5B}" name="Units of 96170 Associated with 1 Unit of Code" dataDxfId="75"/>
+    <tableColumn id="17" xr3:uid="{33A72E13-B1FE-46F6-BB47-DF53B2600143}" name="Units of 96171 Associated with 1 Unit of Code" dataDxfId="74"/>
+    <tableColumn id="18" xr3:uid="{BDB0C022-38F3-4FEA-A6DE-C4D8CA930E3F}" name="Medicare COB Required?" dataDxfId="73"/>
+    <tableColumn id="19" xr3:uid="{D2AAD54F-1918-4D38-8674-E048A0AFE2A1}" name="JI Warm Linkage Code?" dataDxfId="72"/>
+    <tableColumn id="20" xr3:uid="{25F78B1C-B71D-41FB-9FB8-6AC399F32306}" name="Maximum Units That Can Be Billed per Beneficiary per Day" dataDxfId="71"/>
+    <tableColumn id="22" xr3:uid="{45C8497D-5984-4A3A-871F-738660DCF7D8}" name="Allowable Modifiers" dataDxfId="70"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1 3" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Outpatient Service Codes" altTextSummary="This table lists the DMC Outpatient Service Codes including a brief definition of each code, and information about how to bill for the Service Codes._x000d__x000a_ "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3460A635-6925-4F1A-BEB9-CFB2625F7D48}" name="Day_Service_Codes" displayName="Day_Service_Codes" ref="A2:H7" totalsRowShown="0" headerRowDxfId="82" dataDxfId="80" headerRowBorderDxfId="81">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{3460A635-6925-4F1A-BEB9-CFB2625F7D48}" name="Day_Service_Codes" displayName="Day_Service_Codes" ref="A2:H7" totalsRowShown="0" headerRowDxfId="69" dataDxfId="67" headerRowBorderDxfId="68">
   <autoFilter ref="A2:H7" xr:uid="{3460A635-6925-4F1A-BEB9-CFB2625F7D48}"/>
   <tableColumns count="8">
-    <tableColumn id="9" xr3:uid="{56D8D944-C378-4FC4-ADE3-3A44EE447A2E}" name="Procedure Code" dataDxfId="79"/>
-[...6 lines deleted...]
-    <tableColumn id="6" xr3:uid="{85823F08-1441-413E-9BCE-6671179519AD}" name="Day and 24-Hour Service Lockout Codes" dataDxfId="72"/>
+    <tableColumn id="9" xr3:uid="{56D8D944-C378-4FC4-ADE3-3A44EE447A2E}" name="Procedure Code" dataDxfId="66"/>
+    <tableColumn id="1" xr3:uid="{1C03C939-679D-453C-A1FA-047B4489DFC3}" name="Procedure Modifier 1" dataDxfId="65"/>
+    <tableColumn id="2" xr3:uid="{134E84F3-CD3E-44FF-9229-20DE0953807A}" name="Procedure Modifier 2" dataDxfId="64"/>
+    <tableColumn id="3" xr3:uid="{9DFB73F0-7EDD-4852-8988-DE9687B9806D}" name="Procedure Modifier 3" dataDxfId="63"/>
+    <tableColumn id="4" xr3:uid="{0A37B71D-0F4E-4AA8-8D04-F0B8C7D6EE80}" name="Category" dataDxfId="62"/>
+    <tableColumn id="5" xr3:uid="{CC7F0E96-A2F9-4D12-9AF3-9161A22931C7}" name="Service" dataDxfId="61"/>
+    <tableColumn id="7" xr3:uid="{240F3798-4629-4637-B34B-8555C5938E9D}" name="Medicare COB Required?" dataDxfId="60"/>
+    <tableColumn id="6" xr3:uid="{85823F08-1441-413E-9BCE-6671179519AD}" name="Day and 24-Hour Service Lockout Codes" dataDxfId="59"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Day Service Codes" altTextSummary="This table lists the Day Service Codes including information about the procedure code, procedure modifier 1, procedure modifier 2, procedure modifier 3, category, service, and if Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{3A339F48-EFF3-41BF-B706-B1BB38A1CBC2}" name="Twenty_Four_Hour_Service_Codes" displayName="Twenty_Four_Hour_Service_Codes" ref="A2:E4" totalsRowShown="0" headerRowDxfId="71" dataDxfId="70">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{3A339F48-EFF3-41BF-B706-B1BB38A1CBC2}" name="Twenty_Four_Hour_Service_Codes" displayName="Twenty_Four_Hour_Service_Codes" ref="A2:E4" totalsRowShown="0" headerRowDxfId="58" dataDxfId="57">
   <autoFilter ref="A2:E4" xr:uid="{3A339F48-EFF3-41BF-B706-B1BB38A1CBC2}"/>
   <tableColumns count="5">
-    <tableColumn id="9" xr3:uid="{510DB8D6-7CC2-43D4-96FE-12B2B44F9DBB}" name="Procedure Code" dataDxfId="69"/>
-[...3 lines deleted...]
-    <tableColumn id="8" xr3:uid="{00AFCD85-D770-41DD-8DB8-A9842612D79D}" name="Day and 24-Hour Service Lockout Codes" dataDxfId="65"/>
+    <tableColumn id="9" xr3:uid="{510DB8D6-7CC2-43D4-96FE-12B2B44F9DBB}" name="Procedure Code" dataDxfId="56"/>
+    <tableColumn id="1" xr3:uid="{B9058A25-E77B-427E-A7D5-F9546F168B1D}" name="Category" dataDxfId="55"/>
+    <tableColumn id="2" xr3:uid="{CD64767D-7EC7-44B4-8872-B3487207DE7D}" name="Service" dataDxfId="54"/>
+    <tableColumn id="3" xr3:uid="{4D198B2F-D5DE-47D3-909C-E486028B8535}" name="Medicare COB Required?" dataDxfId="53"/>
+    <tableColumn id="8" xr3:uid="{00AFCD85-D770-41DD-8DB8-A9842612D79D}" name="Day and 24-Hour Service Lockout Codes" dataDxfId="52"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="24-Hour Service Codes" altTextSummary="This table lists the 24-Hour Service Codes including information about the procedure code, category, service, and if Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{BC108B4E-E65B-4F68-9947-A376A7EFD6F3}" name="Monthly_Service_codes" displayName="Monthly_Service_codes" ref="A2:I3" totalsRowShown="0" headerRowDxfId="64" dataDxfId="62" headerRowBorderDxfId="63">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{BC108B4E-E65B-4F68-9947-A376A7EFD6F3}" name="Monthly_Service_codes" displayName="Monthly_Service_codes" ref="A2:I3" totalsRowShown="0" headerRowDxfId="51" dataDxfId="49" headerRowBorderDxfId="50">
   <autoFilter ref="A2:I3" xr:uid="{BC108B4E-E65B-4F68-9947-A376A7EFD6F3}"/>
   <tableColumns count="9">
-    <tableColumn id="1" xr3:uid="{75A964E7-611A-45B3-866B-1A253D918A77}" name="Code" dataDxfId="61"/>
-[...7 lines deleted...]
-    <tableColumn id="2" xr3:uid="{48494C99-BAB2-4BB9-AE2D-8B5536D54E1B}" name="Medicare COB Required?" dataDxfId="53"/>
+    <tableColumn id="1" xr3:uid="{75A964E7-611A-45B3-866B-1A253D918A77}" name="Code" dataDxfId="48"/>
+    <tableColumn id="27" xr3:uid="{8CF3B373-65E7-428B-A9C6-EEE6CE26ECB6}" name="Allowable Modifiers" dataDxfId="47"/>
+    <tableColumn id="3" xr3:uid="{F84D7105-8EB5-405B-A08F-39398B9C6145}" name="Service " dataDxfId="46"/>
+    <tableColumn id="25" xr3:uid="{20D7ACC7-D873-4B51-9692-79A06F5764D2}" name="Minimum No. of Total Units per Month for Partial Rate" dataDxfId="45"/>
+    <tableColumn id="24" xr3:uid="{796BFC7A-C79D-4439-B5A7-F2E683CAA087}" name="Minimum No. of Face-to-Face Units per Month for Partial Rate" dataDxfId="44"/>
+    <tableColumn id="23" xr3:uid="{1065491A-4F2D-4E14-8D28-2373EDA80B04}" name="Minimum No. of Total Units per Month for Full Rate" dataDxfId="43"/>
+    <tableColumn id="22" xr3:uid="{E4C5A984-AD55-4690-850D-C8BBF1411FD6}" name="Minimum No. of Face-to-Face Units per Month for Full Rate" dataDxfId="42"/>
+    <tableColumn id="9" xr3:uid="{38BD76DF-3725-418A-990C-5AA719E00393}" name="Allowable Place of Service" dataDxfId="41"/>
+    <tableColumn id="2" xr3:uid="{48494C99-BAB2-4BB9-AE2D-8B5536D54E1B}" name="Medicare COB Required?" dataDxfId="40"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Monthly Service Codes" altTextSummary="Shows Monthly service and units needed for partial and full rate, as well as allowable place of service and whether Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{DEFE42E6-CB10-4FDD-8AF9-B24EE332F529}" name="MAT_Drug_Lockouts" displayName="MAT_Drug_Lockouts" ref="A2:M13" totalsRowShown="0" headerRowDxfId="52" dataDxfId="50" headerRowBorderDxfId="51">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{DEFE42E6-CB10-4FDD-8AF9-B24EE332F529}" name="MAT_Drug_Lockouts" displayName="MAT_Drug_Lockouts" ref="A2:M13" totalsRowShown="0" headerRowDxfId="39" dataDxfId="37" headerRowBorderDxfId="38">
   <autoFilter ref="A2:M13" xr:uid="{DEFE42E6-CB10-4FDD-8AF9-B24EE332F529}"/>
   <tableColumns count="13">
-    <tableColumn id="1" xr3:uid="{8469FCF7-0E24-434B-8CF8-A745B650A947}" name="Drug" dataDxfId="49"/>
-[...11 lines deleted...]
-    <tableColumn id="12" xr3:uid="{0961EC95-F9A5-404B-94E9-1C6FA86F6818}" name="Locked out Against Naloxone-Generic?" dataDxfId="37"/>
+    <tableColumn id="1" xr3:uid="{8469FCF7-0E24-434B-8CF8-A745B650A947}" name="Drug" dataDxfId="36"/>
+    <tableColumn id="7" xr3:uid="{45F07414-78BB-49EE-8CA5-D99067765CDD}" name="Drug Type         (Internal Use Only)" dataDxfId="35"/>
+    <tableColumn id="2" xr3:uid="{FD18DE30-90E9-4AE9-BC99-8B642E3231CE}" name="Locked out Against Acamprosate?" dataDxfId="34"/>
+    <tableColumn id="3" xr3:uid="{026E1A9F-4FAB-4B59-9965-1044AA2C76F1}" name="Locked out Against Buprenorphine?" dataDxfId="33"/>
+    <tableColumn id="4" xr3:uid="{572E6963-D068-473E-A671-228D7971F17D}" name="Locked out Against Disulfiram?" dataDxfId="32"/>
+    <tableColumn id="5" xr3:uid="{6CB8345A-64E5-4FAE-A851-6715A1EC05FB}" name="Locked out Against Naloxone?" dataDxfId="31"/>
+    <tableColumn id="6" xr3:uid="{4BF68F38-C945-45C7-AD90-3CB080EAD71B}" name="Locked out Against Vivitrol?" dataDxfId="30"/>
+    <tableColumn id="9" xr3:uid="{25BCFA7B-FAAC-482F-91EE-363B412A0BCB}" name="Locked out Against Methadone?" dataDxfId="29"/>
+    <tableColumn id="10" xr3:uid="{B97EBBE1-F311-403A-92F2-EAC5BB0CAAD1}" name="Locked out Against Naltrexone: long-acting injection?" dataDxfId="28"/>
+    <tableColumn id="11" xr3:uid="{B57A6058-BCF4-4AB4-9FA8-047AFDC0D4BE}" name="Locked out Against Buprenorphine-Naloxone: Sublingual film?" dataDxfId="27"/>
+    <tableColumn id="13" xr3:uid="{229B297B-050D-423F-9D1D-8AF0744031E1}" name="Locked out Against Buprenorphine: Long-acting Injection?" dataDxfId="26"/>
+    <tableColumn id="14" xr3:uid="{D595FB89-9153-435A-BFA2-331FDC4DB5EB}" name="Locked out Against Buprenorphine Combo?" dataDxfId="25"/>
+    <tableColumn id="12" xr3:uid="{0961EC95-F9A5-404B-94E9-1C6FA86F6818}" name="Locked out Against Naloxone-Generic?" dataDxfId="24"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="MAT Drug Lockouts" altTextSummary="This table lists the Drug, Drug Type, and which drugs it is locked out against."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{18AE9583-0E7D-4971-9CF6-5EFE1E49CD2D}" name="Provider_Type_Abbreviations" displayName="Provider_Type_Abbreviations" ref="A2:B31" totalsRowShown="0" headerRowDxfId="36" dataDxfId="34" headerRowBorderDxfId="35" tableBorderDxfId="33" totalsRowBorderDxfId="32">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{18AE9583-0E7D-4971-9CF6-5EFE1E49CD2D}" name="Provider_Type_Abbreviations" displayName="Provider_Type_Abbreviations" ref="A2:B31" totalsRowShown="0" headerRowDxfId="23" dataDxfId="21" headerRowBorderDxfId="22" tableBorderDxfId="20" totalsRowBorderDxfId="19">
   <autoFilter ref="A2:B31" xr:uid="{18AE9583-0E7D-4971-9CF6-5EFE1E49CD2D}"/>
   <tableColumns count="2">
-    <tableColumn id="1" xr3:uid="{4DF2E23B-CDF1-4334-9793-B367BD83D4AA}" name="DMC Provider Types" dataDxfId="31"/>
-    <tableColumn id="2" xr3:uid="{B8BA98B2-864E-4781-9B88-F2D28D92B57B}" name="DMC Provider Types Abbreviated" dataDxfId="30"/>
+    <tableColumn id="1" xr3:uid="{4DF2E23B-CDF1-4334-9793-B367BD83D4AA}" name="DMC Provider Types" dataDxfId="18"/>
+    <tableColumn id="2" xr3:uid="{B8BA98B2-864E-4781-9B88-F2D28D92B57B}" name="DMC Provider Types Abbreviated" dataDxfId="17"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Provider Type Abbreviations" altTextSummary="This tab lists the Provider Types and their abbreviations."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{AFB703DF-9B50-4224-A24A-9FDF88C46280}" name="Place_of_Service_Codes" displayName="Place_of_Service_Codes" ref="A3:C54" totalsRowShown="0" headerRowDxfId="29" dataDxfId="27" headerRowBorderDxfId="28" tableBorderDxfId="26" totalsRowBorderDxfId="25">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{AFB703DF-9B50-4224-A24A-9FDF88C46280}" name="Place_of_Service_Codes" displayName="Place_of_Service_Codes" ref="A3:C54" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" tableBorderDxfId="13" totalsRowBorderDxfId="12">
   <autoFilter ref="A3:C54" xr:uid="{AFB703DF-9B50-4224-A24A-9FDF88C46280}"/>
   <tableColumns count="3">
-    <tableColumn id="2" xr3:uid="{70ECC631-50A1-46E3-935E-3BF06D9C654C}" name="Place of Service Code" dataDxfId="24"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{3B7643A1-6119-4F46-AE4E-435017A6D951}" name="Place of Service Description" dataDxfId="22"/>
+    <tableColumn id="2" xr3:uid="{70ECC631-50A1-46E3-935E-3BF06D9C654C}" name="Place of Service Code" dataDxfId="11"/>
+    <tableColumn id="1" xr3:uid="{158A6FC3-95C7-41FD-83A9-2EA6F9FAE8B5}" name="Place of Service Name" dataDxfId="10"/>
+    <tableColumn id="3" xr3:uid="{3B7643A1-6119-4F46-AE4E-435017A6D951}" name="Place of Service Description" dataDxfId="9"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Place of Service Codes" altTextSummary="This table lists the Place of Service Codes, the Place of Service Name, and the Place of Service Description."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{26906837-2E94-4694-B9CE-08500A7D155D}" name="Modifiers" displayName="Modifiers" ref="A3:D47" totalsRowShown="0" headerRowDxfId="100" dataDxfId="98" headerRowBorderDxfId="99" tableBorderDxfId="97" totalsRowBorderDxfId="96">
-[...2 lines deleted...]
-    <sortCondition ref="A4:A34"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{26906837-2E94-4694-B9CE-08500A7D155D}" name="Modifiers" displayName="Modifiers" ref="A3:D52" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5" totalsRowBorderDxfId="4">
+  <autoFilter ref="A3:D52" xr:uid="{26906837-2E94-4694-B9CE-08500A7D155D}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:D52">
+    <sortCondition ref="A3:A52"/>
   </sortState>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{906F466E-2F8D-462D-B70F-D6DBA2CBB85D}" name="Modifier" dataDxfId="95"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{B58A30E5-8FC0-47DF-AC96-D009DAB72796}" name="Codes/Code Types This Modifier Applies To" dataDxfId="92"/>
+    <tableColumn id="1" xr3:uid="{906F466E-2F8D-462D-B70F-D6DBA2CBB85D}" name="Modifier" dataDxfId="3"/>
+    <tableColumn id="2" xr3:uid="{ABA7F671-E9AE-42CD-8E63-7AB2D97274D7}" name="Definition" dataDxfId="2"/>
+    <tableColumn id="3" xr3:uid="{B208C39D-F17E-4F2B-9524-29560FDB6E31}" name="When to Use" dataDxfId="1"/>
+    <tableColumn id="4" xr3:uid="{B58A30E5-8FC0-47DF-AC96-D009DAB72796}" name="Codes/Code Types This Modifier Applies To" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Modifiers" altTextSummary="This table lists the modifiers, their definition, when to use them, and the codes the modifier applies to."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -8483,995 +8498,1039 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A6AFFFFA-951B-4767-A307-AE62081401D1}">
-  <dimension ref="A1:E63"/>
+  <dimension ref="A1:E66"/>
   <sheetViews>
-    <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A59" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="34" style="55" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="43.5703125" style="55" customWidth="1"/>
+    <col min="1" max="1" width="34" style="53" customWidth="1"/>
+    <col min="2" max="2" width="21.7265625" style="129" customWidth="1"/>
+    <col min="3" max="3" width="200.54296875" style="54" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="43.54296875" style="53" customWidth="1"/>
     <col min="5" max="5" width="0" style="14" hidden="1" customWidth="1"/>
-    <col min="6" max="16384" width="9.140625" style="14" hidden="1"/>
+    <col min="6" max="16384" width="9.1796875" style="14" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.45">
       <c r="A1" s="35" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="39" t="s">
+      <c r="B1" s="117" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="39" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="40" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4" s="36" customFormat="1" ht="34.5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:4" s="36" customFormat="1" ht="35" x14ac:dyDescent="0.45">
       <c r="A2" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="31" t="s">
+      <c r="B2" s="118" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="31" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="30" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:4" s="36" customFormat="1" ht="51.75" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:4" s="36" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A3" s="32">
         <v>2.1</v>
       </c>
-      <c r="B3" s="33" t="s">
+      <c r="B3" s="119" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="33" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="34" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="87.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="64">
+    <row r="4" spans="1:4" ht="87.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A4" s="62">
         <v>2.1</v>
       </c>
-      <c r="B4" s="65">
+      <c r="B4" s="120">
         <v>45597</v>
       </c>
-      <c r="C4" s="66" t="s">
+      <c r="C4" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="D4" s="67" t="s">
+      <c r="D4" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="169.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A5" s="64">
+    <row r="5" spans="1:4" ht="169.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A5" s="62">
         <v>2.1</v>
       </c>
-      <c r="B5" s="68">
+      <c r="B5" s="121">
         <v>45597</v>
       </c>
-      <c r="C5" s="69" t="s">
+      <c r="C5" s="65" t="s">
         <v>11</v>
       </c>
-      <c r="D5" s="67" t="s">
+      <c r="D5" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="6" spans="1:4" ht="171.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="64">
+    <row r="6" spans="1:4" ht="171.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A6" s="62">
         <v>2.1</v>
       </c>
-      <c r="B6" s="65">
+      <c r="B6" s="120">
         <v>45597</v>
       </c>
-      <c r="C6" s="70" t="s">
+      <c r="C6" s="66" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="67" t="s">
+      <c r="D6" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="64">
+    <row r="7" spans="1:4" ht="37.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="62">
         <v>2.1</v>
       </c>
-      <c r="B7" s="68">
+      <c r="B7" s="121">
         <v>45597</v>
       </c>
-      <c r="C7" s="69" t="s">
+      <c r="C7" s="65" t="s">
         <v>13</v>
       </c>
-      <c r="D7" s="67" t="s">
+      <c r="D7" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="8" spans="1:4" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A8" s="64">
+    <row r="8" spans="1:4" ht="20.149999999999999" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A8" s="62">
         <v>2.1</v>
       </c>
-      <c r="B8" s="65">
+      <c r="B8" s="120">
         <v>45597</v>
       </c>
-      <c r="C8" s="69" t="s">
+      <c r="C8" s="65" t="s">
         <v>14</v>
       </c>
-      <c r="D8" s="67" t="s">
+      <c r="D8" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="9" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A9" s="64">
+    <row r="9" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A9" s="62">
         <v>2.1</v>
       </c>
-      <c r="B9" s="68">
+      <c r="B9" s="121">
         <v>45597</v>
       </c>
-      <c r="C9" s="71" t="s">
+      <c r="C9" s="67" t="s">
         <v>15</v>
       </c>
-      <c r="D9" s="67" t="s">
+      <c r="D9" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="10" spans="1:4" ht="103.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A10" s="64">
+    <row r="10" spans="1:4" ht="103.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A10" s="62">
         <v>2.1</v>
       </c>
-      <c r="B10" s="65">
+      <c r="B10" s="120">
         <v>45597</v>
       </c>
-      <c r="C10" s="69" t="s">
+      <c r="C10" s="65" t="s">
         <v>16</v>
       </c>
-      <c r="D10" s="67" t="s">
+      <c r="D10" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="11" spans="1:4" ht="102.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A11" s="64">
+    <row r="11" spans="1:4" ht="102.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A11" s="62">
         <v>2.1</v>
       </c>
-      <c r="B11" s="68">
+      <c r="B11" s="121">
         <v>45597</v>
       </c>
-      <c r="C11" s="69" t="s">
+      <c r="C11" s="65" t="s">
         <v>17</v>
       </c>
-      <c r="D11" s="67" t="s">
+      <c r="D11" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="12" spans="1:4" ht="300" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A12" s="64">
+    <row r="12" spans="1:4" ht="300" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A12" s="62">
         <v>2.1</v>
       </c>
-      <c r="B12" s="65">
+      <c r="B12" s="120">
         <v>45597</v>
       </c>
-      <c r="C12" s="69" t="s">
+      <c r="C12" s="65" t="s">
         <v>18</v>
       </c>
-      <c r="D12" s="67" t="s">
+      <c r="D12" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="13" spans="1:4" ht="409.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A13" s="64">
+    <row r="13" spans="1:4" ht="409.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A13" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B13" s="72">
+      <c r="B13" s="120">
         <v>45689</v>
       </c>
-      <c r="C13" s="69" t="s">
+      <c r="C13" s="65" t="s">
         <v>19</v>
       </c>
-      <c r="D13" s="67" t="s">
+      <c r="D13" s="64" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="14" spans="1:4" ht="409.6" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A14" s="64">
+    <row r="14" spans="1:4" ht="409.6" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A14" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B14" s="72">
+      <c r="B14" s="120">
         <v>45689</v>
       </c>
-      <c r="C14" s="69" t="s">
+      <c r="C14" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="D14" s="67" t="s">
+      <c r="D14" s="64" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="15" spans="1:4" ht="409.5" x14ac:dyDescent="0.3">
-      <c r="A15" s="73">
+    <row r="15" spans="1:4" ht="409.5" x14ac:dyDescent="0.45">
+      <c r="A15" s="68">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B15" s="72">
+      <c r="B15" s="120">
         <v>45689</v>
       </c>
-      <c r="C15" s="69" t="s">
+      <c r="C15" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="D15" s="74" t="s">
+      <c r="D15" s="69" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="16" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A16" s="73">
+    <row r="16" spans="1:4" ht="52.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A16" s="68">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B16" s="72">
+      <c r="B16" s="120">
         <v>45689</v>
       </c>
-      <c r="C16" s="69" t="s">
+      <c r="C16" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="D16" s="74" t="s">
+      <c r="D16" s="69" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="17" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A17" s="64">
+    <row r="17" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A17" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B17" s="72">
+      <c r="B17" s="120">
         <v>45689</v>
       </c>
-      <c r="C17" s="69" t="s">
+      <c r="C17" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="D17" s="67" t="s">
+      <c r="D17" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="18" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A18" s="64">
+    <row r="18" spans="1:4" ht="27" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A18" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B18" s="72">
+      <c r="B18" s="120">
         <v>45689</v>
       </c>
-      <c r="C18" s="69" t="s">
+      <c r="C18" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="D18" s="67" t="s">
+      <c r="D18" s="64" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="64">
+    <row r="19" spans="1:4" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A19" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B19" s="72">
+      <c r="B19" s="120">
         <v>45689</v>
       </c>
-      <c r="C19" s="69" t="s">
+      <c r="C19" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="D19" s="75" t="s">
+      <c r="D19" s="70" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="20" spans="1:4" ht="258.75" x14ac:dyDescent="0.3">
-      <c r="A20" s="64">
+    <row r="20" spans="1:4" ht="262.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="62">
         <v>2.2000000000000002</v>
       </c>
-      <c r="B20" s="72">
+      <c r="B20" s="120">
         <v>45689</v>
       </c>
-      <c r="C20" s="76" t="s">
+      <c r="C20" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="D20" s="75" t="s">
+      <c r="D20" s="70" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="21" spans="1:4" s="79" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A21" s="77">
+    <row r="21" spans="1:4" s="74" customFormat="1" ht="33.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="72">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B21" s="72">
+      <c r="B21" s="120">
         <v>45823</v>
       </c>
-      <c r="C21" s="78" t="s">
+      <c r="C21" s="73" t="s">
         <v>28</v>
       </c>
-      <c r="D21" s="75" t="s">
+      <c r="D21" s="70" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="22" spans="1:4" ht="155.25" x14ac:dyDescent="0.3">
-      <c r="A22" s="77">
+    <row r="22" spans="1:4" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A22" s="72">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B22" s="72">
+      <c r="B22" s="120">
         <v>45823</v>
       </c>
-      <c r="C22" s="69" t="s">
-[...2 lines deleted...]
-      <c r="D22" s="75" t="s">
+      <c r="C22" s="65" t="s">
+        <v>29</v>
+      </c>
+      <c r="D22" s="70" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="23" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A23" s="77">
+    <row r="23" spans="1:4" ht="60.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="72">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B23" s="72">
+      <c r="B23" s="120">
         <v>45823</v>
       </c>
-      <c r="C23" s="69" t="s">
-[...2 lines deleted...]
-      <c r="D23" s="75" t="s">
+      <c r="C23" s="65" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="70" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="40.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A24" s="77">
+    <row r="24" spans="1:4" ht="40.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A24" s="72">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B24" s="72">
+      <c r="B24" s="120">
         <v>45823</v>
       </c>
-      <c r="C24" s="69" t="s">
-[...2 lines deleted...]
-      <c r="D24" s="75" t="s">
+      <c r="C24" s="65" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" s="70" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="25" spans="1:4" s="79" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A25" s="64">
+    <row r="25" spans="1:4" s="74" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="62">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B25" s="72">
+      <c r="B25" s="120">
         <v>45823</v>
       </c>
-      <c r="C25" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D25" s="75" t="s">
+      <c r="C25" s="73" t="s">
+        <v>32</v>
+      </c>
+      <c r="D25" s="70" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="26" spans="1:4" s="79" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A26" s="64">
+    <row r="26" spans="1:4" s="74" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A26" s="62">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B26" s="72">
+      <c r="B26" s="120">
         <v>45823</v>
       </c>
-      <c r="C26" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D26" s="75" t="s">
+      <c r="C26" s="73" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="70" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="27" spans="1:4" s="81" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A27" s="64">
+    <row r="27" spans="1:4" s="75" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A27" s="62">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B27" s="80">
+      <c r="B27" s="122">
         <v>45823</v>
       </c>
-      <c r="C27" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D27" s="75" t="s">
+      <c r="C27" s="73" t="s">
+        <v>34</v>
+      </c>
+      <c r="D27" s="70" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="28" spans="1:4" s="81" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A28" s="77">
+    <row r="28" spans="1:4" s="75" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A28" s="72">
         <v>2.2999999999999998</v>
       </c>
-      <c r="B28" s="82">
+      <c r="B28" s="123">
         <v>45823</v>
       </c>
-      <c r="C28" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D28" s="75" t="s">
+      <c r="C28" s="73" t="s">
+        <v>35</v>
+      </c>
+      <c r="D28" s="70" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="29" spans="1:4" s="79" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A29" s="83">
+    <row r="29" spans="1:4" s="74" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A29" s="76">
         <v>3</v>
       </c>
-      <c r="B29" s="84">
+      <c r="B29" s="124">
         <v>45853</v>
       </c>
-      <c r="C29" s="85" t="s">
-[...2 lines deleted...]
-      <c r="D29" s="75" t="s">
+      <c r="C29" s="77" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="70" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="30" spans="1:4" s="87" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A30" s="86">
+    <row r="30" spans="1:4" s="79" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A30" s="78">
         <v>3</v>
       </c>
-      <c r="B30" s="84">
+      <c r="B30" s="124">
         <v>45853</v>
       </c>
-      <c r="C30" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="75" t="s">
+      <c r="C30" s="73" t="s">
         <v>37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="86">
+      <c r="D30" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:4" ht="31.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A31" s="78">
         <v>3</v>
       </c>
-      <c r="B31" s="84">
+      <c r="B31" s="124">
         <v>45853</v>
       </c>
-      <c r="C31" s="78" t="s">
+      <c r="C31" s="73" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31" s="70" t="s">
         <v>38</v>
       </c>
-      <c r="D31" s="75" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="86">
+    </row>
+    <row r="32" spans="1:4" ht="315" x14ac:dyDescent="0.45">
+      <c r="A32" s="78">
         <v>3</v>
       </c>
-      <c r="B32" s="84">
+      <c r="B32" s="124">
         <v>45853</v>
       </c>
-      <c r="C32" s="78" t="s">
-[...7 lines deleted...]
-      <c r="A33" s="86">
+      <c r="C32" s="73" t="s">
+        <v>40</v>
+      </c>
+      <c r="D32" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" ht="332.5" x14ac:dyDescent="0.45">
+      <c r="A33" s="78">
         <v>3</v>
       </c>
-      <c r="B33" s="84">
+      <c r="B33" s="124">
         <v>45853</v>
       </c>
-      <c r="C33" s="78" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="86">
+      <c r="C33" s="73" t="s">
+        <v>41</v>
+      </c>
+      <c r="D33" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" ht="297.5" x14ac:dyDescent="0.45">
+      <c r="A34" s="78">
         <v>3</v>
       </c>
-      <c r="B34" s="84">
+      <c r="B34" s="124">
         <v>45853</v>
       </c>
-      <c r="C34" s="78" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="86">
+      <c r="C34" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="D34" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" ht="332.5" x14ac:dyDescent="0.45">
+      <c r="A35" s="78">
         <v>3</v>
       </c>
-      <c r="B35" s="84">
+      <c r="B35" s="124">
         <v>45853</v>
       </c>
-      <c r="C35" s="78" t="s">
-[...7 lines deleted...]
-      <c r="A36" s="86">
+      <c r="C35" s="73" t="s">
+        <v>43</v>
+      </c>
+      <c r="D35" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" ht="332.5" x14ac:dyDescent="0.45">
+      <c r="A36" s="78">
         <v>3</v>
       </c>
-      <c r="B36" s="84">
+      <c r="B36" s="124">
         <v>45853</v>
       </c>
-      <c r="C36" s="78" t="s">
-[...7 lines deleted...]
-      <c r="A37" s="86">
+      <c r="C36" s="73" t="s">
+        <v>44</v>
+      </c>
+      <c r="D36" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" ht="409.5" x14ac:dyDescent="0.45">
+      <c r="A37" s="78">
         <v>3</v>
       </c>
-      <c r="B37" s="84">
+      <c r="B37" s="124">
         <v>45853</v>
       </c>
-      <c r="C37" s="78" t="s">
-[...7 lines deleted...]
-      <c r="A38" s="86">
+      <c r="C37" s="73" t="s">
+        <v>45</v>
+      </c>
+      <c r="D37" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" ht="409.5" x14ac:dyDescent="0.45">
+      <c r="A38" s="78">
         <v>3</v>
       </c>
-      <c r="B38" s="84">
+      <c r="B38" s="124">
         <v>45853</v>
       </c>
-      <c r="C38" s="78" t="s">
-[...7 lines deleted...]
-      <c r="A39" s="86">
+      <c r="C38" s="73" t="s">
+        <v>46</v>
+      </c>
+      <c r="D38" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" ht="409.5" x14ac:dyDescent="0.45">
+      <c r="A39" s="78">
         <v>3</v>
       </c>
-      <c r="B39" s="84">
+      <c r="B39" s="124">
         <v>45853</v>
       </c>
-      <c r="C39" s="78" t="s">
-[...7 lines deleted...]
-      <c r="A40" s="88">
+      <c r="C39" s="73" t="s">
+        <v>47</v>
+      </c>
+      <c r="D39" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" ht="409.5" x14ac:dyDescent="0.45">
+      <c r="A40" s="80">
         <v>3</v>
       </c>
-      <c r="B40" s="89">
+      <c r="B40" s="125">
         <v>45853</v>
       </c>
-      <c r="C40" s="90" t="s">
-[...7 lines deleted...]
-      <c r="A41" s="86">
+      <c r="C40" s="81" t="s">
+        <v>48</v>
+      </c>
+      <c r="D40" s="82" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" s="15" customFormat="1" ht="409.5" x14ac:dyDescent="0.45">
+      <c r="A41" s="78">
         <v>3</v>
       </c>
-      <c r="B41" s="84">
+      <c r="B41" s="124">
         <v>45853</v>
       </c>
-      <c r="C41" s="78" t="s">
-[...7 lines deleted...]
-      <c r="A42" s="92">
+      <c r="C41" s="73" t="s">
+        <v>49</v>
+      </c>
+      <c r="D41" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A42" s="83">
         <v>3.1</v>
       </c>
-      <c r="B42" s="84">
+      <c r="B42" s="124">
         <v>45931</v>
       </c>
-      <c r="C42" s="69" t="s">
-[...7 lines deleted...]
-      <c r="A43" s="92">
+      <c r="C42" s="65" t="s">
+        <v>50</v>
+      </c>
+      <c r="D42" s="64" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" ht="27.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="83">
         <v>3.1</v>
       </c>
-      <c r="B43" s="84">
+      <c r="B43" s="124">
         <v>45931</v>
       </c>
-      <c r="C43" s="85" t="s">
-[...7 lines deleted...]
-      <c r="A44" s="92">
+      <c r="C43" s="77" t="s">
+        <v>51</v>
+      </c>
+      <c r="D43" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" s="79" customFormat="1" ht="29.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A44" s="83">
         <v>3.1</v>
       </c>
-      <c r="B44" s="84">
+      <c r="B44" s="124">
         <v>45931</v>
       </c>
-      <c r="C44" s="78" t="s">
-[...7 lines deleted...]
-      <c r="A45" s="77">
+      <c r="C44" s="73" t="s">
+        <v>52</v>
+      </c>
+      <c r="D44" s="70" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" s="75" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A45" s="72">
         <v>3.1</v>
       </c>
-      <c r="B45" s="84">
+      <c r="B45" s="124">
         <v>45931</v>
       </c>
-      <c r="C45" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="75" t="s">
+      <c r="C45" s="73" t="s">
+        <v>53</v>
+      </c>
+      <c r="D45" s="70" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="46" spans="1:4" s="81" customFormat="1" ht="345" x14ac:dyDescent="0.3">
-      <c r="A46" s="77">
+    <row r="46" spans="1:4" s="75" customFormat="1" ht="350" x14ac:dyDescent="0.45">
+      <c r="A46" s="72">
         <v>3.1</v>
       </c>
-      <c r="B46" s="84">
+      <c r="B46" s="124">
         <v>45931</v>
       </c>
-      <c r="C46" s="69" t="s">
-[...2 lines deleted...]
-      <c r="D46" s="75" t="s">
+      <c r="C46" s="65" t="s">
+        <v>54</v>
+      </c>
+      <c r="D46" s="70" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="47" spans="1:4" s="81" customFormat="1" ht="345" x14ac:dyDescent="0.3">
-      <c r="A47" s="77">
+    <row r="47" spans="1:4" s="75" customFormat="1" ht="350" x14ac:dyDescent="0.45">
+      <c r="A47" s="72">
         <v>3.1</v>
       </c>
-      <c r="B47" s="84">
+      <c r="B47" s="124">
         <v>45931</v>
       </c>
-      <c r="C47" s="69" t="s">
-[...2 lines deleted...]
-      <c r="D47" s="75" t="s">
+      <c r="C47" s="65" t="s">
+        <v>55</v>
+      </c>
+      <c r="D47" s="70" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="48" spans="1:4" s="81" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A48" s="93">
+    <row r="48" spans="1:4" s="75" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A48" s="84">
         <v>3.1</v>
       </c>
-      <c r="B48" s="89">
+      <c r="B48" s="125">
         <v>45931</v>
       </c>
-      <c r="C48" s="94" t="s">
-[...2 lines deleted...]
-      <c r="D48" s="91" t="s">
+      <c r="C48" s="85" t="s">
+        <v>56</v>
+      </c>
+      <c r="D48" s="82" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="49" spans="1:4" s="81" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A49" s="95">
+    <row r="49" spans="1:5" s="75" customFormat="1" ht="33" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A49" s="86">
         <v>3.1</v>
       </c>
-      <c r="B49" s="96">
+      <c r="B49" s="126">
         <v>45931</v>
       </c>
-      <c r="C49" s="97" t="s">
-[...2 lines deleted...]
-      <c r="D49" s="98" t="s">
+      <c r="C49" s="87" t="s">
+        <v>57</v>
+      </c>
+      <c r="D49" s="88" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A50" s="95">
+      <c r="E49" s="14"/>
+    </row>
+    <row r="50" spans="1:5" ht="27.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A50" s="86">
         <v>3.1</v>
       </c>
-      <c r="B50" s="96">
+      <c r="B50" s="126">
         <v>45931</v>
       </c>
-      <c r="C50" s="99" t="s">
-[...2 lines deleted...]
-      <c r="D50" s="100" t="s">
+      <c r="C50" s="89" t="s">
+        <v>58</v>
+      </c>
+      <c r="D50" s="90" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="51" spans="1:4" s="87" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A51" s="95">
+    <row r="51" spans="1:5" s="79" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A51" s="86">
         <v>3.1</v>
       </c>
-      <c r="B51" s="96">
+      <c r="B51" s="126">
         <v>45931</v>
       </c>
-      <c r="C51" s="99" t="s">
-[...2 lines deleted...]
-      <c r="D51" s="100" t="s">
+      <c r="C51" s="89" t="s">
+        <v>59</v>
+      </c>
+      <c r="D51" s="90" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="52" spans="1:4" s="57" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A52" s="101">
+    <row r="52" spans="1:5" s="55" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A52" s="91">
         <v>3.1</v>
       </c>
-      <c r="B52" s="102">
+      <c r="B52" s="127">
         <v>45931</v>
       </c>
-      <c r="C52" s="103" t="s">
-[...7 lines deleted...]
-      <c r="A53" s="64">
+      <c r="C52" s="92" t="s">
+        <v>60</v>
+      </c>
+      <c r="D52" s="93" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A53" s="62">
         <v>3.2</v>
       </c>
-      <c r="B53" s="102">
+      <c r="B53" s="127">
         <v>46082</v>
       </c>
-      <c r="C53" s="69" t="s">
-[...2 lines deleted...]
-      <c r="D53" s="75" t="s">
+      <c r="C53" s="65" t="s">
+        <v>62</v>
+      </c>
+      <c r="D53" s="70" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="54" spans="1:4" ht="69" x14ac:dyDescent="0.3">
-      <c r="A54" s="64">
+    <row r="54" spans="1:5" ht="70" x14ac:dyDescent="0.45">
+      <c r="A54" s="62">
         <v>3.2</v>
       </c>
-      <c r="B54" s="102">
+      <c r="B54" s="127">
         <v>46082</v>
       </c>
-      <c r="C54" s="107" t="s">
-[...2 lines deleted...]
-      <c r="D54" s="108" t="s">
+      <c r="C54" s="96" t="s">
+        <v>63</v>
+      </c>
+      <c r="D54" s="97" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A55" s="64">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A55" s="62">
         <v>3.2</v>
       </c>
-      <c r="B55" s="102">
+      <c r="B55" s="127">
         <v>46082</v>
       </c>
-      <c r="C55" s="109" t="s">
-[...2 lines deleted...]
-      <c r="D55" s="75" t="s">
+      <c r="C55" s="98" t="s">
+        <v>64</v>
+      </c>
+      <c r="D55" s="70" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.3">
-      <c r="A56" s="64">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A56" s="62">
         <v>3.2</v>
       </c>
-      <c r="B56" s="102">
+      <c r="B56" s="127">
         <v>46082</v>
       </c>
-      <c r="C56" s="109" t="s">
-[...2 lines deleted...]
-      <c r="D56" s="75" t="s">
+      <c r="C56" s="98" t="s">
+        <v>65</v>
+      </c>
+      <c r="D56" s="70" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="57" spans="1:4" ht="69" x14ac:dyDescent="0.3">
-      <c r="A57" s="64">
+    <row r="57" spans="1:5" ht="70" x14ac:dyDescent="0.45">
+      <c r="A57" s="62">
         <v>3.2</v>
       </c>
-      <c r="B57" s="65">
+      <c r="B57" s="120">
         <v>46082</v>
       </c>
-      <c r="C57" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D57" s="110" t="s">
+      <c r="C57" s="73" t="s">
+        <v>66</v>
+      </c>
+      <c r="D57" s="99" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="58" spans="1:4" ht="34.5" x14ac:dyDescent="0.3">
-      <c r="A58" s="64">
+    <row r="58" spans="1:5" ht="35" x14ac:dyDescent="0.45">
+      <c r="A58" s="62">
         <v>3.2</v>
       </c>
-      <c r="B58" s="65">
+      <c r="B58" s="120">
         <v>46082</v>
       </c>
-      <c r="C58" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D58" s="75" t="s">
+      <c r="C58" s="73" t="s">
+        <v>67</v>
+      </c>
+      <c r="D58" s="70" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="59" spans="1:4" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A59" s="64">
+    <row r="59" spans="1:5" ht="23.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A59" s="62">
         <v>3.2</v>
       </c>
-      <c r="B59" s="84">
+      <c r="B59" s="124">
         <v>46082</v>
       </c>
-      <c r="C59" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D59" s="75" t="s">
+      <c r="C59" s="73" t="s">
+        <v>68</v>
+      </c>
+      <c r="D59" s="70" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="60" spans="1:4" ht="345" x14ac:dyDescent="0.3">
-      <c r="A60" s="64">
+    <row r="60" spans="1:5" ht="350" x14ac:dyDescent="0.45">
+      <c r="A60" s="62">
         <v>3.2</v>
       </c>
-      <c r="B60" s="84">
+      <c r="B60" s="124">
         <v>46082</v>
       </c>
-      <c r="C60" s="78" t="s">
-[...2 lines deleted...]
-      <c r="D60" s="75" t="s">
+      <c r="C60" s="73" t="s">
+        <v>69</v>
+      </c>
+      <c r="D60" s="70" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="61" spans="1:4" ht="69" x14ac:dyDescent="0.3">
-      <c r="A61" s="125">
+    <row r="61" spans="1:5" ht="70" x14ac:dyDescent="0.45">
+      <c r="A61" s="83">
         <v>4</v>
       </c>
-      <c r="B61" s="126">
+      <c r="B61" s="120">
         <v>46143</v>
       </c>
-      <c r="C61" s="127" t="s">
-[...7 lines deleted...]
-      <c r="A62" s="125">
+      <c r="C61" s="73" t="s">
+        <v>70</v>
+      </c>
+      <c r="D61" s="70" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A62" s="83">
         <v>4</v>
       </c>
-      <c r="B62" s="126">
+      <c r="B62" s="120">
         <v>46143</v>
       </c>
-      <c r="C62" s="127" t="s">
-[...7 lines deleted...]
-      <c r="A63" s="125">
+      <c r="C62" s="73" t="s">
+        <v>72</v>
+      </c>
+      <c r="D62" s="70" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.45">
+      <c r="A63" s="83">
         <v>4</v>
       </c>
-      <c r="B63" s="126">
+      <c r="B63" s="120">
         <v>46143</v>
       </c>
-      <c r="C63" s="127" t="s">
-[...2 lines deleted...]
-      <c r="D63" s="128" t="s">
+      <c r="C63" s="73" t="s">
+        <v>74</v>
+      </c>
+      <c r="D63" s="70" t="s">
         <v>10</v>
       </c>
     </row>
+    <row r="64" spans="1:5" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A64" s="115">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="B64" s="128">
+        <v>46178</v>
+      </c>
+      <c r="C64" s="96" t="s">
+        <v>75</v>
+      </c>
+      <c r="D64" s="116" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="65" spans="1:4" x14ac:dyDescent="0.45">
+      <c r="A65" s="115">
+        <v>4.2</v>
+      </c>
+      <c r="B65" s="128">
+        <v>46266</v>
+      </c>
+      <c r="C65" s="130" t="s">
+        <v>76</v>
+      </c>
+      <c r="D65" s="131" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="66" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A66" s="115">
+        <v>4.2</v>
+      </c>
+      <c r="B66" s="128">
+        <v>46266</v>
+      </c>
+      <c r="C66" s="96" t="s">
+        <v>874</v>
+      </c>
+      <c r="D66" s="116">
+        <v>46388</v>
+      </c>
+    </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A8C0194C-237C-42DB-AC7B-01B427B071D5}">
-  <dimension ref="A1:U72"/>
+  <dimension ref="A1:W72"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" style="37" customWidth="1"/>
+    <col min="1" max="1" width="8.81640625" style="37" customWidth="1"/>
     <col min="2" max="2" width="22" style="37" customWidth="1"/>
-    <col min="3" max="3" width="40.140625" style="37" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="22" max="16384" width="9.140625" style="37" hidden="1"/>
+    <col min="3" max="3" width="40.1796875" style="37" customWidth="1"/>
+    <col min="4" max="4" width="17.453125" style="37" customWidth="1"/>
+    <col min="5" max="5" width="17.54296875" style="37" customWidth="1"/>
+    <col min="6" max="6" width="19.26953125" style="37" customWidth="1"/>
+    <col min="7" max="7" width="41.81640625" style="37" customWidth="1"/>
+    <col min="8" max="8" width="32.54296875" style="37" customWidth="1"/>
+    <col min="9" max="9" width="30.1796875" style="37" customWidth="1"/>
+    <col min="10" max="10" width="30.26953125" style="37" customWidth="1"/>
+    <col min="11" max="11" width="36.1796875" style="37" customWidth="1"/>
+    <col min="12" max="13" width="15.453125" style="37" customWidth="1"/>
+    <col min="14" max="14" width="26.54296875" style="37" customWidth="1"/>
+    <col min="15" max="15" width="17.453125" style="37" customWidth="1"/>
+    <col min="16" max="16" width="16.81640625" style="37" customWidth="1"/>
+    <col min="17" max="18" width="16.54296875" style="37" customWidth="1"/>
+    <col min="19" max="19" width="13.7265625" style="37" customWidth="1"/>
+    <col min="20" max="20" width="15.81640625" style="37" customWidth="1"/>
+    <col min="21" max="21" width="26.26953125" style="37" customWidth="1"/>
+    <col min="22" max="23" width="0" style="37" hidden="1" customWidth="1"/>
+    <col min="24" max="16384" width="9.1796875" style="37" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" s="45" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:21" s="43" customFormat="1" ht="9.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="38" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="I1" s="41" t="s">
@@ -9488,7249 +9547,7319 @@
       </c>
       <c r="M1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="N1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="O1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="P1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="Q1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="R1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="S1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="T1" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="U1" s="41" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:21" s="27" customFormat="1" ht="155.25" x14ac:dyDescent="0.3">
+      <c r="U1" s="41"/>
+    </row>
+    <row r="2" spans="1:21" s="27" customFormat="1" ht="105" x14ac:dyDescent="0.45">
       <c r="A2" s="20" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="C2" s="123" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="107" t="s">
+        <v>78</v>
+      </c>
+      <c r="C2" s="107" t="s">
+        <v>79</v>
+      </c>
+      <c r="D2" s="107" t="s">
+        <v>80</v>
+      </c>
+      <c r="E2" s="107" t="s">
+        <v>81</v>
+      </c>
+      <c r="F2" s="107" t="s">
+        <v>82</v>
+      </c>
+      <c r="G2" s="107" t="s">
+        <v>83</v>
+      </c>
+      <c r="H2" s="107" t="s">
+        <v>84</v>
+      </c>
+      <c r="I2" s="107" t="s">
+        <v>85</v>
+      </c>
+      <c r="J2" s="107" t="s">
+        <v>86</v>
+      </c>
+      <c r="K2" s="107" t="s">
+        <v>87</v>
+      </c>
+      <c r="L2" s="107" t="s">
+        <v>88</v>
+      </c>
+      <c r="M2" s="107" t="s">
+        <v>89</v>
+      </c>
+      <c r="N2" s="107" t="s">
+        <v>90</v>
+      </c>
+      <c r="O2" s="107" t="s">
+        <v>91</v>
+      </c>
+      <c r="P2" s="107" t="s">
+        <v>92</v>
+      </c>
+      <c r="Q2" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="R2" s="107" t="s">
+        <v>94</v>
+      </c>
+      <c r="S2" s="107" t="s">
+        <v>95</v>
+      </c>
+      <c r="T2" s="107" t="s">
+        <v>96</v>
+      </c>
+      <c r="U2" s="132" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A3" s="109">
+        <v>90785</v>
+      </c>
+      <c r="B3" s="100" t="s">
+        <v>98</v>
+      </c>
+      <c r="C3" s="100" t="s">
+        <v>99</v>
+      </c>
+      <c r="D3" s="100" t="s">
+        <v>100</v>
+      </c>
+      <c r="E3" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F3" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G3" s="100" t="s">
+        <v>103</v>
+      </c>
+      <c r="H3" s="100" t="s">
+        <v>104</v>
+      </c>
+      <c r="I3" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J3" s="100" t="s">
+        <v>106</v>
+      </c>
+      <c r="K3" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L3" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M3" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N3" s="100" t="s">
+        <v>108</v>
+      </c>
+      <c r="O3" s="100" t="s">
+        <v>109</v>
+      </c>
+      <c r="P3" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q3" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R3" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S3" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T3" s="100">
+        <v>1</v>
+      </c>
+      <c r="U3" s="101" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A4" s="109">
+        <v>90791</v>
+      </c>
+      <c r="B4" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C4" s="100" t="s">
+        <v>113</v>
+      </c>
+      <c r="D4" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="E4" s="100" t="s">
+        <v>115</v>
+      </c>
+      <c r="F4" s="100" t="s">
+        <v>116</v>
+      </c>
+      <c r="G4" s="100" t="s">
+        <v>117</v>
+      </c>
+      <c r="H4" s="100" t="s">
+        <v>118</v>
+      </c>
+      <c r="I4" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J4" s="100" t="s">
+        <v>119</v>
+      </c>
+      <c r="K4" s="100" t="s">
+        <v>120</v>
+      </c>
+      <c r="L4" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M4" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N4" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O4" s="100">
+        <v>4</v>
+      </c>
+      <c r="P4" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q4" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R4" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S4" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T4" s="100">
+        <v>1</v>
+      </c>
+      <c r="U4" s="101" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A5" s="109">
+        <v>90792</v>
+      </c>
+      <c r="B5" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C5" s="100" t="s">
+        <v>122</v>
+      </c>
+      <c r="D5" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="E5" s="100" t="s">
+        <v>115</v>
+      </c>
+      <c r="F5" s="100" t="s">
+        <v>116</v>
+      </c>
+      <c r="G5" s="100" t="s">
+        <v>123</v>
+      </c>
+      <c r="H5" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I5" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J5" s="100" t="s">
+        <v>119</v>
+      </c>
+      <c r="K5" s="100" t="s">
+        <v>125</v>
+      </c>
+      <c r="L5" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M5" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N5" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O5" s="100">
+        <v>4</v>
+      </c>
+      <c r="P5" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q5" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R5" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S5" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T5" s="100">
+        <v>1</v>
+      </c>
+      <c r="U5" s="101" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A6" s="109">
+        <v>90865</v>
+      </c>
+      <c r="B6" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C6" s="100" t="s">
+        <v>126</v>
+      </c>
+      <c r="D6" s="100" t="s">
+        <v>127</v>
+      </c>
+      <c r="E6" s="100" t="s">
+        <v>128</v>
+      </c>
+      <c r="F6" s="100" t="s">
+        <v>129</v>
+      </c>
+      <c r="G6" s="100" t="s">
+        <v>130</v>
+      </c>
+      <c r="H6" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I6" s="100" t="s">
+        <v>131</v>
+      </c>
+      <c r="J6" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K6" s="100" t="s">
+        <v>132</v>
+      </c>
+      <c r="L6" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M6" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N6" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O6" s="100">
+        <v>6</v>
+      </c>
+      <c r="P6" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q6" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R6" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S6" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T6" s="100">
+        <v>1</v>
+      </c>
+      <c r="U6" s="101" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A7" s="109">
+        <v>90885</v>
+      </c>
+      <c r="B7" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C7" s="100" t="s">
+        <v>133</v>
+      </c>
+      <c r="D7" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="E7" s="100" t="s">
+        <v>115</v>
+      </c>
+      <c r="F7" s="100" t="s">
+        <v>116</v>
+      </c>
+      <c r="G7" s="100" t="s">
+        <v>134</v>
+      </c>
+      <c r="H7" s="100" t="s">
+        <v>118</v>
+      </c>
+      <c r="I7" s="100" t="s">
+        <v>135</v>
+      </c>
+      <c r="J7" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K7" s="100" t="s">
+        <v>136</v>
+      </c>
+      <c r="L7" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M7" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N7" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O7" s="100" t="s">
+        <v>109</v>
+      </c>
+      <c r="P7" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q7" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R7" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S7" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="T7" s="100">
+        <v>1</v>
+      </c>
+      <c r="U7" s="101" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A8" s="109">
+        <v>90887</v>
+      </c>
+      <c r="B8" s="100" t="s">
+        <v>98</v>
+      </c>
+      <c r="C8" s="100" t="s">
+        <v>137</v>
+      </c>
+      <c r="D8" s="100" t="s">
+        <v>138</v>
+      </c>
+      <c r="E8" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F8" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G8" s="100" t="s">
+        <v>139</v>
+      </c>
+      <c r="H8" s="100" t="s">
+        <v>140</v>
+      </c>
+      <c r="I8" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J8" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K8" s="100" t="s">
+        <v>136</v>
+      </c>
+      <c r="L8" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M8" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N8" s="100" t="s">
+        <v>141</v>
+      </c>
+      <c r="O8" s="100" t="s">
+        <v>109</v>
+      </c>
+      <c r="P8" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q8" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R8" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S8" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="T8" s="100">
+        <v>1</v>
+      </c>
+      <c r="U8" s="101" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="192.5" x14ac:dyDescent="0.45">
+      <c r="A9" s="109">
+        <v>96130</v>
+      </c>
+      <c r="B9" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C9" s="100" t="s">
+        <v>142</v>
+      </c>
+      <c r="D9" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="E9" s="100" t="s">
+        <v>143</v>
+      </c>
+      <c r="F9" s="100" t="s">
+        <v>144</v>
+      </c>
+      <c r="G9" s="100" t="s">
+        <v>145</v>
+      </c>
+      <c r="H9" s="100" t="s">
+        <v>146</v>
+      </c>
+      <c r="I9" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J9" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K9" s="100" t="s">
+        <v>147</v>
+      </c>
+      <c r="L9" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M9" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N9" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O9" s="100">
+        <v>4</v>
+      </c>
+      <c r="P9" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q9" s="100">
+        <v>2</v>
+      </c>
+      <c r="R9" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S9" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T9" s="100">
+        <v>1</v>
+      </c>
+      <c r="U9" s="101" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A10" s="109">
+        <v>96131</v>
+      </c>
+      <c r="B10" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C10" s="100" t="s">
+        <v>148</v>
+      </c>
+      <c r="D10" s="100" t="s">
+        <v>143</v>
+      </c>
+      <c r="E10" s="100" t="s">
+        <v>149</v>
+      </c>
+      <c r="F10" s="100" t="s">
+        <v>150</v>
+      </c>
+      <c r="G10" s="100" t="s">
+        <v>151</v>
+      </c>
+      <c r="H10" s="100" t="s">
+        <v>146</v>
+      </c>
+      <c r="I10" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J10" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K10" s="100" t="s">
+        <v>147</v>
+      </c>
+      <c r="L10" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M10" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N10" s="100">
+        <v>96130</v>
+      </c>
+      <c r="O10" s="100">
+        <v>4</v>
+      </c>
+      <c r="P10" s="100" t="s">
+        <v>152</v>
+      </c>
+      <c r="Q10" s="100">
+        <v>2</v>
+      </c>
+      <c r="R10" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S10" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T10" s="100">
+        <v>22</v>
+      </c>
+      <c r="U10" s="101" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A11" s="109">
+        <v>96170</v>
+      </c>
+      <c r="B11" s="100" t="s">
+        <v>98</v>
+      </c>
+      <c r="C11" s="100" t="s">
+        <v>153</v>
+      </c>
+      <c r="D11" s="100" t="s">
+        <v>154</v>
+      </c>
+      <c r="E11" s="100" t="s">
+        <v>155</v>
+      </c>
+      <c r="F11" s="100" t="s">
+        <v>156</v>
+      </c>
+      <c r="G11" s="100" t="s">
+        <v>157</v>
+      </c>
+      <c r="H11" s="100" t="s">
+        <v>158</v>
+      </c>
+      <c r="I11" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J11" s="100" t="s">
+        <v>159</v>
+      </c>
+      <c r="K11" s="100" t="s">
+        <v>160</v>
+      </c>
+      <c r="L11" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M11" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N11" s="100" t="s">
+        <v>161</v>
+      </c>
+      <c r="O11" s="100" t="s">
+        <v>109</v>
+      </c>
+      <c r="P11" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q11" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="R11" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S11" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T11" s="100">
+        <v>1</v>
+      </c>
+      <c r="U11" s="101" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A12" s="109">
+        <v>96171</v>
+      </c>
+      <c r="B12" s="100" t="s">
+        <v>98</v>
+      </c>
+      <c r="C12" s="100" t="s">
+        <v>163</v>
+      </c>
+      <c r="D12" s="100" t="s">
+        <v>155</v>
+      </c>
+      <c r="E12" s="100" t="s">
+        <v>164</v>
+      </c>
+      <c r="F12" s="100" t="s">
+        <v>150</v>
+      </c>
+      <c r="G12" s="100" t="s">
+        <v>165</v>
+      </c>
+      <c r="H12" s="100" t="s">
+        <v>166</v>
+      </c>
+      <c r="I12" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J12" s="100" t="s">
+        <v>159</v>
+      </c>
+      <c r="K12" s="100" t="s">
+        <v>167</v>
+      </c>
+      <c r="L12" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M12" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N12" s="100">
+        <v>96170</v>
+      </c>
+      <c r="O12" s="100" t="s">
+        <v>109</v>
+      </c>
+      <c r="P12" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q12" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="R12" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S12" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T12" s="100">
+        <v>94</v>
+      </c>
+      <c r="U12" s="101" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="175" x14ac:dyDescent="0.45">
+      <c r="A13" s="109">
+        <v>96202</v>
+      </c>
+      <c r="B13" s="100" t="s">
+        <v>168</v>
+      </c>
+      <c r="C13" s="100" t="s">
+        <v>169</v>
+      </c>
+      <c r="D13" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="E13" s="100" t="s">
+        <v>115</v>
+      </c>
+      <c r="F13" s="100" t="s">
+        <v>170</v>
+      </c>
+      <c r="G13" s="100" t="s">
+        <v>171</v>
+      </c>
+      <c r="H13" s="100" t="s">
+        <v>172</v>
+      </c>
+      <c r="I13" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="J13" s="100" t="s">
+        <v>174</v>
+      </c>
+      <c r="K13" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M13" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N13" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O13" s="100">
+        <v>4</v>
+      </c>
+      <c r="P13" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q13" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="R13" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S13" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T13" s="100">
+        <v>1</v>
+      </c>
+      <c r="U13" s="101" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A14" s="109">
+        <v>96203</v>
+      </c>
+      <c r="B14" s="100" t="s">
+        <v>168</v>
+      </c>
+      <c r="C14" s="100" t="s">
+        <v>175</v>
+      </c>
+      <c r="D14" s="100" t="s">
+        <v>115</v>
+      </c>
+      <c r="E14" s="100" t="s">
+        <v>176</v>
+      </c>
+      <c r="F14" s="100" t="s">
+        <v>150</v>
+      </c>
+      <c r="G14" s="100" t="s">
+        <v>177</v>
+      </c>
+      <c r="H14" s="100" t="s">
+        <v>172</v>
+      </c>
+      <c r="I14" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="J14" s="100" t="s">
+        <v>174</v>
+      </c>
+      <c r="K14" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L14" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M14" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N14" s="100">
+        <v>96202</v>
+      </c>
+      <c r="O14" s="100">
+        <v>1</v>
+      </c>
+      <c r="P14" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="R14" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S14" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T14" s="100">
+        <v>92</v>
+      </c>
+      <c r="U14" s="101" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A15" s="109">
+        <v>97550</v>
+      </c>
+      <c r="B15" s="100" t="s">
+        <v>168</v>
+      </c>
+      <c r="C15" s="100" t="s">
+        <v>178</v>
+      </c>
+      <c r="D15" s="111" t="s">
+        <v>154</v>
+      </c>
+      <c r="E15" s="111" t="s">
+        <v>155</v>
+      </c>
+      <c r="F15" s="100" t="s">
+        <v>179</v>
+      </c>
+      <c r="G15" s="100" t="s">
+        <v>180</v>
+      </c>
+      <c r="H15" s="100" t="s">
+        <v>172</v>
+      </c>
+      <c r="I15" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="J15" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K15" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L15" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M15" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N15" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O15" s="100">
+        <v>2</v>
+      </c>
+      <c r="P15" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q15" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="R15" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S15" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T15" s="100">
+        <v>1</v>
+      </c>
+      <c r="U15" s="101" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A16" s="109">
+        <v>97551</v>
+      </c>
+      <c r="B16" s="100" t="s">
+        <v>168</v>
+      </c>
+      <c r="C16" s="100" t="s">
+        <v>181</v>
+      </c>
+      <c r="D16" s="111" t="s">
+        <v>155</v>
+      </c>
+      <c r="E16" s="111" t="s">
+        <v>164</v>
+      </c>
+      <c r="F16" s="100" t="s">
+        <v>150</v>
+      </c>
+      <c r="G16" s="100" t="s">
+        <v>182</v>
+      </c>
+      <c r="H16" s="100" t="s">
+        <v>172</v>
+      </c>
+      <c r="I16" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="J16" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K16" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L16" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N16" s="100">
+        <v>97550</v>
+      </c>
+      <c r="O16" s="100">
+        <v>1</v>
+      </c>
+      <c r="P16" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q16" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="R16" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S16" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T16" s="100">
+        <v>94</v>
+      </c>
+      <c r="U16" s="101" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="17" spans="1:21" ht="192.5" x14ac:dyDescent="0.45">
+      <c r="A17" s="109">
+        <v>97552</v>
+      </c>
+      <c r="B17" s="100" t="s">
+        <v>168</v>
+      </c>
+      <c r="C17" s="100" t="s">
+        <v>183</v>
+      </c>
+      <c r="D17" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="E17" s="100" t="s">
+        <v>115</v>
+      </c>
+      <c r="F17" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G17" s="100" t="s">
+        <v>186</v>
+      </c>
+      <c r="H17" s="100" t="s">
+        <v>172</v>
+      </c>
+      <c r="I17" s="100" t="s">
+        <v>173</v>
+      </c>
+      <c r="J17" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K17" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L17" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M17" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N17" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O17" s="100"/>
+      <c r="P17" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="R17" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S17" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T17" s="100">
+        <v>1</v>
+      </c>
+      <c r="U17" s="101" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="18" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A18" s="109">
+        <v>98960</v>
+      </c>
+      <c r="B18" s="100" t="s">
+        <v>187</v>
+      </c>
+      <c r="C18" s="100" t="s">
+        <v>188</v>
+      </c>
+      <c r="D18" s="100" t="s">
+        <v>154</v>
+      </c>
+      <c r="E18" s="100" t="s">
+        <v>127</v>
+      </c>
+      <c r="F18" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G18" s="100" t="s">
+        <v>189</v>
+      </c>
+      <c r="H18" s="100" t="s">
+        <v>190</v>
+      </c>
+      <c r="I18" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J18" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K18" s="100" t="s">
+        <v>191</v>
+      </c>
+      <c r="L18" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M18" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N18" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O18" s="100">
+        <v>2</v>
+      </c>
+      <c r="P18" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q18" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R18" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S18" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T18" s="100">
+        <v>48</v>
+      </c>
+      <c r="U18" s="101" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="19" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A19" s="109">
+        <v>98961</v>
+      </c>
+      <c r="B19" s="100" t="s">
+        <v>187</v>
+      </c>
+      <c r="C19" s="100" t="s">
+        <v>192</v>
+      </c>
+      <c r="D19" s="100" t="s">
+        <v>154</v>
+      </c>
+      <c r="E19" s="100" t="s">
+        <v>127</v>
+      </c>
+      <c r="F19" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G19" s="100" t="s">
+        <v>193</v>
+      </c>
+      <c r="H19" s="100" t="s">
+        <v>190</v>
+      </c>
+      <c r="I19" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J19" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K19" s="100" t="s">
+        <v>191</v>
+      </c>
+      <c r="L19" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M19" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N19" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O19" s="100">
+        <v>2</v>
+      </c>
+      <c r="P19" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q19" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R19" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S19" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T19" s="100">
+        <v>48</v>
+      </c>
+      <c r="U19" s="101" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="20" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A20" s="109">
+        <v>98962</v>
+      </c>
+      <c r="B20" s="100" t="s">
+        <v>187</v>
+      </c>
+      <c r="C20" s="100" t="s">
+        <v>194</v>
+      </c>
+      <c r="D20" s="100" t="s">
+        <v>154</v>
+      </c>
+      <c r="E20" s="100" t="s">
+        <v>127</v>
+      </c>
+      <c r="F20" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G20" s="100" t="s">
+        <v>195</v>
+      </c>
+      <c r="H20" s="100" t="s">
+        <v>190</v>
+      </c>
+      <c r="I20" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J20" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K20" s="100" t="s">
+        <v>191</v>
+      </c>
+      <c r="L20" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M20" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N20" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O20" s="100">
+        <v>2</v>
+      </c>
+      <c r="P20" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q20" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R20" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S20" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T20" s="100">
+        <v>48</v>
+      </c>
+      <c r="U20" s="101" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="21" spans="1:21" ht="220.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A21" s="109">
+        <v>98966</v>
+      </c>
+      <c r="B21" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C21" s="100" t="s">
+        <v>196</v>
+      </c>
+      <c r="D21" s="100" t="s">
+        <v>197</v>
+      </c>
+      <c r="E21" s="100" t="s">
+        <v>198</v>
+      </c>
+      <c r="F21" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G21" s="100" t="s">
+        <v>200</v>
+      </c>
+      <c r="H21" s="100" t="s">
+        <v>201</v>
+      </c>
+      <c r="I21" s="100" t="s">
+        <v>202</v>
+      </c>
+      <c r="J21" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K21" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L21" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M21" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N21" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O21" s="100">
+        <v>1</v>
+      </c>
+      <c r="P21" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="100" t="s">
+        <v>203</v>
+      </c>
+      <c r="R21" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S21" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="T21" s="100">
+        <v>1</v>
+      </c>
+      <c r="U21" s="101" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="22" spans="1:21" ht="226.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A22" s="109">
+        <v>98967</v>
+      </c>
+      <c r="B22" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C22" s="100" t="s">
+        <v>204</v>
+      </c>
+      <c r="D22" s="100" t="s">
+        <v>198</v>
+      </c>
+      <c r="E22" s="100" t="s">
+        <v>205</v>
+      </c>
+      <c r="F22" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G22" s="100" t="s">
+        <v>206</v>
+      </c>
+      <c r="H22" s="100" t="s">
+        <v>207</v>
+      </c>
+      <c r="I22" s="100" t="s">
+        <v>202</v>
+      </c>
+      <c r="J22" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K22" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L22" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M22" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N22" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O22" s="100">
+        <v>2</v>
+      </c>
+      <c r="P22" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q22" s="100" t="s">
+        <v>203</v>
+      </c>
+      <c r="R22" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S22" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="T22" s="100">
+        <v>1</v>
+      </c>
+      <c r="U22" s="101" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="23" spans="1:21" ht="227.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A23" s="109">
+        <v>98968</v>
+      </c>
+      <c r="B23" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C23" s="100" t="s">
+        <v>208</v>
+      </c>
+      <c r="D23" s="100" t="s">
+        <v>205</v>
+      </c>
+      <c r="E23" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F23" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G23" s="100" t="s">
+        <v>209</v>
+      </c>
+      <c r="H23" s="100" t="s">
+        <v>207</v>
+      </c>
+      <c r="I23" s="100" t="s">
+        <v>202</v>
+      </c>
+      <c r="J23" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K23" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L23" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M23" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N23" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O23" s="100">
+        <v>2</v>
+      </c>
+      <c r="P23" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="100" t="s">
+        <v>203</v>
+      </c>
+      <c r="R23" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S23" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="T23" s="100">
+        <v>1</v>
+      </c>
+      <c r="U23" s="101" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="24" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A24" s="109">
+        <v>99202</v>
+      </c>
+      <c r="B24" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C24" s="100" t="s">
+        <v>210</v>
+      </c>
+      <c r="D24" s="100" t="s">
+        <v>211</v>
+      </c>
+      <c r="E24" s="100" t="s">
+        <v>212</v>
+      </c>
+      <c r="F24" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G24" s="100" t="s">
+        <v>213</v>
+      </c>
+      <c r="H24" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I24" s="100" t="s">
+        <v>214</v>
+      </c>
+      <c r="J24" s="100">
+        <v>99238</v>
+      </c>
+      <c r="K24" s="100" t="s">
+        <v>215</v>
+      </c>
+      <c r="L24" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M24" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N24" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O24" s="100">
+        <v>2</v>
+      </c>
+      <c r="P24" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="100" t="s">
+        <v>203</v>
+      </c>
+      <c r="R24" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S24" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T24" s="100">
+        <v>1</v>
+      </c>
+      <c r="U24" s="101" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="25" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A25" s="109">
+        <v>99203</v>
+      </c>
+      <c r="B25" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C25" s="100" t="s">
+        <v>216</v>
+      </c>
+      <c r="D25" s="100" t="s">
+        <v>212</v>
+      </c>
+      <c r="E25" s="100" t="s">
+        <v>217</v>
+      </c>
+      <c r="F25" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G25" s="100" t="s">
+        <v>218</v>
+      </c>
+      <c r="H25" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I25" s="100" t="s">
+        <v>214</v>
+      </c>
+      <c r="J25" s="100">
+        <v>99238</v>
+      </c>
+      <c r="K25" s="100" t="s">
+        <v>219</v>
+      </c>
+      <c r="L25" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M25" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N25" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O25" s="100">
+        <v>3</v>
+      </c>
+      <c r="P25" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q25" s="100">
+        <v>1</v>
+      </c>
+      <c r="R25" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S25" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T25" s="100">
+        <v>1</v>
+      </c>
+      <c r="U25" s="101" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="26" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A26" s="109">
+        <v>99204</v>
+      </c>
+      <c r="B26" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C26" s="100" t="s">
+        <v>220</v>
+      </c>
+      <c r="D26" s="100" t="s">
+        <v>217</v>
+      </c>
+      <c r="E26" s="100" t="s">
+        <v>221</v>
+      </c>
+      <c r="F26" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G26" s="100" t="s">
+        <v>222</v>
+      </c>
+      <c r="H26" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I26" s="100" t="s">
+        <v>214</v>
+      </c>
+      <c r="J26" s="100">
+        <v>99238</v>
+      </c>
+      <c r="K26" s="100" t="s">
+        <v>223</v>
+      </c>
+      <c r="L26" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M26" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N26" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O26" s="100">
+        <v>4</v>
+      </c>
+      <c r="P26" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q26" s="100">
+        <v>2</v>
+      </c>
+      <c r="R26" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S26" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T26" s="100">
+        <v>1</v>
+      </c>
+      <c r="U26" s="101" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="27" spans="1:21" ht="280" x14ac:dyDescent="0.45">
+      <c r="A27" s="109">
+        <v>99205</v>
+      </c>
+      <c r="B27" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C27" s="100" t="s">
+        <v>224</v>
+      </c>
+      <c r="D27" s="100" t="s">
+        <v>221</v>
+      </c>
+      <c r="E27" s="100" t="s">
+        <v>225</v>
+      </c>
+      <c r="F27" s="100" t="s">
+        <v>226</v>
+      </c>
+      <c r="G27" s="100" t="s">
+        <v>227</v>
+      </c>
+      <c r="H27" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I27" s="100" t="s">
+        <v>214</v>
+      </c>
+      <c r="J27" s="100">
+        <v>99238</v>
+      </c>
+      <c r="K27" s="100" t="s">
+        <v>228</v>
+      </c>
+      <c r="L27" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M27" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N27" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O27" s="100">
+        <v>5</v>
+      </c>
+      <c r="P27" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="100">
+        <v>3</v>
+      </c>
+      <c r="R27" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S27" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T27" s="100">
+        <v>1</v>
+      </c>
+      <c r="U27" s="101" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="28" spans="1:21" ht="140" x14ac:dyDescent="0.45">
+      <c r="A28" s="109">
+        <v>99212</v>
+      </c>
+      <c r="B28" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="100" t="s">
+        <v>229</v>
+      </c>
+      <c r="D28" s="100" t="s">
+        <v>230</v>
+      </c>
+      <c r="E28" s="100" t="s">
+        <v>231</v>
+      </c>
+      <c r="F28" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G28" s="100" t="s">
+        <v>232</v>
+      </c>
+      <c r="H28" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I28" s="100" t="s">
+        <v>214</v>
+      </c>
+      <c r="J28" s="100">
+        <v>99238</v>
+      </c>
+      <c r="K28" s="100" t="s">
+        <v>233</v>
+      </c>
+      <c r="L28" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M28" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N28" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O28" s="100">
+        <v>2</v>
+      </c>
+      <c r="P28" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q28" s="100" t="s">
+        <v>203</v>
+      </c>
+      <c r="R28" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S28" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T28" s="100">
+        <v>1</v>
+      </c>
+      <c r="U28" s="101" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="29" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A29" s="109">
+        <v>99213</v>
+      </c>
+      <c r="B29" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C29" s="100" t="s">
+        <v>234</v>
+      </c>
+      <c r="D29" s="100" t="s">
+        <v>231</v>
+      </c>
+      <c r="E29" s="100" t="s">
+        <v>212</v>
+      </c>
+      <c r="F29" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G29" s="100" t="s">
+        <v>235</v>
+      </c>
+      <c r="H29" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I29" s="100" t="s">
+        <v>214</v>
+      </c>
+      <c r="J29" s="100">
+        <v>99238</v>
+      </c>
+      <c r="K29" s="100" t="s">
+        <v>236</v>
+      </c>
+      <c r="L29" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M29" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N29" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O29" s="100">
+        <v>2</v>
+      </c>
+      <c r="P29" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q29" s="100" t="s">
+        <v>203</v>
+      </c>
+      <c r="R29" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S29" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T29" s="100">
+        <v>1</v>
+      </c>
+      <c r="U29" s="101" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="30" spans="1:21" ht="140" x14ac:dyDescent="0.45">
+      <c r="A30" s="109">
+        <v>99214</v>
+      </c>
+      <c r="B30" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C30" s="100" t="s">
+        <v>237</v>
+      </c>
+      <c r="D30" s="100" t="s">
+        <v>212</v>
+      </c>
+      <c r="E30" s="100" t="s">
+        <v>238</v>
+      </c>
+      <c r="F30" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G30" s="100" t="s">
+        <v>239</v>
+      </c>
+      <c r="H30" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I30" s="100" t="s">
+        <v>214</v>
+      </c>
+      <c r="J30" s="100">
+        <v>99238</v>
+      </c>
+      <c r="K30" s="100" t="s">
+        <v>240</v>
+      </c>
+      <c r="L30" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M30" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N30" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O30" s="100">
+        <v>3</v>
+      </c>
+      <c r="P30" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q30" s="100">
+        <v>1</v>
+      </c>
+      <c r="R30" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S30" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T30" s="100">
+        <v>1</v>
+      </c>
+      <c r="U30" s="101" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="31" spans="1:21" ht="280" x14ac:dyDescent="0.45">
+      <c r="A31" s="109">
+        <v>99215</v>
+      </c>
+      <c r="B31" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C31" s="100" t="s">
+        <v>241</v>
+      </c>
+      <c r="D31" s="100" t="s">
+        <v>238</v>
+      </c>
+      <c r="E31" s="100" t="s">
+        <v>242</v>
+      </c>
+      <c r="F31" s="100" t="s">
+        <v>243</v>
+      </c>
+      <c r="G31" s="100" t="s">
+        <v>244</v>
+      </c>
+      <c r="H31" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I31" s="100" t="s">
+        <v>214</v>
+      </c>
+      <c r="J31" s="100">
+        <v>99238</v>
+      </c>
+      <c r="K31" s="100" t="s">
+        <v>245</v>
+      </c>
+      <c r="L31" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M31" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N31" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O31" s="100">
+        <v>4</v>
+      </c>
+      <c r="P31" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="100">
+        <v>2</v>
+      </c>
+      <c r="R31" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S31" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T31" s="100">
+        <v>1</v>
+      </c>
+      <c r="U31" s="101" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="32" spans="1:21" ht="120" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A32" s="109">
+        <v>99238</v>
+      </c>
+      <c r="B32" s="100" t="s">
+        <v>246</v>
+      </c>
+      <c r="C32" s="100" t="s">
+        <v>247</v>
+      </c>
+      <c r="D32" s="100" t="s">
+        <v>248</v>
+      </c>
+      <c r="E32" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="F32" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G32" s="100" t="s">
+        <v>249</v>
+      </c>
+      <c r="H32" s="100" t="s">
+        <v>250</v>
+      </c>
+      <c r="I32" s="100" t="s">
+        <v>251</v>
+      </c>
+      <c r="J32" s="100" t="s">
+        <v>252</v>
+      </c>
+      <c r="K32" s="100" t="s">
+        <v>233</v>
+      </c>
+      <c r="L32" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M32" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N32" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O32" s="100">
+        <v>2</v>
+      </c>
+      <c r="P32" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q32" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R32" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S32" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T32" s="100">
+        <v>1</v>
+      </c>
+      <c r="U32" s="101" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="33" spans="1:21" ht="105" x14ac:dyDescent="0.45">
+      <c r="A33" s="109">
+        <v>99239</v>
+      </c>
+      <c r="B33" s="100" t="s">
+        <v>246</v>
+      </c>
+      <c r="C33" s="100" t="s">
+        <v>253</v>
+      </c>
+      <c r="D33" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="E33" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F33" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G33" s="100" t="s">
+        <v>254</v>
+      </c>
+      <c r="H33" s="100" t="s">
+        <v>250</v>
+      </c>
+      <c r="I33" s="100" t="s">
+        <v>251</v>
+      </c>
+      <c r="J33" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K33" s="100" t="s">
+        <v>255</v>
+      </c>
+      <c r="L33" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M33" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N33" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O33" s="100">
+        <v>96</v>
+      </c>
+      <c r="P33" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q33" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R33" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S33" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T33" s="100">
+        <v>1</v>
+      </c>
+      <c r="U33" s="101" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="34" spans="1:21" ht="117" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A34" s="109">
+        <v>99408</v>
+      </c>
+      <c r="B34" s="100" t="s">
+        <v>256</v>
+      </c>
+      <c r="C34" s="100" t="s">
+        <v>257</v>
+      </c>
+      <c r="D34" s="100" t="s">
+        <v>211</v>
+      </c>
+      <c r="E34" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="F34" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G34" s="100" t="s">
+        <v>258</v>
+      </c>
+      <c r="H34" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I34" s="100" t="s">
+        <v>259</v>
+      </c>
+      <c r="J34" s="100" t="s">
+        <v>260</v>
+      </c>
+      <c r="K34" s="100" t="s">
+        <v>261</v>
+      </c>
+      <c r="L34" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M34" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N34" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O34" s="100">
+        <v>2</v>
+      </c>
+      <c r="P34" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q34" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R34" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S34" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T34" s="100">
+        <v>1</v>
+      </c>
+      <c r="U34" s="101" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="35" spans="1:21" ht="105" x14ac:dyDescent="0.45">
+      <c r="A35" s="109">
+        <v>99409</v>
+      </c>
+      <c r="B35" s="100" t="s">
+        <v>256</v>
+      </c>
+      <c r="C35" s="100" t="s">
+        <v>262</v>
+      </c>
+      <c r="D35" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="E35" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F35" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G35" s="100" t="s">
+        <v>263</v>
+      </c>
+      <c r="H35" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I35" s="100" t="s">
+        <v>264</v>
+      </c>
+      <c r="J35" s="100" t="s">
+        <v>265</v>
+      </c>
+      <c r="K35" s="100" t="s">
+        <v>261</v>
+      </c>
+      <c r="L35" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M35" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N35" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O35" s="100">
+        <v>96</v>
+      </c>
+      <c r="P35" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q35" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R35" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S35" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T35" s="100">
+        <v>1</v>
+      </c>
+      <c r="U35" s="101" t="s">
+        <v>837</v>
+      </c>
+    </row>
+    <row r="36" spans="1:21" ht="297.5" x14ac:dyDescent="0.45">
+      <c r="A36" s="109">
+        <v>99415</v>
+      </c>
+      <c r="B36" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C36" s="100" t="s">
+        <v>266</v>
+      </c>
+      <c r="D36" s="100" t="s">
+        <v>267</v>
+      </c>
+      <c r="E36" s="100" t="s">
+        <v>268</v>
+      </c>
+      <c r="F36" s="100" t="s">
+        <v>269</v>
+      </c>
+      <c r="G36" s="100" t="s">
+        <v>270</v>
+      </c>
+      <c r="H36" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I36" s="100" t="s">
+        <v>214</v>
+      </c>
+      <c r="J36" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K36" s="100" t="s">
+        <v>271</v>
+      </c>
+      <c r="L36" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M36" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N36" s="100" t="s">
+        <v>252</v>
+      </c>
+      <c r="O36" s="100">
+        <v>4</v>
+      </c>
+      <c r="P36" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q36" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R36" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S36" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T36" s="100">
+        <v>1</v>
+      </c>
+      <c r="U36" s="101" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="37" spans="1:21" ht="297.5" x14ac:dyDescent="0.45">
+      <c r="A37" s="109">
+        <v>99416</v>
+      </c>
+      <c r="B37" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C37" s="100" t="s">
+        <v>272</v>
+      </c>
+      <c r="D37" s="100" t="s">
+        <v>268</v>
+      </c>
+      <c r="E37" s="100" t="s">
+        <v>273</v>
+      </c>
+      <c r="F37" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G37" s="100" t="s">
+        <v>274</v>
+      </c>
+      <c r="H37" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I37" s="100" t="s">
+        <v>214</v>
+      </c>
+      <c r="J37" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K37" s="100" t="s">
+        <v>271</v>
+      </c>
+      <c r="L37" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M37" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N37" s="100">
+        <v>99415</v>
+      </c>
+      <c r="O37" s="100">
+        <v>2</v>
+      </c>
+      <c r="P37" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q37" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R37" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S37" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T37" s="100">
+        <v>44</v>
+      </c>
+      <c r="U37" s="101" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="38" spans="1:21" ht="175" x14ac:dyDescent="0.45">
+      <c r="A38" s="109">
+        <v>99495</v>
+      </c>
+      <c r="B38" s="100" t="s">
+        <v>246</v>
+      </c>
+      <c r="C38" s="100" t="s">
+        <v>275</v>
+      </c>
+      <c r="D38" s="100" t="s">
+        <v>276</v>
+      </c>
+      <c r="E38" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F38" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G38" s="100" t="s">
+        <v>277</v>
+      </c>
+      <c r="H38" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I38" s="100" t="s">
+        <v>278</v>
+      </c>
+      <c r="J38" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K38" s="100" t="s">
+        <v>279</v>
+      </c>
+      <c r="L38" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M38" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N38" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O38" s="100">
+        <v>4</v>
+      </c>
+      <c r="P38" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q38" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R38" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S38" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T38" s="100">
+        <v>1</v>
+      </c>
+      <c r="U38" s="101" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="39" spans="1:21" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A39" s="109">
+        <v>99496</v>
+      </c>
+      <c r="B39" s="100" t="s">
+        <v>246</v>
+      </c>
+      <c r="C39" s="100" t="s">
+        <v>280</v>
+      </c>
+      <c r="D39" s="100" t="s">
+        <v>155</v>
+      </c>
+      <c r="E39" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F39" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G39" s="100" t="s">
+        <v>281</v>
+      </c>
+      <c r="H39" s="100" t="s">
+        <v>124</v>
+      </c>
+      <c r="I39" s="100" t="s">
+        <v>282</v>
+      </c>
+      <c r="J39" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K39" s="100" t="s">
+        <v>283</v>
+      </c>
+      <c r="L39" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M39" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N39" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O39" s="100">
+        <v>5</v>
+      </c>
+      <c r="P39" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q39" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R39" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S39" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T39" s="100">
+        <v>1</v>
+      </c>
+      <c r="U39" s="101" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="40" spans="1:21" ht="157.5" x14ac:dyDescent="0.45">
+      <c r="A40" s="109" t="s">
+        <v>284</v>
+      </c>
+      <c r="B40" s="100" t="s">
+        <v>285</v>
+      </c>
+      <c r="C40" s="100" t="s">
+        <v>286</v>
+      </c>
+      <c r="D40" s="100" t="s">
+        <v>287</v>
+      </c>
+      <c r="E40" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F40" s="100" t="s">
+        <v>288</v>
+      </c>
+      <c r="G40" s="100" t="s">
+        <v>289</v>
+      </c>
+      <c r="H40" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="I40" s="100" t="s">
+        <v>290</v>
+      </c>
+      <c r="J40" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K40" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L40" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M40" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N40" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O40" s="100" t="s">
+        <v>109</v>
+      </c>
+      <c r="P40" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q40" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R40" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S40" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T40" s="100" t="s">
+        <v>291</v>
+      </c>
+      <c r="U40" s="101" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="41" spans="1:21" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A41" s="109" t="s">
+        <v>292</v>
+      </c>
+      <c r="B41" s="102" t="s">
+        <v>187</v>
+      </c>
+      <c r="C41" s="100" t="s">
+        <v>293</v>
+      </c>
+      <c r="D41" s="111" t="s">
+        <v>114</v>
+      </c>
+      <c r="E41" s="111" t="s">
+        <v>294</v>
+      </c>
+      <c r="F41" s="100" t="s">
+        <v>295</v>
+      </c>
+      <c r="G41" s="100" t="s">
+        <v>296</v>
+      </c>
+      <c r="H41" s="100" t="s">
+        <v>190</v>
+      </c>
+      <c r="I41" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J41" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K41" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L41" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M41" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N41" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="O41" s="100">
+        <v>4</v>
+      </c>
+      <c r="P41" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q41" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R41" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S41" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T41" s="112" t="s">
+        <v>297</v>
+      </c>
+      <c r="U41" s="108" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="42" spans="1:21" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A42" s="109" t="s">
+        <v>298</v>
+      </c>
+      <c r="B42" s="102" t="s">
+        <v>187</v>
+      </c>
+      <c r="C42" s="100" t="s">
+        <v>299</v>
+      </c>
+      <c r="D42" s="111" t="s">
+        <v>154</v>
+      </c>
+      <c r="E42" s="111" t="s">
+        <v>127</v>
+      </c>
+      <c r="F42" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G42" s="100" t="s">
+        <v>300</v>
+      </c>
+      <c r="H42" s="100" t="s">
+        <v>190</v>
+      </c>
+      <c r="I42" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J42" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K42" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L42" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M42" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N42" s="103" t="s">
+        <v>292</v>
+      </c>
+      <c r="O42" s="100">
+        <v>2</v>
+      </c>
+      <c r="P42" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q42" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R42" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S42" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T42" s="112" t="s">
+        <v>301</v>
+      </c>
+      <c r="U42" s="108" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="43" spans="1:21" ht="125.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A43" s="109" t="s">
+        <v>302</v>
+      </c>
+      <c r="B43" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C43" s="100" t="s">
+        <v>303</v>
+      </c>
+      <c r="D43" s="100" t="s">
+        <v>211</v>
+      </c>
+      <c r="E43" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="F43" s="100" t="s">
+        <v>199</v>
+      </c>
+      <c r="G43" s="100" t="s">
+        <v>304</v>
+      </c>
+      <c r="H43" s="100" t="s">
+        <v>305</v>
+      </c>
+      <c r="I43" s="100" t="s">
+        <v>306</v>
+      </c>
+      <c r="J43" s="100" t="s">
+        <v>307</v>
+      </c>
+      <c r="K43" s="100" t="s">
+        <v>136</v>
+      </c>
+      <c r="L43" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M43" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N43" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O43" s="100">
+        <v>2</v>
+      </c>
+      <c r="P43" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q43" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R43" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S43" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T43" s="100">
+        <v>1</v>
+      </c>
+      <c r="U43" s="101" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="44" spans="1:21" ht="105" x14ac:dyDescent="0.45">
+      <c r="A44" s="109" t="s">
+        <v>308</v>
+      </c>
+      <c r="B44" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C44" s="100" t="s">
+        <v>309</v>
+      </c>
+      <c r="D44" s="100" t="s">
+        <v>114</v>
+      </c>
+      <c r="E44" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F44" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G44" s="100" t="s">
+        <v>310</v>
+      </c>
+      <c r="H44" s="100" t="s">
+        <v>305</v>
+      </c>
+      <c r="I44" s="100" t="s">
+        <v>306</v>
+      </c>
+      <c r="J44" s="100" t="s">
+        <v>311</v>
+      </c>
+      <c r="K44" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L44" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M44" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N44" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O44" s="100">
+        <v>96</v>
+      </c>
+      <c r="P44" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q44" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R44" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S44" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T44" s="100">
+        <v>1</v>
+      </c>
+      <c r="U44" s="101" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="45" spans="1:21" ht="140" x14ac:dyDescent="0.45">
+      <c r="A45" s="109" t="s">
+        <v>312</v>
+      </c>
+      <c r="B45" s="100" t="s">
+        <v>168</v>
+      </c>
+      <c r="C45" s="100" t="s">
+        <v>313</v>
+      </c>
+      <c r="D45" s="111" t="s">
+        <v>154</v>
+      </c>
+      <c r="E45" s="111" t="s">
+        <v>155</v>
+      </c>
+      <c r="F45" s="100" t="s">
+        <v>314</v>
+      </c>
+      <c r="G45" s="100" t="s">
+        <v>315</v>
+      </c>
+      <c r="H45" s="100" t="s">
+        <v>316</v>
+      </c>
+      <c r="I45" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J45" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K45" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L45" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M45" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N45" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O45" s="100">
+        <v>2</v>
+      </c>
+      <c r="P45" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q45" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="R45" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S45" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T45" s="100">
+        <v>1</v>
+      </c>
+      <c r="U45" s="101" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="46" spans="1:21" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A46" s="109" t="s">
+        <v>317</v>
+      </c>
+      <c r="B46" s="100" t="s">
+        <v>168</v>
+      </c>
+      <c r="C46" s="100" t="s">
+        <v>318</v>
+      </c>
+      <c r="D46" s="111" t="s">
+        <v>155</v>
+      </c>
+      <c r="E46" s="111" t="s">
+        <v>164</v>
+      </c>
+      <c r="F46" s="100" t="s">
+        <v>150</v>
+      </c>
+      <c r="G46" s="100" t="s">
+        <v>319</v>
+      </c>
+      <c r="H46" s="100" t="s">
+        <v>316</v>
+      </c>
+      <c r="I46" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J46" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K46" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L46" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M46" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N46" s="113" t="s">
+        <v>312</v>
+      </c>
+      <c r="O46" s="100">
+        <v>1</v>
+      </c>
+      <c r="P46" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q46" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="R46" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S46" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T46" s="100">
+        <v>94</v>
+      </c>
+      <c r="U46" s="101" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="47" spans="1:21" ht="175" x14ac:dyDescent="0.45">
+      <c r="A47" s="109" t="s">
+        <v>320</v>
+      </c>
+      <c r="B47" s="100" t="s">
+        <v>168</v>
+      </c>
+      <c r="C47" s="100" t="s">
+        <v>321</v>
+      </c>
+      <c r="D47" s="111" t="s">
+        <v>154</v>
+      </c>
+      <c r="E47" s="111" t="s">
+        <v>155</v>
+      </c>
+      <c r="F47" s="100" t="s">
+        <v>322</v>
+      </c>
+      <c r="G47" s="100" t="s">
+        <v>323</v>
+      </c>
+      <c r="H47" s="100" t="s">
+        <v>316</v>
+      </c>
+      <c r="I47" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J47" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K47" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L47" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M47" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N47" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O47" s="100">
+        <v>2</v>
+      </c>
+      <c r="P47" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q47" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="R47" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S47" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T47" s="100">
+        <v>1</v>
+      </c>
+      <c r="U47" s="101" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="48" spans="1:21" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A48" s="109" t="s">
+        <v>324</v>
+      </c>
+      <c r="B48" s="100" t="s">
+        <v>168</v>
+      </c>
+      <c r="C48" s="100" t="s">
+        <v>325</v>
+      </c>
+      <c r="D48" s="111" t="s">
+        <v>155</v>
+      </c>
+      <c r="E48" s="111" t="s">
+        <v>164</v>
+      </c>
+      <c r="F48" s="100" t="s">
+        <v>150</v>
+      </c>
+      <c r="G48" s="100" t="s">
+        <v>326</v>
+      </c>
+      <c r="H48" s="100" t="s">
+        <v>316</v>
+      </c>
+      <c r="I48" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J48" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K48" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L48" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M48" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N48" s="100" t="s">
+        <v>320</v>
+      </c>
+      <c r="O48" s="100">
+        <v>1</v>
+      </c>
+      <c r="P48" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q48" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="R48" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S48" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T48" s="100">
+        <v>94</v>
+      </c>
+      <c r="U48" s="101" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="49" spans="1:21" ht="175" x14ac:dyDescent="0.45">
+      <c r="A49" s="109" t="s">
+        <v>327</v>
+      </c>
+      <c r="B49" s="100" t="s">
+        <v>168</v>
+      </c>
+      <c r="C49" s="100" t="s">
+        <v>328</v>
+      </c>
+      <c r="D49" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="E49" s="100" t="s">
+        <v>115</v>
+      </c>
+      <c r="F49" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G49" s="100" t="s">
+        <v>329</v>
+      </c>
+      <c r="H49" s="100" t="s">
+        <v>316</v>
+      </c>
+      <c r="I49" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J49" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K49" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L49" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M49" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N49" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O49" s="100">
+        <v>3</v>
+      </c>
+      <c r="P49" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="Q49" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="R49" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S49" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T49" s="100">
+        <v>32</v>
+      </c>
+      <c r="U49" s="101" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="50" spans="1:21" ht="105" x14ac:dyDescent="0.45">
+      <c r="A50" s="109" t="s">
+        <v>330</v>
+      </c>
+      <c r="B50" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" s="100" t="s">
+        <v>331</v>
+      </c>
+      <c r="D50" s="100" t="s">
+        <v>197</v>
+      </c>
+      <c r="E50" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F50" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G50" s="100" t="s">
+        <v>332</v>
+      </c>
+      <c r="H50" s="100" t="s">
+        <v>305</v>
+      </c>
+      <c r="I50" s="100" t="s">
+        <v>306</v>
+      </c>
+      <c r="J50" s="100" t="s">
+        <v>174</v>
+      </c>
+      <c r="K50" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L50" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M50" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N50" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O50" s="100">
+        <v>1</v>
+      </c>
+      <c r="P50" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q50" s="100" t="s">
+        <v>203</v>
+      </c>
+      <c r="R50" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="S50" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T50" s="100">
+        <v>1</v>
+      </c>
+      <c r="U50" s="101" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="51" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A51" s="109" t="s">
+        <v>333</v>
+      </c>
+      <c r="B51" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C51" s="100" t="s">
+        <v>334</v>
+      </c>
+      <c r="D51" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E51" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F51" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G51" s="100" t="s">
+        <v>336</v>
+      </c>
+      <c r="H51" s="100" t="s">
+        <v>337</v>
+      </c>
+      <c r="I51" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J51" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K51" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L51" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M51" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N51" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O51" s="100">
+        <v>1</v>
+      </c>
+      <c r="P51" s="100">
+        <v>1</v>
+      </c>
+      <c r="Q51" s="100" t="s">
+        <v>203</v>
+      </c>
+      <c r="R51" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S51" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T51" s="100">
+        <v>96</v>
+      </c>
+      <c r="U51" s="101" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="52" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A52" s="109" t="s">
+        <v>338</v>
+      </c>
+      <c r="B52" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C52" s="100" t="s">
+        <v>339</v>
+      </c>
+      <c r="D52" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E52" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F52" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G52" s="100" t="s">
+        <v>340</v>
+      </c>
+      <c r="H52" s="100" t="s">
+        <v>341</v>
+      </c>
+      <c r="I52" s="100" t="s">
+        <v>342</v>
+      </c>
+      <c r="J52" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K52" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L52" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M52" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N52" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O52" s="100">
+        <v>1</v>
+      </c>
+      <c r="P52" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q52" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R52" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S52" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T52" s="100">
+        <v>96</v>
+      </c>
+      <c r="U52" s="101" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="53" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A53" s="109" t="s">
+        <v>343</v>
+      </c>
+      <c r="B53" s="100" t="s">
+        <v>256</v>
+      </c>
+      <c r="C53" s="100" t="s">
+        <v>344</v>
+      </c>
+      <c r="D53" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E53" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F53" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G53" s="100" t="s">
+        <v>345</v>
+      </c>
+      <c r="H53" s="100" t="s">
+        <v>346</v>
+      </c>
+      <c r="I53" s="100" t="s">
+        <v>347</v>
+      </c>
+      <c r="J53" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K53" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L53" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M53" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N53" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O53" s="100">
+        <v>1</v>
+      </c>
+      <c r="P53" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q53" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R53" s="100" t="s">
+        <v>348</v>
+      </c>
+      <c r="S53" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T53" s="100">
+        <v>96</v>
+      </c>
+      <c r="U53" s="101" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="54" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A54" s="109" t="s">
+        <v>349</v>
+      </c>
+      <c r="B54" s="100" t="s">
+        <v>350</v>
+      </c>
+      <c r="C54" s="100" t="s">
+        <v>351</v>
+      </c>
+      <c r="D54" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E54" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F54" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G54" s="100" t="s">
+        <v>352</v>
+      </c>
+      <c r="H54" s="100" t="s">
+        <v>346</v>
+      </c>
+      <c r="I54" s="100" t="s">
+        <v>353</v>
+      </c>
+      <c r="J54" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K54" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L54" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M54" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N54" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O54" s="100">
+        <v>1</v>
+      </c>
+      <c r="P54" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q54" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R54" s="100" t="s">
+        <v>354</v>
+      </c>
+      <c r="S54" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T54" s="100">
+        <v>96</v>
+      </c>
+      <c r="U54" s="101" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="55" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A55" s="109" t="s">
+        <v>355</v>
+      </c>
+      <c r="B55" s="100" t="s">
+        <v>356</v>
+      </c>
+      <c r="C55" s="100" t="s">
+        <v>357</v>
+      </c>
+      <c r="D55" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E55" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F55" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G55" s="100" t="s">
+        <v>358</v>
+      </c>
+      <c r="H55" s="100" t="s">
+        <v>359</v>
+      </c>
+      <c r="I55" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J55" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K55" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L55" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M55" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N55" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O55" s="100">
+        <v>1</v>
+      </c>
+      <c r="P55" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q55" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R55" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S55" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T55" s="100">
+        <v>96</v>
+      </c>
+      <c r="U55" s="101" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="56" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A56" s="109" t="s">
+        <v>360</v>
+      </c>
+      <c r="B56" s="100" t="s">
+        <v>361</v>
+      </c>
+      <c r="C56" s="100" t="s">
+        <v>362</v>
+      </c>
+      <c r="D56" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E56" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F56" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G56" s="100" t="s">
+        <v>363</v>
+      </c>
+      <c r="H56" s="100" t="s">
+        <v>364</v>
+      </c>
+      <c r="I56" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J56" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K56" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L56" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M56" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N56" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O56" s="100">
+        <v>1</v>
+      </c>
+      <c r="P56" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q56" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R56" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S56" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T56" s="100">
+        <v>96</v>
+      </c>
+      <c r="U56" s="101" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="57" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A57" s="109" t="s">
+        <v>365</v>
+      </c>
+      <c r="B57" s="100" t="s">
+        <v>366</v>
+      </c>
+      <c r="C57" s="100" t="s">
+        <v>367</v>
+      </c>
+      <c r="D57" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E57" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F57" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G57" s="100" t="s">
+        <v>368</v>
+      </c>
+      <c r="H57" s="100" t="s">
+        <v>369</v>
+      </c>
+      <c r="I57" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J57" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K57" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L57" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M57" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N57" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O57" s="100">
+        <v>1</v>
+      </c>
+      <c r="P57" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q57" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R57" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S57" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T57" s="100">
+        <v>96</v>
+      </c>
+      <c r="U57" s="101" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="58" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A58" s="114" t="s">
+        <v>370</v>
+      </c>
+      <c r="B58" s="19" t="s">
+        <v>371</v>
+      </c>
+      <c r="C58" s="100" t="s">
+        <v>372</v>
+      </c>
+      <c r="D58" s="19" t="s">
+        <v>335</v>
+      </c>
+      <c r="E58" s="19" t="s">
+        <v>184</v>
+      </c>
+      <c r="F58" s="19" t="s">
+        <v>185</v>
+      </c>
+      <c r="G58" s="19" t="s">
+        <v>373</v>
+      </c>
+      <c r="H58" s="19" t="s">
+        <v>369</v>
+      </c>
+      <c r="I58" s="19" t="s">
+        <v>105</v>
+      </c>
+      <c r="J58" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="K58" s="19" t="s">
+        <v>1</v>
+      </c>
+      <c r="L58" s="19" t="s">
+        <v>107</v>
+      </c>
+      <c r="M58" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="N58" s="19" t="s">
+        <v>121</v>
+      </c>
+      <c r="O58" s="19">
+        <v>1</v>
+      </c>
+      <c r="P58" s="19" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q58" s="19" t="s">
+        <v>111</v>
+      </c>
+      <c r="R58" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="S58" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="T58" s="19">
+        <v>96</v>
+      </c>
+      <c r="U58" s="95" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="59" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A59" s="109" t="s">
+        <v>374</v>
+      </c>
+      <c r="B59" s="100" t="s">
+        <v>366</v>
+      </c>
+      <c r="C59" s="100" t="s">
+        <v>375</v>
+      </c>
+      <c r="D59" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E59" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F59" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G59" s="100" t="s">
+        <v>376</v>
+      </c>
+      <c r="H59" s="100" t="s">
+        <v>377</v>
+      </c>
+      <c r="I59" s="100" t="s">
+        <v>378</v>
+      </c>
+      <c r="J59" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K59" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L59" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M59" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N59" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O59" s="100">
+        <v>1</v>
+      </c>
+      <c r="P59" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q59" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R59" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S59" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T59" s="100">
+        <v>96</v>
+      </c>
+      <c r="U59" s="101" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="60" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A60" s="109" t="s">
+        <v>379</v>
+      </c>
+      <c r="B60" s="100" t="s">
+        <v>361</v>
+      </c>
+      <c r="C60" s="100" t="s">
+        <v>380</v>
+      </c>
+      <c r="D60" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E60" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F60" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G60" s="100" t="s">
+        <v>381</v>
+      </c>
+      <c r="H60" s="100" t="s">
+        <v>364</v>
+      </c>
+      <c r="I60" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J60" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K60" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L60" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="M60" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="N60" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O60" s="100">
+        <v>1</v>
+      </c>
+      <c r="P60" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q60" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R60" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S60" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T60" s="100">
+        <v>96</v>
+      </c>
+      <c r="U60" s="101" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="61" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A61" s="109" t="s">
+        <v>382</v>
+      </c>
+      <c r="B61" s="100" t="s">
+        <v>112</v>
+      </c>
+      <c r="C61" s="100" t="s">
+        <v>383</v>
+      </c>
+      <c r="D61" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E61" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F61" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G61" s="100" t="s">
+        <v>384</v>
+      </c>
+      <c r="H61" s="100" t="s">
+        <v>385</v>
+      </c>
+      <c r="I61" s="100" t="s">
+        <v>342</v>
+      </c>
+      <c r="J61" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="K61" s="100" t="s">
+        <v>1</v>
+      </c>
+      <c r="L61" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="M61" s="100" t="s">
+        <v>107</v>
+      </c>
+      <c r="N61" s="100" t="s">
+        <v>121</v>
+      </c>
+      <c r="O61" s="100" t="s">
+        <v>109</v>
+      </c>
+      <c r="P61" s="100" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q61" s="100" t="s">
+        <v>111</v>
+      </c>
+      <c r="R61" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="S61" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="T61" s="100">
+        <v>96</v>
+      </c>
+      <c r="U61" s="101" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="62" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A62" s="110" t="s">
+        <v>386</v>
+      </c>
+      <c r="B62" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="C62" s="103" t="s">
+        <v>387</v>
+      </c>
+      <c r="D62" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E62" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F62" s="103" t="s">
+        <v>185</v>
+      </c>
+      <c r="G62" s="100" t="s">
+        <v>388</v>
+      </c>
+      <c r="H62" s="103" t="s">
+        <v>389</v>
+      </c>
+      <c r="I62" s="103" t="s">
+        <v>105</v>
+      </c>
+      <c r="J62" s="103" t="s">
+        <v>390</v>
+      </c>
+      <c r="K62" s="103" t="s">
+        <v>391</v>
+      </c>
+      <c r="L62" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="M62" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N62" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="O62" s="103" t="s">
+        <v>109</v>
+      </c>
+      <c r="P62" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q62" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R62" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="S62" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="T62" s="103">
+        <v>96</v>
+      </c>
+      <c r="U62" s="104" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="63" spans="1:21" ht="140" x14ac:dyDescent="0.45">
+      <c r="A63" s="110" t="s">
+        <v>392</v>
+      </c>
+      <c r="B63" s="103" t="s">
+        <v>285</v>
+      </c>
+      <c r="C63" s="103" t="s">
+        <v>393</v>
+      </c>
+      <c r="D63" s="100" t="s">
+        <v>394</v>
+      </c>
+      <c r="E63" s="100" t="s">
+        <v>101</v>
+      </c>
+      <c r="F63" s="100" t="s">
+        <v>102</v>
+      </c>
+      <c r="G63" s="100" t="s">
+        <v>395</v>
+      </c>
+      <c r="H63" s="103" t="s">
+        <v>162</v>
+      </c>
+      <c r="I63" s="103" t="s">
+        <v>290</v>
+      </c>
+      <c r="J63" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="K63" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="L63" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="M63" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N63" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="O63" s="103" t="s">
+        <v>396</v>
+      </c>
+      <c r="P63" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q63" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R63" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="S63" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="T63" s="103">
+        <v>24</v>
+      </c>
+      <c r="U63" s="104" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="64" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A64" s="110" t="s">
+        <v>397</v>
+      </c>
+      <c r="B64" s="103" t="s">
+        <v>398</v>
+      </c>
+      <c r="C64" s="103" t="s">
+        <v>399</v>
+      </c>
+      <c r="D64" s="103" t="s">
+        <v>335</v>
+      </c>
+      <c r="E64" s="103" t="s">
+        <v>184</v>
+      </c>
+      <c r="F64" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G64" s="100" t="s">
+        <v>400</v>
+      </c>
+      <c r="H64" s="103" t="s">
+        <v>401</v>
+      </c>
+      <c r="I64" s="103" t="s">
+        <v>105</v>
+      </c>
+      <c r="J64" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="K64" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="L64" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="M64" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N64" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="O64" s="103">
+        <v>1</v>
+      </c>
+      <c r="P64" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q64" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R64" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="S64" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="T64" s="103">
+        <v>96</v>
+      </c>
+      <c r="U64" s="104" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="65" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A65" s="110" t="s">
+        <v>402</v>
+      </c>
+      <c r="B65" s="103" t="s">
+        <v>398</v>
+      </c>
+      <c r="C65" s="103" t="s">
+        <v>403</v>
+      </c>
+      <c r="D65" s="103" t="s">
+        <v>335</v>
+      </c>
+      <c r="E65" s="103" t="s">
+        <v>184</v>
+      </c>
+      <c r="F65" s="103" t="s">
+        <v>185</v>
+      </c>
+      <c r="G65" s="100" t="s">
+        <v>404</v>
+      </c>
+      <c r="H65" s="103" t="s">
+        <v>405</v>
+      </c>
+      <c r="I65" s="103" t="s">
+        <v>105</v>
+      </c>
+      <c r="J65" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="K65" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="L65" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="M65" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N65" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="O65" s="103">
+        <v>1</v>
+      </c>
+      <c r="P65" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q65" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R65" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="S65" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="T65" s="103">
+        <v>96</v>
+      </c>
+      <c r="U65" s="104" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="66" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A66" s="110" t="s">
+        <v>406</v>
+      </c>
+      <c r="B66" s="103" t="s">
+        <v>398</v>
+      </c>
+      <c r="C66" s="103" t="s">
+        <v>407</v>
+      </c>
+      <c r="D66" s="103" t="s">
+        <v>335</v>
+      </c>
+      <c r="E66" s="103" t="s">
+        <v>184</v>
+      </c>
+      <c r="F66" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G66" s="100" t="s">
+        <v>408</v>
+      </c>
+      <c r="H66" s="103" t="s">
+        <v>401</v>
+      </c>
+      <c r="I66" s="103" t="s">
+        <v>105</v>
+      </c>
+      <c r="J66" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="K66" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="L66" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="M66" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N66" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="O66" s="103">
+        <v>1</v>
+      </c>
+      <c r="P66" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q66" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R66" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="S66" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="T66" s="103">
+        <v>96</v>
+      </c>
+      <c r="U66" s="104" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="67" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A67" s="110" t="s">
+        <v>409</v>
+      </c>
+      <c r="B67" s="103" t="s">
+        <v>398</v>
+      </c>
+      <c r="C67" s="103" t="s">
+        <v>410</v>
+      </c>
+      <c r="D67" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E67" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F67" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G67" s="100" t="s">
+        <v>411</v>
+      </c>
+      <c r="H67" s="100" t="s">
+        <v>412</v>
+      </c>
+      <c r="I67" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J67" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="K67" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="L67" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="M67" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N67" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="O67" s="103">
+        <v>1</v>
+      </c>
+      <c r="P67" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q67" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R67" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="S67" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="T67" s="103">
+        <v>96</v>
+      </c>
+      <c r="U67" s="104" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="68" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A68" s="110" t="s">
+        <v>413</v>
+      </c>
+      <c r="B68" s="103" t="s">
+        <v>256</v>
+      </c>
+      <c r="C68" s="103" t="s">
+        <v>414</v>
+      </c>
+      <c r="D68" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E68" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F68" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G68" s="100" t="s">
+        <v>415</v>
+      </c>
+      <c r="H68" s="100" t="s">
+        <v>416</v>
+      </c>
+      <c r="I68" s="100" t="s">
+        <v>417</v>
+      </c>
+      <c r="J68" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="K68" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="L68" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="M68" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N68" s="105" t="s">
+        <v>121</v>
+      </c>
+      <c r="O68" s="103">
+        <v>1</v>
+      </c>
+      <c r="P68" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q68" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R68" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="S68" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="T68" s="103">
+        <v>96</v>
+      </c>
+      <c r="U68" s="104" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="69" spans="1:21" ht="245" x14ac:dyDescent="0.45">
+      <c r="A69" s="110" t="s">
+        <v>418</v>
+      </c>
+      <c r="B69" s="103" t="s">
+        <v>398</v>
+      </c>
+      <c r="C69" s="103" t="s">
+        <v>419</v>
+      </c>
+      <c r="D69" s="100" t="s">
+        <v>335</v>
+      </c>
+      <c r="E69" s="100" t="s">
+        <v>184</v>
+      </c>
+      <c r="F69" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G69" s="100" t="s">
+        <v>420</v>
+      </c>
+      <c r="H69" s="100" t="s">
+        <v>421</v>
+      </c>
+      <c r="I69" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J69" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="K69" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="L69" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="M69" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N69" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="O69" s="103">
+        <v>1</v>
+      </c>
+      <c r="P69" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q69" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R69" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="S69" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="T69" s="103">
+        <v>96</v>
+      </c>
+      <c r="U69" s="104" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="70" spans="1:21" ht="350" x14ac:dyDescent="0.45">
+      <c r="A70" s="110" t="s">
+        <v>422</v>
+      </c>
+      <c r="B70" s="103" t="s">
+        <v>98</v>
+      </c>
+      <c r="C70" s="103" t="s">
+        <v>423</v>
+      </c>
+      <c r="D70" s="100" t="s">
+        <v>424</v>
+      </c>
+      <c r="E70" s="100" t="s">
+        <v>425</v>
+      </c>
+      <c r="F70" s="100" t="s">
+        <v>426</v>
+      </c>
+      <c r="G70" s="100" t="s">
+        <v>427</v>
+      </c>
+      <c r="H70" s="100" t="s">
+        <v>428</v>
+      </c>
+      <c r="I70" s="100" t="s">
+        <v>105</v>
+      </c>
+      <c r="J70" s="103">
+        <v>90785</v>
+      </c>
+      <c r="K70" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="L70" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="M70" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N70" s="103" t="s">
+        <v>429</v>
+      </c>
+      <c r="O70" s="103" t="s">
+        <v>162</v>
+      </c>
+      <c r="P70" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q70" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R70" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="S70" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="T70" s="103" t="s">
+        <v>430</v>
+      </c>
+      <c r="U70" s="104" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="71" spans="1:21" ht="192.5" x14ac:dyDescent="0.45">
+      <c r="A71" s="110" t="s">
+        <v>431</v>
+      </c>
+      <c r="B71" s="103" t="s">
+        <v>285</v>
+      </c>
+      <c r="C71" s="100" t="s">
+        <v>432</v>
+      </c>
+      <c r="D71" s="111" t="s">
+        <v>154</v>
+      </c>
+      <c r="E71" s="111" t="s">
+        <v>127</v>
+      </c>
+      <c r="F71" s="100" t="s">
+        <v>185</v>
+      </c>
+      <c r="G71" s="100" t="s">
+        <v>433</v>
+      </c>
+      <c r="H71" s="100" t="s">
+        <v>162</v>
+      </c>
+      <c r="I71" s="100" t="s">
+        <v>290</v>
+      </c>
+      <c r="J71" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="K71" s="103" t="s">
+        <v>1</v>
+      </c>
+      <c r="L71" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="M71" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N71" s="103" t="s">
+        <v>121</v>
+      </c>
+      <c r="O71" s="103" t="s">
+        <v>109</v>
+      </c>
+      <c r="P71" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q71" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R71" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="S71" s="103" t="s">
+        <v>102</v>
+      </c>
+      <c r="T71" s="103">
+        <v>48</v>
+      </c>
+      <c r="U71" s="104" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="72" spans="1:21" ht="385" x14ac:dyDescent="0.45">
+      <c r="A72" s="110" t="s">
+        <v>434</v>
+      </c>
+      <c r="B72" s="103" t="s">
+        <v>112</v>
+      </c>
+      <c r="C72" s="103" t="s">
+        <v>435</v>
+      </c>
+      <c r="D72" s="103" t="s">
+        <v>335</v>
+      </c>
+      <c r="E72" s="103" t="s">
+        <v>184</v>
+      </c>
+      <c r="F72" s="103" t="s">
+        <v>185</v>
+      </c>
+      <c r="G72" s="103" t="s">
+        <v>436</v>
+      </c>
+      <c r="H72" s="103" t="s">
+        <v>437</v>
+      </c>
+      <c r="I72" s="103" t="s">
+        <v>105</v>
+      </c>
+      <c r="J72" s="103" t="s">
+        <v>438</v>
+      </c>
+      <c r="K72" s="103" t="s">
+        <v>439</v>
+      </c>
+      <c r="L72" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="M72" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="N72" s="103" t="s">
+        <v>440</v>
+      </c>
+      <c r="O72" s="103">
+        <v>1</v>
+      </c>
+      <c r="P72" s="103" t="s">
+        <v>110</v>
+      </c>
+      <c r="Q72" s="103" t="s">
+        <v>111</v>
+      </c>
+      <c r="R72" s="100" t="s">
+        <v>441</v>
+      </c>
+      <c r="S72" s="103" t="s">
+        <v>107</v>
+      </c>
+      <c r="T72" s="103" t="s">
+        <v>442</v>
+      </c>
+      <c r="U72" s="104" t="s">
         <v>857</v>
       </c>
-      <c r="D2" s="43" t="s">
-[...4600 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D6319F72-6DA9-4F8E-87F1-A8BE242D4752}">
   <dimension ref="A1:L7"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="12.42578125" style="14" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="25.28515625" style="14" customWidth="1"/>
+    <col min="1" max="1" width="12.453125" style="14" customWidth="1"/>
+    <col min="2" max="2" width="15.54296875" style="14" customWidth="1"/>
+    <col min="3" max="5" width="15.7265625" style="14" customWidth="1"/>
+    <col min="6" max="6" width="49.26953125" style="14" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="18.1796875" style="14" customWidth="1"/>
+    <col min="8" max="8" width="25.26953125" style="14" customWidth="1"/>
     <col min="9" max="12" width="0" style="14" hidden="1" customWidth="1"/>
-    <col min="13" max="16384" width="9.140625" style="14" hidden="1"/>
+    <col min="13" max="16384" width="9.1796875" style="14" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:8" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="42"/>
       <c r="H1" s="42"/>
     </row>
-    <row r="2" spans="1:8" s="36" customFormat="1" ht="51.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:8" s="36" customFormat="1" ht="35" x14ac:dyDescent="0.45">
       <c r="A2" s="2" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:8" ht="34.5" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+      <c r="H2" s="61" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A3" s="19" t="s">
-        <v>446</v>
+        <v>450</v>
       </c>
       <c r="B3" s="22" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="C3" s="22" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="D3" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="22" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="F3" s="19" t="s">
+        <v>454</v>
+      </c>
+      <c r="G3" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="H3" s="94" t="s">
         <v>450</v>
       </c>
-      <c r="G3" s="22" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="105" t="s">
+    </row>
+    <row r="4" spans="1:8" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A4" s="19" t="s">
+        <v>455</v>
+      </c>
+      <c r="B4" s="22" t="s">
         <v>451</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="19" t="s">
+      <c r="C4" s="22" t="s">
         <v>452</v>
       </c>
-      <c r="B4" s="22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D4" s="22" t="s">
         <v>1</v>
       </c>
       <c r="E4" s="22" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="F4" s="19" t="s">
+        <v>456</v>
+      </c>
+      <c r="G4" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="H4" s="94" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="19" t="s">
+        <v>457</v>
+      </c>
+      <c r="B5" s="22" t="s">
+        <v>451</v>
+      </c>
+      <c r="C5" s="22" t="s">
+        <v>452</v>
+      </c>
+      <c r="D5" s="22" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="22" t="s">
         <v>453</v>
       </c>
-      <c r="G4" s="22" t="s">
-[...7 lines deleted...]
-      <c r="A5" s="19" t="s">
+      <c r="F5" s="19" t="s">
+        <v>458</v>
+      </c>
+      <c r="G5" s="22" t="s">
+        <v>102</v>
+      </c>
+      <c r="H5" s="94" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A6" s="19" t="s">
         <v>455</v>
       </c>
-      <c r="B5" s="22" t="s">
-[...22 lines deleted...]
-      <c r="A6" s="19" t="s">
+      <c r="B6" s="22" t="s">
+        <v>451</v>
+      </c>
+      <c r="C6" s="22" t="s">
         <v>452</v>
       </c>
-      <c r="B6" s="22" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" s="22" t="s">
+        <v>459</v>
+      </c>
+      <c r="E6" s="22" t="s">
+        <v>453</v>
+      </c>
+      <c r="F6" s="19" t="s">
+        <v>460</v>
+      </c>
+      <c r="G6" s="22" t="s">
+        <v>107</v>
+      </c>
+      <c r="H6" s="94" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A7" s="19" t="s">
         <v>457</v>
       </c>
-      <c r="E6" s="22" t="s">
-[...15 lines deleted...]
-      </c>
       <c r="B7" s="22" t="s">
-        <v>447</v>
+        <v>451</v>
       </c>
       <c r="C7" s="22" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="D7" s="22" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E7" s="22" t="s">
-        <v>449</v>
+        <v>453</v>
       </c>
       <c r="F7" s="19" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="G7" s="22" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-        <v>454</v>
+        <v>107</v>
+      </c>
+      <c r="H7" s="94" t="s">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{54CD10CD-45F0-4D45-9F77-77954053A0B5}">
   <dimension ref="A1:E4"/>
   <sheetViews>
-    <sheetView zoomScale="130" zoomScaleNormal="130" workbookViewId="0"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="43.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="43.5" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="25.140625" style="14" customWidth="1"/>
-    <col min="2" max="3" width="29.42578125" style="14" customWidth="1"/>
+    <col min="1" max="1" width="25.1796875" style="14" customWidth="1"/>
+    <col min="2" max="3" width="29.453125" style="14" customWidth="1"/>
     <col min="4" max="4" width="17" style="14" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="29.42578125" style="14" customWidth="1"/>
-    <col min="6" max="16384" width="29.42578125" style="14" hidden="1"/>
+    <col min="5" max="5" width="29.453125" style="14" customWidth="1"/>
+    <col min="6" max="16384" width="29.453125" style="14" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:5" s="1" customFormat="1" ht="11.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="42"/>
       <c r="E1" s="42" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="34.5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:5" ht="35" x14ac:dyDescent="0.45">
       <c r="A2" s="21" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="B2" s="21" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="C2" s="21" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
       <c r="D2" s="21" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>94</v>
+      </c>
+      <c r="E2" s="61" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A3" s="19" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
       <c r="B3" s="19" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C3" s="19" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="D3" s="22" t="s">
-        <v>84</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+      <c r="E3" s="95" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="43.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A4" s="19" t="s">
+        <v>466</v>
+      </c>
+      <c r="B4" s="19" t="s">
         <v>463</v>
       </c>
-      <c r="B4" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4" s="19" t="s">
-        <v>464</v>
+        <v>467</v>
       </c>
       <c r="D4" s="22" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>451</v>
+        <v>102</v>
+      </c>
+      <c r="E4" s="95" t="s">
+        <v>465</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F8C2862F-DC01-4FE0-8624-64A74FC1EB23}">
   <dimension ref="A1:J3"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="19" style="51" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="30.140625" style="51" customWidth="1"/>
+    <col min="1" max="1" width="19" style="49" customWidth="1"/>
+    <col min="2" max="2" width="20.26953125" style="49" customWidth="1"/>
+    <col min="3" max="3" width="52.26953125" style="49" bestFit="1" customWidth="1"/>
+    <col min="4" max="7" width="17.7265625" style="49" customWidth="1"/>
+    <col min="8" max="8" width="30.1796875" style="49" customWidth="1"/>
     <col min="9" max="9" width="17" customWidth="1"/>
-    <col min="10" max="10" width="0" style="51" hidden="1" customWidth="1"/>
-    <col min="11" max="16384" width="6" style="51" hidden="1"/>
+    <col min="10" max="10" width="0" style="49" hidden="1" customWidth="1"/>
+    <col min="11" max="16384" width="6" style="49" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" s="48" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="47" t="s">
+    <row r="1" spans="1:9" s="46" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48" t="s">
-[...37 lines deleted...]
-      <c r="E2" s="50" t="s">
+      <c r="B1" s="46" t="s">
         <v>468</v>
       </c>
-      <c r="F2" s="50" t="s">
+      <c r="C1" s="46" t="s">
+        <v>468</v>
+      </c>
+      <c r="D1" s="46" t="s">
+        <v>468</v>
+      </c>
+      <c r="E1" s="46" t="s">
+        <v>468</v>
+      </c>
+      <c r="F1" s="46" t="s">
+        <v>468</v>
+      </c>
+      <c r="G1" s="46" t="s">
+        <v>468</v>
+      </c>
+      <c r="H1" s="46" t="s">
+        <v>468</v>
+      </c>
+      <c r="I1" s="46" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" s="56" customFormat="1" ht="87.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="47" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="48" t="s">
+        <v>97</v>
+      </c>
+      <c r="C2" s="48" t="s">
         <v>469</v>
       </c>
-      <c r="G2" s="50" t="s">
+      <c r="D2" s="48" t="s">
         <v>470</v>
       </c>
-      <c r="H2" s="50" t="s">
-[...7 lines deleted...]
-      <c r="A3" s="52" t="s">
+      <c r="E2" s="48" t="s">
         <v>471</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="F2" s="48" t="s">
         <v>472</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="G2" s="48" t="s">
         <v>473</v>
       </c>
-      <c r="D3" s="54">
+      <c r="H2" s="48" t="s">
+        <v>85</v>
+      </c>
+      <c r="I2" s="48" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" s="58" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="50" t="s">
+        <v>474</v>
+      </c>
+      <c r="B3" s="51" t="s">
+        <v>475</v>
+      </c>
+      <c r="C3" s="51" t="s">
+        <v>476</v>
+      </c>
+      <c r="D3" s="52">
         <v>2</v>
       </c>
-      <c r="E3" s="54">
-[...2 lines deleted...]
-      <c r="F3" s="54">
+      <c r="E3" s="52">
+        <v>1</v>
+      </c>
+      <c r="F3" s="52">
         <v>4</v>
       </c>
-      <c r="G3" s="54">
+      <c r="G3" s="52">
         <v>3</v>
       </c>
-      <c r="H3" s="53">
+      <c r="H3" s="51">
         <v>99</v>
       </c>
-      <c r="I3" s="59" t="s">
-        <v>84</v>
+      <c r="I3" s="57" t="s">
+        <v>102</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{207D8C83-09E5-4F2C-B365-AB8A32BF4A48}">
   <dimension ref="A1:O19"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="43.140625" style="14" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="21.5703125" style="14" customWidth="1"/>
+    <col min="1" max="1" width="43.1796875" style="14" customWidth="1"/>
+    <col min="2" max="2" width="21.54296875" style="14" customWidth="1"/>
+    <col min="3" max="3" width="21.1796875" style="14" customWidth="1"/>
+    <col min="4" max="4" width="20.81640625" style="14" customWidth="1"/>
+    <col min="5" max="5" width="17.54296875" style="14" customWidth="1"/>
+    <col min="6" max="6" width="21.26953125" style="14" customWidth="1"/>
+    <col min="7" max="7" width="17.7265625" style="14" customWidth="1"/>
+    <col min="8" max="8" width="21.81640625" style="14" customWidth="1"/>
+    <col min="9" max="12" width="17.7265625" style="14" customWidth="1"/>
+    <col min="13" max="13" width="21.54296875" style="14" customWidth="1"/>
     <col min="14" max="15" width="0" style="14" hidden="1" customWidth="1"/>
-    <col min="16" max="16384" width="8.7109375" style="14" hidden="1"/>
+    <col min="16" max="16384" width="8.7265625" style="14" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="E1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="F1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="G1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="I1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="J1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="K1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="L1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="M1" s="42" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="103.5" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" ht="105" x14ac:dyDescent="0.45">
       <c r="A2" s="2" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="F2" s="2" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="G2" s="2" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
       <c r="H2" s="2" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="I2" s="2" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="L2" s="2" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="M2" s="2" t="s">
-        <v>486</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A3" s="3" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="B3" s="4">
         <v>6</v>
       </c>
       <c r="C3" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="D3" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="E3" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="F3" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G3" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="H3" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="I3" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J3" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="K3" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A4" s="3" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="B4" s="4">
         <v>2</v>
       </c>
       <c r="C4" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="F4" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G4" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A5" s="3" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="B5" s="4">
         <v>3</v>
       </c>
       <c r="C5" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D5" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="E5" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="F5" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G5" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="I5" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J5" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="K5" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L5" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A6" s="3" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
       <c r="B6" s="4">
         <v>4</v>
       </c>
       <c r="C6" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D6" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="E6" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="F6" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="G6" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="I6" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J6" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="K6" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L6" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A7" s="3" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="B7" s="4">
         <v>5</v>
       </c>
       <c r="C7" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D7" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="E7" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="F7" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="I7" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J7" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="K7" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L7" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A8" s="3" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="B8" s="4">
         <v>1</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D8" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="E8" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="F8" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G8" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="I8" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J8" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="K8" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L8" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A9" s="3" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="B9" s="4">
         <v>10</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D9" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="E9" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="F9" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="I9" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="J9" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="K9" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L9" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A10" s="3" t="s">
-        <v>494</v>
+        <v>497</v>
       </c>
       <c r="B10" s="4">
         <v>8</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D10" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="E10" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="F10" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G10" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A11" s="6" t="s">
-        <v>495</v>
+        <v>498</v>
       </c>
       <c r="B11" s="4">
         <v>9</v>
       </c>
       <c r="C11" s="5" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D11" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="E11" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="F11" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="I11" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J11" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="K11" s="4" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="L11" s="4" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A12" s="6" t="s">
-        <v>496</v>
+        <v>499</v>
       </c>
       <c r="B12" s="7">
         <v>7</v>
       </c>
       <c r="C12" s="8" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D12" s="7" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="F12" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="G12" s="7" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="H12" s="7" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="I12" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J12" s="7" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="K12" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L12" s="7" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="M12" s="7" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:13" ht="17.25" x14ac:dyDescent="0.3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A13" s="6" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
       <c r="B13" s="7">
         <v>11</v>
       </c>
       <c r="C13" s="8" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="D13" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="F13" s="7" t="s">
-        <v>88</v>
+        <v>107</v>
       </c>
       <c r="G13" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="H13" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="I13" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="J13" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="K13" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="L13" s="7" t="s">
-        <v>84</v>
+        <v>102</v>
       </c>
       <c r="M13" s="7" t="s">
-        <v>88</v>
-[...4 lines deleted...]
-    <row r="19" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.3"/>
+        <v>107</v>
+      </c>
+    </row>
+    <row r="17" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="18" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.45"/>
+    <row r="19" ht="11.25" hidden="1" customHeight="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{707D509A-E39F-42C3-B57F-1CF4F15D2D61}">
   <dimension ref="A1:B32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="55.85546875" style="14" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="8.7109375" style="14" hidden="1"/>
+    <col min="1" max="1" width="55.81640625" style="14" customWidth="1"/>
+    <col min="2" max="2" width="42.81640625" style="14" customWidth="1"/>
+    <col min="3" max="16384" width="8.7265625" style="14" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:2" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A2" s="9" t="s">
-        <v>498</v>
+        <v>501</v>
       </c>
       <c r="B2" s="9" t="s">
-        <v>499</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A3" s="10" t="s">
-        <v>500</v>
+        <v>503</v>
       </c>
       <c r="B3" s="11" t="s">
-        <v>501</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A4" s="10" t="s">
-        <v>502</v>
+        <v>505</v>
       </c>
       <c r="B4" s="11" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A5" s="10" t="s">
-        <v>503</v>
+        <v>506</v>
       </c>
       <c r="B5" s="11" t="s">
-        <v>504</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A6" s="10" t="s">
-        <v>505</v>
+        <v>508</v>
       </c>
       <c r="B6" s="11" t="s">
-        <v>506</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A7" s="10" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="B7" s="11" t="s">
-        <v>508</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A8" s="10" t="s">
-        <v>509</v>
+        <v>512</v>
       </c>
       <c r="B8" s="11" t="s">
-        <v>510</v>
-[...10 lines deleted...]
-    <row r="10" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
+      <c r="A9" s="59" t="s">
+        <v>514</v>
+      </c>
+      <c r="B9" s="60" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A10" s="10" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="B10" s="11" t="s">
-        <v>514</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A11" s="10" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B11" s="11" t="s">
-        <v>516</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A12" s="10" t="s">
-        <v>517</v>
+        <v>520</v>
       </c>
       <c r="B12" s="11" t="s">
-        <v>518</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>521</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A13" s="10" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="B13" s="11" t="s">
-        <v>520</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A14" s="10" t="s">
-        <v>521</v>
+        <v>524</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>522</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A15" s="10" t="s">
-        <v>523</v>
+        <v>526</v>
       </c>
       <c r="B15" s="11" t="s">
-        <v>360</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A16" s="10" t="s">
-        <v>524</v>
+        <v>527</v>
       </c>
       <c r="B16" s="11" t="s">
-        <v>525</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A17" s="10" t="s">
-        <v>526</v>
+        <v>529</v>
       </c>
       <c r="B17" s="11" t="s">
-        <v>527</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A18" s="10" t="s">
-        <v>528</v>
+        <v>531</v>
       </c>
       <c r="B18" s="11" t="s">
-        <v>529</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A19" s="10" t="s">
-        <v>530</v>
+        <v>533</v>
       </c>
       <c r="B19" s="11" t="s">
-        <v>531</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A20" s="10" t="s">
-        <v>532</v>
+        <v>535</v>
       </c>
       <c r="B20" s="11" t="s">
-        <v>533</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>536</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A21" s="10" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="B21" s="11" t="s">
-        <v>535</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A22" s="10" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="B22" s="11" t="s">
-        <v>537</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="23" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A23" s="10" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
       <c r="B23" s="11" t="s">
-        <v>539</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="24" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A24" s="10" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="B24" s="11" t="s">
-        <v>541</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="25" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A25" s="10" t="s">
-        <v>542</v>
+        <v>545</v>
       </c>
       <c r="B25" s="11" t="s">
-        <v>543</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="26" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A26" s="10" t="s">
-        <v>544</v>
+        <v>547</v>
       </c>
       <c r="B26" s="11" t="s">
-        <v>545</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="27" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A27" s="10" t="s">
-        <v>546</v>
+        <v>549</v>
       </c>
       <c r="B27" s="23" t="s">
-        <v>547</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="28" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A28" s="10" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
       <c r="B28" s="11" t="s">
-        <v>549</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="29" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A29" s="10" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="B29" s="11" t="s">
-        <v>551</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:2" ht="17.25" x14ac:dyDescent="0.3">
+        <v>554</v>
+      </c>
+    </row>
+    <row r="30" spans="1:2" ht="17.5" x14ac:dyDescent="0.45">
       <c r="A30" s="10" t="s">
-        <v>552</v>
+        <v>555</v>
       </c>
       <c r="B30" s="11" t="s">
-        <v>553</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="31" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A31" s="12" t="s">
-        <v>554</v>
+        <v>557</v>
       </c>
       <c r="B31" s="13" t="s">
-        <v>555</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:2" ht="17.25" hidden="1" x14ac:dyDescent="0.3"/>
+        <v>558</v>
+      </c>
+    </row>
+    <row r="32" spans="1:2" ht="17.5" hidden="1" x14ac:dyDescent="0.45"/>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BC51C51D-341B-4FF5-B017-44FA92951370}">
   <dimension ref="A1:XFC54"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="10.42578125" style="14" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16384" max="16384" width="3.85546875" style="14" hidden="1"/>
+    <col min="1" max="1" width="10.453125" style="14" customWidth="1"/>
+    <col min="2" max="2" width="53.81640625" style="14" customWidth="1"/>
+    <col min="3" max="3" width="97.81640625" style="14" customWidth="1"/>
+    <col min="4" max="16383" width="9.1796875" style="14" hidden="1"/>
+    <col min="16384" max="16384" width="3.81640625" style="14" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="42" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="42" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:3" ht="150.75" customHeight="1" x14ac:dyDescent="0.3">
-[...6 lines deleted...]
-    <row r="3" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:3" ht="150.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="146" t="s">
+        <v>559</v>
+      </c>
+      <c r="B2" s="146"/>
+      <c r="C2" s="146"/>
+    </row>
+    <row r="3" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A3" s="24" t="s">
-        <v>557</v>
+        <v>560</v>
       </c>
       <c r="B3" s="25" t="s">
-        <v>558</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>561</v>
+      </c>
+      <c r="C3" s="44" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A4" s="26" t="s">
-        <v>560</v>
+        <v>563</v>
       </c>
       <c r="B4" s="15" t="s">
-        <v>561</v>
+        <v>564</v>
       </c>
       <c r="C4" s="27" t="s">
-        <v>562</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A5" s="26" t="s">
-        <v>563</v>
+        <v>566</v>
       </c>
       <c r="B5" s="15" t="s">
-        <v>564</v>
+        <v>567</v>
       </c>
       <c r="C5" s="27" t="s">
-        <v>565</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:3" x14ac:dyDescent="0.3">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A6" s="26" t="s">
-        <v>566</v>
+        <v>569</v>
       </c>
       <c r="B6" s="15" t="s">
-        <v>567</v>
+        <v>570</v>
       </c>
       <c r="C6" s="27" t="s">
-        <v>568</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A7" s="26" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="B7" s="15" t="s">
-        <v>570</v>
+        <v>573</v>
       </c>
       <c r="C7" s="27" t="s">
-        <v>571</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A8" s="26" t="s">
-        <v>572</v>
+        <v>575</v>
       </c>
       <c r="B8" s="15" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="C8" s="27" t="s">
-        <v>574</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A9" s="26" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="B9" s="15" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="C9" s="27" t="s">
-        <v>577</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A10" s="26" t="s">
-        <v>578</v>
+        <v>581</v>
       </c>
       <c r="B10" s="15" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C10" s="27" t="s">
-        <v>580</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A11" s="26" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="B11" s="15" t="s">
-        <v>582</v>
+        <v>585</v>
       </c>
       <c r="C11" s="27" t="s">
-        <v>583</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A12" s="26" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="B12" s="15" t="s">
-        <v>585</v>
+        <v>588</v>
       </c>
       <c r="C12" s="27" t="s">
-        <v>586</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" ht="86.25" x14ac:dyDescent="0.3">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A13" s="28">
         <v>10</v>
       </c>
       <c r="B13" s="15" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
       <c r="C13" s="27" t="s">
-        <v>588</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A14" s="28">
         <v>11</v>
       </c>
       <c r="B14" s="15" t="s">
-        <v>589</v>
+        <v>592</v>
       </c>
       <c r="C14" s="27" t="s">
-        <v>590</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A15" s="28">
         <v>12</v>
       </c>
       <c r="B15" s="15" t="s">
-        <v>591</v>
+        <v>594</v>
       </c>
       <c r="C15" s="27" t="s">
-        <v>592</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A16" s="28">
         <v>13</v>
       </c>
       <c r="B16" s="15" t="s">
-        <v>593</v>
+        <v>596</v>
       </c>
       <c r="C16" s="27" t="s">
-        <v>594</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A17" s="28">
         <v>14</v>
       </c>
       <c r="B17" s="15" t="s">
-        <v>595</v>
+        <v>598</v>
       </c>
       <c r="C17" s="27" t="s">
-        <v>596</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>599</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A18" s="28">
         <v>15</v>
       </c>
       <c r="B18" s="15" t="s">
-        <v>597</v>
+        <v>600</v>
       </c>
       <c r="C18" s="27" t="s">
-        <v>598</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A19" s="28">
         <v>16</v>
       </c>
       <c r="B19" s="15" t="s">
-        <v>599</v>
+        <v>602</v>
       </c>
       <c r="C19" s="27" t="s">
-        <v>600</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A20" s="28">
         <v>17</v>
       </c>
       <c r="B20" s="15" t="s">
-        <v>601</v>
+        <v>604</v>
       </c>
       <c r="C20" s="27" t="s">
-        <v>602</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A21" s="28">
         <v>18</v>
       </c>
       <c r="B21" s="15" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
       <c r="C21" s="27" t="s">
-        <v>604</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A22" s="28">
         <v>19</v>
       </c>
       <c r="B22" s="15" t="s">
-        <v>605</v>
+        <v>608</v>
       </c>
       <c r="C22" s="27" t="s">
-        <v>606</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A23" s="28">
         <v>20</v>
       </c>
       <c r="B23" s="15" t="s">
-        <v>607</v>
+        <v>610</v>
       </c>
       <c r="C23" s="27" t="s">
-        <v>608</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A24" s="28">
         <v>21</v>
       </c>
       <c r="B24" s="15" t="s">
-        <v>609</v>
+        <v>612</v>
       </c>
       <c r="C24" s="27" t="s">
-        <v>610</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A25" s="28">
         <v>22</v>
       </c>
       <c r="B25" s="15" t="s">
-        <v>611</v>
+        <v>614</v>
       </c>
       <c r="C25" s="27" t="s">
-        <v>612</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.45">
       <c r="A26" s="28">
         <v>23</v>
       </c>
       <c r="B26" s="15" t="s">
-        <v>613</v>
+        <v>616</v>
       </c>
       <c r="C26" s="27" t="s">
-        <v>614</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>617</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A27" s="28">
         <v>24</v>
       </c>
       <c r="B27" s="15" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="C27" s="27" t="s">
-        <v>616</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A28" s="28">
         <v>25</v>
       </c>
       <c r="B28" s="15" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
       <c r="C28" s="27" t="s">
-        <v>618</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A29" s="28">
         <v>26</v>
       </c>
       <c r="B29" s="15" t="s">
-        <v>619</v>
+        <v>622</v>
       </c>
       <c r="C29" s="27" t="s">
-        <v>620</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A30" s="28">
         <v>27</v>
       </c>
       <c r="B30" s="15" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="C30" s="27" t="s">
-        <v>622</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A31" s="28">
         <v>31</v>
       </c>
       <c r="B31" s="15" t="s">
-        <v>623</v>
+        <v>626</v>
       </c>
       <c r="C31" s="27" t="s">
-        <v>624</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A32" s="28">
         <v>32</v>
       </c>
       <c r="B32" s="15" t="s">
-        <v>625</v>
+        <v>628</v>
       </c>
       <c r="C32" s="27" t="s">
-        <v>626</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A33" s="28">
         <v>33</v>
       </c>
       <c r="B33" s="15" t="s">
-        <v>627</v>
+        <v>630</v>
       </c>
       <c r="C33" s="27" t="s">
-        <v>628</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A34" s="28">
         <v>34</v>
       </c>
       <c r="B34" s="15" t="s">
-        <v>629</v>
+        <v>632</v>
       </c>
       <c r="C34" s="27" t="s">
-        <v>630</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A35" s="28">
         <v>41</v>
       </c>
       <c r="B35" s="15" t="s">
-        <v>631</v>
+        <v>634</v>
       </c>
       <c r="C35" s="27" t="s">
-        <v>632</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A36" s="28">
         <v>42</v>
       </c>
       <c r="B36" s="15" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
       <c r="C36" s="27" t="s">
-        <v>634</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>637</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A37" s="28">
         <v>49</v>
       </c>
       <c r="B37" s="15" t="s">
-        <v>635</v>
+        <v>638</v>
       </c>
       <c r="C37" s="27" t="s">
-        <v>636</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>639</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A38" s="28">
         <v>50</v>
       </c>
       <c r="B38" s="15" t="s">
-        <v>637</v>
+        <v>640</v>
       </c>
       <c r="C38" s="27" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A39" s="28">
         <v>51</v>
       </c>
       <c r="B39" s="15" t="s">
-        <v>639</v>
+        <v>642</v>
       </c>
       <c r="C39" s="27" t="s">
-        <v>640</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A40" s="28">
         <v>52</v>
       </c>
       <c r="B40" s="15" t="s">
-        <v>641</v>
+        <v>644</v>
       </c>
       <c r="C40" s="27" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:3" ht="120.75" x14ac:dyDescent="0.3">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="122.5" x14ac:dyDescent="0.45">
       <c r="A41" s="28">
         <v>53</v>
       </c>
       <c r="B41" s="15" t="s">
-        <v>643</v>
+        <v>646</v>
       </c>
       <c r="C41" s="27" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A42" s="28">
         <v>54</v>
       </c>
       <c r="B42" s="16" t="s">
-        <v>645</v>
+        <v>648</v>
       </c>
       <c r="C42" s="27" t="s">
-        <v>646</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A43" s="28">
         <v>55</v>
       </c>
       <c r="B43" s="15" t="s">
-        <v>647</v>
+        <v>650</v>
       </c>
       <c r="C43" s="27" t="s">
-        <v>648</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A44" s="28">
         <v>56</v>
       </c>
       <c r="B44" s="15" t="s">
-        <v>649</v>
+        <v>652</v>
       </c>
       <c r="C44" s="27" t="s">
-        <v>650</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A45" s="28">
         <v>57</v>
       </c>
       <c r="B45" s="16" t="s">
-        <v>651</v>
+        <v>654</v>
       </c>
       <c r="C45" s="27" t="s">
-        <v>652</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A46" s="28">
         <v>58</v>
       </c>
       <c r="B46" s="15" t="s">
-        <v>653</v>
+        <v>656</v>
       </c>
       <c r="C46" s="27" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A47" s="28">
         <v>60</v>
       </c>
       <c r="B47" s="15" t="s">
-        <v>655</v>
+        <v>658</v>
       </c>
       <c r="C47" s="27" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:3" ht="69" x14ac:dyDescent="0.3">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A48" s="28">
         <v>61</v>
       </c>
       <c r="B48" s="15" t="s">
-        <v>657</v>
+        <v>660</v>
       </c>
       <c r="C48" s="27" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:3" ht="51.75" x14ac:dyDescent="0.3">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A49" s="28">
         <v>62</v>
       </c>
       <c r="B49" s="15" t="s">
-        <v>659</v>
+        <v>662</v>
       </c>
       <c r="C49" s="27" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A50" s="28">
         <v>65</v>
       </c>
       <c r="B50" s="15" t="s">
-        <v>661</v>
+        <v>664</v>
       </c>
       <c r="C50" s="27" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A51" s="28">
         <v>71</v>
       </c>
       <c r="B51" s="15" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
       <c r="C51" s="27" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A52" s="28">
         <v>72</v>
       </c>
       <c r="B52" s="15" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="C52" s="27" t="s">
-        <v>666</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A53" s="28">
         <v>81</v>
       </c>
       <c r="B53" s="15" t="s">
-        <v>667</v>
+        <v>670</v>
       </c>
       <c r="C53" s="27" t="s">
-        <v>668</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:3" ht="34.5" x14ac:dyDescent="0.3">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A54" s="29">
         <v>99</v>
       </c>
       <c r="B54" s="17" t="s">
-        <v>669</v>
+        <v>672</v>
       </c>
       <c r="C54" s="27" t="s">
-        <v>670</v>
+        <v>673</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <mergeCells count="1">
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="A10:C10 A4:A9 A11:A12" numberStoredAsText="1"/>
   </ignoredErrors>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A0117A76-8D8C-4D55-BD12-D1D3D0D9F232}">
-  <dimension ref="A1:D47"/>
+  <dimension ref="A1:D52"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.25" zeroHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="17.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
-    <col min="1" max="1" width="10.85546875" style="14" customWidth="1"/>
+    <col min="1" max="1" width="10.81640625" style="56" customWidth="1"/>
     <col min="2" max="2" width="51" style="27" customWidth="1"/>
-    <col min="3" max="3" width="55.140625" style="27" customWidth="1"/>
+    <col min="3" max="3" width="55.1796875" style="27" customWidth="1"/>
     <col min="4" max="4" width="45" style="37" customWidth="1"/>
-    <col min="5" max="16384" width="8.7109375" style="14" hidden="1"/>
+    <col min="5" max="16384" width="8.7265625" style="14" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:4" ht="14.25" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A1" s="45" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="41" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="41" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:4" ht="126.75" customHeight="1" x14ac:dyDescent="0.3">
-[...9 lines deleted...]
-        <v>672</v>
+    <row r="2" spans="1:4" ht="126.75" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A2" s="147" t="s">
+        <v>674</v>
+      </c>
+      <c r="B2" s="147"/>
+      <c r="C2" s="147"/>
+      <c r="D2" s="147"/>
+    </row>
+    <row r="3" spans="1:4" ht="35" x14ac:dyDescent="0.45">
+      <c r="A3" s="136" t="s">
+        <v>675</v>
       </c>
       <c r="B3" s="18" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="C3" s="18" t="s">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="D3" s="18" t="s">
-        <v>675</v>
-[...3 lines deleted...]
-      <c r="A4" s="19">
+        <v>678</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" ht="245" x14ac:dyDescent="0.45">
+      <c r="A4" s="137">
         <v>27</v>
       </c>
-      <c r="B4" s="19" t="s">
-[...10 lines deleted...]
-      <c r="A5" s="19">
+      <c r="B4" s="139" t="s">
+        <v>679</v>
+      </c>
+      <c r="C4" s="139" t="s">
+        <v>680</v>
+      </c>
+      <c r="D4" s="141" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" ht="332.5" x14ac:dyDescent="0.45">
+      <c r="A5" s="137">
         <v>59</v>
       </c>
-      <c r="B5" s="19" t="s">
-[...10 lines deleted...]
-      <c r="A6" s="19">
+      <c r="B5" s="139" t="s">
+        <v>682</v>
+      </c>
+      <c r="C5" s="139" t="s">
+        <v>683</v>
+      </c>
+      <c r="D5" s="141" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="280" x14ac:dyDescent="0.45">
+      <c r="A6" s="137">
         <v>93</v>
       </c>
-      <c r="B6" s="19" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="111">
+      <c r="B6" s="139" t="s">
+        <v>685</v>
+      </c>
+      <c r="C6" s="139" t="s">
+        <v>686</v>
+      </c>
+      <c r="D6" s="141" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="297.5" x14ac:dyDescent="0.45">
+      <c r="A7" s="138">
         <v>95</v>
       </c>
-      <c r="B7" s="111" t="s">
-[...10 lines deleted...]
-      <c r="A8" s="111" t="s">
+      <c r="B7" s="141" t="s">
         <v>688</v>
       </c>
-      <c r="B8" s="111" t="s">
+      <c r="C7" s="141" t="s">
         <v>689</v>
       </c>
-      <c r="C8" s="111" t="s">
+      <c r="D7" s="141" t="s">
         <v>690</v>
       </c>
-      <c r="D8" s="111" t="s">
+    </row>
+    <row r="8" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A8" s="138" t="s">
         <v>691</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="111" t="s">
+      <c r="B8" s="141" t="s">
         <v>692</v>
       </c>
-      <c r="B9" s="111" t="s">
+      <c r="C8" s="141" t="s">
         <v>693</v>
       </c>
-      <c r="C9" s="111" t="s">
+      <c r="D8" s="141" t="s">
         <v>694</v>
       </c>
-      <c r="D9" s="111" t="s">
+    </row>
+    <row r="9" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A9" s="133" t="s">
         <v>695</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="111" t="s">
+      <c r="B9" s="100" t="s">
         <v>696</v>
       </c>
-      <c r="B10" s="111" t="s">
+      <c r="C9" s="100" t="s">
         <v>697</v>
       </c>
-      <c r="C10" s="111" t="s">
+      <c r="D9" s="100" t="s">
         <v>698</v>
       </c>
-      <c r="D10" s="115" t="s">
+    </row>
+    <row r="10" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A10" s="133" t="s">
         <v>699</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="111" t="s">
+      <c r="B10" s="100" t="s">
         <v>700</v>
       </c>
-      <c r="B11" s="111" t="s">
+      <c r="C10" s="100" t="s">
         <v>701</v>
       </c>
-      <c r="C11" s="111" t="s">
+      <c r="D10" s="100" t="s">
         <v>702</v>
       </c>
-      <c r="D11" s="111" t="s">
+    </row>
+    <row r="11" spans="1:4" ht="70" x14ac:dyDescent="0.45">
+      <c r="A11" s="133" t="s">
         <v>703</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="111" t="s">
+      <c r="B11" s="100" t="s">
         <v>704</v>
       </c>
-      <c r="B12" s="111" t="s">
+      <c r="C11" s="100" t="s">
         <v>705</v>
       </c>
-      <c r="C12" s="111" t="s">
+      <c r="D11" s="100" t="s">
         <v>706</v>
       </c>
-      <c r="D12" s="111" t="s">
+    </row>
+    <row r="12" spans="1:4" s="55" customFormat="1" ht="245" x14ac:dyDescent="0.45">
+      <c r="A12" s="133" t="s">
         <v>707</v>
       </c>
-    </row>
-[...15 lines deleted...]
-      <c r="A14" s="111" t="s">
+      <c r="B12" s="100" t="s">
         <v>708</v>
       </c>
-      <c r="B14" s="111" t="s">
+      <c r="C12" s="100" t="s">
         <v>709</v>
       </c>
-      <c r="C14" s="111" t="s">
+      <c r="D12" s="100" t="s">
         <v>710</v>
       </c>
-      <c r="D14" s="111" t="s">
+    </row>
+    <row r="13" spans="1:4" s="55" customFormat="1" ht="210" x14ac:dyDescent="0.45">
+      <c r="A13" s="133" t="s">
         <v>711</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="111" t="s">
+      <c r="B13" s="100" t="s">
         <v>712</v>
       </c>
-      <c r="B15" s="111" t="s">
+      <c r="C13" s="100" t="s">
         <v>713</v>
       </c>
-      <c r="C15" s="111" t="s">
+      <c r="D13" s="100" t="s">
         <v>714</v>
       </c>
-      <c r="D15" s="111" t="s">
-[...4 lines deleted...]
-      <c r="A16" s="111" t="s">
+    </row>
+    <row r="14" spans="1:4" s="55" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A14" s="133" t="s">
         <v>715</v>
       </c>
-      <c r="B16" s="111" t="s">
+      <c r="B14" s="100" t="s">
         <v>716</v>
       </c>
-      <c r="C16" s="111" t="s">
+      <c r="C14" s="100" t="s">
         <v>717</v>
       </c>
-      <c r="D16" s="112" t="s">
+      <c r="D14" s="100" t="s">
         <v>718</v>
       </c>
     </row>
-    <row r="17" spans="1:4" s="57" customFormat="1" ht="103.5" x14ac:dyDescent="0.3">
-      <c r="A17" s="111" t="s">
+    <row r="15" spans="1:4" s="55" customFormat="1" ht="35" x14ac:dyDescent="0.45">
+      <c r="A15" s="133" t="s">
         <v>719</v>
       </c>
-      <c r="B17" s="111" t="s">
+      <c r="B15" s="100" t="s">
         <v>720</v>
       </c>
-      <c r="C17" s="111" t="s">
+      <c r="C15" s="100" t="s">
         <v>721</v>
       </c>
-      <c r="D17" s="111" t="s">
-[...4 lines deleted...]
-      <c r="A18" s="111" t="s">
+      <c r="D15" s="104" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4" s="55" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A16" s="133" t="s">
         <v>722</v>
       </c>
-      <c r="B18" s="111" t="s">
+      <c r="B16" s="100" t="s">
         <v>723</v>
       </c>
-      <c r="C18" s="117" t="s">
+      <c r="C16" s="100" t="s">
         <v>724</v>
       </c>
-      <c r="D18" s="111" t="s">
+      <c r="D16" s="100" t="s">
         <v>725</v>
       </c>
     </row>
-    <row r="19" spans="1:4" s="57" customFormat="1" ht="69" x14ac:dyDescent="0.3">
-      <c r="A19" s="111" t="s">
+    <row r="17" spans="1:4" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A17" s="133" t="s">
+        <v>722</v>
+      </c>
+      <c r="B17" s="100" t="s">
+        <v>751</v>
+      </c>
+      <c r="C17" s="100" t="s">
+        <v>752</v>
+      </c>
+      <c r="D17" s="100" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="18" spans="1:4" s="55" customFormat="1" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A18" s="133" t="s">
         <v>726</v>
       </c>
-      <c r="B19" s="111" t="s">
+      <c r="B18" s="100" t="s">
         <v>727</v>
       </c>
-      <c r="C19" s="111" t="s">
+      <c r="C18" s="100" t="s">
         <v>728</v>
       </c>
-      <c r="D19" s="111" t="s">
+      <c r="D18" s="100" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" s="55" customFormat="1" ht="385" x14ac:dyDescent="0.45">
+      <c r="A19" s="133" t="s">
         <v>729</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="113" t="s">
+      <c r="B19" s="100" t="s">
         <v>730</v>
       </c>
-      <c r="B20" s="111" t="s">
+      <c r="C19" s="106" t="s">
         <v>731</v>
       </c>
-      <c r="C20" s="111" t="s">
+      <c r="D19" s="100" t="s">
         <v>732</v>
       </c>
-      <c r="D20" s="111" t="s">
+    </row>
+    <row r="20" spans="1:4" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A20" s="133" t="s">
         <v>733</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="111" t="s">
+      <c r="B20" s="100" t="s">
         <v>734</v>
       </c>
-      <c r="B21" s="111" t="s">
+      <c r="C20" s="100" t="s">
         <v>735</v>
       </c>
-      <c r="C21" s="111" t="s">
+      <c r="D20" s="100" t="s">
         <v>736</v>
       </c>
-      <c r="D21" s="112" t="s">
+    </row>
+    <row r="21" spans="1:4" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A21" s="133" t="s">
         <v>737</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="113" t="s">
+      <c r="B21" s="100" t="s">
         <v>738</v>
       </c>
-      <c r="B22" s="111" t="s">
+      <c r="C21" s="100" t="s">
         <v>739</v>
       </c>
-      <c r="C22" s="111" t="s">
+      <c r="D21" s="101" t="s">
         <v>740</v>
       </c>
-      <c r="D22" s="115" t="s">
-[...4 lines deleted...]
-      <c r="A23" s="113" t="s">
+    </row>
+    <row r="22" spans="1:4" s="55" customFormat="1" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A22" s="133" t="s">
         <v>741</v>
       </c>
-      <c r="B23" s="111" t="s">
+      <c r="B22" s="100" t="s">
         <v>742</v>
       </c>
-      <c r="C23" s="111" t="s">
+      <c r="C22" s="100" t="s">
         <v>743</v>
       </c>
-      <c r="D23" s="115" t="s">
-[...7 lines deleted...]
-      <c r="B24" s="111" t="s">
+      <c r="D22" s="100" t="s">
         <v>744</v>
       </c>
-      <c r="C24" s="111" t="s">
+    </row>
+    <row r="23" spans="1:4" s="55" customFormat="1" ht="35" x14ac:dyDescent="0.45">
+      <c r="A23" s="133" t="s">
+        <v>753</v>
+      </c>
+      <c r="B23" s="100" t="s">
+        <v>754</v>
+      </c>
+      <c r="C23" s="100" t="s">
+        <v>755</v>
+      </c>
+      <c r="D23" s="100" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" s="55" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A24" s="133" t="s">
+        <v>748</v>
+      </c>
+      <c r="B24" s="100" t="s">
+        <v>749</v>
+      </c>
+      <c r="C24" s="100" t="s">
+        <v>750</v>
+      </c>
+      <c r="D24" s="100" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" s="55" customFormat="1" ht="112.5" customHeight="1" x14ac:dyDescent="0.45">
+      <c r="A25" s="134" t="s">
         <v>745</v>
       </c>
-      <c r="D24" s="115" t="s">
-[...4 lines deleted...]
-      <c r="A25" s="113" t="s">
+      <c r="B25" s="100" t="s">
         <v>746</v>
       </c>
-      <c r="B25" s="111" t="s">
+      <c r="C25" s="100" t="s">
         <v>747</v>
       </c>
-      <c r="C25" s="111" t="s">
-[...49 lines deleted...]
-      <c r="A29" s="113" t="s">
+      <c r="D25" s="100" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" s="55" customFormat="1" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A26" s="63" t="s">
+        <v>459</v>
+      </c>
+      <c r="B26" s="19" t="s">
         <v>757</v>
       </c>
-      <c r="B29" s="111" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="111" t="s">
+      <c r="C26" s="19" t="s">
         <v>758</v>
       </c>
-      <c r="D29" s="112" t="s">
+      <c r="D26" s="101" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A27" s="134" t="s">
         <v>759</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="113" t="s">
+      <c r="B27" s="100" t="s">
         <v>760</v>
       </c>
-      <c r="B30" s="111" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="111" t="s">
+      <c r="C27" s="100" t="s">
         <v>761</v>
       </c>
-      <c r="D30" s="112" t="s">
+      <c r="D27" s="104" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A28" s="134" t="s">
+        <v>858</v>
+      </c>
+      <c r="B28" s="142" t="s">
+        <v>863</v>
+      </c>
+      <c r="C28" s="142" t="s">
+        <v>864</v>
+      </c>
+      <c r="D28" s="145" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" s="55" customFormat="1" ht="122.5" x14ac:dyDescent="0.45">
+      <c r="A29" s="134" t="s">
         <v>762</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="113" t="s">
+      <c r="B29" s="100" t="s">
         <v>763</v>
       </c>
-      <c r="B31" s="111" t="s">
+      <c r="C29" s="100" t="s">
         <v>764</v>
       </c>
-      <c r="C31" s="111" t="s">
+      <c r="D29" s="104" t="s">
         <v>765</v>
       </c>
-      <c r="D31" s="112" t="s">
-[...4 lines deleted...]
-      <c r="A32" s="111" t="s">
+    </row>
+    <row r="30" spans="1:4" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A30" s="134" t="s">
         <v>766</v>
       </c>
-      <c r="B32" s="111" t="s">
+      <c r="B30" s="100" t="s">
+        <v>531</v>
+      </c>
+      <c r="C30" s="100" t="s">
         <v>767</v>
       </c>
-      <c r="C32" s="111" t="s">
+      <c r="D30" s="100" t="s">
         <v>768</v>
       </c>
-      <c r="D32" s="112" t="s">
+    </row>
+    <row r="31" spans="1:4" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A31" s="135" t="s">
         <v>769</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="111" t="s">
+      <c r="B31" s="103" t="s">
+        <v>516</v>
+      </c>
+      <c r="C31" s="103" t="s">
         <v>770</v>
       </c>
-      <c r="B33" s="111" t="s">
+      <c r="D31" s="104" t="s">
         <v>771</v>
       </c>
-      <c r="C33" s="111" t="s">
-[...7 lines deleted...]
-      <c r="A34" s="111" t="s">
+    </row>
+    <row r="32" spans="1:4" s="55" customFormat="1" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A32" s="135" t="s">
         <v>772</v>
       </c>
-      <c r="B34" s="111" t="s">
+      <c r="B32" s="103" t="s">
         <v>773</v>
       </c>
-      <c r="C34" s="114" t="s">
-[...7 lines deleted...]
-      <c r="A35" s="111" t="s">
+      <c r="C32" s="103" t="s">
         <v>774</v>
       </c>
-      <c r="B35" s="111" t="s">
+      <c r="D32" s="104" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:4" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A33" s="134" t="s">
+        <v>783</v>
+      </c>
+      <c r="B33" s="100" t="s">
+        <v>784</v>
+      </c>
+      <c r="C33" s="100" t="s">
+        <v>785</v>
+      </c>
+      <c r="D33" s="101" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:4" s="55" customFormat="1" ht="140" x14ac:dyDescent="0.45">
+      <c r="A34" s="134" t="s">
+        <v>786</v>
+      </c>
+      <c r="B34" s="100" t="s">
+        <v>787</v>
+      </c>
+      <c r="C34" s="100" t="s">
+        <v>788</v>
+      </c>
+      <c r="D34" s="101" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="35" spans="1:4" s="55" customFormat="1" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A35" s="134" t="s">
+        <v>789</v>
+      </c>
+      <c r="B35" s="100" t="s">
+        <v>790</v>
+      </c>
+      <c r="C35" s="100" t="s">
+        <v>791</v>
+      </c>
+      <c r="D35" s="101" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:4" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A36" s="134" t="s">
+        <v>792</v>
+      </c>
+      <c r="B36" s="100" t="s">
+        <v>793</v>
+      </c>
+      <c r="C36" s="100" t="s">
+        <v>794</v>
+      </c>
+      <c r="D36" s="101" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:4" s="55" customFormat="1" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A37" s="133" t="s">
+        <v>795</v>
+      </c>
+      <c r="B37" s="100" t="s">
+        <v>796</v>
+      </c>
+      <c r="C37" s="100" t="s">
+        <v>797</v>
+      </c>
+      <c r="D37" s="101" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:4" s="55" customFormat="1" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A38" s="133" t="s">
+        <v>798</v>
+      </c>
+      <c r="B38" s="100" t="s">
+        <v>799</v>
+      </c>
+      <c r="C38" s="100" t="s">
+        <v>800</v>
+      </c>
+      <c r="D38" s="101" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:4" s="55" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A39" s="133" t="s">
+        <v>801</v>
+      </c>
+      <c r="B39" s="100" t="s">
+        <v>802</v>
+      </c>
+      <c r="C39" s="103" t="s">
+        <v>803</v>
+      </c>
+      <c r="D39" s="104" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:4" s="55" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A40" s="133" t="s">
+        <v>804</v>
+      </c>
+      <c r="B40" s="100" t="s">
+        <v>805</v>
+      </c>
+      <c r="C40" s="103" t="s">
+        <v>806</v>
+      </c>
+      <c r="D40" s="104" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:4" s="55" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A41" s="133" t="s">
+        <v>807</v>
+      </c>
+      <c r="B41" s="100" t="s">
+        <v>808</v>
+      </c>
+      <c r="C41" s="103" t="s">
+        <v>809</v>
+      </c>
+      <c r="D41" s="104" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="42" spans="1:4" s="55" customFormat="1" ht="35" x14ac:dyDescent="0.45">
+      <c r="A42" s="133" t="s">
+        <v>810</v>
+      </c>
+      <c r="B42" s="100" t="s">
+        <v>811</v>
+      </c>
+      <c r="C42" s="103" t="s">
+        <v>812</v>
+      </c>
+      <c r="D42" s="104" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="43" spans="1:4" s="55" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A43" s="133" t="s">
+        <v>813</v>
+      </c>
+      <c r="B43" s="100" t="s">
+        <v>814</v>
+      </c>
+      <c r="C43" s="103" t="s">
+        <v>815</v>
+      </c>
+      <c r="D43" s="104" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:4" s="55" customFormat="1" ht="35" x14ac:dyDescent="0.45">
+      <c r="A44" s="133" t="s">
+        <v>475</v>
+      </c>
+      <c r="B44" s="100" t="s">
+        <v>816</v>
+      </c>
+      <c r="C44" s="103" t="s">
+        <v>817</v>
+      </c>
+      <c r="D44" s="104" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="45" spans="1:4" s="55" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A45" s="133" t="s">
+        <v>819</v>
+      </c>
+      <c r="B45" s="100" t="s">
+        <v>820</v>
+      </c>
+      <c r="C45" s="100" t="s">
+        <v>821</v>
+      </c>
+      <c r="D45" s="101" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="46" spans="1:4" s="55" customFormat="1" ht="70" x14ac:dyDescent="0.45">
+      <c r="A46" s="133" t="s">
+        <v>859</v>
+      </c>
+      <c r="B46" s="142" t="s">
+        <v>866</v>
+      </c>
+      <c r="C46" s="142" t="s">
+        <v>867</v>
+      </c>
+      <c r="D46" s="144" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="47" spans="1:4" s="55" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
+      <c r="A47" s="133" t="s">
+        <v>860</v>
+      </c>
+      <c r="B47" s="140" t="s">
+        <v>868</v>
+      </c>
+      <c r="C47" s="140" t="s">
+        <v>869</v>
+      </c>
+      <c r="D47" s="143" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="48" spans="1:4" s="55" customFormat="1" ht="87.5" x14ac:dyDescent="0.45">
+      <c r="A48" s="133" t="s">
+        <v>861</v>
+      </c>
+      <c r="B48" s="140" t="s">
+        <v>870</v>
+      </c>
+      <c r="C48" s="140" t="s">
+        <v>871</v>
+      </c>
+      <c r="D48" s="143" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="49" spans="1:4" s="55" customFormat="1" ht="35" x14ac:dyDescent="0.45">
+      <c r="A49" s="133" t="s">
+        <v>862</v>
+      </c>
+      <c r="B49" s="142" t="s">
+        <v>872</v>
+      </c>
+      <c r="C49" s="142" t="s">
+        <v>873</v>
+      </c>
+      <c r="D49" s="144" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="50" spans="1:4" s="55" customFormat="1" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A50" s="133" t="s">
         <v>775</v>
       </c>
-      <c r="C35" s="114" t="s">
+      <c r="B50" s="100" t="s">
         <v>776</v>
       </c>
-      <c r="D35" s="115" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="111" t="s">
+      <c r="C50" s="103" t="s">
         <v>777</v>
       </c>
-      <c r="B36" s="111" t="s">
+      <c r="D50" s="104" t="s">
         <v>778</v>
       </c>
-      <c r="C36" s="114" t="s">
+    </row>
+    <row r="51" spans="1:4" s="55" customFormat="1" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A51" s="135" t="s">
         <v>779</v>
       </c>
-      <c r="D36" s="115" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="111" t="s">
+      <c r="B51" s="103" t="s">
         <v>780</v>
       </c>
-      <c r="B37" s="111" t="s">
+      <c r="C51" s="103" t="s">
+        <v>777</v>
+      </c>
+      <c r="D51" s="104" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="52" spans="1:4" s="55" customFormat="1" ht="227.5" x14ac:dyDescent="0.45">
+      <c r="A52" s="135" t="s">
         <v>781</v>
       </c>
-      <c r="C37" s="114" t="s">
+      <c r="B52" s="103" t="s">
         <v>782</v>
       </c>
-      <c r="D37" s="115" t="s">
-[...140 lines deleted...]
-        <v>699</v>
+      <c r="C52" s="100" t="s">
+        <v>777</v>
+      </c>
+      <c r="D52" s="104" t="s">
+        <v>778</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
+  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Notes xmlns="05501589-4ae7-4d48-8ba0-57bfd28bdaa0" xsi:nil="true"/>
+    <RCRID xmlns="05501589-4ae7-4d48-8ba0-57bfd28bdaa0" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EE2288C6137524DB5B8915484887A7F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="336a0e5ebd6addaacf9e303afe6a5563">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d91b64b8-619b-40c9-bef2-1eeadb5c62db" xmlns:ns3="05501589-4ae7-4d48-8ba0-57bfd28bdaa0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e1d464a7fe28c0b9a50216993d97763" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d91b64b8-619b-40c9-bef2-1eeadb5c62db"/>
     <xsd:import namespace="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:RCRID" minOccurs="0"/>
                 <xsd:element ref="ns3:Notes" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
@@ -16924,148 +17053,146 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37F49D7E-BE8C-4C55-B6A8-486779919587}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02EB497-1489-461E-AC53-6C834BD84501}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="d91b64b8-619b-40c9-bef2-1eeadb5c62db"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E913554-5A0D-4370-8304-28649C04A4C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="d91b64b8-619b-40c9-bef2-1eeadb5c62db"/>
     <ds:schemaRef ds:uri="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C02EB497-1489-461E-AC53-6C834BD84501}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37F49D7E-BE8C-4C55-B6A8-486779919587}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="18" baseType="lpstr">
       <vt:lpstr>Version Changes</vt:lpstr>
       <vt:lpstr>Outpatient Service Codes</vt:lpstr>
       <vt:lpstr>Day Service Codes</vt:lpstr>
       <vt:lpstr>24-Hour Service Codes</vt:lpstr>
       <vt:lpstr>Monthly Service Codes</vt:lpstr>
       <vt:lpstr>MAT Drug Lockouts</vt:lpstr>
       <vt:lpstr>Provider Type Abbreviations</vt:lpstr>
       <vt:lpstr>Place of Service Codes</vt:lpstr>
       <vt:lpstr>Modifiers</vt:lpstr>
-      <vt:lpstr>TitleRegioin1.a3.d47.9</vt:lpstr>
+      <vt:lpstr>TitleRegioin1.a3.d52.9</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.b31.7</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.d4.4</vt:lpstr>
-      <vt:lpstr>TitleRegion1.a2.d63.1</vt:lpstr>
+      <vt:lpstr>TitleRegion1.a2.d66.1</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.h7.3</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.i3.5</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.m13.6</vt:lpstr>
       <vt:lpstr>TitleRegion1.a2.u72.2</vt:lpstr>
       <vt:lpstr>TitleRegion1.a3.c54.8</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company>DHCS</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>DMC-Service-Table-25-26</dc:title>
   <dc:subject/>
   <dc:creator>Hall, Jordyn@DHCS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>