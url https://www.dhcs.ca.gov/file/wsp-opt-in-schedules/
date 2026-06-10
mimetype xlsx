--- v0 (2026-05-21)
+++ v1 (2026-06-10)
@@ -8398,51 +8398,51 @@
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Value>30</Value>
     </TaxCatchAll>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">English</Language>
     <TAGBusPart xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <TAGender xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Publication_x0020_Type xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Topics xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <Reading_x0020_Level xmlns="c1c1dc04-eeda-4b6e-b2df-40979f5da1d3" xsi:nil="true"/>
     <TAGEthnicity xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <o68eaf9243684232b2418c37bbb152dc xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Fee-For-Service Rates Development</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">f4b3987f-d379-4ea2-9325-ab5a79e49e9a</TermId>
         </TermInfo>
       </Terms>
     </o68eaf9243684232b2418c37bbb152dc>
     <Abstract xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <PublishingContactName xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TAGAge xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b" xsi:nil="true"/>
     <_dlc_DocId xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">DHCSDOC-491057189-1395</_dlc_DocId>
     <_dlc_DocIdUrl xmlns="69bc34b3-1921-46c7-8c7a-d18363374b4b">
-      <Url>https://dhcscagovauthoring/services/medi-cal/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-491057189-1395</Url>
+      <Url>http://dhcsgovstaging:88/services/medi-cal/_layouts/15/DocIdRedir.aspx?ID=DHCSDOC-491057189-1395</Url>
       <Description>DHCSDOC-491057189-1395</Description>
     </_dlc_DocIdUrl>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1281FAE-AE10-4012-AC51-D58E6D154C7B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F0C319D-612C-495C-8309-F74C8FE4A3A6}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B7380F0-65FA-4188-8E19-437B4ACA4B52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/events"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>