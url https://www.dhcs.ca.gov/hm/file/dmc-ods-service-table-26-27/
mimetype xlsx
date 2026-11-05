--- v0 (2026-10-11)
+++ v1 (2026-11-05)
@@ -24,61 +24,61 @@
   <Override PartName="/xl/tables/table3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bsmith\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8FF2958D-3536-4882-AFB4-81568F7FE814}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{09F3E4E7-45EB-42D5-BD99-4681BC67E3C9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{8CF8D217-7A4E-4131-BB42-55FF69774914}"/>
+    <workbookView xWindow="14550" yWindow="-16320" windowWidth="29040" windowHeight="15720" firstSheet="5" activeTab="10" xr2:uid="{8CF8D217-7A4E-4131-BB42-55FF69774914}"/>
   </bookViews>
   <sheets>
     <sheet name="Version Changes" sheetId="18" r:id="rId1"/>
     <sheet name="Outpatient Service Codes" sheetId="1" r:id="rId2"/>
     <sheet name="Day Service Codes" sheetId="6" r:id="rId3"/>
     <sheet name="24-Hour Service Codes" sheetId="7" r:id="rId4"/>
     <sheet name="24-Hour Inpatient Service Codes" sheetId="16" r:id="rId5"/>
     <sheet name="Appendix" sheetId="17" r:id="rId6"/>
     <sheet name="Monthly Service Codes" sheetId="15" r:id="rId7"/>
     <sheet name="MAT Drug Lockouts" sheetId="12" r:id="rId8"/>
     <sheet name="Provider Type Abbreviations" sheetId="11" r:id="rId9"/>
     <sheet name="Place of Service Codes" sheetId="9" r:id="rId10"/>
     <sheet name="Modifiers" sheetId="10" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="6" hidden="1">'Monthly Service Codes'!$A$1:$B$1</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Version Changes'!$A$2:$F$2</definedName>
     <definedName name="TitleRegion1.a2.aa117.2">Outpatient_Service_Codes[[#Headers],[Code]]</definedName>
     <definedName name="TitleRegion1.a2.b31.9">Provider_Type_Abbreviations[[#Headers],[DMC-ODS Provider Types]]</definedName>
     <definedName name="TitleRegion1.a2.b56.6">Appendix[[#Headers],[Procedure Coding System (PCS) Code]]</definedName>
     <definedName name="TitleRegion1.a2.d75.1">Table11[[#Headers],[Service Table Version]]</definedName>
     <definedName name="TitleRegion1.a2.f19.5">Twenty_Four_Hour_Inpatient_Service_Codes[[#Headers],[Revenue Code]]</definedName>
     <definedName name="TitleRegion1.a2.f6.4">Twenty_Four_Hour_Service_Codes[[#Headers],[Procedure Code]]</definedName>
     <definedName name="TitleRegion1.a2.g12.3">Day_Service_Codes[[#Headers],[Procedure Code]]</definedName>
     <definedName name="TitleRegion1.a2.i3.7">Monthly_service_codes[Code]</definedName>
@@ -5134,51 +5134,51 @@
   <si>
     <t xml:space="preserve">Use this modifier when designating a collateral contact for a monthly EBP service. </t>
   </si>
   <si>
     <t>This modifier applies to monthly service code H2023.</t>
   </si>
   <si>
     <t>V1</t>
   </si>
   <si>
     <t>Demonstration modifier 1</t>
   </si>
   <si>
     <t xml:space="preserve">Use this modifier to categorize the service as an individual counseling service. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="[$-409]mmmm\ d\,\ yyyy;@"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="0000"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5255,56 +5255,50 @@
       <sz val="12"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF17315A"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color theme="10"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
-[...4 lines deleted...]
-    <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Segoe UI"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF17315A"/>
         <bgColor indexed="64"/>
       </patternFill>
@@ -5622,51 +5616,51 @@
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color theme="0"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color theme="0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="168">
+  <cellXfs count="167">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
@@ -6206,64 +6200,60 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
@@ -7710,50 +7700,357 @@
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="0"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor rgb="FF17315A"/>
         </patternFill>
       </fill>
       <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
       <border diagonalUp="0" diagonalDown="0">
         <left style="thin">
           <color theme="0"/>
         </left>
         <right style="thin">
           <color theme="0"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top style="thin">
+          <color indexed="64"/>
+        </top>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <protection locked="0" hidden="0"/>
+    </dxf>
+    <dxf>
+      <border>
+        <bottom style="thin">
+          <color indexed="64"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="12"/>
+        <color theme="1"/>
+        <name val="Segoe UI"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <fill>
+        <patternFill patternType="none">
+          <fgColor indexed="64"/>
+          <bgColor auto="1"/>
+        </patternFill>
+      </fill>
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right style="thin">
+          <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
         <color theme="1"/>
         <name val="Segoe UI"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="none">
           <fgColor indexed="64"/>
           <bgColor auto="1"/>
         </patternFill>
       </fill>
@@ -9611,357 +9908,50 @@
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color indexed="64"/>
         </top>
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <protection locked="0" hidden="0"/>
     </dxf>
     <dxf>
-      <font>
-[...305 lines deleted...]
-    <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color auto="1"/>
         </right>
         <top style="thin">
           <color auto="1"/>
         </top>
         <bottom style="thin">
           <color auto="1"/>
         </bottom>
         <vertical style="thin">
           <color auto="1"/>
         </vertical>
         <horizontal style="thin">
           <color auto="1"/>
         </horizontal>
       </border>
@@ -10301,194 +10291,194 @@
   </tableStyles>
   <colors>
     <mruColors>
       <color rgb="FF2D6E8D"/>
       <color rgb="FF17315A"/>
       <color rgb="FFFFFFFF"/>
       <color rgb="FFECEEF0"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{FE6C4259-8702-482C-9B80-37801B2BCF44}" name="Table11" displayName="Table11" ref="A2:D75" totalsRowShown="0" headerRowDxfId="119" dataDxfId="117" headerRowBorderDxfId="118" tableBorderDxfId="116">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="11" xr:uid="{FE6C4259-8702-482C-9B80-37801B2BCF44}" name="Table11" displayName="Table11" ref="A2:D75" totalsRowShown="0" headerRowDxfId="130" dataDxfId="128" headerRowBorderDxfId="129" tableBorderDxfId="127">
   <autoFilter ref="A2:D75" xr:uid="{FE6C4259-8702-482C-9B80-37801B2BCF44}"/>
   <tableColumns count="4">
-    <tableColumn id="1" xr3:uid="{1CB76600-AB98-460C-AC4C-621A0C3A5784}" name="Service Table Version" dataDxfId="115"/>
-[...2 lines deleted...]
-    <tableColumn id="4" xr3:uid="{97086962-3C87-463F-95D1-4894E060519A}" name="Effective Date of Change" dataDxfId="112"/>
+    <tableColumn id="1" xr3:uid="{1CB76600-AB98-460C-AC4C-621A0C3A5784}" name="Service Table Version" dataDxfId="126"/>
+    <tableColumn id="2" xr3:uid="{98887184-C454-4337-8F19-0AE6B84C0BFF}" name="Service Table Revision Date" dataDxfId="125"/>
+    <tableColumn id="3" xr3:uid="{619B3428-AECB-4B00-8CA9-358277FA94C4}" name="Description of Changes Made" dataDxfId="124"/>
+    <tableColumn id="4" xr3:uid="{97086962-3C87-463F-95D1-4894E060519A}" name="Effective Date of Change" dataDxfId="123"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="5" xr:uid="{E56C0704-1727-4013-9BFA-A8981F219950}" name="Place_of_Service_Codes" displayName="Place_of_Service_Codes" ref="A3:C54" totalsRowShown="0" headerRowDxfId="16" dataDxfId="14" headerRowBorderDxfId="15" tableBorderDxfId="13" totalsRowBorderDxfId="12">
   <autoFilter ref="A3:C54" xr:uid="{E56C0704-1727-4013-9BFA-A8981F219950}"/>
   <tableColumns count="3">
     <tableColumn id="2" xr3:uid="{8A79C7E2-C533-45D9-A759-289982F6AD2C}" name="Place of Service Code" dataDxfId="11"/>
     <tableColumn id="1" xr3:uid="{59AB85CE-6871-4BD2-85EC-C4B62151EE2A}" name="Place of Service Name" dataDxfId="10"/>
     <tableColumn id="3" xr3:uid="{09100CAA-FCAD-489C-BB8A-F38BF6FA183F}" name="Place of Service Description" dataDxfId="9"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Place of Service Codes" altTextSummary="This table lists the Place of Service Codes, the Place of Service Name, and the Place of Service Description."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="6" xr:uid="{9BDC4266-204C-4D87-A86F-62F5D3AE4460}" name="Modifiers" displayName="Modifiers" ref="A3:D51" totalsRowShown="0" headerRowDxfId="8" dataDxfId="6" headerRowBorderDxfId="7" tableBorderDxfId="5" totalsRowBorderDxfId="4">
   <autoFilter ref="A3:D51" xr:uid="{9BDC4266-204C-4D87-A86F-62F5D3AE4460}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A4:D46">
     <sortCondition ref="A3:A51"/>
   </sortState>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{B67CDB1C-9901-4622-B78B-6FAC5F5D4FCE}" name="Modifier" dataDxfId="3"/>
     <tableColumn id="2" xr3:uid="{B8946C3F-87E2-4ACB-B7D7-3141CB56FAA4}" name="Definition" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{B061B5AD-46CD-45E4-A1EF-FB943F1B209F}" name="When to Use" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{6F80B5F1-93E6-4B29-AEDF-AD81B998E525}" name="Codes/Code Types This Modifier Applies To" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Modifiers" altTextSummary="This table lists the modifiers, their definition, when to use them, and the codes the modifier applies to."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{3432502F-8DFA-473D-90AF-BCE37B5680B9}" name="Outpatient_Service_Codes" displayName="Outpatient_Service_Codes" ref="A2:AA117" totalsRowShown="0" headerRowDxfId="111" dataDxfId="109" headerRowBorderDxfId="110" tableBorderDxfId="108" totalsRowBorderDxfId="107">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="9" xr:uid="{3432502F-8DFA-473D-90AF-BCE37B5680B9}" name="Outpatient_Service_Codes" displayName="Outpatient_Service_Codes" ref="A2:AA117" totalsRowShown="0" headerRowDxfId="122" dataDxfId="120" headerRowBorderDxfId="121" tableBorderDxfId="119" totalsRowBorderDxfId="118">
   <autoFilter ref="A2:AA117" xr:uid="{3432502F-8DFA-473D-90AF-BCE37B5680B9}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:AA117">
     <sortCondition ref="A2:A117"/>
   </sortState>
   <tableColumns count="27">
-    <tableColumn id="3" xr3:uid="{0A3CED9D-8734-4AE2-82A2-73D5CEF196C0}" name="Code" dataDxfId="106"/>
-[...24 lines deleted...]
-    <tableColumn id="9" xr3:uid="{3F0629A0-DE8F-4554-8BB5-AF4C5CE3C4C6}" name="Maximum Units That Can Be Billed per Beneficiary per Day" dataDxfId="81"/>
+    <tableColumn id="3" xr3:uid="{0A3CED9D-8734-4AE2-82A2-73D5CEF196C0}" name="Code" dataDxfId="117"/>
+    <tableColumn id="1" xr3:uid="{E2E91595-2DC8-4824-97BE-614ACB8B23D0}" name="Code Type" dataDxfId="116"/>
+    <tableColumn id="2" xr3:uid="{1CA0B6D6-58A8-404C-A3E9-327CE6AEA893}" name="Service (Brief Definition) Based on 2026 Rules" dataDxfId="115"/>
+    <tableColumn id="11" xr3:uid="{A2D4F9B8-7E7E-461E-B547-2F7D3E310A70}" name="Minimum Time Needed to Claim 1 Unit" dataDxfId="114"/>
+    <tableColumn id="24" xr3:uid="{330CFA6A-5C35-448A-8779-95A4AFF63A06}" name="Minimum Time When Add-On Code or Next Code in Series Can Be Claimed" dataDxfId="113"/>
+    <tableColumn id="25" xr3:uid="{0EA2C259-C355-49DD-8548-2075439F46D2}" name="Can This Code Be Extended with an Add-on or Prolonged Code?" dataDxfId="112"/>
+    <tableColumn id="26" xr3:uid="{27D36588-3C7A-4396-9791-0D73E5C04A24}" name="Example Calculation" dataDxfId="111"/>
+    <tableColumn id="4" xr3:uid="{087A1C8B-4F73-46B4-BD59-D8F08DFB8D3A}" name="SD/MC Allowable Disciplines" dataDxfId="110"/>
+    <tableColumn id="5" xr3:uid="{08EEC79C-F277-46BA-8B6F-7817EE039DDC}" name="Allowable Place of Service" dataDxfId="109"/>
+    <tableColumn id="6" xr3:uid="{CCEBA6B7-682A-43C1-B28F-EE83005F3038}" name="Outpatient Non-Overridable Lockout Codes" dataDxfId="108"/>
+    <tableColumn id="12" xr3:uid="{15BD4FEC-F88C-43A2-855A-B88612E7AF62}" name="Outpatient Overridable Lockouts with Appropriate Modifiers_x000a_(Overridable Modifiers for codes with * are: 59, XE, XP or XU_x000a_Overridable Modifiers for codes with ** are: 27, 59, XE, XP or XU)" dataDxfId="107"/>
+    <tableColumn id="19" xr3:uid="{16AF7B58-AD48-4CF1-BFD9-B190FB390549}" name="Locked Out Against ASAM OTP/NTP (UA:HG)?" dataDxfId="106"/>
+    <tableColumn id="18" xr3:uid="{50249023-EC04-402D-AA7B-3F216F3E95B7}" name="Locked Out Against ASAM 3.1 Residential (U1)?" dataDxfId="105"/>
+    <tableColumn id="20" xr3:uid="{4BB69A89-068D-4CC8-98DF-C330E0C9F554}" name="Locked Out Against ASAM 3.3 Residential (U2)?" dataDxfId="104"/>
+    <tableColumn id="21" xr3:uid="{9B9C1A0C-509A-439B-9906-C32E972382E9}" name="Locked Out Against ASAM 3.5 Residential (U3)?" dataDxfId="103"/>
+    <tableColumn id="13" xr3:uid="{E947C6C1-EF47-40FA-9ABC-2918141CD0E5}" name="Locked Out Against ASAM 2.5 Partial Hospitalization (UB)?" dataDxfId="102"/>
+    <tableColumn id="22" xr3:uid="{CBFD2EC9-4D97-45CD-A794-A4404069468C}" name="Locked Out Against ASAM 3.2 Residential Withdrawal Management (U9)?" dataDxfId="101"/>
+    <tableColumn id="17" xr3:uid="{27F4AB46-2DF5-499E-9EF2-DBE22C75EA99}" name="Locked Out Against ASAM 3.7 Inpatient Withdrawal Management?" dataDxfId="100"/>
+    <tableColumn id="23" xr3:uid="{7964BDAF-40EA-4F95-A70A-1FD4AED4B155}" name="Locked Out Against ASAM 4.0 Inpatient Withdrawal Management?" dataDxfId="99"/>
+    <tableColumn id="7" xr3:uid="{BC9DEFEC-EEC3-4DAF-B013-13DCB541030C}" name="Dependent on Codes" dataDxfId="98"/>
+    <tableColumn id="14" xr3:uid="{F2C8EFA7-1D3C-45C8-8758-DD5E0E156F84}" name="Units of T1013 Associated with 1 Unit of Code" dataDxfId="97"/>
+    <tableColumn id="15" xr3:uid="{DAD5E214-FC8E-48E5-8EBF-644886852FB9}" name="Units of 96170 associated with 1 Unit of Code" dataDxfId="96"/>
+    <tableColumn id="16" xr3:uid="{FDFEB534-AEC5-4EDA-AD0B-CE7544278738}" name="Units of 96171 associated with 1 unit of Code" dataDxfId="95"/>
+    <tableColumn id="8" xr3:uid="{B2ECA132-E09E-4FEC-A1EB-CAF38D351D2A}" name="Medicare COB Required?" dataDxfId="94"/>
+    <tableColumn id="27" xr3:uid="{78A6D4A3-2B48-44E8-914F-D705F5426123}" name="JI Warm Linkage Code?" dataDxfId="93"/>
+    <tableColumn id="9" xr3:uid="{3F0629A0-DE8F-4554-8BB5-AF4C5CE3C4C6}" name="Maximum Units That Can Be Billed per Beneficiary per Day" dataDxfId="92"/>
     <tableColumn id="28" xr3:uid="{1AA36E55-0006-43B6-86D3-39393961603B}" name="Allowable Modifiers"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Outpatient Service Codes" altTextSummary="This table describes the Outpatient services codes, a brief definition of each code, and how to bill for the Service Codes._x000d__x000a_ "/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{BC4E9F7B-3F92-411E-83EC-BF6B95CBC0EE}" name="Day_Service_Codes" displayName="Day_Service_Codes" ref="A2:G12" totalsRowShown="0" headerRowDxfId="80" dataDxfId="78" headerRowBorderDxfId="79" tableBorderDxfId="77" totalsRowBorderDxfId="76">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{BC4E9F7B-3F92-411E-83EC-BF6B95CBC0EE}" name="Day_Service_Codes" displayName="Day_Service_Codes" ref="A2:G12" totalsRowShown="0" headerRowDxfId="91" dataDxfId="89" headerRowBorderDxfId="90" tableBorderDxfId="88" totalsRowBorderDxfId="87">
   <autoFilter ref="A2:G12" xr:uid="{BC4E9F7B-3F92-411E-83EC-BF6B95CBC0EE}"/>
   <tableColumns count="7">
-    <tableColumn id="2" xr3:uid="{99C2EF49-28D7-4BAA-92FE-9D7842BAD522}" name="Procedure Code" dataDxfId="75"/>
-[...5 lines deleted...]
-    <tableColumn id="7" xr3:uid="{4114179D-BFD2-491F-A449-9B6C6970E631}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="69"/>
+    <tableColumn id="2" xr3:uid="{99C2EF49-28D7-4BAA-92FE-9D7842BAD522}" name="Procedure Code" dataDxfId="86"/>
+    <tableColumn id="3" xr3:uid="{F30F56BF-4FCD-45C1-99BE-CC9F856088F8}" name="Procedure Modifier 1" dataDxfId="85"/>
+    <tableColumn id="4" xr3:uid="{20068D7B-AF2E-4064-B599-295D4ED94B51}" name="Procedure Modifier 2" dataDxfId="84"/>
+    <tableColumn id="6" xr3:uid="{3961C1BC-20EB-48F0-87B1-857EA5CB0D4D}" name="Category" dataDxfId="83"/>
+    <tableColumn id="5" xr3:uid="{8DA09C00-7125-41CF-A9AB-DC7F70D2F8ED}" name="Service" dataDxfId="82"/>
+    <tableColumn id="1" xr3:uid="{97B97F91-22B1-4F96-B632-4936211B1BC1}" name="Medicare COB Required?" dataDxfId="81"/>
+    <tableColumn id="7" xr3:uid="{4114179D-BFD2-491F-A449-9B6C6970E631}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="80"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Day Service Codes" altTextSummary="This table lists the Day Service Codes including information about the procedure code, procedure modifier 1, procedure modifier 2, category, service, and if Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{73686AFC-99BB-472B-A030-B4BE75D3FC27}" name="Twenty_Four_Hour_Service_Codes" displayName="Twenty_Four_Hour_Service_Codes" ref="A2:F6" totalsRowShown="0" headerRowDxfId="68" dataDxfId="66" headerRowBorderDxfId="67" tableBorderDxfId="65" totalsRowBorderDxfId="64">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{73686AFC-99BB-472B-A030-B4BE75D3FC27}" name="Twenty_Four_Hour_Service_Codes" displayName="Twenty_Four_Hour_Service_Codes" ref="A2:F6" totalsRowShown="0" headerRowDxfId="79" dataDxfId="77" headerRowBorderDxfId="78" tableBorderDxfId="76" totalsRowBorderDxfId="75">
   <autoFilter ref="A2:F6" xr:uid="{73686AFC-99BB-472B-A030-B4BE75D3FC27}"/>
   <tableColumns count="6">
-    <tableColumn id="2" xr3:uid="{CE5A862A-3E5D-4390-8EAD-F06DDB00BC8F}" name="Procedure Code" dataDxfId="63"/>
-[...4 lines deleted...]
-    <tableColumn id="8" xr3:uid="{0E6DE664-5F2B-4582-A0CC-AE2EFA6E0624}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="58"/>
+    <tableColumn id="2" xr3:uid="{CE5A862A-3E5D-4390-8EAD-F06DDB00BC8F}" name="Procedure Code" dataDxfId="74"/>
+    <tableColumn id="3" xr3:uid="{182A23F0-A98D-4EB8-AB11-F59D499531A8}" name="Procedure Modifier 1" dataDxfId="73"/>
+    <tableColumn id="5" xr3:uid="{6A64C53D-EAE5-4784-AF12-3EAD207F462E}" name="Category" dataDxfId="72"/>
+    <tableColumn id="4" xr3:uid="{90E0FB4D-4C97-4EBF-9C97-26DF0184912B}" name="Service" dataDxfId="71"/>
+    <tableColumn id="1" xr3:uid="{7B61B016-5AB5-4C27-8FAD-62CCCEF8EFFB}" name="Medicare COB Required?" dataDxfId="70"/>
+    <tableColumn id="8" xr3:uid="{0E6DE664-5F2B-4582-A0CC-AE2EFA6E0624}" name="Day and 24-Hour Service  Lockout Codes" dataDxfId="69"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="24-Hour Service Codes" altTextSummary="This table lists the 24-Hour Service Codes including information about the procedure code, procedure modifier 1, category, service, and if Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{D3873A43-0E77-47EE-B32A-62FC4413F7D1}" name="Twenty_Four_Hour_Inpatient_Service_Codes" displayName="Twenty_Four_Hour_Inpatient_Service_Codes" ref="A3:F20" totalsRowShown="0" headerRowDxfId="130" dataDxfId="128" headerRowBorderDxfId="129" tableBorderDxfId="127" totalsRowBorderDxfId="126">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="10" xr:uid="{D3873A43-0E77-47EE-B32A-62FC4413F7D1}" name="Twenty_Four_Hour_Inpatient_Service_Codes" displayName="Twenty_Four_Hour_Inpatient_Service_Codes" ref="A3:F20" totalsRowShown="0" headerRowDxfId="68" dataDxfId="66" headerRowBorderDxfId="67" tableBorderDxfId="65" totalsRowBorderDxfId="64">
   <tableColumns count="6">
-    <tableColumn id="2" xr3:uid="{E76CAE99-7C8A-4D61-A972-DE4717EA4254}" name="Revenue Code" dataDxfId="125"/>
-[...4 lines deleted...]
-    <tableColumn id="8" xr3:uid="{55AD9D1F-BCF3-4503-B4E4-60FF47766C2B}" name="Medicare COB Required?" dataDxfId="120"/>
+    <tableColumn id="2" xr3:uid="{E76CAE99-7C8A-4D61-A972-DE4717EA4254}" name="Revenue Code" dataDxfId="63"/>
+    <tableColumn id="3" xr3:uid="{5E1EC6F3-0D3B-4B61-920C-C55792C74D98}" name="PCS Code" dataDxfId="62"/>
+    <tableColumn id="5" xr3:uid="{482755D2-065E-4F45-8F7D-78E6EA1E1CD0}" name="DPI Segment" dataDxfId="61"/>
+    <tableColumn id="6" xr3:uid="{F62A9E76-0ED7-4269-8B57-75380D7DF3EE}" name="Category" dataDxfId="60"/>
+    <tableColumn id="4" xr3:uid="{5BB95250-BA19-4E01-B788-3DFC8469603E}" name="Service" dataDxfId="59"/>
+    <tableColumn id="8" xr3:uid="{55AD9D1F-BCF3-4503-B4E4-60FF47766C2B}" name="Medicare COB Required?" dataDxfId="58"/>
   </tableColumns>
   <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="24-Hour Inpatient Service Codes" altTextSummary="This table lists the 24-Hour Inpatient Service Revenue Codes, PCS Code, DPI Segment, Category, Service, and whether Medicare COB is required."/>
     </ext>
   </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="12" xr:uid="{9FC1C0A6-1127-4F0D-9697-1097CFD75A4E}" name="Appendix" displayName="Appendix" ref="A2:B56" totalsRowShown="0" headerRowDxfId="57" dataDxfId="55" headerRowBorderDxfId="56" tableBorderDxfId="54">
   <autoFilter ref="A2:B56" xr:uid="{9FC1C0A6-1127-4F0D-9697-1097CFD75A4E}"/>
   <tableColumns count="2">
     <tableColumn id="1" xr3:uid="{8CE87F1E-67DF-421A-9C70-25C5A156CE3A}" name="Procedure Coding System (PCS) Code" dataDxfId="53"/>
     <tableColumn id="2" xr3:uid="{B37369E4-2DB0-47E6-866C-5038B3747AEA}" name="Description " dataDxfId="52"/>
   </tableColumns>
   <tableStyleInfo name="Service Table Format" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{504A1905-F514-4f6f-8877-14C23A59335A}">
       <x14:table altText="Appendix for procedure coding system. " altTextSummary="Also includes descriptions of each PCS code."/>
     </ext>
   </extLst>
 </table>
 </file>
@@ -10880,101 +10870,101 @@
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{94C5ADED-D7CB-48E6-B94E-E3DD5C93AAD4}">
   <dimension ref="A1:F75"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <pane ySplit="2" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="18.81640625" customWidth="1"/>
     <col min="2" max="2" width="21.7265625" style="120" customWidth="1"/>
     <col min="3" max="3" width="146.1796875" customWidth="1"/>
-    <col min="4" max="4" width="43.54296875" style="157" customWidth="1"/>
+    <col min="4" max="4" width="43.54296875" style="156" customWidth="1"/>
     <col min="5" max="16384" width="9.1796875" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="7.5" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A1" s="92" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:6" s="38" customFormat="1" ht="35" x14ac:dyDescent="0.45">
       <c r="A2" s="86" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="121" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="145" t="s">
         <v>3</v>
       </c>
-      <c r="D2" s="158" t="s">
+      <c r="D2" s="157" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="38" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="38" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:6" s="1" customFormat="1" ht="52.5" x14ac:dyDescent="0.35">
       <c r="A3" s="87">
         <v>2.1</v>
       </c>
       <c r="B3" s="122" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="146" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="159" t="s">
+      <c r="D3" s="158" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
       <c r="A4" s="88">
         <v>2.1</v>
       </c>
       <c r="B4" s="123">
         <v>45597</v>
       </c>
       <c r="C4" s="147" t="s">
         <v>9</v>
       </c>
       <c r="D4" s="114" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" ht="210" x14ac:dyDescent="0.35">
       <c r="A5" s="88">
         <v>2.1</v>
       </c>
       <c r="B5" s="123">
         <v>45597</v>
       </c>
       <c r="C5" s="148" t="s">
@@ -11935,98 +11925,98 @@
       <c r="D73" s="143" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:4" s="1" customFormat="1" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A74" s="116">
         <v>4.2</v>
       </c>
       <c r="B74" s="126">
         <v>46266</v>
       </c>
       <c r="C74" s="155" t="s">
         <v>85</v>
       </c>
       <c r="D74" s="144" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="75" spans="1:4" s="1" customFormat="1" ht="70" x14ac:dyDescent="0.35">
       <c r="A75" s="116">
         <v>4.2</v>
       </c>
       <c r="B75" s="126">
         <v>46266</v>
       </c>
-      <c r="C75" s="156" t="s">
+      <c r="C75" s="153" t="s">
         <v>86</v>
       </c>
       <c r="D75" s="114">
         <v>46388</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{27A29B8A-4FE8-4F1F-A796-71647A08274A}">
   <dimension ref="A1:XFC54"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="10.453125" style="50" customWidth="1"/>
     <col min="2" max="2" width="53.81640625" style="50" customWidth="1"/>
     <col min="3" max="3" width="97.81640625" style="50" customWidth="1"/>
     <col min="4" max="16383" width="9.1796875" style="50" hidden="1"/>
     <col min="16384" max="16384" width="3.81640625" style="50" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="51" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="51" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="15" t="s">
         <v>87</v>
       </c>
       <c r="C1" s="15" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:3" ht="156.75" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="164" t="s">
+      <c r="A2" s="163" t="s">
         <v>987</v>
       </c>
-      <c r="B2" s="165"/>
-      <c r="C2" s="165"/>
+      <c r="B2" s="164"/>
+      <c r="C2" s="164"/>
     </row>
     <row r="3" spans="1:3" s="51" customFormat="1" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A3" s="33" t="s">
         <v>988</v>
       </c>
       <c r="B3" s="34" t="s">
         <v>989</v>
       </c>
       <c r="C3" s="35" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="4" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A4" s="39" t="s">
         <v>991</v>
       </c>
       <c r="B4" s="40" t="s">
         <v>992</v>
       </c>
       <c r="C4" s="41" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A5" s="39" t="s">
@@ -12391,51 +12381,51 @@
         <v>1067</v>
       </c>
     </row>
     <row r="38" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A38" s="18">
         <v>50</v>
       </c>
       <c r="B38" s="40" t="s">
         <v>1068</v>
       </c>
       <c r="C38" s="41" t="s">
         <v>1069</v>
       </c>
     </row>
     <row r="39" spans="1:3" ht="35" x14ac:dyDescent="0.45">
       <c r="A39" s="18">
         <v>51</v>
       </c>
       <c r="B39" s="40" t="s">
         <v>1070</v>
       </c>
       <c r="C39" s="41" t="s">
         <v>1071</v>
       </c>
     </row>
-    <row r="40" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
+    <row r="40" spans="1:3" ht="70" x14ac:dyDescent="0.45">
       <c r="A40" s="18">
         <v>52</v>
       </c>
       <c r="B40" s="40" t="s">
         <v>1072</v>
       </c>
       <c r="C40" s="41" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="41" spans="1:3" ht="122.5" x14ac:dyDescent="0.45">
       <c r="A41" s="18">
         <v>53</v>
       </c>
       <c r="B41" s="40" t="s">
         <v>1074</v>
       </c>
       <c r="C41" s="41" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="42" spans="1:3" ht="52.5" x14ac:dyDescent="0.45">
       <c r="A42" s="18">
         <v>54</v>
       </c>
@@ -12573,112 +12563,112 @@
       </c>
       <c r="B54" s="43" t="s">
         <v>1100</v>
       </c>
       <c r="C54" s="41" t="s">
         <v>1101</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" autoFilter="0"/>
   <mergeCells count="1">
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5665E684-A14D-4537-B02C-B03B5F4F0A1A}">
   <dimension ref="A1:D51"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="24" style="135" customWidth="1"/>
     <col min="2" max="2" width="51" style="52" customWidth="1"/>
     <col min="3" max="3" width="55.1796875" style="52" customWidth="1"/>
     <col min="4" max="4" width="45" style="52" customWidth="1"/>
     <col min="5" max="16384" width="8.7265625" style="50" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" s="51" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.45">
       <c r="A1" s="54" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="53" t="s">
         <v>87</v>
       </c>
       <c r="C1" s="53" t="s">
         <v>87</v>
       </c>
       <c r="D1" s="53" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="2" spans="1:4" ht="126" customHeight="1" x14ac:dyDescent="0.45">
-      <c r="A2" s="166" t="s">
+      <c r="A2" s="165" t="s">
         <v>1102</v>
       </c>
-      <c r="B2" s="167"/>
-[...1 lines deleted...]
-      <c r="D2" s="167"/>
+      <c r="B2" s="166"/>
+      <c r="C2" s="166"/>
+      <c r="D2" s="166"/>
     </row>
     <row r="3" spans="1:4" s="51" customFormat="1" ht="35" x14ac:dyDescent="0.45">
       <c r="A3" s="132" t="s">
         <v>1103</v>
       </c>
       <c r="B3" s="30" t="s">
         <v>1104</v>
       </c>
       <c r="C3" s="30" t="s">
         <v>1105</v>
       </c>
       <c r="D3" s="32" t="s">
         <v>1106</v>
       </c>
     </row>
-    <row r="4" spans="1:4" ht="245" x14ac:dyDescent="0.45">
+    <row r="4" spans="1:4" ht="262.5" x14ac:dyDescent="0.45">
       <c r="A4" s="136">
         <v>27</v>
       </c>
       <c r="B4" s="102" t="s">
         <v>1107</v>
       </c>
       <c r="C4" s="102" t="s">
         <v>1108</v>
       </c>
       <c r="D4" s="102" t="s">
         <v>1109</v>
       </c>
     </row>
-    <row r="5" spans="1:4" ht="332.5" x14ac:dyDescent="0.45">
+    <row r="5" spans="1:4" ht="350" x14ac:dyDescent="0.45">
       <c r="A5" s="136">
         <v>59</v>
       </c>
       <c r="B5" s="102" t="s">
         <v>1110</v>
       </c>
       <c r="C5" s="102" t="s">
         <v>1111</v>
       </c>
       <c r="D5" s="102" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="6" spans="1:4" ht="280" x14ac:dyDescent="0.45">
       <c r="A6" s="136">
         <v>93</v>
       </c>
       <c r="B6" s="102" t="s">
         <v>1113</v>
       </c>
       <c r="C6" s="102" t="s">
         <v>1114</v>
       </c>
       <c r="D6" s="102" t="s">
         <v>1115</v>
@@ -12830,51 +12820,51 @@
       </c>
       <c r="B17" s="78" t="s">
         <v>1154</v>
       </c>
       <c r="C17" s="78" t="s">
         <v>1155</v>
       </c>
       <c r="D17" s="80" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="18" spans="1:4" ht="87.5" x14ac:dyDescent="0.45">
       <c r="A18" s="89" t="s">
         <v>1157</v>
       </c>
       <c r="B18" s="78" t="s">
         <v>1158</v>
       </c>
       <c r="C18" s="78" t="s">
         <v>1159</v>
       </c>
       <c r="D18" s="78" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="19" spans="1:4" ht="385" x14ac:dyDescent="0.45">
+    <row r="19" spans="1:4" ht="402.5" x14ac:dyDescent="0.45">
       <c r="A19" s="133" t="s">
         <v>1160</v>
       </c>
       <c r="B19" s="78" t="s">
         <v>1161</v>
       </c>
       <c r="C19" s="78" t="s">
         <v>1162</v>
       </c>
       <c r="D19" s="80" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="20" spans="1:4" ht="70" x14ac:dyDescent="0.45">
       <c r="A20" s="133" t="s">
         <v>1164</v>
       </c>
       <c r="B20" s="78" t="s">
         <v>1165</v>
       </c>
       <c r="C20" s="78" t="s">
         <v>1166</v>
       </c>
       <c r="D20" s="80" t="s">
         <v>1167</v>
@@ -12900,65 +12890,65 @@
       </c>
       <c r="B22" s="78" t="s">
         <v>1173</v>
       </c>
       <c r="C22" s="78" t="s">
         <v>1174</v>
       </c>
       <c r="D22" s="80" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="23" spans="1:4" ht="35" x14ac:dyDescent="0.45">
       <c r="A23" s="133" t="s">
         <v>1176</v>
       </c>
       <c r="B23" s="78" t="s">
         <v>1177</v>
       </c>
       <c r="C23" s="78" t="s">
         <v>1178</v>
       </c>
       <c r="D23" s="80" t="s">
         <v>1179</v>
       </c>
     </row>
-    <row r="24" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+    <row r="24" spans="1:4" ht="70" x14ac:dyDescent="0.45">
       <c r="A24" s="133" t="s">
         <v>1180</v>
       </c>
       <c r="B24" s="78" t="s">
         <v>1181</v>
       </c>
       <c r="C24" s="78" t="s">
         <v>1182</v>
       </c>
       <c r="D24" s="80" t="s">
         <v>1156</v>
       </c>
     </row>
-    <row r="25" spans="1:4" ht="52.5" x14ac:dyDescent="0.45">
+    <row r="25" spans="1:4" ht="70" x14ac:dyDescent="0.45">
       <c r="A25" s="133" t="s">
         <v>1183</v>
       </c>
       <c r="B25" s="78" t="s">
         <v>1184</v>
       </c>
       <c r="C25" s="78" t="s">
         <v>1185</v>
       </c>
       <c r="D25" s="80" t="s">
         <v>1156</v>
       </c>
     </row>
     <row r="26" spans="1:4" ht="70" x14ac:dyDescent="0.45">
       <c r="A26" s="133" t="s">
         <v>1186</v>
       </c>
       <c r="B26" s="78" t="s">
         <v>1187</v>
       </c>
       <c r="C26" s="78" t="s">
         <v>1188</v>
       </c>
       <c r="D26" s="80" t="s">
         <v>5</v>
@@ -13312,51 +13302,51 @@
       </c>
       <c r="D51" s="85" t="s">
         <v>1130</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="1">
     <mergeCell ref="A2:D2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4D085A4D-D5A0-42CA-AD65-DA78F4808647}">
   <dimension ref="A1:AD117"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="16.5" zeroHeight="1" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="8.7265625" style="50" customWidth="1"/>
     <col min="2" max="2" width="25.7265625" style="50" customWidth="1"/>
     <col min="3" max="3" width="37.81640625" style="50" customWidth="1"/>
     <col min="4" max="4" width="17.7265625" style="50" customWidth="1"/>
     <col min="5" max="5" width="18.81640625" style="50" customWidth="1"/>
     <col min="6" max="6" width="27.54296875" style="50" customWidth="1"/>
     <col min="7" max="7" width="39.1796875" style="50" customWidth="1"/>
     <col min="8" max="8" width="27.26953125" style="50" customWidth="1"/>
     <col min="9" max="9" width="26.54296875" style="50" customWidth="1"/>
     <col min="10" max="10" width="33.26953125" style="50" customWidth="1"/>
     <col min="11" max="11" width="41.26953125" style="50" customWidth="1"/>
     <col min="12" max="12" width="17.453125" style="50" customWidth="1"/>
     <col min="13" max="13" width="16.26953125" style="50" customWidth="1"/>
     <col min="14" max="14" width="14.453125" style="50" customWidth="1"/>
     <col min="15" max="15" width="14" style="50" customWidth="1"/>
     <col min="16" max="16" width="17.26953125" style="50" customWidth="1"/>
     <col min="17" max="17" width="16.26953125" style="50" customWidth="1"/>
     <col min="18" max="18" width="17" style="50" customWidth="1"/>
     <col min="19" max="19" width="17.26953125" style="50" customWidth="1"/>
     <col min="20" max="20" width="37.453125" style="50" customWidth="1"/>
     <col min="21" max="21" width="15" style="50" customWidth="1"/>
@@ -15305,51 +15295,51 @@
       <c r="V22" s="78" t="s">
         <v>5</v>
       </c>
       <c r="W22" s="78" t="s">
         <v>5</v>
       </c>
       <c r="X22" s="78" t="s">
         <v>124</v>
       </c>
       <c r="Y22" s="78" t="s">
         <v>119</v>
       </c>
       <c r="Z22" s="78">
         <v>94</v>
       </c>
       <c r="AA22" s="80" t="s">
         <v>236</v>
       </c>
       <c r="AB22" s="50" t="s">
         <v>5</v>
       </c>
       <c r="AC22" s="50" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="23" spans="1:29" ht="192.5" x14ac:dyDescent="0.45">
+    <row r="23" spans="1:29" ht="210" x14ac:dyDescent="0.45">
       <c r="A23" s="93">
         <v>97552</v>
       </c>
       <c r="B23" s="77" t="s">
         <v>229</v>
       </c>
       <c r="C23" s="78" t="s">
         <v>244</v>
       </c>
       <c r="D23" s="78" t="s">
         <v>245</v>
       </c>
       <c r="E23" s="78" t="s">
         <v>133</v>
       </c>
       <c r="F23" s="78" t="s">
         <v>246</v>
       </c>
       <c r="G23" s="78" t="s">
         <v>247</v>
       </c>
       <c r="H23" s="78" t="s">
         <v>233</v>
       </c>
       <c r="I23" s="78" t="s">
@@ -15750,51 +15740,51 @@
       <c r="V27" s="78">
         <v>1</v>
       </c>
       <c r="W27" s="78" t="s">
         <v>265</v>
       </c>
       <c r="X27" s="78" t="s">
         <v>124</v>
       </c>
       <c r="Y27" s="78" t="s">
         <v>124</v>
       </c>
       <c r="Z27" s="99">
         <v>1</v>
       </c>
       <c r="AA27" s="95" t="s">
         <v>266</v>
       </c>
       <c r="AB27" s="50" t="s">
         <v>5</v>
       </c>
       <c r="AC27" s="50" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="28" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+    <row r="28" spans="1:29" ht="245" x14ac:dyDescent="0.45">
       <c r="A28" s="93">
         <v>98967</v>
       </c>
       <c r="B28" s="77" t="s">
         <v>130</v>
       </c>
       <c r="C28" s="78" t="s">
         <v>267</v>
       </c>
       <c r="D28" s="94" t="s">
         <v>260</v>
       </c>
       <c r="E28" s="94" t="s">
         <v>268</v>
       </c>
       <c r="F28" s="78" t="s">
         <v>261</v>
       </c>
       <c r="G28" s="78" t="s">
         <v>269</v>
       </c>
       <c r="H28" s="78" t="s">
         <v>263</v>
       </c>
       <c r="I28" s="78" t="s">
@@ -15839,51 +15829,51 @@
       <c r="V28" s="78">
         <v>1</v>
       </c>
       <c r="W28" s="78" t="s">
         <v>265</v>
       </c>
       <c r="X28" s="78" t="s">
         <v>124</v>
       </c>
       <c r="Y28" s="78" t="s">
         <v>124</v>
       </c>
       <c r="Z28" s="99">
         <v>1</v>
       </c>
       <c r="AA28" s="95" t="s">
         <v>266</v>
       </c>
       <c r="AB28" s="50" t="s">
         <v>5</v>
       </c>
       <c r="AC28" s="50" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="29" spans="1:29" ht="227.5" x14ac:dyDescent="0.45">
+    <row r="29" spans="1:29" ht="245" x14ac:dyDescent="0.45">
       <c r="A29" s="93">
         <v>98968</v>
       </c>
       <c r="B29" s="77" t="s">
         <v>130</v>
       </c>
       <c r="C29" s="78" t="s">
         <v>270</v>
       </c>
       <c r="D29" s="94" t="s">
         <v>268</v>
       </c>
       <c r="E29" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F29" s="78" t="s">
         <v>119</v>
       </c>
       <c r="G29" s="77" t="s">
         <v>271</v>
       </c>
       <c r="H29" s="78" t="s">
         <v>263</v>
       </c>
       <c r="I29" s="78" t="s">
@@ -16017,51 +16007,51 @@
       <c r="V30" s="78">
         <v>1</v>
       </c>
       <c r="W30" s="78" t="s">
         <v>265</v>
       </c>
       <c r="X30" s="78" t="s">
         <v>124</v>
       </c>
       <c r="Y30" s="78" t="s">
         <v>119</v>
       </c>
       <c r="Z30" s="99">
         <v>1</v>
       </c>
       <c r="AA30" s="95" t="s">
         <v>279</v>
       </c>
       <c r="AB30" s="50" t="s">
         <v>5</v>
       </c>
       <c r="AC30" s="50" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="31" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="31" spans="1:29" ht="140" x14ac:dyDescent="0.45">
       <c r="A31" s="93">
         <v>99203</v>
       </c>
       <c r="B31" s="77" t="s">
         <v>130</v>
       </c>
       <c r="C31" s="78" t="s">
         <v>280</v>
       </c>
       <c r="D31" s="94" t="s">
         <v>274</v>
       </c>
       <c r="E31" s="94" t="s">
         <v>281</v>
       </c>
       <c r="F31" s="78" t="s">
         <v>261</v>
       </c>
       <c r="G31" s="78" t="s">
         <v>282</v>
       </c>
       <c r="H31" s="78" t="s">
         <v>143</v>
       </c>
       <c r="I31" s="78" t="s">
@@ -17797,51 +17787,51 @@
       <c r="V50" s="78">
         <v>1</v>
       </c>
       <c r="W50" s="78" t="s">
         <v>265</v>
       </c>
       <c r="X50" s="78" t="s">
         <v>124</v>
       </c>
       <c r="Y50" s="78" t="s">
         <v>119</v>
       </c>
       <c r="Z50" s="99">
         <v>1</v>
       </c>
       <c r="AA50" s="95" t="s">
         <v>369</v>
       </c>
       <c r="AB50" s="50" t="s">
         <v>5</v>
       </c>
       <c r="AC50" s="50" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="51" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="51" spans="1:29" ht="140" x14ac:dyDescent="0.45">
       <c r="A51" s="93">
         <v>99342</v>
       </c>
       <c r="B51" s="77" t="s">
         <v>130</v>
       </c>
       <c r="C51" s="78" t="s">
         <v>370</v>
       </c>
       <c r="D51" s="98" t="s">
         <v>274</v>
       </c>
       <c r="E51" s="98" t="s">
         <v>285</v>
       </c>
       <c r="F51" s="78" t="s">
         <v>261</v>
       </c>
       <c r="G51" s="78" t="s">
         <v>371</v>
       </c>
       <c r="H51" s="78" t="s">
         <v>143</v>
       </c>
       <c r="I51" s="78" t="s">
@@ -18153,51 +18143,51 @@
       <c r="V54" s="78">
         <v>1</v>
       </c>
       <c r="W54" s="78" t="s">
         <v>265</v>
       </c>
       <c r="X54" s="78" t="s">
         <v>124</v>
       </c>
       <c r="Y54" s="78" t="s">
         <v>119</v>
       </c>
       <c r="Z54" s="99">
         <v>1</v>
       </c>
       <c r="AA54" s="95" t="s">
         <v>369</v>
       </c>
       <c r="AB54" s="50" t="s">
         <v>5</v>
       </c>
       <c r="AC54" s="50" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="55" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="55" spans="1:29" ht="140" x14ac:dyDescent="0.45">
       <c r="A55" s="93">
         <v>99348</v>
       </c>
       <c r="B55" s="77" t="s">
         <v>130</v>
       </c>
       <c r="C55" s="78" t="s">
         <v>383</v>
       </c>
       <c r="D55" s="98" t="s">
         <v>274</v>
       </c>
       <c r="E55" s="98" t="s">
         <v>302</v>
       </c>
       <c r="F55" s="78" t="s">
         <v>261</v>
       </c>
       <c r="G55" s="78" t="s">
         <v>384</v>
       </c>
       <c r="H55" s="78" t="s">
         <v>143</v>
       </c>
       <c r="I55" s="78" t="s">
@@ -18509,51 +18499,51 @@
       <c r="V58" s="78" t="s">
         <v>127</v>
       </c>
       <c r="W58" s="78" t="s">
         <v>128</v>
       </c>
       <c r="X58" s="78" t="s">
         <v>119</v>
       </c>
       <c r="Y58" s="78" t="s">
         <v>124</v>
       </c>
       <c r="Z58" s="99">
         <v>1</v>
       </c>
       <c r="AA58" s="95" t="s">
         <v>400</v>
       </c>
       <c r="AB58" s="50" t="s">
         <v>5</v>
       </c>
       <c r="AC58" s="50" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="59" spans="1:29" ht="122.5" x14ac:dyDescent="0.45">
+    <row r="59" spans="1:29" ht="140" x14ac:dyDescent="0.45">
       <c r="A59" s="93">
         <v>99368</v>
       </c>
       <c r="B59" s="77" t="s">
         <v>394</v>
       </c>
       <c r="C59" s="78" t="s">
         <v>401</v>
       </c>
       <c r="D59" s="94" t="s">
         <v>274</v>
       </c>
       <c r="E59" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F59" s="78" t="s">
         <v>119</v>
       </c>
       <c r="G59" s="78" t="s">
         <v>402</v>
       </c>
       <c r="H59" s="78" t="s">
         <v>403</v>
       </c>
       <c r="I59" s="78" t="s">
@@ -19571,51 +19561,51 @@
       <c r="T70" s="79" t="s">
         <v>139</v>
       </c>
       <c r="U70" s="78">
         <v>2</v>
       </c>
       <c r="V70" s="78" t="s">
         <v>127</v>
       </c>
       <c r="W70" s="78" t="s">
         <v>128</v>
       </c>
       <c r="X70" s="102" t="s">
         <v>124</v>
       </c>
       <c r="Y70" s="102" t="s">
         <v>119</v>
       </c>
       <c r="Z70" s="103">
         <v>1</v>
       </c>
       <c r="AA70" s="103" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="71" spans="1:29" ht="175" x14ac:dyDescent="0.45">
+    <row r="71" spans="1:29" ht="192.5" x14ac:dyDescent="0.45">
       <c r="A71" s="93">
         <v>99495</v>
       </c>
       <c r="B71" s="77" t="s">
         <v>325</v>
       </c>
       <c r="C71" s="78" t="s">
         <v>461</v>
       </c>
       <c r="D71" s="94" t="s">
         <v>462</v>
       </c>
       <c r="E71" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F71" s="78" t="s">
         <v>119</v>
       </c>
       <c r="G71" s="78" t="s">
         <v>463</v>
       </c>
       <c r="H71" s="78" t="s">
         <v>143</v>
       </c>
       <c r="I71" s="78" t="s">
@@ -19749,51 +19739,51 @@
       <c r="V72" s="78" t="s">
         <v>127</v>
       </c>
       <c r="W72" s="78" t="s">
         <v>128</v>
       </c>
       <c r="X72" s="78" t="s">
         <v>124</v>
       </c>
       <c r="Y72" s="78" t="s">
         <v>119</v>
       </c>
       <c r="Z72" s="99">
         <v>1</v>
       </c>
       <c r="AA72" s="95" t="s">
         <v>466</v>
       </c>
       <c r="AB72" s="50" t="s">
         <v>5</v>
       </c>
       <c r="AC72" s="50" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="73" spans="1:29" ht="157.5" x14ac:dyDescent="0.45">
+    <row r="73" spans="1:29" ht="175" x14ac:dyDescent="0.45">
       <c r="A73" s="104" t="s">
         <v>471</v>
       </c>
       <c r="B73" s="79" t="s">
         <v>472</v>
       </c>
       <c r="C73" s="79" t="s">
         <v>473</v>
       </c>
       <c r="D73" s="94" t="s">
         <v>474</v>
       </c>
       <c r="E73" s="94" t="s">
         <v>118</v>
       </c>
       <c r="F73" s="79" t="s">
         <v>475</v>
       </c>
       <c r="G73" s="78" t="s">
         <v>476</v>
       </c>
       <c r="H73" s="79" t="s">
         <v>221</v>
       </c>
       <c r="I73" s="79" t="s">
@@ -23142,51 +23132,51 @@
       <c r="V111" s="78" t="s">
         <v>127</v>
       </c>
       <c r="W111" s="78" t="s">
         <v>128</v>
       </c>
       <c r="X111" s="78" t="s">
         <v>119</v>
       </c>
       <c r="Y111" s="78" t="s">
         <v>119</v>
       </c>
       <c r="Z111" s="99">
         <v>96</v>
       </c>
       <c r="AA111" s="95" t="s">
         <v>542</v>
       </c>
       <c r="AB111" s="50" t="s">
         <v>5</v>
       </c>
       <c r="AC111" s="50" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="112" spans="1:29" ht="367.5" x14ac:dyDescent="0.45">
+    <row r="112" spans="1:29" ht="385" x14ac:dyDescent="0.45">
       <c r="A112" s="93" t="s">
         <v>677</v>
       </c>
       <c r="B112" s="77" t="s">
         <v>115</v>
       </c>
       <c r="C112" s="78" t="s">
         <v>678</v>
       </c>
       <c r="D112" s="94" t="s">
         <v>679</v>
       </c>
       <c r="E112" s="94" t="s">
         <v>680</v>
       </c>
       <c r="F112" s="78" t="s">
         <v>681</v>
       </c>
       <c r="G112" s="77" t="s">
         <v>682</v>
       </c>
       <c r="H112" s="78" t="s">
         <v>683</v>
       </c>
       <c r="I112" s="78" t="s">
@@ -23575,51 +23565,51 @@
       <c r="T116" s="78" t="s">
         <v>703</v>
       </c>
       <c r="U116" s="78">
         <v>1</v>
       </c>
       <c r="V116" s="78" t="s">
         <v>127</v>
       </c>
       <c r="W116" s="78" t="s">
         <v>128</v>
       </c>
       <c r="X116" s="78" t="s">
         <v>704</v>
       </c>
       <c r="Y116" s="78" t="s">
         <v>119</v>
       </c>
       <c r="Z116" s="99">
         <v>96</v>
       </c>
       <c r="AA116" s="99" t="s">
         <v>705</v>
       </c>
     </row>
-    <row r="117" spans="1:29" ht="297.5" x14ac:dyDescent="0.45">
+    <row r="117" spans="1:29" ht="315" x14ac:dyDescent="0.45">
       <c r="A117" s="106" t="s">
         <v>706</v>
       </c>
       <c r="B117" s="82" t="s">
         <v>130</v>
       </c>
       <c r="C117" s="79" t="s">
         <v>707</v>
       </c>
       <c r="D117" s="96" t="s">
         <v>173</v>
       </c>
       <c r="E117" s="110" t="s">
         <v>174</v>
       </c>
       <c r="F117" s="79" t="s">
         <v>246</v>
       </c>
       <c r="G117" s="79" t="s">
         <v>708</v>
       </c>
       <c r="H117" s="79" t="s">
         <v>709</v>
       </c>
       <c r="I117" s="79" t="s">
@@ -24132,68 +24122,68 @@
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <tableParts count="1">
     <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3E242E81-44C3-4852-B859-331A2F064E04}">
   <dimension ref="A1:F20"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.5" zeroHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" width="15.7265625" style="1" customWidth="1"/>
     <col min="3" max="4" width="21.81640625" style="1" customWidth="1"/>
     <col min="5" max="5" width="51.7265625" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="18.453125" style="1" customWidth="1"/>
     <col min="7" max="16384" width="8.7265625" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" x14ac:dyDescent="0.35">
-      <c r="A1" s="160" t="s">
+      <c r="A1" s="159" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="2" spans="1:6" ht="23.25" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="161" t="s">
+      <c r="A2" s="160" t="s">
         <v>748</v>
       </c>
-      <c r="B2" s="162"/>
-[...3 lines deleted...]
-      <c r="F2" s="163"/>
+      <c r="B2" s="161"/>
+      <c r="C2" s="161"/>
+      <c r="D2" s="161"/>
+      <c r="E2" s="161"/>
+      <c r="F2" s="162"/>
     </row>
     <row r="3" spans="1:6" ht="35" x14ac:dyDescent="0.35">
       <c r="A3" s="11" t="s">
         <v>749</v>
       </c>
       <c r="B3" s="12" t="s">
         <v>750</v>
       </c>
       <c r="C3" s="12" t="s">
         <v>751</v>
       </c>
       <c r="D3" s="12" t="s">
         <v>718</v>
       </c>
       <c r="E3" s="12" t="s">
         <v>719</v>
       </c>
       <c r="F3" s="13" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="17.5" x14ac:dyDescent="0.35">
       <c r="A4" s="63">
         <v>953</v>
       </c>
@@ -25958,61 +25948,70 @@
     <row r="32" spans="1:2" ht="15.5" hidden="1" x14ac:dyDescent="0.35">
       <c r="A32" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="1" scenarios="1" selectLockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Notes xmlns="05501589-4ae7-4d48-8ba0-57bfd28bdaa0" xsi:nil="true"/>
     <RCRID xmlns="05501589-4ae7-4d48-8ba0-57bfd28bdaa0" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000EE2288C6137524DB5B8915484887A7F" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="336a0e5ebd6addaacf9e303afe6a5563">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="d91b64b8-619b-40c9-bef2-1eeadb5c62db" xmlns:ns3="05501589-4ae7-4d48-8ba0-57bfd28bdaa0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7e1d464a7fe28c0b9a50216993d97763" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="d91b64b8-619b-40c9-bef2-1eeadb5c62db"/>
     <xsd:import namespace="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:RCRID" minOccurs="0"/>
                 <xsd:element ref="ns3:Notes" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
@@ -26202,101 +26201,85 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E13B692-EE18-457E-BF3D-C56368E76004}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5A1CDF2F-E7F2-4C53-9D5F-33A80F3A2110}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="d91b64b8-619b-40c9-bef2-1eeadb5c62db"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E13B692-EE18-457E-BF3D-C56368E76004}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0122C63-17D3-4CC8-B437-69D8168B1E67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="d91b64b8-619b-40c9-bef2-1eeadb5c62db"/>
     <ds:schemaRef ds:uri="05501589-4ae7-4d48-8ba0-57bfd28bdaa0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{34720645-5fdd-4302-8e87-9becee4e5aa1}" enabled="1" method="Standard" siteId="{265c2dcd-2a6e-43aa-b2e8-26421a8c8526}" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>